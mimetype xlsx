--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 9.10 Natural Gas Prices</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Price, Wellhead</t>
   </si>
   <si>
     <t>Natural Gas Price, Citygate</t>
   </si>
   <si>
     <t>Natural Gas Price, Delivered to Consumers, Residential</t>
   </si>
   <si>
     <t>Percentage of Residential Sector Consumption for Which Price Data Are Available</t>
   </si>
   <si>
     <t>Natural Gas Price, Delivered to Consumers, Commercial</t>
   </si>
   <si>
     <t>Percentage of Commercial Sector Consumption for Which Price Data Are Available</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z611"/>
+  <dimension ref="A1:Z613"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A611"/>
+      <selection activeCell="A13" sqref="A13:A613"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -23068,89 +23068,89 @@
       <c r="D603">
         <v>14.62</v>
       </c>
       <c r="E603">
         <v>97.1</v>
       </c>
       <c r="F603">
         <v>11.12</v>
       </c>
       <c r="G603">
         <v>67.3</v>
       </c>
       <c r="H603">
         <v>5.67</v>
       </c>
       <c r="I603">
         <v>14.3</v>
       </c>
       <c r="J603" t="s">
         <v>19</v>
       </c>
       <c r="K603">
         <v>4.35</v>
       </c>
       <c r="L603">
-        <v>88.3</v>
+        <v>88.4</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>45748.0</v>
       </c>
       <c r="B604" t="s">
         <v>19</v>
       </c>
       <c r="C604">
         <v>4.51</v>
       </c>
       <c r="D604">
         <v>16.17</v>
       </c>
       <c r="E604">
         <v>96.9</v>
       </c>
       <c r="F604">
         <v>11.48</v>
       </c>
       <c r="G604">
         <v>63.6</v>
       </c>
       <c r="H604">
         <v>5.31</v>
       </c>
       <c r="I604">
         <v>13.4</v>
       </c>
       <c r="J604" t="s">
         <v>19</v>
       </c>
       <c r="K604">
         <v>3.72</v>
       </c>
       <c r="L604">
-        <v>86.3</v>
+        <v>86.4</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>45778.0</v>
       </c>
       <c r="B605" t="s">
         <v>19</v>
       </c>
       <c r="C605">
         <v>4.62</v>
       </c>
       <c r="D605">
         <v>19.24</v>
       </c>
       <c r="E605">
         <v>96.7</v>
       </c>
       <c r="F605">
         <v>11.8</v>
       </c>
       <c r="G605">
         <v>58.7</v>
       </c>
       <c r="H605">
@@ -23220,233 +23220,309 @@
       <c r="D607">
         <v>25.41</v>
       </c>
       <c r="E607">
         <v>97</v>
       </c>
       <c r="F607">
         <v>12.65</v>
       </c>
       <c r="G607">
         <v>53.8</v>
       </c>
       <c r="H607">
         <v>4.63</v>
       </c>
       <c r="I607">
         <v>13.2</v>
       </c>
       <c r="J607" t="s">
         <v>19</v>
       </c>
       <c r="K607">
         <v>3.66</v>
       </c>
       <c r="L607">
-        <v>84.9</v>
+        <v>85.1</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>45870.0</v>
       </c>
       <c r="B608" t="s">
         <v>19</v>
       </c>
       <c r="C608">
         <v>5.15</v>
       </c>
       <c r="D608">
-        <v>26.25</v>
+        <v>26.24</v>
       </c>
       <c r="E608">
         <v>97</v>
       </c>
       <c r="F608">
         <v>12.42</v>
       </c>
       <c r="G608">
         <v>53.1</v>
       </c>
       <c r="H608">
         <v>4.46</v>
       </c>
       <c r="I608">
         <v>13.3</v>
       </c>
       <c r="J608" t="s">
         <v>19</v>
       </c>
       <c r="K608">
         <v>3.28</v>
       </c>
       <c r="L608">
         <v>87</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>45901.0</v>
       </c>
       <c r="B609" t="s">
         <v>19</v>
       </c>
       <c r="C609">
         <v>5.07</v>
       </c>
       <c r="D609">
-        <v>24.71</v>
+        <v>24.7</v>
       </c>
       <c r="E609">
         <v>97.2</v>
       </c>
       <c r="F609">
         <v>12.13</v>
       </c>
       <c r="G609">
         <v>53.8</v>
       </c>
       <c r="H609">
         <v>4.41</v>
       </c>
       <c r="I609">
         <v>12.8</v>
       </c>
       <c r="J609" t="s">
         <v>19</v>
       </c>
       <c r="K609">
         <v>3.14</v>
       </c>
       <c r="L609">
         <v>87</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>45931.0</v>
       </c>
       <c r="B610" t="s">
         <v>19</v>
       </c>
       <c r="C610">
         <v>4.34</v>
       </c>
       <c r="D610">
-        <v>19.31</v>
+        <v>19.32</v>
       </c>
       <c r="E610">
         <v>97.4</v>
       </c>
       <c r="F610">
         <v>11.29</v>
       </c>
       <c r="G610">
         <v>58.4</v>
       </c>
       <c r="H610">
         <v>4.55</v>
       </c>
       <c r="I610">
         <v>12.9</v>
       </c>
       <c r="J610" t="s">
         <v>19</v>
       </c>
       <c r="K610">
         <v>3.19</v>
       </c>
       <c r="L610">
         <v>87.7</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>45962.0</v>
       </c>
       <c r="B611" t="s">
         <v>19</v>
       </c>
       <c r="C611">
-        <v>4.74</v>
+        <v>4.76</v>
       </c>
       <c r="D611">
-        <v>14.87</v>
+        <v>15.07</v>
       </c>
       <c r="E611">
         <v>97.4</v>
       </c>
       <c r="F611">
-        <v>10.58</v>
+        <v>10.75</v>
       </c>
       <c r="G611">
-        <v>64.4</v>
+        <v>64.5</v>
       </c>
       <c r="H611">
-        <v>5.28</v>
+        <v>5.33</v>
       </c>
       <c r="I611">
         <v>13.3</v>
       </c>
       <c r="J611" t="s">
         <v>19</v>
       </c>
       <c r="K611">
         <v>4.04</v>
       </c>
       <c r="L611">
-        <v>87.9</v>
+        <v>88.1</v>
+      </c>
+    </row>
+    <row r="612" spans="1:26">
+      <c r="A612" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B612" t="s">
+        <v>19</v>
+      </c>
+      <c r="C612">
+        <v>5.1</v>
+      </c>
+      <c r="D612">
+        <v>14.09</v>
+      </c>
+      <c r="E612">
+        <v>97.4</v>
+      </c>
+      <c r="F612">
+        <v>10.95</v>
+      </c>
+      <c r="G612">
+        <v>69.1</v>
+      </c>
+      <c r="H612">
+        <v>6.37</v>
+      </c>
+      <c r="I612">
+        <v>13.7</v>
+      </c>
+      <c r="J612" t="s">
+        <v>19</v>
+      </c>
+      <c r="K612">
+        <v>5.28</v>
+      </c>
+      <c r="L612">
+        <v>88.7</v>
+      </c>
+    </row>
+    <row r="613" spans="1:26">
+      <c r="A613" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B613" t="s">
+        <v>19</v>
+      </c>
+      <c r="C613">
+        <v>6.69</v>
+      </c>
+      <c r="D613">
+        <v>13.94</v>
+      </c>
+      <c r="E613">
+        <v>97.4</v>
+      </c>
+      <c r="F613">
+        <v>11.19</v>
+      </c>
+      <c r="G613">
+        <v>70.7</v>
+      </c>
+      <c r="H613">
+        <v>7.2</v>
+      </c>
+      <c r="I613">
+        <v>14.1</v>
+      </c>
+      <c r="J613" t="s">
+        <v>19</v>
+      </c>
+      <c r="K613">
+        <v>10.5</v>
+      </c>
+      <c r="L613">
+        <v>87.2</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -26412,50 +26488,85 @@
         <v>14.5</v>
       </c>
       <c r="E88">
         <v>97</v>
       </c>
       <c r="F88">
         <v>10.07</v>
       </c>
       <c r="G88">
         <v>64.3</v>
       </c>
       <c r="H88">
         <v>4.07</v>
       </c>
       <c r="I88">
         <v>13.6</v>
       </c>
       <c r="J88" t="s">
         <v>19</v>
       </c>
       <c r="K88">
         <v>2.87</v>
       </c>
       <c r="L88">
         <v>96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89" t="s">
+        <v>19</v>
+      </c>
+      <c r="C89">
+        <v>4.85</v>
+      </c>
+      <c r="D89">
+        <v>15.34</v>
+      </c>
+      <c r="E89">
+        <v>97.1</v>
+      </c>
+      <c r="F89">
+        <v>10.97</v>
+      </c>
+      <c r="G89">
+        <v>64.6</v>
+      </c>
+      <c r="H89">
+        <v>5.23</v>
+      </c>
+      <c r="I89">
+        <v>13.4</v>
+      </c>
+      <c r="K89">
+        <v>4.02</v>
+      </c>
+      <c r="L89">
+        <v>87.3</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>