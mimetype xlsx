--- v2 (2026-05-03)
+++ v3 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.10 Natural Gas Prices</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Price, Wellhead</t>
   </si>
   <si>
     <t>Natural Gas Price, Citygate</t>
   </si>
   <si>
     <t>Natural Gas Price, Delivered to Consumers, Residential</t>
   </si>
   <si>
     <t>Percentage of Residential Sector Consumption for Which Price Data Are Available</t>
   </si>
   <si>
     <t>Natural Gas Price, Delivered to Consumers, Commercial</t>
   </si>
   <si>
     <t>Percentage of Commercial Sector Consumption for Which Price Data Are Available</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z613"/>
+  <dimension ref="A1:Z614"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A613"/>
+      <selection activeCell="A13" sqref="A13:A614"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="84.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -23424,74 +23424,112 @@
       </c>
       <c r="I612">
         <v>13.7</v>
       </c>
       <c r="J612" t="s">
         <v>19</v>
       </c>
       <c r="K612">
         <v>5.28</v>
       </c>
       <c r="L612">
         <v>88.7</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>46023.0</v>
       </c>
       <c r="B613" t="s">
         <v>19</v>
       </c>
       <c r="C613">
         <v>6.69</v>
       </c>
       <c r="D613">
-        <v>13.94</v>
+        <v>13.96</v>
       </c>
       <c r="E613">
         <v>97.4</v>
       </c>
       <c r="F613">
-        <v>11.19</v>
+        <v>11.23</v>
       </c>
       <c r="G613">
         <v>70.7</v>
       </c>
       <c r="H613">
-        <v>7.2</v>
+        <v>7.18</v>
       </c>
       <c r="I613">
-        <v>14.1</v>
+        <v>14</v>
       </c>
       <c r="J613" t="s">
         <v>19</v>
       </c>
       <c r="K613">
         <v>10.5</v>
       </c>
       <c r="L613">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="614" spans="1:26">
+      <c r="A614" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B614" t="s">
+        <v>19</v>
+      </c>
+      <c r="C614">
+        <v>6.53</v>
+      </c>
+      <c r="D614">
+        <v>15.07</v>
+      </c>
+      <c r="E614">
+        <v>97.2</v>
+      </c>
+      <c r="F614">
+        <v>12.47</v>
+      </c>
+      <c r="G614">
+        <v>69.7</v>
+      </c>
+      <c r="H614">
+        <v>8.4</v>
+      </c>
+      <c r="I614">
+        <v>14.1</v>
+      </c>
+      <c r="J614" t="s">
+        <v>19</v>
+      </c>
+      <c r="K614">
+        <v>6.57</v>
+      </c>
+      <c r="L614">
         <v>87.2</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>