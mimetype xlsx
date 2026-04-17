--- v3 (2026-03-03)
+++ v4 (2026-04-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 2.1a  Energy Consumption: Residential, Commercial, and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Residential Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Residential Sector Electrical System Energy Losses</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -30682,63 +30682,63 @@
       <c r="D613">
         <v>1474.301</v>
       </c>
       <c r="E613">
         <v>641.739</v>
       </c>
       <c r="F613">
         <v>2116.04</v>
       </c>
       <c r="G613">
         <v>615.794</v>
       </c>
       <c r="H613">
         <v>384.839</v>
       </c>
       <c r="I613">
         <v>1000.633</v>
       </c>
       <c r="J613">
         <v>549.854</v>
       </c>
       <c r="K613">
         <v>1550.487</v>
       </c>
       <c r="L613">
-        <v>1921.384</v>
+        <v>1921.379</v>
       </c>
       <c r="M613">
         <v>274.352</v>
       </c>
       <c r="N613">
-        <v>2195.736</v>
+        <v>2195.731</v>
       </c>
       <c r="O613">
         <v>391.992</v>
       </c>
       <c r="P613">
-        <v>2587.727</v>
+        <v>2587.723</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>899.598</v>
       </c>
       <c r="C614">
         <v>382.503</v>
       </c>
       <c r="D614">
         <v>1282.101</v>
       </c>
       <c r="E614">
         <v>509.325</v>
       </c>
       <c r="F614">
         <v>1791.425</v>
       </c>
       <c r="G614">
         <v>562.178</v>
       </c>
       <c r="H614">
@@ -30782,63 +30782,63 @@
       <c r="D615">
         <v>1205.889</v>
       </c>
       <c r="E615">
         <v>516.378</v>
       </c>
       <c r="F615">
         <v>1722.267</v>
       </c>
       <c r="G615">
         <v>537.183</v>
       </c>
       <c r="H615">
         <v>384.338</v>
       </c>
       <c r="I615">
         <v>921.52</v>
       </c>
       <c r="J615">
         <v>526.788</v>
       </c>
       <c r="K615">
         <v>1448.308</v>
       </c>
       <c r="L615">
-        <v>1925.072</v>
+        <v>1925.068</v>
       </c>
       <c r="M615">
         <v>282.572</v>
       </c>
       <c r="N615">
-        <v>2207.644</v>
+        <v>2207.64</v>
       </c>
       <c r="O615">
         <v>387.304</v>
       </c>
       <c r="P615">
-        <v>2594.947</v>
+        <v>2594.943</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>481.427</v>
       </c>
       <c r="C616">
         <v>328.22</v>
       </c>
       <c r="D616">
         <v>809.647</v>
       </c>
       <c r="E616">
         <v>433.044</v>
       </c>
       <c r="F616">
         <v>1242.69</v>
       </c>
       <c r="G616">
         <v>355.066</v>
       </c>
       <c r="H616">
@@ -30882,1593 +30882,1643 @@
       <c r="D617">
         <v>664.345</v>
       </c>
       <c r="E617">
         <v>481.181</v>
       </c>
       <c r="F617">
         <v>1145.527</v>
       </c>
       <c r="G617">
         <v>277.797</v>
       </c>
       <c r="H617">
         <v>386.384</v>
       </c>
       <c r="I617">
         <v>664.181</v>
       </c>
       <c r="J617">
         <v>543.65</v>
       </c>
       <c r="K617">
         <v>1207.831</v>
       </c>
       <c r="L617">
-        <v>1885.822</v>
+        <v>1885.823</v>
       </c>
       <c r="M617">
         <v>289.009</v>
       </c>
       <c r="N617">
         <v>2174.831</v>
       </c>
       <c r="O617">
         <v>406.64</v>
       </c>
       <c r="P617">
-        <v>2581.471</v>
+        <v>2581.472</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>235.317</v>
       </c>
       <c r="C618">
         <v>413.943</v>
       </c>
       <c r="D618">
         <v>649.26</v>
       </c>
       <c r="E618">
         <v>618.801</v>
       </c>
       <c r="F618">
         <v>1268.06</v>
       </c>
       <c r="G618">
         <v>237.325</v>
       </c>
       <c r="H618">
         <v>411.851</v>
       </c>
       <c r="I618">
         <v>649.176</v>
       </c>
       <c r="J618">
         <v>615.674</v>
       </c>
       <c r="K618">
         <v>1264.85</v>
       </c>
       <c r="L618">
-        <v>1830.14</v>
+        <v>1830.141</v>
       </c>
       <c r="M618">
         <v>294.091</v>
       </c>
       <c r="N618">
-        <v>2124.231</v>
+        <v>2124.232</v>
       </c>
       <c r="O618">
         <v>439.635</v>
       </c>
       <c r="P618">
-        <v>2563.866</v>
+        <v>2563.867</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>210.135</v>
       </c>
       <c r="C619">
         <v>544.947</v>
       </c>
       <c r="D619">
         <v>755.082</v>
       </c>
       <c r="E619">
         <v>845.916</v>
       </c>
       <c r="F619">
         <v>1600.998</v>
       </c>
       <c r="G619">
         <v>225.518</v>
       </c>
       <c r="H619">
         <v>465.377</v>
       </c>
       <c r="I619">
         <v>690.895</v>
       </c>
       <c r="J619">
         <v>722.401</v>
       </c>
       <c r="K619">
         <v>1413.296</v>
       </c>
       <c r="L619">
-        <v>1852.217</v>
+        <v>1852.223</v>
       </c>
       <c r="M619">
         <v>308.876</v>
       </c>
       <c r="N619">
-        <v>2161.093</v>
+        <v>2161.099</v>
       </c>
       <c r="O619">
         <v>479.466</v>
       </c>
       <c r="P619">
-        <v>2640.559</v>
+        <v>2640.565</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>198.403</v>
       </c>
       <c r="C620">
         <v>550.902</v>
       </c>
       <c r="D620">
         <v>749.305</v>
       </c>
       <c r="E620">
         <v>828.828</v>
       </c>
       <c r="F620">
         <v>1578.134</v>
       </c>
       <c r="G620">
         <v>226.877</v>
       </c>
       <c r="H620">
         <v>472.185</v>
       </c>
       <c r="I620">
         <v>699.062</v>
       </c>
       <c r="J620">
         <v>710.399</v>
       </c>
       <c r="K620">
         <v>1409.461</v>
       </c>
       <c r="L620">
-        <v>1939.834</v>
+        <v>1939.833</v>
       </c>
       <c r="M620">
         <v>313.934</v>
       </c>
       <c r="N620">
         <v>2253.767</v>
       </c>
       <c r="O620">
         <v>472.311</v>
       </c>
       <c r="P620">
         <v>2726.078</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>217.976</v>
       </c>
       <c r="C621">
         <v>453.138</v>
       </c>
       <c r="D621">
         <v>671.114</v>
       </c>
       <c r="E621">
         <v>625.991</v>
       </c>
       <c r="F621">
         <v>1297.105</v>
       </c>
       <c r="G621">
         <v>231.753</v>
       </c>
       <c r="H621">
         <v>431.774</v>
       </c>
       <c r="I621">
         <v>663.527</v>
       </c>
       <c r="J621">
         <v>596.479</v>
       </c>
       <c r="K621">
         <v>1260.006</v>
       </c>
       <c r="L621">
-        <v>1873.473</v>
+        <v>1873.474</v>
       </c>
       <c r="M621">
         <v>295.043</v>
       </c>
       <c r="N621">
-        <v>2168.516</v>
+        <v>2168.517</v>
       </c>
       <c r="O621">
         <v>407.59</v>
       </c>
       <c r="P621">
         <v>2576.106</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>356.696</v>
       </c>
       <c r="C622">
         <v>352.507</v>
       </c>
       <c r="D622">
         <v>709.203</v>
       </c>
       <c r="E622">
         <v>489.843</v>
       </c>
       <c r="F622">
         <v>1199.045</v>
       </c>
       <c r="G622">
         <v>324.029</v>
       </c>
       <c r="H622">
         <v>403.325</v>
       </c>
       <c r="I622">
         <v>727.354</v>
       </c>
       <c r="J622">
         <v>560.46</v>
       </c>
       <c r="K622">
         <v>1287.814</v>
       </c>
       <c r="L622">
-        <v>1932.772</v>
+        <v>1932.77</v>
       </c>
       <c r="M622">
         <v>293.358</v>
       </c>
       <c r="N622">
-        <v>2226.13</v>
+        <v>2226.128</v>
       </c>
       <c r="O622">
         <v>407.65</v>
       </c>
       <c r="P622">
-        <v>2633.78</v>
+        <v>2633.778</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>658.946</v>
       </c>
       <c r="C623">
         <v>347.705</v>
       </c>
       <c r="D623">
         <v>1006.651</v>
       </c>
       <c r="E623">
         <v>504.167</v>
       </c>
       <c r="F623">
         <v>1510.818</v>
       </c>
       <c r="G623">
         <v>458.105</v>
       </c>
       <c r="H623">
         <v>374.489</v>
       </c>
       <c r="I623">
         <v>832.594</v>
       </c>
       <c r="J623">
         <v>543.003</v>
       </c>
       <c r="K623">
         <v>1375.597</v>
       </c>
       <c r="L623">
-        <v>1967.306</v>
+        <v>1967.304</v>
       </c>
       <c r="M623">
         <v>279.908</v>
       </c>
       <c r="N623">
-        <v>2247.214</v>
+        <v>2247.212</v>
       </c>
       <c r="O623">
         <v>405.862</v>
       </c>
       <c r="P623">
-        <v>2653.076</v>
+        <v>2653.074</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>856.433</v>
       </c>
       <c r="C624">
         <v>405.745</v>
       </c>
       <c r="D624">
         <v>1262.178</v>
       </c>
       <c r="E624">
         <v>601.819</v>
       </c>
       <c r="F624">
         <v>1863.997</v>
       </c>
       <c r="G624">
         <v>542.252</v>
       </c>
       <c r="H624">
         <v>380.478</v>
       </c>
       <c r="I624">
         <v>922.73</v>
       </c>
       <c r="J624">
         <v>564.343</v>
       </c>
       <c r="K624">
         <v>1487.073</v>
       </c>
       <c r="L624">
-        <v>1958.885</v>
+        <v>1958.889</v>
       </c>
       <c r="M624">
         <v>278.596</v>
       </c>
       <c r="N624">
-        <v>2237.481</v>
+        <v>2237.484</v>
       </c>
       <c r="O624">
         <v>413.226</v>
       </c>
       <c r="P624">
-        <v>2650.706</v>
+        <v>2650.71</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>1166.968</v>
+        <v>1163.169</v>
       </c>
       <c r="C625">
         <v>485.71</v>
       </c>
       <c r="D625">
-        <v>1652.678</v>
+        <v>1648.879</v>
       </c>
       <c r="E625">
         <v>747.635</v>
       </c>
       <c r="F625">
-        <v>2400.313</v>
+        <v>2396.514</v>
       </c>
       <c r="G625">
-        <v>685.927</v>
+        <v>685.429</v>
       </c>
       <c r="H625">
         <v>403.414</v>
       </c>
       <c r="I625">
-        <v>1089.342</v>
+        <v>1088.843</v>
       </c>
       <c r="J625">
         <v>620.961</v>
       </c>
       <c r="K625">
-        <v>1710.302</v>
+        <v>1709.804</v>
       </c>
       <c r="L625">
-        <v>1981.887</v>
+        <v>1986.444</v>
       </c>
       <c r="M625">
         <v>281.549</v>
       </c>
       <c r="N625">
-        <v>2263.436</v>
+        <v>2267.993</v>
       </c>
       <c r="O625">
         <v>433.378</v>
       </c>
       <c r="P625">
-        <v>2696.814</v>
+        <v>2701.371</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>849.847</v>
+        <v>847.086</v>
       </c>
       <c r="C626">
         <v>394.008</v>
       </c>
       <c r="D626">
-        <v>1243.855</v>
+        <v>1241.094</v>
       </c>
       <c r="E626">
         <v>520.035</v>
       </c>
       <c r="F626">
-        <v>1763.89</v>
+        <v>1761.13</v>
       </c>
       <c r="G626">
-        <v>550.702</v>
+        <v>550.322</v>
       </c>
       <c r="H626">
         <v>371.794</v>
       </c>
       <c r="I626">
-        <v>922.497</v>
+        <v>922.116</v>
       </c>
       <c r="J626">
         <v>490.716</v>
       </c>
       <c r="K626">
-        <v>1413.213</v>
+        <v>1412.832</v>
       </c>
       <c r="L626">
-        <v>1800.479</v>
+        <v>1803.795</v>
       </c>
       <c r="M626">
         <v>267.08</v>
       </c>
       <c r="N626">
-        <v>2067.559</v>
+        <v>2070.875</v>
       </c>
       <c r="O626">
         <v>352.508</v>
       </c>
       <c r="P626">
-        <v>2420.067</v>
+        <v>2423.383</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>691.105</v>
+        <v>688.629</v>
       </c>
       <c r="C627">
         <v>348.717</v>
       </c>
       <c r="D627">
-        <v>1039.822</v>
+        <v>1037.346</v>
       </c>
       <c r="E627">
         <v>462.166</v>
       </c>
       <c r="F627">
-        <v>1501.988</v>
+        <v>1499.512</v>
       </c>
       <c r="G627">
-        <v>469.722</v>
+        <v>469.367</v>
       </c>
       <c r="H627">
         <v>380.036</v>
       </c>
       <c r="I627">
-        <v>849.758</v>
+        <v>849.403</v>
       </c>
       <c r="J627">
         <v>503.675</v>
       </c>
       <c r="K627">
-        <v>1353.434</v>
+        <v>1353.079</v>
       </c>
       <c r="L627">
-        <v>1886.723</v>
+        <v>1889.589</v>
       </c>
       <c r="M627">
         <v>283.537</v>
       </c>
       <c r="N627">
-        <v>2170.261</v>
+        <v>2173.126</v>
       </c>
       <c r="O627">
         <v>375.782</v>
       </c>
       <c r="P627">
-        <v>2546.043</v>
+        <v>2548.908</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>458.395</v>
+        <v>456.723</v>
       </c>
       <c r="C628">
         <v>323.028</v>
       </c>
       <c r="D628">
-        <v>781.423</v>
+        <v>779.751</v>
       </c>
       <c r="E628">
         <v>418.884</v>
       </c>
       <c r="F628">
-        <v>1200.307</v>
+        <v>1198.635</v>
       </c>
       <c r="G628">
-        <v>347.766</v>
+        <v>347.501</v>
       </c>
       <c r="H628">
         <v>371.814</v>
       </c>
       <c r="I628">
-        <v>719.58</v>
+        <v>719.315</v>
       </c>
       <c r="J628">
         <v>482.147</v>
       </c>
       <c r="K628">
-        <v>1201.727</v>
+        <v>1201.462</v>
       </c>
       <c r="L628">
-        <v>1839.814</v>
+        <v>1841.819</v>
       </c>
       <c r="M628">
         <v>280.05</v>
       </c>
       <c r="N628">
-        <v>2119.865</v>
+        <v>2121.869</v>
       </c>
       <c r="O628">
         <v>363.153</v>
       </c>
       <c r="P628">
-        <v>2483.018</v>
+        <v>2485.022</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>292.947</v>
+        <v>291.885</v>
       </c>
       <c r="C629">
         <v>367.147</v>
       </c>
       <c r="D629">
-        <v>660.094</v>
+        <v>659.032</v>
       </c>
       <c r="E629">
         <v>519.191</v>
       </c>
       <c r="F629">
-        <v>1179.285</v>
+        <v>1178.223</v>
       </c>
       <c r="G629">
-        <v>270.814</v>
+        <v>270.612</v>
       </c>
       <c r="H629">
         <v>402.151</v>
       </c>
       <c r="I629">
-        <v>672.965</v>
+        <v>672.763</v>
       </c>
       <c r="J629">
         <v>568.69</v>
       </c>
       <c r="K629">
-        <v>1241.655</v>
+        <v>1241.453</v>
       </c>
       <c r="L629">
-        <v>1913.801</v>
+        <v>1915.091</v>
       </c>
       <c r="M629">
         <v>299.919</v>
       </c>
       <c r="N629">
-        <v>2213.72</v>
+        <v>2215.009</v>
       </c>
       <c r="O629">
         <v>424.121</v>
       </c>
       <c r="P629">
-        <v>2637.841</v>
+        <v>2639.13</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>228.248</v>
+        <v>227.561</v>
       </c>
       <c r="C630">
         <v>473.997</v>
       </c>
       <c r="D630">
-        <v>702.245</v>
+        <v>701.558</v>
       </c>
       <c r="E630">
         <v>687.783</v>
       </c>
       <c r="F630">
-        <v>1390.028</v>
+        <v>1389.341</v>
       </c>
       <c r="G630">
-        <v>239.248</v>
+        <v>239.089</v>
       </c>
       <c r="H630">
         <v>436.562</v>
       </c>
       <c r="I630">
-        <v>675.81</v>
+        <v>675.651</v>
       </c>
       <c r="J630">
         <v>633.465</v>
       </c>
       <c r="K630">
-        <v>1309.275</v>
+        <v>1309.116</v>
       </c>
       <c r="L630">
-        <v>1826.747</v>
+        <v>1827.474</v>
       </c>
       <c r="M630">
         <v>301.778</v>
       </c>
       <c r="N630">
-        <v>2128.524</v>
+        <v>2129.252</v>
       </c>
       <c r="O630">
         <v>437.888</v>
       </c>
       <c r="P630">
-        <v>2566.413</v>
+        <v>2567.14</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>203.918</v>
+        <v>203.269</v>
       </c>
       <c r="C631">
         <v>562.411</v>
       </c>
       <c r="D631">
-        <v>766.329</v>
+        <v>765.68</v>
       </c>
       <c r="E631">
         <v>835.317</v>
       </c>
       <c r="F631">
-        <v>1601.646</v>
+        <v>1600.997</v>
       </c>
       <c r="G631">
-        <v>229.79</v>
+        <v>229.633</v>
       </c>
       <c r="H631">
         <v>476.148</v>
       </c>
       <c r="I631">
-        <v>705.938</v>
+        <v>705.781</v>
       </c>
       <c r="J631">
         <v>707.195</v>
       </c>
       <c r="K631">
-        <v>1413.133</v>
+        <v>1412.976</v>
       </c>
       <c r="L631">
-        <v>1908.248</v>
+        <v>1908.977</v>
       </c>
       <c r="M631">
         <v>316.796</v>
       </c>
       <c r="N631">
-        <v>2225.044</v>
+        <v>2225.773</v>
       </c>
       <c r="O631">
         <v>470.519</v>
       </c>
       <c r="P631">
-        <v>2695.563</v>
+        <v>2696.292</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>198.412</v>
+        <v>197.743</v>
       </c>
       <c r="C632">
         <v>542.844</v>
       </c>
       <c r="D632">
-        <v>741.255</v>
+        <v>740.587</v>
       </c>
       <c r="E632">
         <v>797.037</v>
       </c>
       <c r="F632">
-        <v>1538.292</v>
+        <v>1537.624</v>
       </c>
       <c r="G632">
-        <v>228.444</v>
+        <v>228.285</v>
       </c>
       <c r="H632">
         <v>479.837</v>
       </c>
       <c r="I632">
-        <v>708.281</v>
+        <v>708.122</v>
       </c>
       <c r="J632">
         <v>704.527</v>
       </c>
       <c r="K632">
-        <v>1412.808</v>
+        <v>1412.649</v>
       </c>
       <c r="L632">
-        <v>1965.853</v>
+        <v>1966.737</v>
       </c>
       <c r="M632">
         <v>320.208</v>
       </c>
       <c r="N632">
-        <v>2286.061</v>
+        <v>2286.945</v>
       </c>
       <c r="O632">
         <v>470.149</v>
       </c>
       <c r="P632">
-        <v>2756.21</v>
+        <v>2757.094</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>214.264</v>
+        <v>213.51</v>
       </c>
       <c r="C633">
         <v>434.484</v>
       </c>
       <c r="D633">
-        <v>648.748</v>
+        <v>647.994</v>
       </c>
       <c r="E633">
         <v>596.651</v>
       </c>
       <c r="F633">
-        <v>1245.399</v>
+        <v>1244.645</v>
       </c>
       <c r="G633">
-        <v>239.023</v>
+        <v>238.857</v>
       </c>
       <c r="H633">
         <v>434.171</v>
       </c>
       <c r="I633">
-        <v>673.194</v>
+        <v>673.028</v>
       </c>
       <c r="J633">
         <v>596.221</v>
       </c>
       <c r="K633">
-        <v>1269.415</v>
+        <v>1269.249</v>
       </c>
       <c r="L633">
-        <v>1865.752</v>
+        <v>1866.661</v>
       </c>
       <c r="M633">
         <v>299.982</v>
       </c>
       <c r="N633">
-        <v>2165.734</v>
+        <v>2166.643</v>
       </c>
       <c r="O633">
         <v>411.947</v>
       </c>
       <c r="P633">
-        <v>2577.682</v>
+        <v>2578.59</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>318.984</v>
+        <v>317.649</v>
       </c>
       <c r="C634">
         <v>361.956</v>
       </c>
       <c r="D634">
-        <v>680.941</v>
+        <v>679.605</v>
       </c>
       <c r="E634">
         <v>487.696</v>
       </c>
       <c r="F634">
-        <v>1168.637</v>
+        <v>1167.301</v>
       </c>
       <c r="G634">
-        <v>306.411</v>
+        <v>306.18</v>
       </c>
       <c r="H634">
         <v>412.506</v>
       </c>
       <c r="I634">
-        <v>718.918</v>
+        <v>718.686</v>
       </c>
       <c r="J634">
         <v>555.807</v>
       </c>
       <c r="K634">
-        <v>1274.725</v>
+        <v>1274.493</v>
       </c>
       <c r="L634">
-        <v>1981.712</v>
+        <v>1983.543</v>
       </c>
       <c r="M634">
         <v>301.463</v>
       </c>
       <c r="N634">
-        <v>2283.176</v>
+        <v>2285.007</v>
       </c>
       <c r="O634">
         <v>406.189</v>
       </c>
       <c r="P634">
-        <v>2689.365</v>
+        <v>2691.196</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>565.683</v>
+        <v>563.451</v>
       </c>
       <c r="C635">
         <v>337.044</v>
       </c>
       <c r="D635">
-        <v>902.727</v>
+        <v>900.495</v>
       </c>
       <c r="E635">
         <v>478.737</v>
       </c>
       <c r="F635">
-        <v>1381.464</v>
+        <v>1379.231</v>
       </c>
       <c r="G635">
-        <v>421.36</v>
+        <v>421.034</v>
       </c>
       <c r="H635">
         <v>382.454</v>
       </c>
       <c r="I635">
-        <v>803.814</v>
+        <v>803.488</v>
       </c>
       <c r="J635">
         <v>543.237</v>
       </c>
       <c r="K635">
-        <v>1347.051</v>
+        <v>1346.725</v>
       </c>
       <c r="L635">
-        <v>1899.446</v>
+        <v>1902.041</v>
       </c>
       <c r="M635">
         <v>287.867</v>
       </c>
       <c r="N635">
-        <v>2187.313</v>
+        <v>2189.908</v>
       </c>
       <c r="O635">
         <v>408.886</v>
       </c>
       <c r="P635">
-        <v>2596.199</v>
+        <v>2598.794</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>962.164</v>
+        <v>958.88</v>
       </c>
       <c r="C636">
         <v>428.219</v>
       </c>
       <c r="D636">
-        <v>1390.383</v>
+        <v>1387.099</v>
       </c>
       <c r="E636">
         <v>634.396</v>
       </c>
       <c r="F636">
-        <v>2024.779</v>
+        <v>2021.495</v>
       </c>
       <c r="G636">
-        <v>594.377</v>
+        <v>593.934</v>
       </c>
       <c r="H636">
         <v>399.722</v>
       </c>
       <c r="I636">
-        <v>994.099</v>
+        <v>993.657</v>
       </c>
       <c r="J636">
         <v>592.18</v>
       </c>
       <c r="K636">
-        <v>1586.279</v>
+        <v>1585.836</v>
       </c>
       <c r="L636">
-        <v>1992.259</v>
+        <v>1996.027</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
-        <v>2282.03</v>
+        <v>2285.799</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
-        <v>2711.321</v>
+        <v>2715.089</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1286.341</v>
+        <v>1278.691</v>
       </c>
       <c r="C637">
-        <v>521.41</v>
+        <v>519.745</v>
       </c>
       <c r="D637">
-        <v>1807.751</v>
+        <v>1798.436</v>
       </c>
       <c r="E637">
-        <v>795.449</v>
+        <v>794.117</v>
       </c>
       <c r="F637">
-        <v>2603.2</v>
+        <v>2592.553</v>
       </c>
       <c r="G637">
-        <v>759.121</v>
+        <v>757.202</v>
       </c>
       <c r="H637">
-        <v>421.84</v>
+        <v>424.614</v>
       </c>
       <c r="I637">
-        <v>1180.961</v>
+        <v>1181.816</v>
       </c>
       <c r="J637">
-        <v>643.548</v>
+        <v>648.767</v>
       </c>
       <c r="K637">
-        <v>1824.509</v>
+        <v>1830.583</v>
       </c>
       <c r="L637">
-        <v>2062.975</v>
+        <v>2067.227</v>
       </c>
       <c r="M637">
-        <v>290.774</v>
+        <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2353.748</v>
+        <v>2355.606</v>
       </c>
       <c r="O637">
-        <v>443.597</v>
+        <v>440.614</v>
       </c>
       <c r="P637">
-        <v>2797.346</v>
+        <v>2796.221</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1019.53</v>
+        <v>1013.921</v>
       </c>
       <c r="C638">
-        <v>436.568</v>
+        <v>435.089</v>
       </c>
       <c r="D638">
-        <v>1456.097</v>
+        <v>1449.01</v>
       </c>
       <c r="E638">
-        <v>590.902</v>
+        <v>589.793</v>
       </c>
       <c r="F638">
-        <v>2047</v>
+        <v>2038.803</v>
       </c>
       <c r="G638">
-        <v>632.926</v>
+        <v>631.485</v>
       </c>
       <c r="H638">
-        <v>383.524</v>
+        <v>386.254</v>
       </c>
       <c r="I638">
-        <v>1016.45</v>
+        <v>1017.739</v>
       </c>
       <c r="J638">
-        <v>519.106</v>
+        <v>523.593</v>
       </c>
       <c r="K638">
-        <v>1535.556</v>
+        <v>1541.332</v>
       </c>
       <c r="L638">
-        <v>1768.567</v>
+        <v>1771.153</v>
       </c>
       <c r="M638">
-        <v>272.506</v>
+        <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2041.073</v>
+        <v>2041.482</v>
       </c>
       <c r="O638">
-        <v>368.842</v>
+        <v>366.449</v>
       </c>
       <c r="P638">
-        <v>2409.915</v>
+        <v>2407.931</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>712.734</v>
+        <v>708.97</v>
       </c>
       <c r="C639">
-        <v>372.975</v>
+        <v>371.801</v>
       </c>
       <c r="D639">
-        <v>1085.709</v>
+        <v>1080.771</v>
       </c>
       <c r="E639">
-        <v>483.926</v>
+        <v>482.947</v>
       </c>
       <c r="F639">
-        <v>1569.635</v>
+        <v>1563.718</v>
       </c>
       <c r="G639">
-        <v>488.42</v>
+        <v>487.497</v>
       </c>
       <c r="H639">
-        <v>387.876</v>
+        <v>390.425</v>
       </c>
       <c r="I639">
-        <v>876.297</v>
+        <v>877.922</v>
       </c>
       <c r="J639">
-        <v>503.261</v>
+        <v>507.138</v>
       </c>
       <c r="K639">
-        <v>1379.558</v>
+        <v>1385.06</v>
       </c>
       <c r="L639">
-        <v>1901.693</v>
+        <v>1902.625</v>
       </c>
       <c r="M639">
-        <v>286.28</v>
+        <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2187.973</v>
+        <v>2186.539</v>
       </c>
       <c r="O639">
-        <v>371.442</v>
+        <v>368.787</v>
       </c>
       <c r="P639">
-        <v>2559.415</v>
+        <v>2555.327</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>468.543</v>
+        <v>466.325</v>
       </c>
       <c r="C640">
-        <v>333.002</v>
+        <v>332.009</v>
       </c>
       <c r="D640">
-        <v>801.545</v>
+        <v>798.334</v>
       </c>
       <c r="E640">
-        <v>432.834</v>
+        <v>432.093</v>
       </c>
       <c r="F640">
-        <v>1234.379</v>
+        <v>1230.428</v>
       </c>
       <c r="G640">
-        <v>364.175</v>
+        <v>363.657</v>
       </c>
       <c r="H640">
-        <v>382.204</v>
+        <v>383.63</v>
       </c>
       <c r="I640">
-        <v>746.379</v>
+        <v>747.287</v>
       </c>
       <c r="J640">
-        <v>496.787</v>
+        <v>499.276</v>
       </c>
       <c r="K640">
-        <v>1243.166</v>
+        <v>1246.563</v>
       </c>
       <c r="L640">
-        <v>1833.701</v>
+        <v>1833.322</v>
       </c>
       <c r="M640">
-        <v>289.581</v>
+        <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2123.281</v>
+        <v>2121.759</v>
       </c>
       <c r="O640">
-        <v>376.396</v>
+        <v>375.386</v>
       </c>
       <c r="P640">
-        <v>2499.677</v>
+        <v>2497.145</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>313.014</v>
+        <v>311.973</v>
       </c>
       <c r="C641">
-        <v>358.86</v>
+        <v>357.768</v>
       </c>
       <c r="D641">
-        <v>671.874</v>
+        <v>669.741</v>
       </c>
       <c r="E641">
-        <v>493.4</v>
+        <v>492.675</v>
       </c>
       <c r="F641">
-        <v>1165.274</v>
+        <v>1162.416</v>
       </c>
       <c r="G641">
-        <v>286.065</v>
+        <v>285.846</v>
       </c>
       <c r="H641">
-        <v>406.475</v>
+        <v>409.244</v>
       </c>
       <c r="I641">
-        <v>692.54</v>
+        <v>695.09</v>
       </c>
       <c r="J641">
-        <v>558.865</v>
+        <v>563.561</v>
       </c>
       <c r="K641">
-        <v>1251.405</v>
+        <v>1258.651</v>
       </c>
       <c r="L641">
-        <v>1900.356</v>
+        <v>1898.769</v>
       </c>
       <c r="M641">
-        <v>299.646</v>
+        <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2200.001</v>
+        <v>2196.072</v>
       </c>
       <c r="O641">
-        <v>411.985</v>
+        <v>409.409</v>
       </c>
       <c r="P641">
-        <v>2611.987</v>
+        <v>2605.481</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>236.776</v>
+        <v>236.577</v>
       </c>
       <c r="C642">
-        <v>464.819</v>
+        <v>463.425</v>
       </c>
       <c r="D642">
-        <v>701.595</v>
+        <v>700.002</v>
       </c>
       <c r="E642">
-        <v>674.086</v>
+        <v>673.118</v>
       </c>
       <c r="F642">
-        <v>1375.681</v>
+        <v>1373.12</v>
       </c>
       <c r="G642">
-        <v>243.173</v>
+        <v>243.149</v>
       </c>
       <c r="H642">
-        <v>442.634</v>
+        <v>445.57</v>
       </c>
       <c r="I642">
-        <v>685.806</v>
+        <v>688.718</v>
       </c>
       <c r="J642">
-        <v>641.913</v>
+        <v>647.184</v>
       </c>
       <c r="K642">
-        <v>1327.719</v>
+        <v>1335.902</v>
       </c>
       <c r="L642">
-        <v>1875.045</v>
+        <v>1873.17</v>
       </c>
       <c r="M642">
-        <v>309.585</v>
+        <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2184.63</v>
+        <v>2180.326</v>
       </c>
       <c r="O642">
-        <v>448.964</v>
+        <v>446.14</v>
       </c>
       <c r="P642">
-        <v>2633.594</v>
+        <v>2626.466</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>211.084</v>
+        <v>210.979</v>
       </c>
       <c r="C643">
-        <v>574.44</v>
+        <v>573.252</v>
       </c>
       <c r="D643">
-        <v>785.525</v>
+        <v>784.231</v>
       </c>
       <c r="E643">
-        <v>859.713</v>
+        <v>856.729</v>
       </c>
       <c r="F643">
-        <v>1645.238</v>
+        <v>1640.96</v>
       </c>
       <c r="G643">
-        <v>237.925</v>
+        <v>237.924</v>
       </c>
       <c r="H643">
-        <v>488.464</v>
+        <v>492.567</v>
       </c>
       <c r="I643">
-        <v>726.388</v>
+        <v>730.491</v>
       </c>
       <c r="J643">
-        <v>731.04</v>
+        <v>736.144</v>
       </c>
       <c r="K643">
-        <v>1457.428</v>
+        <v>1466.635</v>
       </c>
       <c r="L643">
-        <v>1954.041</v>
+        <v>1951.911</v>
       </c>
       <c r="M643">
-        <v>324.504</v>
+        <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2278.545</v>
+        <v>2274.861</v>
       </c>
       <c r="O643">
-        <v>485.655</v>
+        <v>482.651</v>
       </c>
       <c r="P643">
-        <v>2764.2</v>
+        <v>2757.512</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>200.906</v>
+        <v>200.791</v>
       </c>
       <c r="C644">
-        <v>530.977</v>
+        <v>529.556</v>
       </c>
       <c r="D644">
-        <v>731.883</v>
+        <v>730.347</v>
       </c>
       <c r="E644">
-        <v>761.205</v>
+        <v>758.629</v>
       </c>
       <c r="F644">
-        <v>1493.088</v>
+        <v>1488.976</v>
       </c>
       <c r="G644">
-        <v>234.911</v>
+        <v>234.913</v>
       </c>
       <c r="H644">
-        <v>481.057</v>
+        <v>485.4</v>
       </c>
       <c r="I644">
-        <v>715.968</v>
+        <v>720.313</v>
       </c>
       <c r="J644">
-        <v>689.64</v>
+        <v>695.373</v>
       </c>
       <c r="K644">
-        <v>1405.608</v>
+        <v>1415.687</v>
       </c>
       <c r="L644">
-        <v>1989.034</v>
+        <v>1986.876</v>
       </c>
       <c r="M644">
-        <v>324.328</v>
+        <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2313.362</v>
+        <v>2309.445</v>
       </c>
       <c r="O644">
-        <v>464.954</v>
+        <v>462.106</v>
       </c>
       <c r="P644">
-        <v>2778.316</v>
+        <v>2771.551</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>217.45</v>
+        <v>216.083</v>
       </c>
       <c r="C645">
-        <v>431.81</v>
+        <v>432.565</v>
       </c>
       <c r="D645">
-        <v>649.26</v>
+        <v>648.648</v>
       </c>
       <c r="E645">
-        <v>615.635</v>
+        <v>612.678</v>
       </c>
       <c r="F645">
-        <v>1264.895</v>
+        <v>1261.326</v>
       </c>
       <c r="G645">
-        <v>241.216</v>
+        <v>241.154</v>
       </c>
       <c r="H645">
-        <v>439.272</v>
+        <v>442.847</v>
       </c>
       <c r="I645">
-        <v>680.488</v>
+        <v>684.001</v>
       </c>
       <c r="J645">
-        <v>626.274</v>
+        <v>627.241</v>
       </c>
       <c r="K645">
-        <v>1306.762</v>
+        <v>1311.243</v>
       </c>
       <c r="L645">
-        <v>1906.906</v>
+        <v>1905.261</v>
       </c>
       <c r="M645">
-        <v>303.903</v>
+        <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2210.809</v>
+        <v>2209.069</v>
       </c>
       <c r="O645">
-        <v>433.276</v>
+        <v>430.309</v>
       </c>
       <c r="P645">
-        <v>2644.085</v>
+        <v>2639.378</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>348.183</v>
+        <v>346.524</v>
       </c>
       <c r="C646">
-        <v>365.003</v>
+        <v>366.153</v>
       </c>
       <c r="D646">
-        <v>713.186</v>
+        <v>712.677</v>
       </c>
       <c r="E646">
-        <v>497.605</v>
+        <v>498.722</v>
       </c>
       <c r="F646">
-        <v>1210.791</v>
+        <v>1211.399</v>
       </c>
       <c r="G646">
-        <v>326.59</v>
+        <v>326.199</v>
       </c>
       <c r="H646">
-        <v>428.656</v>
+        <v>425.408</v>
       </c>
       <c r="I646">
-        <v>755.247</v>
+        <v>751.607</v>
       </c>
       <c r="J646">
-        <v>584.384</v>
+        <v>579.432</v>
       </c>
       <c r="K646">
-        <v>1339.631</v>
+        <v>1331.039</v>
       </c>
       <c r="L646">
-        <v>1942.95</v>
+        <v>1942.666</v>
       </c>
       <c r="M646">
-        <v>300.318</v>
+        <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2243.268</v>
+        <v>2242.938</v>
       </c>
       <c r="O646">
-        <v>409.422</v>
+        <v>408.988</v>
       </c>
       <c r="P646">
-        <v>2652.69</v>
+        <v>2651.925</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>628.944</v>
+        <v>629.117</v>
       </c>
       <c r="C647">
-        <v>345.011</v>
+        <v>345.371</v>
       </c>
       <c r="D647">
-        <v>973.955</v>
+        <v>974.488</v>
       </c>
       <c r="E647">
-        <v>512.289</v>
+        <v>510.879</v>
       </c>
       <c r="F647">
-        <v>1486.244</v>
+        <v>1485.368</v>
       </c>
       <c r="G647">
-        <v>450.86</v>
+        <v>448.895</v>
       </c>
       <c r="H647">
-        <v>391.636</v>
+        <v>391.771</v>
       </c>
       <c r="I647">
-        <v>842.496</v>
+        <v>840.666</v>
       </c>
       <c r="J647">
-        <v>581.519</v>
+        <v>579.516</v>
       </c>
       <c r="K647">
-        <v>1424.016</v>
+        <v>1420.182</v>
       </c>
       <c r="L647">
-        <v>1890.33</v>
+        <v>1892.371</v>
       </c>
       <c r="M647">
-        <v>281.392</v>
+        <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2171.721</v>
+        <v>2173.596</v>
       </c>
       <c r="O647">
-        <v>417.823</v>
+        <v>415.994</v>
       </c>
       <c r="P647">
-        <v>2589.545</v>
+        <v>2589.59</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>1034.025</v>
+      </c>
+      <c r="C648">
+        <v>442.423</v>
+      </c>
+      <c r="D648">
+        <v>1476.448</v>
+      </c>
+      <c r="E648">
+        <v>664.627</v>
+      </c>
+      <c r="F648">
+        <v>2141.075</v>
+      </c>
+      <c r="G648">
+        <v>640.611</v>
+      </c>
+      <c r="H648">
+        <v>418.044</v>
+      </c>
+      <c r="I648">
+        <v>1058.654</v>
+      </c>
+      <c r="J648">
+        <v>628.004</v>
+      </c>
+      <c r="K648">
+        <v>1686.658</v>
+      </c>
+      <c r="L648">
+        <v>2005.624</v>
+      </c>
+      <c r="M648">
+        <v>289.702</v>
+      </c>
+      <c r="N648">
+        <v>2295.326</v>
+      </c>
+      <c r="O648">
+        <v>435.203</v>
+      </c>
+      <c r="P648">
+        <v>2730.529</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -36331,93 +36381,143 @@
       </c>
       <c r="K87">
         <v>16275.95</v>
       </c>
       <c r="L87">
         <v>22682.096</v>
       </c>
       <c r="M87">
         <v>3443.58</v>
       </c>
       <c r="N87">
         <v>26125.677</v>
       </c>
       <c r="O87">
         <v>4929.742</v>
       </c>
       <c r="P87">
         <v>31055.419</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>6149.918</v>
+        <v>6128.538</v>
       </c>
       <c r="C88">
         <v>5059.565</v>
       </c>
       <c r="D88">
-        <v>11209.483</v>
+        <v>11188.102</v>
       </c>
       <c r="E88">
         <v>7162.939</v>
       </c>
       <c r="F88">
-        <v>18372.422</v>
+        <v>18351.041</v>
       </c>
       <c r="G88">
-        <v>4583.182</v>
+        <v>4579.839</v>
       </c>
       <c r="H88">
         <v>4950.611</v>
       </c>
       <c r="I88">
-        <v>9533.793</v>
+        <v>9530.45</v>
       </c>
       <c r="J88">
         <v>7008.691</v>
       </c>
       <c r="K88">
-        <v>16542.484</v>
+        <v>16539.142</v>
       </c>
       <c r="L88">
-        <v>22863.109</v>
+        <v>22888.584</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
-        <v>26393.11</v>
+        <v>26418.585</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
-        <v>31390.612</v>
+        <v>31416.087</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>6653.901</v>
+      </c>
+      <c r="C89">
+        <v>5169.157</v>
+      </c>
+      <c r="D89">
+        <v>11823.058</v>
+      </c>
+      <c r="E89">
+        <v>7347.083</v>
+      </c>
+      <c r="F89">
+        <v>19170.141</v>
+      </c>
+      <c r="G89">
+        <v>4898.515</v>
+      </c>
+      <c r="H89">
+        <v>5095.775</v>
+      </c>
+      <c r="I89">
+        <v>9994.29</v>
+      </c>
+      <c r="J89">
+        <v>7242.782</v>
+      </c>
+      <c r="K89">
+        <v>17237.072</v>
+      </c>
+      <c r="L89">
+        <v>23031.087</v>
+      </c>
+      <c r="M89">
+        <v>3556.044</v>
+      </c>
+      <c r="N89">
+        <v>26587.132</v>
+      </c>
+      <c r="O89">
+        <v>5054.316</v>
+      </c>
+      <c r="P89">
+        <v>31641.447</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>