--- v4 (2026-04-17)
+++ v5 (2026-07-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 2.1a  Energy Consumption: Residential, Commercial, and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Residential Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Residential Sector Electrical System Energy Losses</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -22852,9643 +22852,9793 @@
       </c>
       <c r="K456">
         <v>1648.154</v>
       </c>
       <c r="L456">
         <v>1650.877</v>
       </c>
       <c r="M456">
         <v>263.115</v>
       </c>
       <c r="N456">
         <v>1913.993</v>
       </c>
       <c r="O456">
         <v>527.228</v>
       </c>
       <c r="P456">
         <v>2441.22</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
-        <v>1173.557</v>
+        <v>1173.561</v>
       </c>
       <c r="C457">
         <v>503.27</v>
       </c>
       <c r="D457">
-        <v>1676.826</v>
+        <v>1676.83</v>
       </c>
       <c r="E457">
         <v>959.243</v>
       </c>
       <c r="F457">
-        <v>2636.069</v>
+        <v>2636.073</v>
       </c>
       <c r="G457">
         <v>617.994</v>
       </c>
       <c r="H457">
         <v>368.907</v>
       </c>
       <c r="I457">
         <v>986.901</v>
       </c>
       <c r="J457">
         <v>703.145</v>
       </c>
       <c r="K457">
         <v>1690.046</v>
       </c>
       <c r="L457">
         <v>1687.285</v>
       </c>
       <c r="M457">
         <v>257.773</v>
       </c>
       <c r="N457">
         <v>1945.058</v>
       </c>
       <c r="O457">
         <v>491.321</v>
       </c>
       <c r="P457">
         <v>2436.378</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
-        <v>1013.599</v>
+        <v>1013.603</v>
       </c>
       <c r="C458">
         <v>419.131</v>
       </c>
       <c r="D458">
-        <v>1432.73</v>
+        <v>1432.734</v>
       </c>
       <c r="E458">
         <v>774.968</v>
       </c>
       <c r="F458">
-        <v>2207.698</v>
+        <v>2207.702</v>
       </c>
       <c r="G458">
         <v>548.999</v>
       </c>
       <c r="H458">
         <v>343.749</v>
       </c>
       <c r="I458">
         <v>892.747</v>
       </c>
       <c r="J458">
         <v>635.587</v>
       </c>
       <c r="K458">
         <v>1528.334</v>
       </c>
       <c r="L458">
         <v>1593.17</v>
       </c>
       <c r="M458">
         <v>253.139</v>
       </c>
       <c r="N458">
         <v>1846.309</v>
       </c>
       <c r="O458">
         <v>468.051</v>
       </c>
       <c r="P458">
         <v>2314.359</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
-        <v>751.452</v>
+        <v>751.457</v>
       </c>
       <c r="C459">
         <v>381.427</v>
       </c>
       <c r="D459">
-        <v>1132.879</v>
+        <v>1132.885</v>
       </c>
       <c r="E459">
         <v>693.657</v>
       </c>
       <c r="F459">
-        <v>1826.536</v>
+        <v>1826.542</v>
       </c>
       <c r="G459">
         <v>418.752</v>
       </c>
       <c r="H459">
         <v>347.176</v>
       </c>
       <c r="I459">
         <v>765.928</v>
       </c>
       <c r="J459">
         <v>631.367</v>
       </c>
       <c r="K459">
         <v>1397.295</v>
       </c>
       <c r="L459">
         <v>1759.054</v>
       </c>
       <c r="M459">
         <v>267.225</v>
       </c>
       <c r="N459">
         <v>2026.279</v>
       </c>
       <c r="O459">
         <v>485.97</v>
       </c>
       <c r="P459">
         <v>2512.249</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
-        <v>441.925</v>
+        <v>441.931</v>
       </c>
       <c r="C460">
         <v>300.414</v>
       </c>
       <c r="D460">
-        <v>742.339</v>
+        <v>742.345</v>
       </c>
       <c r="E460">
         <v>544.886</v>
       </c>
       <c r="F460">
-        <v>1287.226</v>
+        <v>1287.232</v>
       </c>
       <c r="G460">
         <v>276.137</v>
       </c>
       <c r="H460">
         <v>340.485</v>
       </c>
       <c r="I460">
         <v>616.622</v>
       </c>
       <c r="J460">
         <v>617.565</v>
       </c>
       <c r="K460">
         <v>1234.187</v>
       </c>
       <c r="L460">
         <v>1650.45</v>
       </c>
       <c r="M460">
         <v>268.253</v>
       </c>
       <c r="N460">
         <v>1918.703</v>
       </c>
       <c r="O460">
         <v>486.552</v>
       </c>
       <c r="P460">
         <v>2405.255</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
-        <v>320.192</v>
+        <v>320.198</v>
       </c>
       <c r="C461">
         <v>323.604</v>
       </c>
       <c r="D461">
-        <v>643.796</v>
+        <v>643.803</v>
       </c>
       <c r="E461">
         <v>659.286</v>
       </c>
       <c r="F461">
-        <v>1303.082</v>
+        <v>1303.089</v>
       </c>
       <c r="G461">
         <v>222.66</v>
       </c>
       <c r="H461">
         <v>362.259</v>
       </c>
       <c r="I461">
         <v>584.919</v>
       </c>
       <c r="J461">
         <v>738.039</v>
       </c>
       <c r="K461">
         <v>1322.958</v>
       </c>
       <c r="L461">
         <v>1654.425</v>
       </c>
       <c r="M461">
         <v>280.173</v>
       </c>
       <c r="N461">
         <v>1934.598</v>
       </c>
       <c r="O461">
         <v>570.802</v>
       </c>
       <c r="P461">
         <v>2505.4</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
-        <v>250.548</v>
+        <v>250.555</v>
       </c>
       <c r="C462">
         <v>435.016</v>
       </c>
       <c r="D462">
-        <v>685.565</v>
+        <v>685.571</v>
       </c>
       <c r="E462">
         <v>860.259</v>
       </c>
       <c r="F462">
-        <v>1545.824</v>
+        <v>1545.831</v>
       </c>
       <c r="G462">
         <v>192.905</v>
       </c>
       <c r="H462">
         <v>407.342</v>
       </c>
       <c r="I462">
         <v>600.247</v>
       </c>
       <c r="J462">
         <v>805.532</v>
       </c>
       <c r="K462">
         <v>1405.779</v>
       </c>
       <c r="L462">
         <v>1663.711</v>
       </c>
       <c r="M462">
         <v>284.423</v>
       </c>
       <c r="N462">
         <v>1948.134</v>
       </c>
       <c r="O462">
         <v>562.457</v>
       </c>
       <c r="P462">
         <v>2510.591</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
-        <v>220.15</v>
+        <v>220.157</v>
       </c>
       <c r="C463">
         <v>527.798</v>
       </c>
       <c r="D463">
-        <v>747.948</v>
+        <v>747.955</v>
       </c>
       <c r="E463">
         <v>1034.289</v>
       </c>
       <c r="F463">
-        <v>1782.237</v>
+        <v>1782.244</v>
       </c>
       <c r="G463">
         <v>176.675</v>
       </c>
       <c r="H463">
         <v>436.477</v>
       </c>
       <c r="I463">
         <v>613.151</v>
       </c>
       <c r="J463">
         <v>855.333</v>
       </c>
       <c r="K463">
         <v>1468.484</v>
       </c>
       <c r="L463">
         <v>1675.097</v>
       </c>
       <c r="M463">
         <v>292.558</v>
       </c>
       <c r="N463">
         <v>1967.655</v>
       </c>
       <c r="O463">
         <v>573.306</v>
       </c>
       <c r="P463">
         <v>2540.96</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
-        <v>211.297</v>
+        <v>211.304</v>
       </c>
       <c r="C464">
         <v>525.63</v>
       </c>
       <c r="D464">
-        <v>736.927</v>
+        <v>736.934</v>
       </c>
       <c r="E464">
         <v>1023.202</v>
       </c>
       <c r="F464">
-        <v>1760.129</v>
+        <v>1760.136</v>
       </c>
       <c r="G464">
         <v>180.773</v>
       </c>
       <c r="H464">
         <v>440.716</v>
       </c>
       <c r="I464">
         <v>621.489</v>
       </c>
       <c r="J464">
         <v>857.905</v>
       </c>
       <c r="K464">
         <v>1479.394</v>
       </c>
       <c r="L464">
         <v>1761.682</v>
       </c>
       <c r="M464">
         <v>300.007</v>
       </c>
       <c r="N464">
         <v>2061.689</v>
       </c>
       <c r="O464">
         <v>584</v>
       </c>
       <c r="P464">
         <v>2645.689</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
-        <v>219.24</v>
+        <v>219.246</v>
       </c>
       <c r="C465">
         <v>425.076</v>
       </c>
       <c r="D465">
-        <v>644.316</v>
+        <v>644.322</v>
       </c>
       <c r="E465">
         <v>769.562</v>
       </c>
       <c r="F465">
-        <v>1413.878</v>
+        <v>1413.884</v>
       </c>
       <c r="G465">
         <v>183.669</v>
       </c>
       <c r="H465">
         <v>406.494</v>
       </c>
       <c r="I465">
         <v>590.163</v>
       </c>
       <c r="J465">
         <v>735.921</v>
       </c>
       <c r="K465">
         <v>1326.084</v>
       </c>
       <c r="L465">
         <v>1720.573</v>
       </c>
       <c r="M465">
         <v>284.526</v>
       </c>
       <c r="N465">
         <v>2005.099</v>
       </c>
       <c r="O465">
         <v>515.108</v>
       </c>
       <c r="P465">
         <v>2520.206</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
-        <v>336.036</v>
+        <v>336.042</v>
       </c>
       <c r="C466">
         <v>329.9</v>
       </c>
       <c r="D466">
-        <v>665.935</v>
+        <v>665.941</v>
       </c>
       <c r="E466">
         <v>600.911</v>
       </c>
       <c r="F466">
-        <v>1266.847</v>
+        <v>1266.852</v>
       </c>
       <c r="G466">
         <v>252.244</v>
       </c>
       <c r="H466">
         <v>370.068</v>
       </c>
       <c r="I466">
         <v>622.313</v>
       </c>
       <c r="J466">
         <v>674.078</v>
       </c>
       <c r="K466">
         <v>1296.391</v>
       </c>
       <c r="L466">
         <v>1675.6</v>
       </c>
       <c r="M466">
         <v>280.059</v>
       </c>
       <c r="N466">
         <v>1955.659</v>
       </c>
       <c r="O466">
         <v>510.127</v>
       </c>
       <c r="P466">
         <v>2465.786</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
-        <v>614.15</v>
+        <v>614.154</v>
       </c>
       <c r="C467">
         <v>317.883</v>
       </c>
       <c r="D467">
-        <v>932.032</v>
+        <v>932.037</v>
       </c>
       <c r="E467">
         <v>614.048</v>
       </c>
       <c r="F467">
-        <v>1546.081</v>
+        <v>1546.086</v>
       </c>
       <c r="G467">
         <v>363.933</v>
       </c>
       <c r="H467">
         <v>346.383</v>
       </c>
       <c r="I467">
         <v>710.315</v>
       </c>
       <c r="J467">
         <v>669.101</v>
       </c>
       <c r="K467">
         <v>1379.416</v>
       </c>
       <c r="L467">
         <v>1679.539</v>
       </c>
       <c r="M467">
         <v>271.643</v>
       </c>
       <c r="N467">
         <v>1951.182</v>
       </c>
       <c r="O467">
         <v>524.727</v>
       </c>
       <c r="P467">
         <v>2475.909</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
-        <v>1084.194</v>
+        <v>1084.198</v>
       </c>
       <c r="C468">
         <v>443.607</v>
       </c>
       <c r="D468">
-        <v>1527.801</v>
+        <v>1527.806</v>
       </c>
       <c r="E468">
         <v>890.82</v>
       </c>
       <c r="F468">
-        <v>2418.621</v>
+        <v>2418.625</v>
       </c>
       <c r="G468">
         <v>580.283</v>
       </c>
       <c r="H468">
         <v>368.586</v>
       </c>
       <c r="I468">
         <v>948.869</v>
       </c>
       <c r="J468">
         <v>740.167</v>
       </c>
       <c r="K468">
         <v>1689.036</v>
       </c>
       <c r="L468">
         <v>1795.797</v>
       </c>
       <c r="M468">
         <v>274.029</v>
       </c>
       <c r="N468">
         <v>2069.826</v>
       </c>
       <c r="O468">
         <v>550.285</v>
       </c>
       <c r="P468">
         <v>2620.11</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
-        <v>1191.392</v>
+        <v>1191.4</v>
       </c>
       <c r="C469">
         <v>494.95</v>
       </c>
       <c r="D469">
-        <v>1686.343</v>
+        <v>1686.35</v>
       </c>
       <c r="E469">
         <v>917.508</v>
       </c>
       <c r="F469">
-        <v>2603.851</v>
+        <v>2603.858</v>
       </c>
       <c r="G469">
         <v>636.455</v>
       </c>
       <c r="H469">
         <v>369.351</v>
       </c>
       <c r="I469">
         <v>1005.806</v>
       </c>
       <c r="J469">
         <v>684.68</v>
       </c>
       <c r="K469">
         <v>1690.486</v>
       </c>
       <c r="L469">
         <v>1805.145</v>
       </c>
       <c r="M469">
         <v>273.277</v>
       </c>
       <c r="N469">
         <v>2078.422</v>
       </c>
       <c r="O469">
         <v>506.584</v>
       </c>
       <c r="P469">
         <v>2585.006</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
-        <v>963.989</v>
+        <v>963.996</v>
       </c>
       <c r="C470">
         <v>409.815</v>
       </c>
       <c r="D470">
-        <v>1373.804</v>
+        <v>1373.812</v>
       </c>
       <c r="E470">
         <v>714.733</v>
       </c>
       <c r="F470">
-        <v>2088.537</v>
+        <v>2088.545</v>
       </c>
       <c r="G470">
         <v>530.329</v>
       </c>
       <c r="H470">
         <v>340.502</v>
       </c>
       <c r="I470">
         <v>870.832</v>
       </c>
       <c r="J470">
         <v>593.849</v>
       </c>
       <c r="K470">
         <v>1464.681</v>
       </c>
       <c r="L470">
         <v>1596.944</v>
       </c>
       <c r="M470">
         <v>260.545</v>
       </c>
       <c r="N470">
         <v>1857.489</v>
       </c>
       <c r="O470">
         <v>454.4</v>
       </c>
       <c r="P470">
         <v>2311.888</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
-        <v>765.635</v>
+        <v>765.646</v>
       </c>
       <c r="C471">
         <v>357.994</v>
       </c>
       <c r="D471">
-        <v>1123.629</v>
+        <v>1123.64</v>
       </c>
       <c r="E471">
         <v>646.979</v>
       </c>
       <c r="F471">
-        <v>1770.608</v>
+        <v>1770.619</v>
       </c>
       <c r="G471">
         <v>444.529</v>
       </c>
       <c r="H471">
         <v>355.725</v>
       </c>
       <c r="I471">
         <v>800.254</v>
       </c>
       <c r="J471">
         <v>642.878</v>
       </c>
       <c r="K471">
         <v>1443.132</v>
       </c>
       <c r="L471">
         <v>1788.86</v>
       </c>
       <c r="M471">
         <v>280.497</v>
       </c>
       <c r="N471">
         <v>2069.357</v>
       </c>
       <c r="O471">
         <v>506.924</v>
       </c>
       <c r="P471">
         <v>2576.281</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
-        <v>467.467</v>
+        <v>467.479</v>
       </c>
       <c r="C472">
         <v>319.71</v>
       </c>
       <c r="D472">
-        <v>787.177</v>
+        <v>787.189</v>
       </c>
       <c r="E472">
         <v>569.551</v>
       </c>
       <c r="F472">
-        <v>1356.728</v>
+        <v>1356.74</v>
       </c>
       <c r="G472">
         <v>292.823</v>
       </c>
       <c r="H472">
         <v>342.927</v>
       </c>
       <c r="I472">
         <v>635.751</v>
       </c>
       <c r="J472">
         <v>610.911</v>
       </c>
       <c r="K472">
         <v>1246.662</v>
       </c>
       <c r="L472">
         <v>1639.563</v>
       </c>
       <c r="M472">
         <v>274.213</v>
       </c>
       <c r="N472">
         <v>1913.776</v>
       </c>
       <c r="O472">
         <v>488.5</v>
       </c>
       <c r="P472">
         <v>2402.276</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
-        <v>309.998</v>
+        <v>310.011</v>
       </c>
       <c r="C473">
         <v>333.315</v>
       </c>
       <c r="D473">
-        <v>643.313</v>
+        <v>643.327</v>
       </c>
       <c r="E473">
         <v>624.037</v>
       </c>
       <c r="F473">
-        <v>1267.351</v>
+        <v>1267.364</v>
       </c>
       <c r="G473">
         <v>216.024</v>
       </c>
       <c r="H473">
         <v>367.215</v>
       </c>
       <c r="I473">
         <v>583.239</v>
       </c>
       <c r="J473">
         <v>687.505</v>
       </c>
       <c r="K473">
         <v>1270.743</v>
       </c>
       <c r="L473">
         <v>1665.149</v>
       </c>
       <c r="M473">
         <v>279.991</v>
       </c>
       <c r="N473">
         <v>1945.14</v>
       </c>
       <c r="O473">
         <v>524.202</v>
       </c>
       <c r="P473">
         <v>2469.342</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
-        <v>235.974</v>
+        <v>235.987</v>
       </c>
       <c r="C474">
         <v>429.853</v>
       </c>
       <c r="D474">
-        <v>665.827</v>
+        <v>665.84</v>
       </c>
       <c r="E474">
         <v>813.007</v>
       </c>
       <c r="F474">
-        <v>1478.833</v>
+        <v>1478.847</v>
       </c>
       <c r="G474">
         <v>189.99</v>
       </c>
       <c r="H474">
         <v>403.197</v>
       </c>
       <c r="I474">
         <v>593.187</v>
       </c>
       <c r="J474">
         <v>762.589</v>
       </c>
       <c r="K474">
         <v>1355.776</v>
       </c>
       <c r="L474">
         <v>1654.601</v>
       </c>
       <c r="M474">
         <v>286.306</v>
       </c>
       <c r="N474">
         <v>1940.907</v>
       </c>
       <c r="O474">
         <v>541.508</v>
       </c>
       <c r="P474">
         <v>2482.414</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
-        <v>215.379</v>
+        <v>215.393</v>
       </c>
       <c r="C475">
         <v>527.935</v>
       </c>
       <c r="D475">
-        <v>743.314</v>
+        <v>743.328</v>
       </c>
       <c r="E475">
         <v>1039.26</v>
       </c>
       <c r="F475">
-        <v>1782.574</v>
+        <v>1782.588</v>
       </c>
       <c r="G475">
         <v>183.871</v>
       </c>
       <c r="H475">
         <v>436.959</v>
       </c>
       <c r="I475">
         <v>620.831</v>
       </c>
       <c r="J475">
         <v>860.171</v>
       </c>
       <c r="K475">
         <v>1481.001</v>
       </c>
       <c r="L475">
         <v>1668.24</v>
       </c>
       <c r="M475">
         <v>297.687</v>
       </c>
       <c r="N475">
         <v>1965.928</v>
       </c>
       <c r="O475">
         <v>586.008</v>
       </c>
       <c r="P475">
         <v>2551.936</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
-        <v>223.531</v>
+        <v>223.545</v>
       </c>
       <c r="C476">
         <v>524.557</v>
       </c>
       <c r="D476">
-        <v>748.087</v>
+        <v>748.101</v>
       </c>
       <c r="E476">
         <v>986.566</v>
       </c>
       <c r="F476">
-        <v>1734.653</v>
+        <v>1734.667</v>
       </c>
       <c r="G476">
         <v>200.27</v>
       </c>
       <c r="H476">
         <v>441.405</v>
       </c>
       <c r="I476">
         <v>641.675</v>
       </c>
       <c r="J476">
         <v>830.178</v>
       </c>
       <c r="K476">
         <v>1471.853</v>
       </c>
       <c r="L476">
         <v>1764.747</v>
       </c>
       <c r="M476">
         <v>303.625</v>
       </c>
       <c r="N476">
         <v>2068.372</v>
       </c>
       <c r="O476">
         <v>571.046</v>
       </c>
       <c r="P476">
         <v>2639.418</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
-        <v>237.702</v>
+        <v>237.715</v>
       </c>
       <c r="C477">
         <v>418.719</v>
       </c>
       <c r="D477">
-        <v>656.421</v>
+        <v>656.434</v>
       </c>
       <c r="E477">
         <v>727.517</v>
       </c>
       <c r="F477">
-        <v>1383.938</v>
+        <v>1383.951</v>
       </c>
       <c r="G477">
         <v>205.453</v>
       </c>
       <c r="H477">
         <v>402.45</v>
       </c>
       <c r="I477">
         <v>607.903</v>
       </c>
       <c r="J477">
         <v>699.249</v>
       </c>
       <c r="K477">
         <v>1307.152</v>
       </c>
       <c r="L477">
         <v>1686.533</v>
       </c>
       <c r="M477">
         <v>289.825</v>
       </c>
       <c r="N477">
         <v>1976.357</v>
       </c>
       <c r="O477">
         <v>503.565</v>
       </c>
       <c r="P477">
         <v>2479.923</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
-        <v>362.902</v>
+        <v>362.914</v>
       </c>
       <c r="C478">
         <v>322.724</v>
       </c>
       <c r="D478">
-        <v>685.627</v>
+        <v>685.638</v>
       </c>
       <c r="E478">
         <v>584.51</v>
       </c>
       <c r="F478">
-        <v>1270.136</v>
+        <v>1270.148</v>
       </c>
       <c r="G478">
         <v>279.063</v>
       </c>
       <c r="H478">
         <v>370.712</v>
       </c>
       <c r="I478">
         <v>649.775</v>
       </c>
       <c r="J478">
         <v>671.424</v>
       </c>
       <c r="K478">
         <v>1321.199</v>
       </c>
       <c r="L478">
         <v>1735.82</v>
       </c>
       <c r="M478">
         <v>287.569</v>
       </c>
       <c r="N478">
         <v>2023.389</v>
       </c>
       <c r="O478">
         <v>520.838</v>
       </c>
       <c r="P478">
         <v>2544.227</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
-        <v>594.709</v>
+        <v>594.718</v>
       </c>
       <c r="C479">
         <v>318.068</v>
       </c>
       <c r="D479">
-        <v>912.777</v>
+        <v>912.787</v>
       </c>
       <c r="E479">
         <v>596.218</v>
       </c>
       <c r="F479">
-        <v>1508.995</v>
+        <v>1509.004</v>
       </c>
       <c r="G479">
         <v>368.433</v>
       </c>
       <c r="H479">
         <v>343.085</v>
       </c>
       <c r="I479">
         <v>711.518</v>
       </c>
       <c r="J479">
         <v>643.111</v>
       </c>
       <c r="K479">
         <v>1354.629</v>
       </c>
       <c r="L479">
         <v>1753.92</v>
       </c>
       <c r="M479">
         <v>275.937</v>
       </c>
       <c r="N479">
         <v>2029.856</v>
       </c>
       <c r="O479">
         <v>517.242</v>
       </c>
       <c r="P479">
         <v>2547.099</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
-        <v>897.069</v>
+        <v>897.078</v>
       </c>
       <c r="C480">
         <v>396.956</v>
       </c>
       <c r="D480">
-        <v>1294.024</v>
+        <v>1294.033</v>
       </c>
       <c r="E480">
         <v>755.242</v>
       </c>
       <c r="F480">
-        <v>2049.266</v>
+        <v>2049.275</v>
       </c>
       <c r="G480">
         <v>504.396</v>
       </c>
       <c r="H480">
         <v>357.803</v>
       </c>
       <c r="I480">
         <v>862.199</v>
       </c>
       <c r="J480">
         <v>680.751</v>
       </c>
       <c r="K480">
         <v>1542.949</v>
       </c>
       <c r="L480">
         <v>1733.684</v>
       </c>
       <c r="M480">
         <v>272.897</v>
       </c>
       <c r="N480">
         <v>2006.581</v>
       </c>
       <c r="O480">
         <v>519.21</v>
       </c>
       <c r="P480">
         <v>2525.791</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
-        <v>988.976</v>
+        <v>988.987</v>
       </c>
       <c r="C481">
         <v>429.508</v>
       </c>
       <c r="D481">
-        <v>1418.484</v>
+        <v>1418.494</v>
       </c>
       <c r="E481">
         <v>775.903</v>
       </c>
       <c r="F481">
-        <v>2194.386</v>
+        <v>2194.397</v>
       </c>
       <c r="G481">
         <v>549.055</v>
       </c>
       <c r="H481">
         <v>359.077</v>
       </c>
       <c r="I481">
         <v>908.132</v>
       </c>
       <c r="J481">
         <v>648.669</v>
       </c>
       <c r="K481">
         <v>1556.801</v>
       </c>
       <c r="L481">
         <v>1816.194</v>
       </c>
       <c r="M481">
         <v>270.246</v>
       </c>
       <c r="N481">
         <v>2086.441</v>
       </c>
       <c r="O481">
         <v>488.198</v>
       </c>
       <c r="P481">
         <v>2574.639</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
-        <v>829.366</v>
+        <v>829.377</v>
       </c>
       <c r="C482">
         <v>368.412</v>
       </c>
       <c r="D482">
-        <v>1197.778</v>
+        <v>1197.789</v>
       </c>
       <c r="E482">
         <v>650.009</v>
       </c>
       <c r="F482">
-        <v>1847.786</v>
+        <v>1847.797</v>
       </c>
       <c r="G482">
         <v>473.741</v>
       </c>
       <c r="H482">
         <v>341.473</v>
       </c>
       <c r="I482">
         <v>815.214</v>
       </c>
       <c r="J482">
         <v>602.479</v>
       </c>
       <c r="K482">
         <v>1417.694</v>
       </c>
       <c r="L482">
         <v>1710.235</v>
       </c>
       <c r="M482">
         <v>267.154</v>
       </c>
       <c r="N482">
         <v>1977.389</v>
       </c>
       <c r="O482">
         <v>471.353</v>
       </c>
       <c r="P482">
         <v>2448.742</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
-        <v>542.885</v>
+        <v>542.901</v>
       </c>
       <c r="C483">
         <v>339.022</v>
       </c>
       <c r="D483">
-        <v>881.907</v>
+        <v>881.923</v>
       </c>
       <c r="E483">
         <v>584.308</v>
       </c>
       <c r="F483">
-        <v>1466.215</v>
+        <v>1466.23</v>
       </c>
       <c r="G483">
         <v>336.312</v>
       </c>
       <c r="H483">
         <v>349.643</v>
       </c>
       <c r="I483">
         <v>685.955</v>
       </c>
       <c r="J483">
         <v>602.612</v>
       </c>
       <c r="K483">
         <v>1288.568</v>
       </c>
       <c r="L483">
         <v>1720.643</v>
       </c>
       <c r="M483">
         <v>277.39</v>
       </c>
       <c r="N483">
         <v>1998.032</v>
       </c>
       <c r="O483">
         <v>478.084</v>
       </c>
       <c r="P483">
         <v>2476.116</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
-        <v>394.753</v>
+        <v>394.77</v>
       </c>
       <c r="C484">
         <v>300.608</v>
       </c>
       <c r="D484">
-        <v>695.361</v>
+        <v>695.378</v>
       </c>
       <c r="E484">
         <v>513.639</v>
       </c>
       <c r="F484">
-        <v>1209</v>
+        <v>1209.017</v>
       </c>
       <c r="G484">
         <v>268.008</v>
       </c>
       <c r="H484">
         <v>344.737</v>
       </c>
       <c r="I484">
         <v>612.746</v>
       </c>
       <c r="J484">
         <v>589.041</v>
       </c>
       <c r="K484">
         <v>1201.786</v>
       </c>
       <c r="L484">
         <v>1645.661</v>
       </c>
       <c r="M484">
         <v>276.473</v>
       </c>
       <c r="N484">
         <v>1922.134</v>
       </c>
       <c r="O484">
         <v>472.4</v>
       </c>
       <c r="P484">
         <v>2394.534</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
-        <v>266.714</v>
+        <v>266.733</v>
       </c>
       <c r="C485">
         <v>344.254</v>
       </c>
       <c r="D485">
-        <v>610.968</v>
+        <v>610.987</v>
       </c>
       <c r="E485">
         <v>639.27</v>
       </c>
       <c r="F485">
-        <v>1250.238</v>
+        <v>1250.256</v>
       </c>
       <c r="G485">
         <v>205.527</v>
       </c>
       <c r="H485">
         <v>378.051</v>
       </c>
       <c r="I485">
         <v>583.578</v>
       </c>
       <c r="J485">
         <v>702.03</v>
       </c>
       <c r="K485">
         <v>1285.607</v>
       </c>
       <c r="L485">
         <v>1714.806</v>
       </c>
       <c r="M485">
         <v>288.92</v>
       </c>
       <c r="N485">
         <v>2003.727</v>
       </c>
       <c r="O485">
         <v>536.516</v>
       </c>
       <c r="P485">
         <v>2540.243</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
-        <v>219.223</v>
+        <v>219.242</v>
       </c>
       <c r="C486">
         <v>419.451</v>
       </c>
       <c r="D486">
-        <v>638.674</v>
+        <v>638.693</v>
       </c>
       <c r="E486">
         <v>775.957</v>
       </c>
       <c r="F486">
-        <v>1414.631</v>
+        <v>1414.65</v>
       </c>
       <c r="G486">
         <v>185.279</v>
       </c>
       <c r="H486">
         <v>402.648</v>
       </c>
       <c r="I486">
         <v>587.927</v>
       </c>
       <c r="J486">
         <v>744.872</v>
       </c>
       <c r="K486">
         <v>1332.799</v>
       </c>
       <c r="L486">
         <v>1683.257</v>
       </c>
       <c r="M486">
         <v>285.308</v>
       </c>
       <c r="N486">
         <v>1968.565</v>
       </c>
       <c r="O486">
         <v>527.801</v>
       </c>
       <c r="P486">
         <v>2496.367</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
-        <v>201.847</v>
+        <v>201.867</v>
       </c>
       <c r="C487">
         <v>527.424</v>
       </c>
       <c r="D487">
-        <v>729.271</v>
+        <v>729.291</v>
       </c>
       <c r="E487">
         <v>1011.504</v>
       </c>
       <c r="F487">
-        <v>1740.775</v>
+        <v>1740.795</v>
       </c>
       <c r="G487">
         <v>177.769</v>
       </c>
       <c r="H487">
         <v>438.562</v>
       </c>
       <c r="I487">
         <v>616.331</v>
       </c>
       <c r="J487">
         <v>841.084</v>
       </c>
       <c r="K487">
         <v>1457.415</v>
       </c>
       <c r="L487">
         <v>1706.688</v>
       </c>
       <c r="M487">
         <v>297.592</v>
       </c>
       <c r="N487">
         <v>2004.28</v>
       </c>
       <c r="O487">
         <v>570.728</v>
       </c>
       <c r="P487">
         <v>2575.007</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
-        <v>208.411</v>
+        <v>208.431</v>
       </c>
       <c r="C488">
         <v>504.775</v>
       </c>
       <c r="D488">
-        <v>713.186</v>
+        <v>713.205</v>
       </c>
       <c r="E488">
         <v>926.214</v>
       </c>
       <c r="F488">
-        <v>1639.4</v>
+        <v>1639.42</v>
       </c>
       <c r="G488">
         <v>193.917</v>
       </c>
       <c r="H488">
         <v>437.099</v>
       </c>
       <c r="I488">
         <v>631.016</v>
       </c>
       <c r="J488">
         <v>802.036</v>
       </c>
       <c r="K488">
         <v>1433.051</v>
       </c>
       <c r="L488">
         <v>1758.672</v>
       </c>
       <c r="M488">
         <v>300.613</v>
       </c>
       <c r="N488">
         <v>2059.285</v>
       </c>
       <c r="O488">
         <v>551.596</v>
       </c>
       <c r="P488">
         <v>2610.881</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
-        <v>214.397</v>
+        <v>214.415</v>
       </c>
       <c r="C489">
         <v>405.453</v>
       </c>
       <c r="D489">
-        <v>619.85</v>
+        <v>619.868</v>
       </c>
       <c r="E489">
         <v>710.95</v>
       </c>
       <c r="F489">
-        <v>1330.8</v>
+        <v>1330.818</v>
       </c>
       <c r="G489">
         <v>194.568</v>
       </c>
       <c r="H489">
         <v>397.788</v>
       </c>
       <c r="I489">
         <v>592.356</v>
       </c>
       <c r="J489">
         <v>697.51</v>
       </c>
       <c r="K489">
         <v>1289.866</v>
       </c>
       <c r="L489">
         <v>1665.13</v>
       </c>
       <c r="M489">
         <v>279.988</v>
       </c>
       <c r="N489">
         <v>1945.118</v>
       </c>
       <c r="O489">
         <v>490.952</v>
       </c>
       <c r="P489">
         <v>2436.07</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
-        <v>350.608</v>
+        <v>350.624</v>
       </c>
       <c r="C490">
         <v>329.836</v>
       </c>
       <c r="D490">
-        <v>680.444</v>
+        <v>680.46</v>
       </c>
       <c r="E490">
         <v>585.741</v>
       </c>
       <c r="F490">
-        <v>1266.185</v>
+        <v>1266.201</v>
       </c>
       <c r="G490">
         <v>269.633</v>
       </c>
       <c r="H490">
         <v>376.927</v>
       </c>
       <c r="I490">
         <v>646.561</v>
       </c>
       <c r="J490">
         <v>669.368</v>
       </c>
       <c r="K490">
         <v>1315.928</v>
       </c>
       <c r="L490">
         <v>1790.578</v>
       </c>
       <c r="M490">
         <v>283.181</v>
       </c>
       <c r="N490">
         <v>2073.76</v>
       </c>
       <c r="O490">
         <v>502.889</v>
       </c>
       <c r="P490">
         <v>2576.649</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
-        <v>622.524</v>
+        <v>622.537</v>
       </c>
       <c r="C491">
         <v>331.494</v>
       </c>
       <c r="D491">
-        <v>954.017</v>
+        <v>954.031</v>
       </c>
       <c r="E491">
         <v>611.7</v>
       </c>
       <c r="F491">
-        <v>1565.717</v>
+        <v>1565.731</v>
       </c>
       <c r="G491">
         <v>377.9</v>
       </c>
       <c r="H491">
         <v>346.798</v>
       </c>
       <c r="I491">
         <v>724.699</v>
       </c>
       <c r="J491">
         <v>639.941</v>
       </c>
       <c r="K491">
         <v>1364.64</v>
       </c>
       <c r="L491">
         <v>1757.317</v>
       </c>
       <c r="M491">
         <v>269.027</v>
       </c>
       <c r="N491">
         <v>2026.344</v>
       </c>
       <c r="O491">
         <v>496.431</v>
       </c>
       <c r="P491">
         <v>2522.776</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
-        <v>832.751</v>
+        <v>832.764</v>
       </c>
       <c r="C492">
         <v>389.608</v>
       </c>
       <c r="D492">
-        <v>1222.359</v>
+        <v>1222.372</v>
       </c>
       <c r="E492">
         <v>737.444</v>
       </c>
       <c r="F492">
-        <v>1959.804</v>
+        <v>1959.816</v>
       </c>
       <c r="G492">
         <v>470.755</v>
       </c>
       <c r="H492">
         <v>355.265</v>
       </c>
       <c r="I492">
         <v>826.02</v>
       </c>
       <c r="J492">
         <v>672.441</v>
       </c>
       <c r="K492">
         <v>1498.461</v>
       </c>
       <c r="L492">
         <v>1795.133</v>
       </c>
       <c r="M492">
         <v>267.363</v>
       </c>
       <c r="N492">
         <v>2062.496</v>
       </c>
       <c r="O492">
         <v>506.061</v>
       </c>
       <c r="P492">
         <v>2568.556</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
-        <v>1099.543</v>
+        <v>1099.557</v>
       </c>
       <c r="C493">
         <v>449.65</v>
       </c>
       <c r="D493">
-        <v>1549.193</v>
+        <v>1549.206</v>
       </c>
       <c r="E493">
         <v>802.148</v>
       </c>
       <c r="F493">
-        <v>2351.341</v>
+        <v>2351.355</v>
       </c>
       <c r="G493">
         <v>590.106</v>
       </c>
       <c r="H493">
         <v>367.57</v>
       </c>
       <c r="I493">
         <v>957.677</v>
       </c>
       <c r="J493">
         <v>655.724</v>
       </c>
       <c r="K493">
         <v>1613.4</v>
       </c>
       <c r="L493">
         <v>1851.871</v>
       </c>
       <c r="M493">
         <v>274.685</v>
       </c>
       <c r="N493">
         <v>2126.556</v>
       </c>
       <c r="O493">
         <v>490.021</v>
       </c>
       <c r="P493">
         <v>2616.577</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
-        <v>954.788</v>
+        <v>954.803</v>
       </c>
       <c r="C494">
         <v>385.945</v>
       </c>
       <c r="D494">
-        <v>1340.732</v>
+        <v>1340.747</v>
       </c>
       <c r="E494">
         <v>660.769</v>
       </c>
       <c r="F494">
-        <v>2001.501</v>
+        <v>2001.516</v>
       </c>
       <c r="G494">
         <v>530.517</v>
       </c>
       <c r="H494">
         <v>344.665</v>
       </c>
       <c r="I494">
         <v>875.182</v>
       </c>
       <c r="J494">
         <v>590.095</v>
       </c>
       <c r="K494">
         <v>1465.277</v>
       </c>
       <c r="L494">
         <v>1664.269</v>
       </c>
       <c r="M494">
         <v>261.673</v>
       </c>
       <c r="N494">
         <v>1925.943</v>
       </c>
       <c r="O494">
         <v>448.006</v>
       </c>
       <c r="P494">
         <v>2373.949</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
-        <v>859.819</v>
+        <v>859.839</v>
       </c>
       <c r="C495">
         <v>382.474</v>
       </c>
       <c r="D495">
-        <v>1242.293</v>
+        <v>1242.313</v>
       </c>
       <c r="E495">
         <v>683.004</v>
       </c>
       <c r="F495">
-        <v>1925.297</v>
+        <v>1925.317</v>
       </c>
       <c r="G495">
         <v>488.545</v>
       </c>
       <c r="H495">
         <v>354.887</v>
       </c>
       <c r="I495">
         <v>843.432</v>
       </c>
       <c r="J495">
         <v>633.74</v>
       </c>
       <c r="K495">
         <v>1477.172</v>
       </c>
       <c r="L495">
         <v>1745.491</v>
       </c>
       <c r="M495">
         <v>274.579</v>
       </c>
       <c r="N495">
         <v>2020.069</v>
       </c>
       <c r="O495">
         <v>490.33</v>
       </c>
       <c r="P495">
         <v>2510.399</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
-        <v>516.531</v>
+        <v>516.553</v>
       </c>
       <c r="C496">
         <v>325.985</v>
       </c>
       <c r="D496">
-        <v>842.516</v>
+        <v>842.539</v>
       </c>
       <c r="E496">
         <v>550.817</v>
       </c>
       <c r="F496">
-        <v>1393.334</v>
+        <v>1393.356</v>
       </c>
       <c r="G496">
         <v>321.448</v>
       </c>
       <c r="H496">
         <v>345.96</v>
       </c>
       <c r="I496">
         <v>667.408</v>
       </c>
       <c r="J496">
         <v>584.568</v>
       </c>
       <c r="K496">
         <v>1251.976</v>
       </c>
       <c r="L496">
         <v>1684.112</v>
       </c>
       <c r="M496">
         <v>273.699</v>
       </c>
       <c r="N496">
         <v>1957.81</v>
       </c>
       <c r="O496">
         <v>462.469</v>
       </c>
       <c r="P496">
         <v>2420.279</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
-        <v>310.639</v>
+        <v>310.664</v>
       </c>
       <c r="C497">
         <v>324.794</v>
       </c>
       <c r="D497">
-        <v>635.432</v>
+        <v>635.457</v>
       </c>
       <c r="E497">
         <v>581.585</v>
       </c>
       <c r="F497">
-        <v>1217.018</v>
+        <v>1217.043</v>
       </c>
       <c r="G497">
         <v>224.639</v>
       </c>
       <c r="H497">
         <v>370.825</v>
       </c>
       <c r="I497">
         <v>595.464</v>
       </c>
       <c r="J497">
         <v>664.01</v>
       </c>
       <c r="K497">
         <v>1259.474</v>
       </c>
       <c r="L497">
         <v>1754.089</v>
       </c>
       <c r="M497">
         <v>289.668</v>
       </c>
       <c r="N497">
         <v>2043.757</v>
       </c>
       <c r="O497">
         <v>518.689</v>
       </c>
       <c r="P497">
         <v>2562.446</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
-        <v>225.01</v>
+        <v>225.035</v>
       </c>
       <c r="C498">
         <v>402.555</v>
       </c>
       <c r="D498">
-        <v>627.565</v>
+        <v>627.59</v>
       </c>
       <c r="E498">
         <v>742.517</v>
       </c>
       <c r="F498">
-        <v>1370.082</v>
+        <v>1370.107</v>
       </c>
       <c r="G498">
         <v>182.039</v>
       </c>
       <c r="H498">
         <v>400.604</v>
       </c>
       <c r="I498">
         <v>582.643</v>
       </c>
       <c r="J498">
         <v>738.919</v>
       </c>
       <c r="K498">
         <v>1321.562</v>
       </c>
       <c r="L498">
         <v>1703.041</v>
       </c>
       <c r="M498">
         <v>287.188</v>
       </c>
       <c r="N498">
         <v>1990.228</v>
       </c>
       <c r="O498">
         <v>529.721</v>
       </c>
       <c r="P498">
         <v>2519.949</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
-        <v>209.682</v>
+        <v>209.709</v>
       </c>
       <c r="C499">
         <v>490.832</v>
       </c>
       <c r="D499">
-        <v>700.515</v>
+        <v>700.541</v>
       </c>
       <c r="E499">
         <v>906.321</v>
       </c>
       <c r="F499">
-        <v>1606.835</v>
+        <v>1606.862</v>
       </c>
       <c r="G499">
         <v>181.301</v>
       </c>
       <c r="H499">
         <v>434.384</v>
       </c>
       <c r="I499">
         <v>615.685</v>
       </c>
       <c r="J499">
         <v>802.088</v>
       </c>
       <c r="K499">
         <v>1417.773</v>
       </c>
       <c r="L499">
         <v>1787.529</v>
       </c>
       <c r="M499">
         <v>296.458</v>
       </c>
       <c r="N499">
         <v>2083.987</v>
       </c>
       <c r="O499">
         <v>547.409</v>
       </c>
       <c r="P499">
         <v>2631.396</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
-        <v>212.528</v>
+        <v>212.554</v>
       </c>
       <c r="C500">
         <v>471.078</v>
       </c>
       <c r="D500">
-        <v>683.606</v>
+        <v>683.632</v>
       </c>
       <c r="E500">
         <v>869.329</v>
       </c>
       <c r="F500">
-        <v>1552.935</v>
+        <v>1552.961</v>
       </c>
       <c r="G500">
         <v>188.251</v>
       </c>
       <c r="H500">
         <v>433.54</v>
       </c>
       <c r="I500">
         <v>621.791</v>
       </c>
       <c r="J500">
         <v>800.056</v>
       </c>
       <c r="K500">
         <v>1421.847</v>
       </c>
       <c r="L500">
         <v>1766.979</v>
       </c>
       <c r="M500">
         <v>299.595</v>
       </c>
       <c r="N500">
         <v>2066.574</v>
       </c>
       <c r="O500">
         <v>552.874</v>
       </c>
       <c r="P500">
         <v>2619.449</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
-        <v>226.322</v>
+        <v>226.345</v>
       </c>
       <c r="C501">
         <v>414.282</v>
       </c>
       <c r="D501">
-        <v>640.604</v>
+        <v>640.628</v>
       </c>
       <c r="E501">
         <v>721.813</v>
       </c>
       <c r="F501">
-        <v>1362.417</v>
+        <v>1362.441</v>
       </c>
       <c r="G501">
         <v>194.86</v>
       </c>
       <c r="H501">
         <v>404.007</v>
       </c>
       <c r="I501">
         <v>598.867</v>
       </c>
       <c r="J501">
         <v>703.911</v>
       </c>
       <c r="K501">
         <v>1302.778</v>
       </c>
       <c r="L501">
         <v>1786.277</v>
       </c>
       <c r="M501">
         <v>283.281</v>
       </c>
       <c r="N501">
         <v>2069.559</v>
       </c>
       <c r="O501">
         <v>493.567</v>
       </c>
       <c r="P501">
         <v>2563.126</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
-        <v>340.369</v>
+        <v>340.391</v>
       </c>
       <c r="C502">
         <v>337.423</v>
       </c>
       <c r="D502">
-        <v>677.792</v>
+        <v>677.814</v>
       </c>
       <c r="E502">
         <v>591.377</v>
       </c>
       <c r="F502">
-        <v>1269.17</v>
+        <v>1269.191</v>
       </c>
       <c r="G502">
         <v>259.281</v>
       </c>
       <c r="H502">
         <v>381.825</v>
       </c>
       <c r="I502">
         <v>641.107</v>
       </c>
       <c r="J502">
         <v>669.198</v>
       </c>
       <c r="K502">
         <v>1310.305</v>
       </c>
       <c r="L502">
         <v>1849.308</v>
       </c>
       <c r="M502">
         <v>283.127</v>
       </c>
       <c r="N502">
         <v>2132.435</v>
       </c>
       <c r="O502">
         <v>496.217</v>
       </c>
       <c r="P502">
         <v>2628.652</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
-        <v>672.745</v>
+        <v>672.763</v>
       </c>
       <c r="C503">
         <v>334.049</v>
       </c>
       <c r="D503">
-        <v>1006.794</v>
+        <v>1006.811</v>
       </c>
       <c r="E503">
         <v>622.089</v>
       </c>
       <c r="F503">
-        <v>1628.882</v>
+        <v>1628.9</v>
       </c>
       <c r="G503">
         <v>414.929</v>
       </c>
       <c r="H503">
         <v>352.748</v>
       </c>
       <c r="I503">
         <v>767.677</v>
       </c>
       <c r="J503">
         <v>656.912</v>
       </c>
       <c r="K503">
         <v>1424.589</v>
       </c>
       <c r="L503">
         <v>1857.983</v>
       </c>
       <c r="M503">
         <v>271.703</v>
       </c>
       <c r="N503">
         <v>2129.686</v>
       </c>
       <c r="O503">
         <v>505.984</v>
       </c>
       <c r="P503">
         <v>2635.67</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
-        <v>1042.278</v>
+        <v>1042.294</v>
       </c>
       <c r="C504">
         <v>440.032</v>
       </c>
       <c r="D504">
-        <v>1482.31</v>
+        <v>1482.327</v>
       </c>
       <c r="E504">
         <v>829.213</v>
       </c>
       <c r="F504">
-        <v>2311.523</v>
+        <v>2311.54</v>
       </c>
       <c r="G504">
         <v>558.858</v>
       </c>
       <c r="H504">
         <v>371.097</v>
       </c>
       <c r="I504">
         <v>929.955</v>
       </c>
       <c r="J504">
         <v>699.31</v>
       </c>
       <c r="K504">
         <v>1629.265</v>
       </c>
       <c r="L504">
         <v>1905.1</v>
       </c>
       <c r="M504">
         <v>266.365</v>
       </c>
       <c r="N504">
         <v>2171.465</v>
       </c>
       <c r="O504">
         <v>501.948</v>
       </c>
       <c r="P504">
         <v>2673.413</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
-        <v>1270.458</v>
+        <v>1270.476</v>
       </c>
       <c r="C505">
         <v>499.897</v>
       </c>
       <c r="D505">
-        <v>1770.355</v>
+        <v>1770.373</v>
       </c>
       <c r="E505">
         <v>927.837</v>
       </c>
       <c r="F505">
-        <v>2698.192</v>
+        <v>2698.21</v>
       </c>
       <c r="G505">
         <v>676.56</v>
       </c>
       <c r="H505">
         <v>388.511</v>
       </c>
       <c r="I505">
         <v>1065.07</v>
       </c>
       <c r="J505">
         <v>721.097</v>
       </c>
       <c r="K505">
         <v>1786.168</v>
       </c>
       <c r="L505">
         <v>1913.603</v>
       </c>
       <c r="M505">
         <v>273.468</v>
       </c>
       <c r="N505">
         <v>2187.071</v>
       </c>
       <c r="O505">
         <v>507.572</v>
       </c>
       <c r="P505">
         <v>2694.643</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
-        <v>1066.789</v>
+        <v>1066.808</v>
       </c>
       <c r="C506">
         <v>438.358</v>
       </c>
       <c r="D506">
-        <v>1505.147</v>
+        <v>1505.166</v>
       </c>
       <c r="E506">
         <v>760.003</v>
       </c>
       <c r="F506">
-        <v>2265.15</v>
+        <v>2265.169</v>
       </c>
       <c r="G506">
         <v>591.032</v>
       </c>
       <c r="H506">
         <v>356.051</v>
       </c>
       <c r="I506">
         <v>947.084</v>
       </c>
       <c r="J506">
         <v>617.304</v>
       </c>
       <c r="K506">
         <v>1564.387</v>
       </c>
       <c r="L506">
         <v>1691.784</v>
       </c>
       <c r="M506">
         <v>257.31</v>
       </c>
       <c r="N506">
         <v>1949.094</v>
       </c>
       <c r="O506">
         <v>446.111</v>
       </c>
       <c r="P506">
         <v>2395.205</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
-        <v>901.668</v>
+        <v>901.694</v>
       </c>
       <c r="C507">
         <v>389.762</v>
       </c>
       <c r="D507">
-        <v>1291.43</v>
+        <v>1291.456</v>
       </c>
       <c r="E507">
         <v>690.141</v>
       </c>
       <c r="F507">
-        <v>1981.571</v>
+        <v>1981.597</v>
       </c>
       <c r="G507">
         <v>515.113</v>
       </c>
       <c r="H507">
         <v>364.974</v>
       </c>
       <c r="I507">
         <v>880.088</v>
       </c>
       <c r="J507">
         <v>646.249</v>
       </c>
       <c r="K507">
         <v>1526.337</v>
       </c>
       <c r="L507">
         <v>1758.009</v>
       </c>
       <c r="M507">
         <v>274.799</v>
       </c>
       <c r="N507">
         <v>2032.808</v>
       </c>
       <c r="O507">
         <v>486.579</v>
       </c>
       <c r="P507">
         <v>2519.387</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
-        <v>490.125</v>
+        <v>490.154</v>
       </c>
       <c r="C508">
         <v>314.893</v>
       </c>
       <c r="D508">
-        <v>805.018</v>
+        <v>805.046</v>
       </c>
       <c r="E508">
         <v>521.355</v>
       </c>
       <c r="F508">
-        <v>1326.373</v>
+        <v>1326.402</v>
       </c>
       <c r="G508">
         <v>310.878</v>
       </c>
       <c r="H508">
         <v>349.59</v>
       </c>
       <c r="I508">
         <v>660.468</v>
       </c>
       <c r="J508">
         <v>578.803</v>
       </c>
       <c r="K508">
         <v>1239.27</v>
       </c>
       <c r="L508">
         <v>1746.162</v>
       </c>
       <c r="M508">
         <v>274.684</v>
       </c>
       <c r="N508">
         <v>2020.847</v>
       </c>
       <c r="O508">
         <v>454.784</v>
       </c>
       <c r="P508">
         <v>2475.631</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
-        <v>331.819</v>
+        <v>331.85</v>
       </c>
       <c r="C509">
         <v>326.62</v>
       </c>
       <c r="D509">
-        <v>658.439</v>
+        <v>658.47</v>
       </c>
       <c r="E509">
         <v>587.973</v>
       </c>
       <c r="F509">
-        <v>1246.412</v>
+        <v>1246.443</v>
       </c>
       <c r="G509">
         <v>238.762</v>
       </c>
       <c r="H509">
         <v>374.179</v>
       </c>
       <c r="I509">
         <v>612.941</v>
       </c>
       <c r="J509">
         <v>673.588</v>
       </c>
       <c r="K509">
         <v>1286.529</v>
       </c>
       <c r="L509">
         <v>1732.047</v>
       </c>
       <c r="M509">
         <v>291.327</v>
       </c>
       <c r="N509">
         <v>2023.374</v>
       </c>
       <c r="O509">
         <v>524.44</v>
       </c>
       <c r="P509">
         <v>2547.813</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
-        <v>237.225</v>
+        <v>237.256</v>
       </c>
       <c r="C510">
         <v>402.783</v>
       </c>
       <c r="D510">
-        <v>640.008</v>
+        <v>640.04</v>
       </c>
       <c r="E510">
         <v>736.247</v>
       </c>
       <c r="F510">
-        <v>1376.255</v>
+        <v>1376.286</v>
       </c>
       <c r="G510">
         <v>196.841</v>
       </c>
       <c r="H510">
         <v>404.058</v>
       </c>
       <c r="I510">
         <v>600.899</v>
       </c>
       <c r="J510">
         <v>738.576</v>
       </c>
       <c r="K510">
         <v>1339.475</v>
       </c>
       <c r="L510">
         <v>1701.285</v>
       </c>
       <c r="M510">
         <v>292.446</v>
       </c>
       <c r="N510">
         <v>1993.732</v>
       </c>
       <c r="O510">
         <v>534.562</v>
       </c>
       <c r="P510">
         <v>2528.293</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
-        <v>221.202</v>
+        <v>221.235</v>
       </c>
       <c r="C511">
         <v>467.539</v>
       </c>
       <c r="D511">
-        <v>688.741</v>
+        <v>688.774</v>
       </c>
       <c r="E511">
         <v>860.168</v>
       </c>
       <c r="F511">
-        <v>1548.91</v>
+        <v>1548.942</v>
       </c>
       <c r="G511">
         <v>190.078</v>
       </c>
       <c r="H511">
         <v>427.981</v>
       </c>
       <c r="I511">
         <v>618.059</v>
       </c>
       <c r="J511">
         <v>787.39</v>
       </c>
       <c r="K511">
         <v>1405.449</v>
       </c>
       <c r="L511">
         <v>1791.279</v>
       </c>
       <c r="M511">
         <v>301.679</v>
       </c>
       <c r="N511">
         <v>2092.958</v>
       </c>
       <c r="O511">
         <v>555.022</v>
       </c>
       <c r="P511">
         <v>2647.981</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
-        <v>213.496</v>
+        <v>213.529</v>
       </c>
       <c r="C512">
         <v>463.451</v>
       </c>
       <c r="D512">
-        <v>676.947</v>
+        <v>676.98</v>
       </c>
       <c r="E512">
         <v>858.444</v>
       </c>
       <c r="F512">
-        <v>1535.392</v>
+        <v>1535.424</v>
       </c>
       <c r="G512">
         <v>189.878</v>
       </c>
       <c r="H512">
         <v>428.557</v>
       </c>
       <c r="I512">
         <v>618.435</v>
       </c>
       <c r="J512">
         <v>793.811</v>
       </c>
       <c r="K512">
         <v>1412.246</v>
       </c>
       <c r="L512">
         <v>1798.443</v>
       </c>
       <c r="M512">
         <v>306.426</v>
       </c>
       <c r="N512">
         <v>2104.869</v>
       </c>
       <c r="O512">
         <v>567.589</v>
       </c>
       <c r="P512">
         <v>2672.458</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
-        <v>244.465</v>
+        <v>244.495</v>
       </c>
       <c r="C513">
         <v>411.969</v>
       </c>
       <c r="D513">
-        <v>656.434</v>
+        <v>656.464</v>
       </c>
       <c r="E513">
         <v>700.324</v>
       </c>
       <c r="F513">
-        <v>1356.758</v>
+        <v>1356.788</v>
       </c>
       <c r="G513">
         <v>209.28</v>
       </c>
       <c r="H513">
         <v>409.607</v>
       </c>
       <c r="I513">
         <v>618.887</v>
       </c>
       <c r="J513">
         <v>696.307</v>
       </c>
       <c r="K513">
         <v>1315.193</v>
       </c>
       <c r="L513">
         <v>1784.798</v>
       </c>
       <c r="M513">
         <v>291.689</v>
       </c>
       <c r="N513">
         <v>2076.487</v>
       </c>
       <c r="O513">
         <v>495.854</v>
       </c>
       <c r="P513">
         <v>2572.341</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
-        <v>353.6</v>
+        <v>353.628</v>
       </c>
       <c r="C514">
         <v>334.505</v>
       </c>
       <c r="D514">
-        <v>688.105</v>
+        <v>688.132</v>
       </c>
       <c r="E514">
         <v>570.973</v>
       </c>
       <c r="F514">
-        <v>1259.078</v>
+        <v>1259.106</v>
       </c>
       <c r="G514">
         <v>270.077</v>
       </c>
       <c r="H514">
         <v>385.635</v>
       </c>
       <c r="I514">
         <v>655.712</v>
       </c>
       <c r="J514">
         <v>658.249</v>
       </c>
       <c r="K514">
         <v>1313.96</v>
       </c>
       <c r="L514">
         <v>1846.166</v>
       </c>
       <c r="M514">
         <v>290</v>
       </c>
       <c r="N514">
         <v>2136.166</v>
       </c>
       <c r="O514">
         <v>495.008</v>
       </c>
       <c r="P514">
         <v>2631.173</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
-        <v>725.94</v>
+        <v>725.963</v>
       </c>
       <c r="C515">
         <v>339.445</v>
       </c>
       <c r="D515">
-        <v>1065.386</v>
+        <v>1065.408</v>
       </c>
       <c r="E515">
         <v>621.06</v>
       </c>
       <c r="F515">
-        <v>1686.446</v>
+        <v>1686.468</v>
       </c>
       <c r="G515">
         <v>445.429</v>
       </c>
       <c r="H515">
         <v>355.686</v>
       </c>
       <c r="I515">
         <v>801.114</v>
       </c>
       <c r="J515">
         <v>650.774</v>
       </c>
       <c r="K515">
         <v>1451.888</v>
       </c>
       <c r="L515">
         <v>1810.888</v>
       </c>
       <c r="M515">
         <v>276.523</v>
       </c>
       <c r="N515">
         <v>2087.411</v>
       </c>
       <c r="O515">
         <v>505.935</v>
       </c>
       <c r="P515">
         <v>2593.346</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
-        <v>920.833</v>
+        <v>920.855</v>
       </c>
       <c r="C516">
         <v>412.172</v>
       </c>
       <c r="D516">
-        <v>1333.005</v>
+        <v>1333.027</v>
       </c>
       <c r="E516">
         <v>736.125</v>
       </c>
       <c r="F516">
-        <v>2069.13</v>
+        <v>2069.152</v>
       </c>
       <c r="G516">
         <v>519.49</v>
       </c>
       <c r="H516">
         <v>368.736</v>
       </c>
       <c r="I516">
         <v>888.225</v>
       </c>
       <c r="J516">
         <v>658.549</v>
       </c>
       <c r="K516">
         <v>1546.775</v>
       </c>
       <c r="L516">
         <v>1873.88</v>
       </c>
       <c r="M516">
         <v>273.378</v>
       </c>
       <c r="N516">
         <v>2147.258</v>
       </c>
       <c r="O516">
         <v>488.244</v>
       </c>
       <c r="P516">
         <v>2635.501</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
-        <v>1175.967</v>
+        <v>1175.987</v>
       </c>
       <c r="C517">
         <v>470.054</v>
       </c>
       <c r="D517">
-        <v>1646.021</v>
+        <v>1646.041</v>
       </c>
       <c r="E517">
         <v>830.083</v>
       </c>
       <c r="F517">
-        <v>2476.103</v>
+        <v>2476.123</v>
       </c>
       <c r="G517">
         <v>670.799</v>
       </c>
       <c r="H517">
         <v>380.846</v>
       </c>
       <c r="I517">
         <v>1051.645</v>
       </c>
       <c r="J517">
         <v>672.549</v>
       </c>
       <c r="K517">
         <v>1724.194</v>
       </c>
       <c r="L517">
         <v>1905.956</v>
       </c>
       <c r="M517">
         <v>271.626</v>
       </c>
       <c r="N517">
         <v>2177.581</v>
       </c>
       <c r="O517">
         <v>479.673</v>
       </c>
       <c r="P517">
         <v>2657.254</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
-        <v>1122.475</v>
+        <v>1122.497</v>
       </c>
       <c r="C518">
         <v>422.534</v>
       </c>
       <c r="D518">
-        <v>1545.009</v>
+        <v>1545.031</v>
       </c>
       <c r="E518">
         <v>735.272</v>
       </c>
       <c r="F518">
-        <v>2280.281</v>
+        <v>2280.303</v>
       </c>
       <c r="G518">
         <v>643.757</v>
       </c>
       <c r="H518">
         <v>359.906</v>
       </c>
       <c r="I518">
         <v>1003.663</v>
       </c>
       <c r="J518">
         <v>626.29</v>
       </c>
       <c r="K518">
         <v>1629.953</v>
       </c>
       <c r="L518">
         <v>1725.205</v>
       </c>
       <c r="M518">
         <v>261.867</v>
       </c>
       <c r="N518">
         <v>1987.071</v>
       </c>
       <c r="O518">
         <v>455.687</v>
       </c>
       <c r="P518">
         <v>2442.758</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
-        <v>817.716</v>
+        <v>817.746</v>
       </c>
       <c r="C519">
         <v>399.774</v>
       </c>
       <c r="D519">
-        <v>1217.49</v>
+        <v>1217.52</v>
       </c>
       <c r="E519">
         <v>655.109</v>
       </c>
       <c r="F519">
-        <v>1872.599</v>
+        <v>1872.629</v>
       </c>
       <c r="G519">
         <v>499.196</v>
       </c>
       <c r="H519">
         <v>367.8</v>
       </c>
       <c r="I519">
         <v>866.996</v>
       </c>
       <c r="J519">
         <v>602.714</v>
       </c>
       <c r="K519">
         <v>1469.71</v>
       </c>
       <c r="L519">
         <v>1813.678</v>
       </c>
       <c r="M519">
         <v>271.967</v>
       </c>
       <c r="N519">
         <v>2085.646</v>
       </c>
       <c r="O519">
         <v>445.673</v>
       </c>
       <c r="P519">
         <v>2531.318</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
-        <v>449.093</v>
+        <v>449.127</v>
       </c>
       <c r="C520">
         <v>307.76</v>
       </c>
       <c r="D520">
-        <v>756.853</v>
+        <v>756.887</v>
       </c>
       <c r="E520">
         <v>499.233</v>
       </c>
       <c r="F520">
-        <v>1256.086</v>
+        <v>1256.12</v>
       </c>
       <c r="G520">
         <v>319.104</v>
       </c>
       <c r="H520">
         <v>355.421</v>
       </c>
       <c r="I520">
         <v>674.524</v>
       </c>
       <c r="J520">
         <v>576.546</v>
       </c>
       <c r="K520">
         <v>1251.071</v>
       </c>
       <c r="L520">
         <v>1739.339</v>
       </c>
       <c r="M520">
         <v>274.627</v>
       </c>
       <c r="N520">
         <v>2013.966</v>
       </c>
       <c r="O520">
         <v>445.487</v>
       </c>
       <c r="P520">
         <v>2459.453</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
-        <v>294.895</v>
+        <v>294.932</v>
       </c>
       <c r="C521">
         <v>324.688</v>
       </c>
       <c r="D521">
-        <v>619.583</v>
+        <v>619.62</v>
       </c>
       <c r="E521">
         <v>586.844</v>
       </c>
       <c r="F521">
-        <v>1206.427</v>
+        <v>1206.464</v>
       </c>
       <c r="G521">
         <v>244.004</v>
       </c>
       <c r="H521">
         <v>373.292</v>
       </c>
       <c r="I521">
         <v>617.296</v>
       </c>
       <c r="J521">
         <v>674.692</v>
       </c>
       <c r="K521">
         <v>1291.988</v>
       </c>
       <c r="L521">
         <v>1784.734</v>
       </c>
       <c r="M521">
         <v>282.909</v>
       </c>
       <c r="N521">
         <v>2067.642</v>
       </c>
       <c r="O521">
         <v>511.332</v>
       </c>
       <c r="P521">
         <v>2578.974</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
-        <v>215.41</v>
+        <v>215.448</v>
       </c>
       <c r="C522">
         <v>410.463</v>
       </c>
       <c r="D522">
-        <v>625.873</v>
+        <v>625.91</v>
       </c>
       <c r="E522">
         <v>754.585</v>
       </c>
       <c r="F522">
-        <v>1380.458</v>
+        <v>1380.496</v>
       </c>
       <c r="G522">
         <v>207.047</v>
       </c>
       <c r="H522">
         <v>406.95</v>
       </c>
       <c r="I522">
         <v>613.997</v>
       </c>
       <c r="J522">
         <v>748.127</v>
       </c>
       <c r="K522">
         <v>1362.124</v>
       </c>
       <c r="L522">
         <v>1778.989</v>
       </c>
       <c r="M522">
         <v>294.175</v>
       </c>
       <c r="N522">
         <v>2073.164</v>
       </c>
       <c r="O522">
         <v>540.804</v>
       </c>
       <c r="P522">
         <v>2613.968</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
-        <v>203.02</v>
+        <v>203.06</v>
       </c>
       <c r="C523">
         <v>498.283</v>
       </c>
       <c r="D523">
-        <v>701.303</v>
+        <v>701.342</v>
       </c>
       <c r="E523">
         <v>915.47</v>
       </c>
       <c r="F523">
-        <v>1616.773</v>
+        <v>1616.812</v>
       </c>
       <c r="G523">
         <v>208.989</v>
       </c>
       <c r="H523">
         <v>438.457</v>
       </c>
       <c r="I523">
         <v>647.445</v>
       </c>
       <c r="J523">
         <v>805.555</v>
       </c>
       <c r="K523">
         <v>1453</v>
       </c>
       <c r="L523">
         <v>1843.491</v>
       </c>
       <c r="M523">
         <v>299.394</v>
       </c>
       <c r="N523">
         <v>2142.885</v>
       </c>
       <c r="O523">
         <v>550.062</v>
       </c>
       <c r="P523">
         <v>2692.947</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
-        <v>202.932</v>
+        <v>202.972</v>
       </c>
       <c r="C524">
         <v>493.086</v>
       </c>
       <c r="D524">
-        <v>696.018</v>
+        <v>696.057</v>
       </c>
       <c r="E524">
         <v>880.876</v>
       </c>
       <c r="F524">
-        <v>1576.894</v>
+        <v>1576.933</v>
       </c>
       <c r="G524">
         <v>213.431</v>
       </c>
       <c r="H524">
         <v>438.507</v>
       </c>
       <c r="I524">
         <v>651.938</v>
       </c>
       <c r="J524">
         <v>783.373</v>
       </c>
       <c r="K524">
         <v>1435.311</v>
       </c>
       <c r="L524">
         <v>1828.745</v>
       </c>
       <c r="M524">
         <v>301.529</v>
       </c>
       <c r="N524">
         <v>2130.274</v>
       </c>
       <c r="O524">
         <v>538.668</v>
       </c>
       <c r="P524">
         <v>2668.942</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
-        <v>206.058</v>
+        <v>206.094</v>
       </c>
       <c r="C525">
         <v>427.922</v>
       </c>
       <c r="D525">
-        <v>633.98</v>
+        <v>634.015</v>
       </c>
       <c r="E525">
         <v>722.477</v>
       </c>
       <c r="F525">
-        <v>1356.457</v>
+        <v>1356.493</v>
       </c>
       <c r="G525">
         <v>213.307</v>
       </c>
       <c r="H525">
         <v>416.931</v>
       </c>
       <c r="I525">
         <v>630.238</v>
       </c>
       <c r="J525">
         <v>703.921</v>
       </c>
       <c r="K525">
         <v>1334.159</v>
       </c>
       <c r="L525">
         <v>1730.725</v>
       </c>
       <c r="M525">
         <v>289.1</v>
       </c>
       <c r="N525">
         <v>2019.826</v>
       </c>
       <c r="O525">
         <v>488.1</v>
       </c>
       <c r="P525">
         <v>2507.926</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
-        <v>355.854</v>
+        <v>355.886</v>
       </c>
       <c r="C526">
         <v>338.979</v>
       </c>
       <c r="D526">
-        <v>694.833</v>
+        <v>694.865</v>
       </c>
       <c r="E526">
         <v>558.041</v>
       </c>
       <c r="F526">
-        <v>1252.874</v>
+        <v>1252.906</v>
       </c>
       <c r="G526">
         <v>301.765</v>
       </c>
       <c r="H526">
         <v>384.947</v>
       </c>
       <c r="I526">
         <v>686.712</v>
       </c>
       <c r="J526">
         <v>633.715</v>
       </c>
       <c r="K526">
         <v>1320.427</v>
       </c>
       <c r="L526">
         <v>1742.777</v>
       </c>
       <c r="M526">
         <v>284.045</v>
       </c>
       <c r="N526">
         <v>2026.822</v>
       </c>
       <c r="O526">
         <v>467.606</v>
       </c>
       <c r="P526">
         <v>2494.429</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
-        <v>584.912</v>
+        <v>584.939</v>
       </c>
       <c r="C527">
         <v>316.216</v>
       </c>
       <c r="D527">
-        <v>901.129</v>
+        <v>901.155</v>
       </c>
       <c r="E527">
         <v>538.445</v>
       </c>
       <c r="F527">
-        <v>1439.574</v>
+        <v>1439.6</v>
       </c>
       <c r="G527">
         <v>398.019</v>
       </c>
       <c r="H527">
         <v>355.326</v>
       </c>
       <c r="I527">
         <v>753.345</v>
       </c>
       <c r="J527">
         <v>605.04</v>
       </c>
       <c r="K527">
         <v>1358.386</v>
       </c>
       <c r="L527">
         <v>1707.159</v>
       </c>
       <c r="M527">
         <v>267.824</v>
       </c>
       <c r="N527">
         <v>1974.983</v>
       </c>
       <c r="O527">
         <v>456.043</v>
       </c>
       <c r="P527">
         <v>2431.026</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
-        <v>796.114</v>
+        <v>796.139</v>
       </c>
       <c r="C528">
         <v>381.02</v>
       </c>
       <c r="D528">
-        <v>1177.134</v>
+        <v>1177.158</v>
       </c>
       <c r="E528">
         <v>640.816</v>
       </c>
       <c r="F528">
-        <v>1817.95</v>
+        <v>1817.974</v>
       </c>
       <c r="G528">
         <v>478.616</v>
       </c>
       <c r="H528">
         <v>364.502</v>
       </c>
       <c r="I528">
         <v>843.118</v>
       </c>
       <c r="J528">
         <v>613.036</v>
       </c>
       <c r="K528">
         <v>1456.154</v>
       </c>
       <c r="L528">
         <v>1810.01</v>
       </c>
       <c r="M528">
         <v>266.902</v>
       </c>
       <c r="N528">
         <v>2076.912</v>
       </c>
       <c r="O528">
         <v>448.887</v>
       </c>
       <c r="P528">
         <v>2525.799</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
-        <v>1088.212</v>
+        <v>1088.293</v>
       </c>
       <c r="C529">
         <v>446.876</v>
       </c>
       <c r="D529">
-        <v>1535.088</v>
+        <v>1535.169</v>
       </c>
       <c r="E529">
         <v>775.488</v>
       </c>
       <c r="F529">
-        <v>2310.576</v>
+        <v>2310.657</v>
       </c>
       <c r="G529">
         <v>631.502</v>
       </c>
       <c r="H529">
         <v>376.721</v>
       </c>
       <c r="I529">
         <v>1008.222</v>
       </c>
       <c r="J529">
         <v>653.743</v>
       </c>
       <c r="K529">
         <v>1661.966</v>
       </c>
       <c r="L529">
         <v>1879.323</v>
       </c>
       <c r="M529">
         <v>269.029</v>
       </c>
       <c r="N529">
         <v>2148.352</v>
       </c>
       <c r="O529">
         <v>466.86</v>
       </c>
       <c r="P529">
         <v>2615.212</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
-        <v>870.918</v>
+        <v>871.012</v>
       </c>
       <c r="C530">
         <v>395.654</v>
       </c>
       <c r="D530">
-        <v>1266.571</v>
+        <v>1266.665</v>
       </c>
       <c r="E530">
         <v>624.881</v>
       </c>
       <c r="F530">
-        <v>1891.452</v>
+        <v>1891.546</v>
       </c>
       <c r="G530">
         <v>532.132</v>
       </c>
       <c r="H530">
         <v>352.977</v>
       </c>
       <c r="I530">
         <v>885.109</v>
       </c>
       <c r="J530">
         <v>557.48</v>
       </c>
       <c r="K530">
         <v>1442.589</v>
       </c>
       <c r="L530">
         <v>1805.483</v>
       </c>
       <c r="M530">
         <v>261.866</v>
       </c>
       <c r="N530">
         <v>2067.349</v>
       </c>
       <c r="O530">
         <v>413.582</v>
       </c>
       <c r="P530">
         <v>2480.931</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
-        <v>605.061</v>
+        <v>605.186</v>
       </c>
       <c r="C531">
         <v>341.973</v>
       </c>
       <c r="D531">
-        <v>947.034</v>
+        <v>947.159</v>
       </c>
       <c r="E531">
         <v>529.559</v>
       </c>
       <c r="F531">
-        <v>1476.593</v>
+        <v>1476.718</v>
       </c>
       <c r="G531">
         <v>402.034</v>
       </c>
       <c r="H531">
         <v>360.782</v>
       </c>
       <c r="I531">
         <v>762.816</v>
       </c>
       <c r="J531">
         <v>558.686</v>
       </c>
       <c r="K531">
         <v>1321.501</v>
       </c>
       <c r="L531">
         <v>1830.096</v>
       </c>
       <c r="M531">
         <v>270.358</v>
       </c>
       <c r="N531">
         <v>2100.454</v>
       </c>
       <c r="O531">
         <v>418.66</v>
       </c>
       <c r="P531">
         <v>2519.114</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
-        <v>457.033</v>
+        <v>457.173</v>
       </c>
       <c r="C532">
         <v>301.09</v>
       </c>
       <c r="D532">
-        <v>758.123</v>
+        <v>758.263</v>
       </c>
       <c r="E532">
         <v>482.171</v>
       </c>
       <c r="F532">
-        <v>1240.294</v>
+        <v>1240.434</v>
       </c>
       <c r="G532">
         <v>324.502</v>
       </c>
       <c r="H532">
         <v>348.178</v>
       </c>
       <c r="I532">
         <v>672.68</v>
       </c>
       <c r="J532">
         <v>557.579</v>
       </c>
       <c r="K532">
         <v>1230.259</v>
       </c>
       <c r="L532">
         <v>1709.467</v>
       </c>
       <c r="M532">
         <v>268.343</v>
       </c>
       <c r="N532">
         <v>1977.81</v>
       </c>
       <c r="O532">
         <v>429.729</v>
       </c>
       <c r="P532">
         <v>2407.539</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
-        <v>306.665</v>
+        <v>306.82</v>
       </c>
       <c r="C533">
         <v>321.404</v>
       </c>
       <c r="D533">
-        <v>628.069</v>
+        <v>628.223</v>
       </c>
       <c r="E533">
         <v>549.747</v>
       </c>
       <c r="F533">
-        <v>1177.816</v>
+        <v>1177.97</v>
       </c>
       <c r="G533">
         <v>257.573</v>
       </c>
       <c r="H533">
         <v>369.987</v>
       </c>
       <c r="I533">
         <v>627.559</v>
       </c>
       <c r="J533">
         <v>632.846</v>
       </c>
       <c r="K533">
         <v>1260.405</v>
       </c>
       <c r="L533">
         <v>1730.582</v>
       </c>
       <c r="M533">
         <v>278.049</v>
       </c>
       <c r="N533">
         <v>2008.631</v>
       </c>
       <c r="O533">
         <v>475.59</v>
       </c>
       <c r="P533">
         <v>2484.221</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
-        <v>212.865</v>
+        <v>213.023</v>
       </c>
       <c r="C534">
         <v>427.221</v>
       </c>
       <c r="D534">
-        <v>640.086</v>
+        <v>640.244</v>
       </c>
       <c r="E534">
         <v>767.429</v>
       </c>
       <c r="F534">
-        <v>1407.515</v>
+        <v>1407.673</v>
       </c>
       <c r="G534">
         <v>213.646</v>
       </c>
       <c r="H534">
         <v>410.679</v>
       </c>
       <c r="I534">
         <v>624.326</v>
       </c>
       <c r="J534">
         <v>737.716</v>
       </c>
       <c r="K534">
         <v>1362.042</v>
       </c>
       <c r="L534">
         <v>1720.286</v>
       </c>
       <c r="M534">
         <v>285.489</v>
       </c>
       <c r="N534">
         <v>2005.775</v>
       </c>
       <c r="O534">
         <v>512.832</v>
       </c>
       <c r="P534">
         <v>2518.608</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
-        <v>198.478</v>
+        <v>198.643</v>
       </c>
       <c r="C535">
         <v>526.845</v>
       </c>
       <c r="D535">
-        <v>725.323</v>
+        <v>725.487</v>
       </c>
       <c r="E535">
         <v>956.842</v>
       </c>
       <c r="F535">
-        <v>1682.165</v>
+        <v>1682.33</v>
       </c>
       <c r="G535">
         <v>211.977</v>
       </c>
       <c r="H535">
         <v>443.691</v>
       </c>
       <c r="I535">
         <v>655.668</v>
       </c>
       <c r="J535">
         <v>805.82</v>
       </c>
       <c r="K535">
         <v>1461.488</v>
       </c>
       <c r="L535">
         <v>1764.487</v>
       </c>
       <c r="M535">
         <v>297.105</v>
       </c>
       <c r="N535">
         <v>2061.592</v>
       </c>
       <c r="O535">
         <v>539.594</v>
       </c>
       <c r="P535">
         <v>2601.186</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
-        <v>185.896</v>
+        <v>186.056</v>
       </c>
       <c r="C536">
         <v>533.778</v>
       </c>
       <c r="D536">
-        <v>719.674</v>
+        <v>719.834</v>
       </c>
       <c r="E536">
         <v>932.999</v>
       </c>
       <c r="F536">
-        <v>1652.674</v>
+        <v>1652.833</v>
       </c>
       <c r="G536">
         <v>214.578</v>
       </c>
       <c r="H536">
         <v>460.684</v>
       </c>
       <c r="I536">
         <v>675.262</v>
       </c>
       <c r="J536">
         <v>805.237</v>
       </c>
       <c r="K536">
         <v>1480.499</v>
       </c>
       <c r="L536">
         <v>1854.967</v>
       </c>
       <c r="M536">
         <v>304.011</v>
       </c>
       <c r="N536">
         <v>2158.978</v>
       </c>
       <c r="O536">
         <v>531.385</v>
       </c>
       <c r="P536">
         <v>2690.364</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
-        <v>205.558</v>
+        <v>205.7</v>
       </c>
       <c r="C537">
         <v>441.386</v>
       </c>
       <c r="D537">
-        <v>646.944</v>
+        <v>647.087</v>
       </c>
       <c r="E537">
         <v>722.058</v>
       </c>
       <c r="F537">
-        <v>1369.003</v>
+        <v>1369.145</v>
       </c>
       <c r="G537">
         <v>221.055</v>
       </c>
       <c r="H537">
         <v>421.358</v>
       </c>
       <c r="I537">
         <v>642.412</v>
       </c>
       <c r="J537">
         <v>689.294</v>
       </c>
       <c r="K537">
         <v>1331.706</v>
       </c>
       <c r="L537">
         <v>1753.977</v>
       </c>
       <c r="M537">
         <v>284.081</v>
       </c>
       <c r="N537">
         <v>2038.058</v>
       </c>
       <c r="O537">
         <v>464.724</v>
       </c>
       <c r="P537">
         <v>2502.782</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
-        <v>309.596</v>
+        <v>309.723</v>
       </c>
       <c r="C538">
         <v>346.345</v>
       </c>
       <c r="D538">
-        <v>655.941</v>
+        <v>656.069</v>
       </c>
       <c r="E538">
         <v>565.066</v>
       </c>
       <c r="F538">
-        <v>1221.008</v>
+        <v>1221.135</v>
       </c>
       <c r="G538">
         <v>283.445</v>
       </c>
       <c r="H538">
         <v>385.429</v>
       </c>
       <c r="I538">
         <v>668.874</v>
       </c>
       <c r="J538">
         <v>628.832</v>
       </c>
       <c r="K538">
         <v>1297.706</v>
       </c>
       <c r="L538">
         <v>1813.337</v>
       </c>
       <c r="M538">
         <v>278.41</v>
       </c>
       <c r="N538">
         <v>2091.747</v>
       </c>
       <c r="O538">
         <v>454.229</v>
       </c>
       <c r="P538">
         <v>2545.976</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
-        <v>522.3</v>
+        <v>522.403</v>
       </c>
       <c r="C539">
         <v>318.149</v>
       </c>
       <c r="D539">
-        <v>840.449</v>
+        <v>840.552</v>
       </c>
       <c r="E539">
         <v>526.337</v>
       </c>
       <c r="F539">
-        <v>1366.785</v>
+        <v>1366.889</v>
       </c>
       <c r="G539">
         <v>380.761</v>
       </c>
       <c r="H539">
         <v>358.464</v>
       </c>
       <c r="I539">
         <v>739.225</v>
       </c>
       <c r="J539">
         <v>593.033</v>
       </c>
       <c r="K539">
         <v>1332.259</v>
       </c>
       <c r="L539">
         <v>1790.459</v>
       </c>
       <c r="M539">
         <v>267.574</v>
       </c>
       <c r="N539">
         <v>2058.033</v>
       </c>
       <c r="O539">
         <v>442.667</v>
       </c>
       <c r="P539">
         <v>2500.7</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
-        <v>1006.878</v>
+        <v>1006.974</v>
       </c>
       <c r="C540">
         <v>413.81</v>
       </c>
       <c r="D540">
-        <v>1420.688</v>
+        <v>1420.784</v>
       </c>
       <c r="E540">
         <v>732.894</v>
       </c>
       <c r="F540">
-        <v>2153.582</v>
+        <v>2153.678</v>
       </c>
       <c r="G540">
         <v>597.554</v>
       </c>
       <c r="H540">
         <v>375.907</v>
       </c>
       <c r="I540">
         <v>973.462</v>
       </c>
       <c r="J540">
         <v>665.764</v>
       </c>
       <c r="K540">
         <v>1639.225</v>
       </c>
       <c r="L540">
         <v>1896.4</v>
       </c>
       <c r="M540">
         <v>268.239</v>
       </c>
       <c r="N540">
         <v>2164.639</v>
       </c>
       <c r="O540">
         <v>475.074</v>
       </c>
       <c r="P540">
         <v>2639.713</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
-        <v>1037.106</v>
+        <v>1037.249</v>
       </c>
       <c r="C541">
         <v>440.873</v>
       </c>
       <c r="D541">
-        <v>1477.98</v>
+        <v>1478.122</v>
       </c>
       <c r="E541">
         <v>743.208</v>
       </c>
       <c r="F541">
-        <v>2221.188</v>
+        <v>2221.33</v>
       </c>
       <c r="G541">
         <v>607.365</v>
       </c>
       <c r="H541">
         <v>373.574</v>
       </c>
       <c r="I541">
         <v>980.939</v>
       </c>
       <c r="J541">
         <v>629.758</v>
       </c>
       <c r="K541">
         <v>1610.697</v>
       </c>
       <c r="L541">
         <v>1885.752</v>
       </c>
       <c r="M541">
         <v>268.897</v>
       </c>
       <c r="N541">
         <v>2154.649</v>
       </c>
       <c r="O541">
         <v>453.296</v>
       </c>
       <c r="P541">
         <v>2607.945</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
-        <v>738.846</v>
+        <v>739.005</v>
       </c>
       <c r="C542">
         <v>344.504</v>
       </c>
       <c r="D542">
-        <v>1083.35</v>
+        <v>1083.508</v>
       </c>
       <c r="E542">
         <v>537.087</v>
       </c>
       <c r="F542">
-        <v>1620.437</v>
+        <v>1620.595</v>
       </c>
       <c r="G542">
         <v>463.726</v>
       </c>
       <c r="H542">
         <v>339.971</v>
       </c>
       <c r="I542">
         <v>803.697</v>
       </c>
       <c r="J542">
         <v>530.021</v>
       </c>
       <c r="K542">
         <v>1333.718</v>
       </c>
       <c r="L542">
         <v>1671.086</v>
       </c>
       <c r="M542">
         <v>254.309</v>
       </c>
       <c r="N542">
         <v>1925.395</v>
       </c>
       <c r="O542">
         <v>396.472</v>
       </c>
       <c r="P542">
         <v>2321.868</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
-        <v>743.488</v>
+        <v>743.714</v>
       </c>
       <c r="C543">
         <v>351.762</v>
       </c>
       <c r="D543">
-        <v>1095.25</v>
+        <v>1095.476</v>
       </c>
       <c r="E543">
         <v>564.622</v>
       </c>
       <c r="F543">
-        <v>1659.873</v>
+        <v>1660.098</v>
       </c>
       <c r="G543">
         <v>480.536</v>
       </c>
       <c r="H543">
         <v>365.674</v>
       </c>
       <c r="I543">
         <v>846.21</v>
       </c>
       <c r="J543">
         <v>586.953</v>
       </c>
       <c r="K543">
         <v>1433.162</v>
       </c>
       <c r="L543">
         <v>1875.353</v>
       </c>
       <c r="M543">
         <v>274.769</v>
       </c>
       <c r="N543">
         <v>2150.122</v>
       </c>
       <c r="O543">
         <v>441.039</v>
       </c>
       <c r="P543">
         <v>2591.161</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
-        <v>401.392</v>
+        <v>401.643</v>
       </c>
       <c r="C544">
         <v>309.552</v>
       </c>
       <c r="D544">
-        <v>710.944</v>
+        <v>711.195</v>
       </c>
       <c r="E544">
         <v>474.199</v>
       </c>
       <c r="F544">
-        <v>1185.143</v>
+        <v>1185.394</v>
       </c>
       <c r="G544">
         <v>300.949</v>
       </c>
       <c r="H544">
         <v>350.034</v>
       </c>
       <c r="I544">
         <v>650.983</v>
       </c>
       <c r="J544">
         <v>536.213</v>
       </c>
       <c r="K544">
         <v>1187.196</v>
       </c>
       <c r="L544">
         <v>1766.402</v>
       </c>
       <c r="M544">
         <v>269.202</v>
       </c>
       <c r="N544">
         <v>2035.604</v>
       </c>
       <c r="O544">
         <v>412.388</v>
       </c>
       <c r="P544">
         <v>2447.991</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
-        <v>305.683</v>
+        <v>305.96</v>
       </c>
       <c r="C545">
         <v>335.335</v>
       </c>
       <c r="D545">
-        <v>641.018</v>
+        <v>641.295</v>
       </c>
       <c r="E545">
         <v>545.771</v>
       </c>
       <c r="F545">
-        <v>1186.789</v>
+        <v>1187.066</v>
       </c>
       <c r="G545">
         <v>260.111</v>
       </c>
       <c r="H545">
         <v>374.884</v>
       </c>
       <c r="I545">
         <v>634.995</v>
       </c>
       <c r="J545">
         <v>610.138</v>
       </c>
       <c r="K545">
         <v>1245.133</v>
       </c>
       <c r="L545">
         <v>1812.758</v>
       </c>
       <c r="M545">
         <v>283.655</v>
       </c>
       <c r="N545">
         <v>2096.413</v>
       </c>
       <c r="O545">
         <v>461.659</v>
       </c>
       <c r="P545">
         <v>2558.072</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
-        <v>221.516</v>
+        <v>221.8</v>
       </c>
       <c r="C546">
         <v>418.117</v>
       </c>
       <c r="D546">
-        <v>639.633</v>
+        <v>639.917</v>
       </c>
       <c r="E546">
         <v>690.459</v>
       </c>
       <c r="F546">
-        <v>1330.092</v>
+        <v>1330.376</v>
       </c>
       <c r="G546">
         <v>218.687</v>
       </c>
       <c r="H546">
         <v>409.485</v>
       </c>
       <c r="I546">
         <v>628.172</v>
       </c>
       <c r="J546">
         <v>676.204</v>
       </c>
       <c r="K546">
         <v>1304.376</v>
       </c>
       <c r="L546">
         <v>1793.775</v>
       </c>
       <c r="M546">
         <v>291.38</v>
       </c>
       <c r="N546">
         <v>2085.155</v>
       </c>
       <c r="O546">
         <v>481.171</v>
       </c>
       <c r="P546">
         <v>2566.326</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
-        <v>194.397</v>
+        <v>194.689</v>
       </c>
       <c r="C547">
         <v>511.46</v>
       </c>
       <c r="D547">
-        <v>705.857</v>
+        <v>706.149</v>
       </c>
       <c r="E547">
         <v>889.758</v>
       </c>
       <c r="F547">
-        <v>1595.615</v>
+        <v>1595.907</v>
       </c>
       <c r="G547">
         <v>207.156</v>
       </c>
       <c r="H547">
         <v>441.092</v>
       </c>
       <c r="I547">
         <v>648.248</v>
       </c>
       <c r="J547">
         <v>767.341</v>
       </c>
       <c r="K547">
         <v>1415.59</v>
       </c>
       <c r="L547">
         <v>1845.436</v>
       </c>
       <c r="M547">
         <v>299.595</v>
       </c>
       <c r="N547">
         <v>2145.031</v>
       </c>
       <c r="O547">
         <v>521.187</v>
       </c>
       <c r="P547">
         <v>2666.217</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
-        <v>196.509</v>
+        <v>196.792</v>
       </c>
       <c r="C548">
         <v>484.528</v>
       </c>
       <c r="D548">
-        <v>681.037</v>
+        <v>681.321</v>
       </c>
       <c r="E548">
         <v>811.581</v>
       </c>
       <c r="F548">
-        <v>1492.618</v>
+        <v>1492.902</v>
       </c>
       <c r="G548">
         <v>215.518</v>
       </c>
       <c r="H548">
         <v>438.377</v>
       </c>
       <c r="I548">
         <v>653.895</v>
       </c>
       <c r="J548">
         <v>734.278</v>
       </c>
       <c r="K548">
         <v>1388.173</v>
       </c>
       <c r="L548">
         <v>1837.375</v>
       </c>
       <c r="M548">
         <v>304.127</v>
       </c>
       <c r="N548">
         <v>2141.501</v>
       </c>
       <c r="O548">
         <v>509.41</v>
       </c>
       <c r="P548">
         <v>2650.911</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
-        <v>207.861</v>
+        <v>208.115</v>
       </c>
       <c r="C549">
         <v>405.273</v>
       </c>
       <c r="D549">
-        <v>613.134</v>
+        <v>613.389</v>
       </c>
       <c r="E549">
         <v>649.496</v>
       </c>
       <c r="F549">
-        <v>1262.63</v>
+        <v>1262.884</v>
       </c>
       <c r="G549">
         <v>220.152</v>
       </c>
       <c r="H549">
         <v>405.307</v>
       </c>
       <c r="I549">
         <v>625.459</v>
       </c>
       <c r="J549">
         <v>649.55</v>
       </c>
       <c r="K549">
         <v>1275.009</v>
       </c>
       <c r="L549">
         <v>1767.377</v>
       </c>
       <c r="M549">
         <v>285.039</v>
       </c>
       <c r="N549">
         <v>2052.416</v>
       </c>
       <c r="O549">
         <v>456.807</v>
       </c>
       <c r="P549">
         <v>2509.223</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
-        <v>318.317</v>
+        <v>318.544</v>
       </c>
       <c r="C550">
         <v>350.791</v>
       </c>
       <c r="D550">
-        <v>669.108</v>
+        <v>669.336</v>
       </c>
       <c r="E550">
         <v>564.827</v>
       </c>
       <c r="F550">
-        <v>1233.935</v>
+        <v>1234.162</v>
       </c>
       <c r="G550">
         <v>287.197</v>
       </c>
       <c r="H550">
         <v>386.536</v>
       </c>
       <c r="I550">
         <v>673.733</v>
       </c>
       <c r="J550">
         <v>622.381</v>
       </c>
       <c r="K550">
         <v>1296.114</v>
       </c>
       <c r="L550">
         <v>1844.649</v>
       </c>
       <c r="M550">
         <v>282.565</v>
       </c>
       <c r="N550">
         <v>2127.214</v>
       </c>
       <c r="O550">
         <v>454.972</v>
       </c>
       <c r="P550">
         <v>2582.187</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
-        <v>623.208</v>
+        <v>623.387</v>
       </c>
       <c r="C551">
         <v>335.47</v>
       </c>
       <c r="D551">
-        <v>958.678</v>
+        <v>958.856</v>
       </c>
       <c r="E551">
         <v>560.367</v>
       </c>
       <c r="F551">
-        <v>1519.045</v>
+        <v>1519.223</v>
       </c>
       <c r="G551">
         <v>427.842</v>
       </c>
       <c r="H551">
         <v>358.168</v>
       </c>
       <c r="I551">
         <v>786.01</v>
       </c>
       <c r="J551">
         <v>598.282</v>
       </c>
       <c r="K551">
         <v>1384.292</v>
       </c>
       <c r="L551">
         <v>1899.3</v>
       </c>
       <c r="M551">
         <v>271.102</v>
       </c>
       <c r="N551">
         <v>2170.403</v>
       </c>
       <c r="O551">
         <v>452.848</v>
       </c>
       <c r="P551">
         <v>2623.251</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
-        <v>1031.154</v>
+        <v>1031.323</v>
       </c>
       <c r="C552">
         <v>416.28</v>
       </c>
       <c r="D552">
-        <v>1447.434</v>
+        <v>1447.602</v>
       </c>
       <c r="E552">
         <v>734.281</v>
       </c>
       <c r="F552">
-        <v>2181.715</v>
+        <v>2181.884</v>
       </c>
       <c r="G552">
         <v>619.67</v>
       </c>
       <c r="H552">
         <v>372.95</v>
       </c>
       <c r="I552">
         <v>992.62</v>
       </c>
       <c r="J552">
         <v>657.852</v>
       </c>
       <c r="K552">
         <v>1650.472</v>
       </c>
       <c r="L552">
         <v>1943.256</v>
       </c>
       <c r="M552">
         <v>273.785</v>
       </c>
       <c r="N552">
         <v>2217.041</v>
       </c>
       <c r="O552">
         <v>482.933</v>
       </c>
       <c r="P552">
         <v>2699.974</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
-        <v>1243.329</v>
+        <v>1243.541</v>
       </c>
       <c r="C553">
         <v>508.106</v>
       </c>
       <c r="D553">
-        <v>1751.435</v>
+        <v>1751.648</v>
       </c>
       <c r="E553">
         <v>845.965</v>
       </c>
       <c r="F553">
-        <v>2597.4</v>
+        <v>2597.612</v>
       </c>
       <c r="G553">
         <v>699.238</v>
       </c>
       <c r="H553">
         <v>392.125</v>
       </c>
       <c r="I553">
         <v>1091.363</v>
       </c>
       <c r="J553">
         <v>652.863</v>
       </c>
       <c r="K553">
         <v>1744.226</v>
       </c>
       <c r="L553">
         <v>1999.273</v>
       </c>
       <c r="M553">
         <v>272.584</v>
       </c>
       <c r="N553">
         <v>2271.857</v>
       </c>
       <c r="O553">
         <v>453.835</v>
       </c>
       <c r="P553">
         <v>2725.692</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
-        <v>881.034</v>
+        <v>881.265</v>
       </c>
       <c r="C554">
         <v>388.119</v>
       </c>
       <c r="D554">
-        <v>1269.153</v>
+        <v>1269.385</v>
       </c>
       <c r="E554">
         <v>586.81</v>
       </c>
       <c r="F554">
-        <v>1855.963</v>
+        <v>1856.194</v>
       </c>
       <c r="G554">
         <v>534.876</v>
       </c>
       <c r="H554">
         <v>350.363</v>
       </c>
       <c r="I554">
         <v>885.239</v>
       </c>
       <c r="J554">
         <v>529.724</v>
       </c>
       <c r="K554">
         <v>1414.963</v>
       </c>
       <c r="L554">
         <v>1768.751</v>
       </c>
       <c r="M554">
         <v>258.156</v>
       </c>
       <c r="N554">
         <v>2026.907</v>
       </c>
       <c r="O554">
         <v>390.314</v>
       </c>
       <c r="P554">
         <v>2417.221</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
-        <v>848.351</v>
+        <v>848.67</v>
       </c>
       <c r="C555">
         <v>365.829</v>
       </c>
       <c r="D555">
-        <v>1214.18</v>
+        <v>1214.5</v>
       </c>
       <c r="E555">
         <v>572.371</v>
       </c>
       <c r="F555">
-        <v>1786.551</v>
+        <v>1786.871</v>
       </c>
       <c r="G555">
         <v>529.837</v>
       </c>
       <c r="H555">
         <v>368.866</v>
       </c>
       <c r="I555">
         <v>898.703</v>
       </c>
       <c r="J555">
         <v>577.122</v>
       </c>
       <c r="K555">
         <v>1475.825</v>
       </c>
       <c r="L555">
         <v>1966.628</v>
       </c>
       <c r="M555">
         <v>276.553</v>
       </c>
       <c r="N555">
         <v>2243.181</v>
       </c>
       <c r="O555">
         <v>432.69</v>
       </c>
       <c r="P555">
         <v>2675.871</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
-        <v>602.095</v>
+        <v>602.455</v>
       </c>
       <c r="C556">
         <v>325.688</v>
       </c>
       <c r="D556">
-        <v>927.783</v>
+        <v>928.143</v>
       </c>
       <c r="E556">
         <v>492.81</v>
       </c>
       <c r="F556">
-        <v>1420.593</v>
+        <v>1420.952</v>
       </c>
       <c r="G556">
         <v>400.643</v>
       </c>
       <c r="H556">
         <v>352.567</v>
       </c>
       <c r="I556">
         <v>753.21</v>
       </c>
       <c r="J556">
         <v>533.481</v>
       </c>
       <c r="K556">
         <v>1286.691</v>
       </c>
       <c r="L556">
         <v>1811.457</v>
       </c>
       <c r="M556">
         <v>269.833</v>
       </c>
       <c r="N556">
         <v>2081.29</v>
       </c>
       <c r="O556">
         <v>408.293</v>
       </c>
       <c r="P556">
         <v>2489.583</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
-        <v>283.368</v>
+        <v>283.763</v>
       </c>
       <c r="C557">
         <v>354.329</v>
       </c>
       <c r="D557">
-        <v>637.697</v>
+        <v>638.092</v>
       </c>
       <c r="E557">
         <v>589.942</v>
       </c>
       <c r="F557">
-        <v>1227.639</v>
+        <v>1228.034</v>
       </c>
       <c r="G557">
         <v>244.113</v>
       </c>
       <c r="H557">
         <v>386.155</v>
       </c>
       <c r="I557">
         <v>630.267</v>
       </c>
       <c r="J557">
         <v>642.929</v>
       </c>
       <c r="K557">
         <v>1273.197</v>
       </c>
       <c r="L557">
         <v>1880.862</v>
       </c>
       <c r="M557">
         <v>292.196</v>
       </c>
       <c r="N557">
         <v>2173.058</v>
       </c>
       <c r="O557">
         <v>486.492</v>
       </c>
       <c r="P557">
         <v>2659.549</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
-        <v>219.071</v>
+        <v>219.472</v>
       </c>
       <c r="C558">
         <v>443.263</v>
       </c>
       <c r="D558">
-        <v>662.334</v>
+        <v>662.735</v>
       </c>
       <c r="E558">
         <v>731.361</v>
       </c>
       <c r="F558">
-        <v>1393.694</v>
+        <v>1394.096</v>
       </c>
       <c r="G558">
         <v>216.495</v>
       </c>
       <c r="H558">
         <v>416.302</v>
       </c>
       <c r="I558">
         <v>632.797</v>
       </c>
       <c r="J558">
         <v>686.877</v>
       </c>
       <c r="K558">
         <v>1319.674</v>
       </c>
       <c r="L558">
         <v>1847.472</v>
       </c>
       <c r="M558">
         <v>291.85</v>
       </c>
       <c r="N558">
         <v>2139.322</v>
       </c>
       <c r="O558">
         <v>481.537</v>
       </c>
       <c r="P558">
         <v>2620.859</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
-        <v>204.819</v>
+        <v>205.232</v>
       </c>
       <c r="C559">
         <v>523.967</v>
       </c>
       <c r="D559">
-        <v>728.786</v>
+        <v>729.199</v>
       </c>
       <c r="E559">
         <v>899.23</v>
       </c>
       <c r="F559">
-        <v>1628.017</v>
+        <v>1628.429</v>
       </c>
       <c r="G559">
         <v>211.47</v>
       </c>
       <c r="H559">
         <v>448.752</v>
       </c>
       <c r="I559">
         <v>660.222</v>
       </c>
       <c r="J559">
         <v>770.145</v>
       </c>
       <c r="K559">
         <v>1430.367</v>
       </c>
       <c r="L559">
         <v>1908.444</v>
       </c>
       <c r="M559">
         <v>304.696</v>
       </c>
       <c r="N559">
         <v>2213.141</v>
       </c>
       <c r="O559">
         <v>522.918</v>
       </c>
       <c r="P559">
         <v>2736.059</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
-        <v>195.333</v>
+        <v>195.729</v>
       </c>
       <c r="C560">
         <v>523.73</v>
       </c>
       <c r="D560">
-        <v>719.064</v>
+        <v>719.459</v>
       </c>
       <c r="E560">
         <v>859.755</v>
       </c>
       <c r="F560">
-        <v>1578.818</v>
+        <v>1579.214</v>
       </c>
       <c r="G560">
         <v>215.773</v>
       </c>
       <c r="H560">
         <v>460.102</v>
       </c>
       <c r="I560">
         <v>675.875</v>
       </c>
       <c r="J560">
         <v>755.302</v>
       </c>
       <c r="K560">
         <v>1431.177</v>
       </c>
       <c r="L560">
         <v>1987.528</v>
       </c>
       <c r="M560">
         <v>314.265</v>
       </c>
       <c r="N560">
         <v>2301.793</v>
       </c>
       <c r="O560">
         <v>515.897</v>
       </c>
       <c r="P560">
         <v>2817.69</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
-        <v>212.766</v>
+        <v>213.117</v>
       </c>
       <c r="C561">
         <v>439.84</v>
       </c>
       <c r="D561">
-        <v>652.606</v>
+        <v>652.957</v>
       </c>
       <c r="E561">
         <v>699.284</v>
       </c>
       <c r="F561">
-        <v>1351.89</v>
+        <v>1352.241</v>
       </c>
       <c r="G561">
         <v>219.416</v>
       </c>
       <c r="H561">
         <v>416.378</v>
       </c>
       <c r="I561">
         <v>635.794</v>
       </c>
       <c r="J561">
         <v>661.983</v>
       </c>
       <c r="K561">
         <v>1297.777</v>
       </c>
       <c r="L561">
         <v>1856.376</v>
       </c>
       <c r="M561">
         <v>292.337</v>
       </c>
       <c r="N561">
         <v>2148.713</v>
       </c>
       <c r="O561">
         <v>464.774</v>
       </c>
       <c r="P561">
         <v>2613.487</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
-        <v>402.672</v>
+        <v>402.985</v>
       </c>
       <c r="C562">
         <v>365.25</v>
       </c>
       <c r="D562">
-        <v>767.922</v>
+        <v>768.236</v>
       </c>
       <c r="E562">
         <v>561.916</v>
       </c>
       <c r="F562">
-        <v>1329.838</v>
+        <v>1330.152</v>
       </c>
       <c r="G562">
         <v>335.081</v>
       </c>
       <c r="H562">
         <v>396.247</v>
       </c>
       <c r="I562">
         <v>731.328</v>
       </c>
       <c r="J562">
         <v>609.602</v>
       </c>
       <c r="K562">
         <v>1340.93</v>
       </c>
       <c r="L562">
         <v>1980.191</v>
       </c>
       <c r="M562">
         <v>291.046</v>
       </c>
       <c r="N562">
         <v>2271.237</v>
       </c>
       <c r="O562">
         <v>447.757</v>
       </c>
       <c r="P562">
         <v>2718.994</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
-        <v>794.029</v>
+        <v>794.279</v>
       </c>
       <c r="C563">
         <v>354.131</v>
       </c>
       <c r="D563">
-        <v>1148.161</v>
+        <v>1148.411</v>
       </c>
       <c r="E563">
         <v>598.89</v>
       </c>
       <c r="F563">
-        <v>1747.051</v>
+        <v>1747.301</v>
       </c>
       <c r="G563">
         <v>502.321</v>
       </c>
       <c r="H563">
         <v>358.202</v>
       </c>
       <c r="I563">
         <v>860.524</v>
       </c>
       <c r="J563">
         <v>605.775</v>
       </c>
       <c r="K563">
         <v>1466.299</v>
       </c>
       <c r="L563">
         <v>1924.14</v>
       </c>
       <c r="M563">
         <v>276.776</v>
       </c>
       <c r="N563">
         <v>2200.916</v>
       </c>
       <c r="O563">
         <v>468.07</v>
       </c>
       <c r="P563">
         <v>2668.987</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
-        <v>1000.495</v>
+        <v>1000.728</v>
       </c>
       <c r="C564">
         <v>420.292</v>
       </c>
       <c r="D564">
-        <v>1420.787</v>
+        <v>1421.02</v>
       </c>
       <c r="E564">
         <v>698.32</v>
       </c>
       <c r="F564">
-        <v>2119.106</v>
+        <v>2119.339</v>
       </c>
       <c r="G564">
         <v>595.78</v>
       </c>
       <c r="H564">
         <v>368.489</v>
       </c>
       <c r="I564">
         <v>964.269</v>
       </c>
       <c r="J564">
         <v>612.25</v>
       </c>
       <c r="K564">
         <v>1576.519</v>
       </c>
       <c r="L564">
         <v>1932.186</v>
       </c>
       <c r="M564">
         <v>274.005</v>
       </c>
       <c r="N564">
         <v>2206.19</v>
       </c>
       <c r="O564">
         <v>455.262</v>
       </c>
       <c r="P564">
         <v>2661.452</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
-        <v>1209.313</v>
+        <v>1209.585</v>
       </c>
       <c r="C565">
         <v>454.879</v>
       </c>
       <c r="D565">
-        <v>1664.193</v>
+        <v>1664.465</v>
       </c>
       <c r="E565">
         <v>747.171</v>
       </c>
       <c r="F565">
-        <v>2411.364</v>
+        <v>2411.636</v>
       </c>
       <c r="G565">
         <v>695.037</v>
       </c>
       <c r="H565">
         <v>382.186</v>
       </c>
       <c r="I565">
         <v>1077.223</v>
       </c>
       <c r="J565">
         <v>627.767</v>
       </c>
       <c r="K565">
         <v>1704.99</v>
       </c>
       <c r="L565">
         <v>2056.925</v>
       </c>
       <c r="M565">
         <v>281.864</v>
       </c>
       <c r="N565">
         <v>2338.79</v>
       </c>
       <c r="O565">
         <v>462.982</v>
       </c>
       <c r="P565">
         <v>2801.772</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
-        <v>1028.532</v>
+        <v>1028.826</v>
       </c>
       <c r="C566">
         <v>397.867</v>
       </c>
       <c r="D566">
-        <v>1426.398</v>
+        <v>1426.693</v>
       </c>
       <c r="E566">
         <v>614.524</v>
       </c>
       <c r="F566">
-        <v>2040.922</v>
+        <v>2041.216</v>
       </c>
       <c r="G566">
         <v>594.8</v>
       </c>
       <c r="H566">
         <v>348.266</v>
       </c>
       <c r="I566">
         <v>943.066</v>
       </c>
       <c r="J566">
         <v>537.913</v>
       </c>
       <c r="K566">
         <v>1480.979</v>
       </c>
       <c r="L566">
         <v>1775.641</v>
       </c>
       <c r="M566">
         <v>260.838</v>
       </c>
       <c r="N566">
         <v>2036.479</v>
       </c>
       <c r="O566">
         <v>402.877</v>
       </c>
       <c r="P566">
         <v>2439.356</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
-        <v>896.906</v>
+        <v>897.322</v>
       </c>
       <c r="C567">
         <v>384.21</v>
       </c>
       <c r="D567">
-        <v>1281.116</v>
+        <v>1281.532</v>
       </c>
       <c r="E567">
         <v>591.516</v>
       </c>
       <c r="F567">
-        <v>1872.632</v>
+        <v>1873.049</v>
       </c>
       <c r="G567">
         <v>544.376</v>
       </c>
       <c r="H567">
         <v>366.681</v>
       </c>
       <c r="I567">
         <v>911.058</v>
       </c>
       <c r="J567">
         <v>564.531</v>
       </c>
       <c r="K567">
         <v>1475.588</v>
       </c>
       <c r="L567">
         <v>1923.592</v>
       </c>
       <c r="M567">
         <v>276.689</v>
       </c>
       <c r="N567">
         <v>2200.281</v>
       </c>
       <c r="O567">
         <v>425.981</v>
       </c>
       <c r="P567">
         <v>2626.261</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
-        <v>475.104</v>
+        <v>475.568</v>
       </c>
       <c r="C568">
         <v>308.39</v>
       </c>
       <c r="D568">
-        <v>783.494</v>
+        <v>783.957</v>
       </c>
       <c r="E568">
         <v>451.347</v>
       </c>
       <c r="F568">
-        <v>1234.841</v>
+        <v>1235.304</v>
       </c>
       <c r="G568">
         <v>338.774</v>
       </c>
       <c r="H568">
         <v>349.546</v>
       </c>
       <c r="I568">
         <v>688.319</v>
       </c>
       <c r="J568">
         <v>511.581</v>
       </c>
       <c r="K568">
         <v>1199.901</v>
       </c>
       <c r="L568">
         <v>1840.615</v>
       </c>
       <c r="M568">
         <v>274.529</v>
       </c>
       <c r="N568">
         <v>2115.144</v>
       </c>
       <c r="O568">
         <v>401.79</v>
       </c>
       <c r="P568">
         <v>2516.933</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
-        <v>339.796</v>
+        <v>340.304</v>
       </c>
       <c r="C569">
         <v>342.33</v>
       </c>
       <c r="D569">
-        <v>682.126</v>
+        <v>682.633</v>
       </c>
       <c r="E569">
         <v>540.342</v>
       </c>
       <c r="F569">
-        <v>1222.468</v>
+        <v>1222.975</v>
       </c>
       <c r="G569">
         <v>269.325</v>
       </c>
       <c r="H569">
         <v>379.418</v>
       </c>
       <c r="I569">
         <v>648.743</v>
       </c>
       <c r="J569">
         <v>598.882</v>
       </c>
       <c r="K569">
         <v>1247.625</v>
       </c>
       <c r="L569">
         <v>1899.843</v>
       </c>
       <c r="M569">
         <v>288.864</v>
       </c>
       <c r="N569">
         <v>2188.707</v>
       </c>
       <c r="O569">
         <v>455.951</v>
       </c>
       <c r="P569">
         <v>2644.658</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
-        <v>236.982</v>
+        <v>237.497</v>
       </c>
       <c r="C570">
         <v>409.836</v>
       </c>
       <c r="D570">
-        <v>646.819</v>
+        <v>647.334</v>
       </c>
       <c r="E570">
         <v>653.709</v>
       </c>
       <c r="F570">
-        <v>1300.528</v>
+        <v>1301.043</v>
       </c>
       <c r="G570">
         <v>221.569</v>
       </c>
       <c r="H570">
         <v>394.922</v>
       </c>
       <c r="I570">
         <v>616.491</v>
       </c>
       <c r="J570">
         <v>629.92</v>
       </c>
       <c r="K570">
         <v>1246.411</v>
       </c>
       <c r="L570">
         <v>1829.571</v>
       </c>
       <c r="M570">
         <v>289.993</v>
       </c>
       <c r="N570">
         <v>2119.564</v>
       </c>
       <c r="O570">
         <v>462.553</v>
       </c>
       <c r="P570">
         <v>2582.116</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
-        <v>218.509</v>
+        <v>219.046</v>
       </c>
       <c r="C571">
         <v>524.591</v>
       </c>
       <c r="D571">
-        <v>743.1</v>
+        <v>743.637</v>
       </c>
       <c r="E571">
         <v>852.862</v>
       </c>
       <c r="F571">
-        <v>1595.962</v>
+        <v>1596.5</v>
       </c>
       <c r="G571">
         <v>219.019</v>
       </c>
       <c r="H571">
         <v>446.806</v>
       </c>
       <c r="I571">
         <v>665.825</v>
       </c>
       <c r="J571">
         <v>726.402</v>
       </c>
       <c r="K571">
         <v>1392.228</v>
       </c>
       <c r="L571">
         <v>1905.812</v>
       </c>
       <c r="M571">
         <v>309.646</v>
       </c>
       <c r="N571">
         <v>2215.459</v>
       </c>
       <c r="O571">
         <v>503.413</v>
       </c>
       <c r="P571">
         <v>2718.871</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
-        <v>218.986</v>
+        <v>219.503</v>
       </c>
       <c r="C572">
         <v>512.083</v>
       </c>
       <c r="D572">
-        <v>731.07</v>
+        <v>731.586</v>
       </c>
       <c r="E572">
         <v>821.297</v>
       </c>
       <c r="F572">
-        <v>1552.367</v>
+        <v>1552.883</v>
       </c>
       <c r="G572">
         <v>226.521</v>
       </c>
       <c r="H572">
         <v>446.208</v>
       </c>
       <c r="I572">
         <v>672.729</v>
       </c>
       <c r="J572">
         <v>715.644</v>
       </c>
       <c r="K572">
         <v>1388.373</v>
       </c>
       <c r="L572">
         <v>1944.867</v>
       </c>
       <c r="M572">
         <v>310.703</v>
       </c>
       <c r="N572">
         <v>2255.57</v>
       </c>
       <c r="O572">
         <v>498.316</v>
       </c>
       <c r="P572">
         <v>2753.886</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
-        <v>212.878</v>
+        <v>213.336</v>
       </c>
       <c r="C573">
         <v>448.906</v>
       </c>
       <c r="D573">
-        <v>661.784</v>
+        <v>662.242</v>
       </c>
       <c r="E573">
         <v>685.932</v>
       </c>
       <c r="F573">
-        <v>1347.715</v>
+        <v>1348.174</v>
       </c>
       <c r="G573">
         <v>215.736</v>
       </c>
       <c r="H573">
         <v>416.466</v>
       </c>
       <c r="I573">
         <v>632.202</v>
       </c>
       <c r="J573">
         <v>636.363</v>
       </c>
       <c r="K573">
         <v>1268.565</v>
       </c>
       <c r="L573">
         <v>1868.648</v>
       </c>
       <c r="M573">
         <v>293.979</v>
       </c>
       <c r="N573">
         <v>2162.627</v>
       </c>
       <c r="O573">
         <v>449.203</v>
       </c>
       <c r="P573">
         <v>2611.83</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
-        <v>367.409</v>
+        <v>367.813</v>
       </c>
       <c r="C574">
         <v>368.486</v>
       </c>
       <c r="D574">
-        <v>735.895</v>
+        <v>736.3</v>
       </c>
       <c r="E574">
         <v>527.978</v>
       </c>
       <c r="F574">
-        <v>1263.873</v>
+        <v>1264.278</v>
       </c>
       <c r="G574">
         <v>303.977</v>
       </c>
       <c r="H574">
         <v>393.42</v>
       </c>
       <c r="I574">
         <v>697.398</v>
       </c>
       <c r="J574">
         <v>563.704</v>
       </c>
       <c r="K574">
         <v>1261.102</v>
       </c>
       <c r="L574">
         <v>1955.81</v>
       </c>
       <c r="M574">
         <v>287.96</v>
       </c>
       <c r="N574">
         <v>2243.77</v>
       </c>
       <c r="O574">
         <v>412.597</v>
       </c>
       <c r="P574">
         <v>2656.367</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
-        <v>790.318</v>
+        <v>790.636</v>
       </c>
       <c r="C575">
         <v>349.569</v>
       </c>
       <c r="D575">
-        <v>1139.887</v>
+        <v>1140.206</v>
       </c>
       <c r="E575">
         <v>562.51</v>
       </c>
       <c r="F575">
-        <v>1702.397</v>
+        <v>1702.715</v>
       </c>
       <c r="G575">
         <v>506.106</v>
       </c>
       <c r="H575">
         <v>350.89</v>
       </c>
       <c r="I575">
         <v>856.996</v>
       </c>
       <c r="J575">
         <v>564.635</v>
       </c>
       <c r="K575">
         <v>1421.631</v>
       </c>
       <c r="L575">
         <v>1950.244</v>
       </c>
       <c r="M575">
         <v>271.679</v>
       </c>
       <c r="N575">
         <v>2221.923</v>
       </c>
       <c r="O575">
         <v>437.173</v>
       </c>
       <c r="P575">
         <v>2659.096</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
-        <v>982.478</v>
+        <v>982.771</v>
       </c>
       <c r="C576">
         <v>413.118</v>
       </c>
       <c r="D576">
-        <v>1395.597</v>
+        <v>1395.889</v>
       </c>
       <c r="E576">
         <v>649.206</v>
       </c>
       <c r="F576">
-        <v>2044.803</v>
+        <v>2045.095</v>
       </c>
       <c r="G576">
         <v>587.156</v>
       </c>
       <c r="H576">
         <v>368.501</v>
       </c>
       <c r="I576">
         <v>955.657</v>
       </c>
       <c r="J576">
         <v>579.091</v>
       </c>
       <c r="K576">
         <v>1534.749</v>
       </c>
       <c r="L576">
         <v>1993.942</v>
       </c>
       <c r="M576">
         <v>273.283</v>
       </c>
       <c r="N576">
         <v>2267.226</v>
       </c>
       <c r="O576">
         <v>429.459</v>
       </c>
       <c r="P576">
         <v>2696.684</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
-        <v>1027.659</v>
+        <v>1027.982</v>
       </c>
       <c r="C577">
         <v>424.597</v>
       </c>
       <c r="D577">
-        <v>1452.256</v>
+        <v>1452.579</v>
       </c>
       <c r="E577">
         <v>646.003</v>
       </c>
       <c r="F577">
-        <v>2098.259</v>
+        <v>2098.582</v>
       </c>
       <c r="G577">
         <v>620.854</v>
       </c>
       <c r="H577">
         <v>374.679</v>
       </c>
       <c r="I577">
         <v>995.533</v>
       </c>
       <c r="J577">
         <v>570.056</v>
       </c>
       <c r="K577">
         <v>1565.589</v>
       </c>
       <c r="L577">
         <v>2022.224</v>
       </c>
       <c r="M577">
         <v>275.036</v>
       </c>
       <c r="N577">
         <v>2297.26</v>
       </c>
       <c r="O577">
         <v>418.454</v>
       </c>
       <c r="P577">
         <v>2715.714</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
-        <v>918.433</v>
+        <v>918.798</v>
       </c>
       <c r="C578">
         <v>382.563</v>
       </c>
       <c r="D578">
-        <v>1300.996</v>
+        <v>1301.362</v>
       </c>
       <c r="E578">
         <v>563.521</v>
       </c>
       <c r="F578">
-        <v>1864.517</v>
+        <v>1864.883</v>
       </c>
       <c r="G578">
         <v>565.995</v>
       </c>
       <c r="H578">
         <v>351.486</v>
       </c>
       <c r="I578">
         <v>917.481</v>
       </c>
       <c r="J578">
         <v>517.744</v>
       </c>
       <c r="K578">
         <v>1435.226</v>
       </c>
       <c r="L578">
         <v>1893.709</v>
       </c>
       <c r="M578">
         <v>269.216</v>
       </c>
       <c r="N578">
         <v>2162.925</v>
       </c>
       <c r="O578">
         <v>396.559</v>
       </c>
       <c r="P578">
         <v>2559.484</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
-        <v>686.663</v>
+        <v>687.14</v>
       </c>
       <c r="C579">
         <v>355.718</v>
       </c>
       <c r="D579">
-        <v>1042.381</v>
+        <v>1042.858</v>
       </c>
       <c r="E579">
         <v>510.264</v>
       </c>
       <c r="F579">
-        <v>1552.644</v>
+        <v>1553.122</v>
       </c>
       <c r="G579">
         <v>446.456</v>
       </c>
       <c r="H579">
         <v>355.223</v>
       </c>
       <c r="I579">
         <v>801.679</v>
       </c>
       <c r="J579">
         <v>509.554</v>
       </c>
       <c r="K579">
         <v>1311.233</v>
       </c>
       <c r="L579">
         <v>1945.911</v>
       </c>
       <c r="M579">
         <v>276.135</v>
       </c>
       <c r="N579">
         <v>2222.047</v>
       </c>
       <c r="O579">
         <v>396.106</v>
       </c>
       <c r="P579">
         <v>2618.152</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
-        <v>517.558</v>
+        <v>518.09</v>
       </c>
       <c r="C580">
         <v>333.554</v>
       </c>
       <c r="D580">
-        <v>851.113</v>
+        <v>851.645</v>
       </c>
       <c r="E580">
         <v>462.102</v>
       </c>
       <c r="F580">
-        <v>1313.214</v>
+        <v>1313.746</v>
       </c>
       <c r="G580">
         <v>326.492</v>
       </c>
       <c r="H580">
         <v>311.876</v>
       </c>
       <c r="I580">
         <v>638.369</v>
       </c>
       <c r="J580">
         <v>432.07</v>
       </c>
       <c r="K580">
         <v>1070.438</v>
       </c>
       <c r="L580">
         <v>1624.245</v>
       </c>
       <c r="M580">
         <v>248.363</v>
       </c>
       <c r="N580">
         <v>1872.608</v>
       </c>
       <c r="O580">
         <v>344.079</v>
       </c>
       <c r="P580">
         <v>2216.687</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
-        <v>361.885</v>
+        <v>362.48</v>
       </c>
       <c r="C581">
         <v>360.583</v>
       </c>
       <c r="D581">
-        <v>722.468</v>
+        <v>723.063</v>
       </c>
       <c r="E581">
         <v>539.207</v>
       </c>
       <c r="F581">
-        <v>1261.675</v>
+        <v>1262.27</v>
       </c>
       <c r="G581">
         <v>254.097</v>
       </c>
       <c r="H581">
         <v>321.749</v>
       </c>
       <c r="I581">
         <v>575.846</v>
       </c>
       <c r="J581">
         <v>481.134</v>
       </c>
       <c r="K581">
         <v>1056.98</v>
       </c>
       <c r="L581">
         <v>1689.723</v>
       </c>
       <c r="M581">
         <v>253.42</v>
       </c>
       <c r="N581">
         <v>1943.142</v>
       </c>
       <c r="O581">
         <v>378.957</v>
       </c>
       <c r="P581">
         <v>2322.099</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
-        <v>230.376</v>
+        <v>230.971</v>
       </c>
       <c r="C582">
         <v>448.808</v>
       </c>
       <c r="D582">
-        <v>679.184</v>
+        <v>679.779</v>
       </c>
       <c r="E582">
         <v>688.04</v>
       </c>
       <c r="F582">
-        <v>1367.224</v>
+        <v>1367.819</v>
       </c>
       <c r="G582">
         <v>211.432</v>
       </c>
       <c r="H582">
         <v>373.93</v>
       </c>
       <c r="I582">
         <v>585.363</v>
       </c>
       <c r="J582">
         <v>573.25</v>
       </c>
       <c r="K582">
         <v>1158.613</v>
       </c>
       <c r="L582">
         <v>1692.678</v>
       </c>
       <c r="M582">
         <v>267.653</v>
       </c>
       <c r="N582">
         <v>1960.332</v>
       </c>
       <c r="O582">
         <v>410.323</v>
       </c>
       <c r="P582">
         <v>2370.655</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
-        <v>203.483</v>
+        <v>204.098</v>
       </c>
       <c r="C583">
         <v>570.173</v>
       </c>
       <c r="D583">
-        <v>773.656</v>
+        <v>774.271</v>
       </c>
       <c r="E583">
         <v>898.967</v>
       </c>
       <c r="F583">
-        <v>1672.623</v>
+        <v>1673.238</v>
       </c>
       <c r="G583">
         <v>204.806</v>
       </c>
       <c r="H583">
         <v>433.691</v>
       </c>
       <c r="I583">
         <v>638.497</v>
       </c>
       <c r="J583">
         <v>683.782</v>
       </c>
       <c r="K583">
         <v>1322.279</v>
       </c>
       <c r="L583">
         <v>1804.19</v>
       </c>
       <c r="M583">
         <v>289.196</v>
       </c>
       <c r="N583">
         <v>2093.386</v>
       </c>
       <c r="O583">
         <v>455.962</v>
       </c>
       <c r="P583">
         <v>2549.348</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
-        <v>192.285</v>
+        <v>192.87</v>
       </c>
       <c r="C584">
         <v>542.3</v>
       </c>
       <c r="D584">
-        <v>734.585</v>
+        <v>735.171</v>
       </c>
       <c r="E584">
         <v>862.133</v>
       </c>
       <c r="F584">
-        <v>1596.718</v>
+        <v>1597.303</v>
       </c>
       <c r="G584">
         <v>205.867</v>
       </c>
       <c r="H584">
         <v>419.87</v>
       </c>
       <c r="I584">
         <v>625.737</v>
       </c>
       <c r="J584">
         <v>667.497</v>
       </c>
       <c r="K584">
         <v>1293.234</v>
       </c>
       <c r="L584">
         <v>1850.698</v>
       </c>
       <c r="M584">
         <v>294.681</v>
       </c>
       <c r="N584">
         <v>2145.38</v>
       </c>
       <c r="O584">
         <v>468.475</v>
       </c>
       <c r="P584">
         <v>2613.855</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
-        <v>221.537</v>
+        <v>222.056</v>
       </c>
       <c r="C585">
         <v>436.135</v>
       </c>
       <c r="D585">
-        <v>657.672</v>
+        <v>658.191</v>
       </c>
       <c r="E585">
         <v>632.868</v>
       </c>
       <c r="F585">
-        <v>1290.541</v>
+        <v>1291.06</v>
       </c>
       <c r="G585">
         <v>224.669</v>
       </c>
       <c r="H585">
         <v>386.306</v>
       </c>
       <c r="I585">
         <v>610.975</v>
       </c>
       <c r="J585">
         <v>560.562</v>
       </c>
       <c r="K585">
         <v>1171.537</v>
       </c>
       <c r="L585">
         <v>1791.157</v>
       </c>
       <c r="M585">
         <v>276.293</v>
       </c>
       <c r="N585">
         <v>2067.45</v>
       </c>
       <c r="O585">
         <v>400.924</v>
       </c>
       <c r="P585">
         <v>2468.375</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
-        <v>360.227</v>
+        <v>360.688</v>
       </c>
       <c r="C586">
         <v>360.014</v>
       </c>
       <c r="D586">
-        <v>720.24</v>
+        <v>720.702</v>
       </c>
       <c r="E586">
         <v>524.346</v>
       </c>
       <c r="F586">
-        <v>1244.586</v>
+        <v>1245.047</v>
       </c>
       <c r="G586">
         <v>299.339</v>
       </c>
       <c r="H586">
         <v>370.093</v>
       </c>
       <c r="I586">
         <v>669.432</v>
       </c>
       <c r="J586">
         <v>539.027</v>
       </c>
       <c r="K586">
         <v>1208.459</v>
       </c>
       <c r="L586">
         <v>1890.963</v>
       </c>
       <c r="M586">
         <v>281.051</v>
       </c>
       <c r="N586">
         <v>2172.014</v>
       </c>
       <c r="O586">
         <v>409.34</v>
       </c>
       <c r="P586">
         <v>2581.354</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
-        <v>582.245</v>
+        <v>582.62</v>
       </c>
       <c r="C587">
         <v>340.043</v>
       </c>
       <c r="D587">
-        <v>922.288</v>
+        <v>922.663</v>
       </c>
       <c r="E587">
         <v>507.62</v>
       </c>
       <c r="F587">
-        <v>1429.908</v>
+        <v>1430.283</v>
       </c>
       <c r="G587">
         <v>391.951</v>
       </c>
       <c r="H587">
         <v>334.023</v>
       </c>
       <c r="I587">
         <v>725.975</v>
       </c>
       <c r="J587">
         <v>498.634</v>
       </c>
       <c r="K587">
         <v>1224.608</v>
       </c>
       <c r="L587">
         <v>1910.034</v>
       </c>
       <c r="M587">
         <v>270.117</v>
       </c>
       <c r="N587">
         <v>2180.151</v>
       </c>
       <c r="O587">
         <v>403.234</v>
       </c>
       <c r="P587">
         <v>2583.385</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
-        <v>993.226</v>
+        <v>993.573</v>
       </c>
       <c r="C588">
         <v>442.744</v>
       </c>
       <c r="D588">
-        <v>1435.97</v>
+        <v>1436.317</v>
       </c>
       <c r="E588">
         <v>684.405</v>
       </c>
       <c r="F588">
-        <v>2120.375</v>
+        <v>2120.723</v>
       </c>
       <c r="G588">
         <v>573.26</v>
       </c>
       <c r="H588">
         <v>359.817</v>
       </c>
       <c r="I588">
         <v>933.077</v>
       </c>
       <c r="J588">
         <v>556.214</v>
       </c>
       <c r="K588">
         <v>1489.291</v>
       </c>
       <c r="L588">
         <v>2012.635</v>
       </c>
       <c r="M588">
         <v>271.226</v>
       </c>
       <c r="N588">
         <v>2283.861</v>
       </c>
       <c r="O588">
         <v>419.269</v>
       </c>
       <c r="P588">
         <v>2703.13</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
-        <v>1112.837</v>
+        <v>1113.42</v>
       </c>
       <c r="C589">
         <v>466.36</v>
       </c>
       <c r="D589">
-        <v>1579.197</v>
+        <v>1579.781</v>
       </c>
       <c r="E589">
         <v>713.461</v>
       </c>
       <c r="F589">
-        <v>2292.658</v>
+        <v>2293.242</v>
       </c>
       <c r="G589">
         <v>632.255</v>
       </c>
       <c r="H589">
         <v>356.546</v>
       </c>
       <c r="I589">
         <v>988.801</v>
       </c>
       <c r="J589">
         <v>545.462</v>
       </c>
       <c r="K589">
         <v>1534.263</v>
       </c>
       <c r="L589">
         <v>2020.128</v>
       </c>
       <c r="M589">
         <v>272.105</v>
       </c>
       <c r="N589">
         <v>2292.233</v>
       </c>
       <c r="O589">
         <v>416.281</v>
       </c>
       <c r="P589">
         <v>2708.514</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
-        <v>1094.224</v>
+        <v>1094.854</v>
       </c>
       <c r="C590">
         <v>431.787</v>
       </c>
       <c r="D590">
-        <v>1526.011</v>
+        <v>1526.641</v>
       </c>
       <c r="E590">
         <v>678.399</v>
       </c>
       <c r="F590">
-        <v>2204.41</v>
+        <v>2205.04</v>
       </c>
       <c r="G590">
         <v>630.532</v>
       </c>
       <c r="H590">
         <v>335.59</v>
       </c>
       <c r="I590">
         <v>966.122</v>
       </c>
       <c r="J590">
         <v>527.259</v>
       </c>
       <c r="K590">
         <v>1493.381</v>
       </c>
       <c r="L590">
         <v>1606.534</v>
       </c>
       <c r="M590">
         <v>253.325</v>
       </c>
       <c r="N590">
         <v>1859.859</v>
       </c>
       <c r="O590">
         <v>398.009</v>
       </c>
       <c r="P590">
         <v>2257.868</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
-        <v>751.998</v>
+        <v>752.899</v>
       </c>
       <c r="C591">
         <v>390.244</v>
       </c>
       <c r="D591">
-        <v>1142.242</v>
+        <v>1143.143</v>
       </c>
       <c r="E591">
         <v>535.333</v>
       </c>
       <c r="F591">
-        <v>1677.575</v>
+        <v>1678.476</v>
       </c>
       <c r="G591">
         <v>478.835</v>
       </c>
       <c r="H591">
         <v>351.017</v>
       </c>
       <c r="I591">
         <v>829.853</v>
       </c>
       <c r="J591">
         <v>481.522</v>
       </c>
       <c r="K591">
         <v>1311.374</v>
       </c>
       <c r="L591">
         <v>1892.914</v>
       </c>
       <c r="M591">
         <v>264.606</v>
       </c>
       <c r="N591">
         <v>2157.52</v>
       </c>
       <c r="O591">
         <v>362.984</v>
       </c>
       <c r="P591">
         <v>2520.504</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
-        <v>478.659</v>
+        <v>479.661</v>
       </c>
       <c r="C592">
         <v>320.356</v>
       </c>
       <c r="D592">
-        <v>799.014</v>
+        <v>800.017</v>
       </c>
       <c r="E592">
         <v>449.527</v>
       </c>
       <c r="F592">
-        <v>1248.541</v>
+        <v>1249.544</v>
       </c>
       <c r="G592">
         <v>347.325</v>
       </c>
       <c r="H592">
         <v>336.837</v>
       </c>
       <c r="I592">
         <v>684.162</v>
       </c>
       <c r="J592">
         <v>472.654</v>
       </c>
       <c r="K592">
         <v>1156.817</v>
       </c>
       <c r="L592">
         <v>1887.679</v>
       </c>
       <c r="M592">
         <v>271.803</v>
       </c>
       <c r="N592">
         <v>2159.481</v>
       </c>
       <c r="O592">
         <v>381.397</v>
       </c>
       <c r="P592">
         <v>2540.879</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
-        <v>335.003</v>
+        <v>336.107</v>
       </c>
       <c r="C593">
         <v>345.159</v>
       </c>
       <c r="D593">
-        <v>680.162</v>
+        <v>681.266</v>
       </c>
       <c r="E593">
         <v>519.034</v>
       </c>
       <c r="F593">
-        <v>1199.197</v>
+        <v>1200.3</v>
       </c>
       <c r="G593">
         <v>274.953</v>
       </c>
       <c r="H593">
         <v>357.275</v>
       </c>
       <c r="I593">
         <v>632.227</v>
       </c>
       <c r="J593">
         <v>537.253</v>
       </c>
       <c r="K593">
         <v>1169.481</v>
       </c>
       <c r="L593">
         <v>1920.02</v>
       </c>
       <c r="M593">
         <v>285.593</v>
       </c>
       <c r="N593">
         <v>2205.613</v>
       </c>
       <c r="O593">
         <v>429.462</v>
       </c>
       <c r="P593">
         <v>2635.075</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
-        <v>226.179</v>
+        <v>227.294</v>
       </c>
       <c r="C594">
         <v>450.908</v>
       </c>
       <c r="D594">
-        <v>677.087</v>
+        <v>678.201</v>
       </c>
       <c r="E594">
         <v>720.993</v>
       </c>
       <c r="F594">
-        <v>1398.08</v>
+        <v>1399.194</v>
       </c>
       <c r="G594">
         <v>227.764</v>
       </c>
       <c r="H594">
         <v>406.208</v>
       </c>
       <c r="I594">
         <v>633.972</v>
       </c>
       <c r="J594">
         <v>649.519</v>
       </c>
       <c r="K594">
         <v>1283.491</v>
       </c>
       <c r="L594">
         <v>1877.905</v>
       </c>
       <c r="M594">
         <v>295.826</v>
       </c>
       <c r="N594">
         <v>2173.731</v>
       </c>
       <c r="O594">
         <v>473.02</v>
       </c>
       <c r="P594">
         <v>2646.751</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
-        <v>201.915</v>
+        <v>203.048</v>
       </c>
       <c r="C595">
         <v>527.135</v>
       </c>
       <c r="D595">
-        <v>729.051</v>
+        <v>730.183</v>
       </c>
       <c r="E595">
         <v>847.731</v>
       </c>
       <c r="F595">
-        <v>1576.782</v>
+        <v>1577.914</v>
       </c>
       <c r="G595">
         <v>223.195</v>
       </c>
       <c r="H595">
         <v>436.244</v>
       </c>
       <c r="I595">
         <v>659.439</v>
       </c>
       <c r="J595">
         <v>701.56</v>
       </c>
       <c r="K595">
         <v>1360.999</v>
       </c>
       <c r="L595">
         <v>1901.383</v>
       </c>
       <c r="M595">
         <v>310.67</v>
       </c>
       <c r="N595">
         <v>2212.053</v>
       </c>
       <c r="O595">
         <v>499.615</v>
       </c>
       <c r="P595">
         <v>2711.668</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
-        <v>191.856</v>
+        <v>192.929</v>
       </c>
       <c r="C596">
         <v>538.386</v>
       </c>
       <c r="D596">
-        <v>730.242</v>
+        <v>731.314</v>
       </c>
       <c r="E596">
         <v>856.35</v>
       </c>
       <c r="F596">
-        <v>1586.591</v>
+        <v>1587.664</v>
       </c>
       <c r="G596">
         <v>218.935</v>
       </c>
       <c r="H596">
         <v>447.351</v>
       </c>
       <c r="I596">
         <v>666.286</v>
       </c>
       <c r="J596">
         <v>711.551</v>
       </c>
       <c r="K596">
         <v>1377.837</v>
       </c>
       <c r="L596">
         <v>1950.249</v>
       </c>
       <c r="M596">
         <v>312.459</v>
       </c>
       <c r="N596">
         <v>2262.707</v>
       </c>
       <c r="O596">
         <v>496.993</v>
       </c>
       <c r="P596">
         <v>2759.7</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
-        <v>214.746</v>
+        <v>215.695</v>
       </c>
       <c r="C597">
         <v>447.352</v>
       </c>
       <c r="D597">
-        <v>662.098</v>
+        <v>663.046</v>
       </c>
       <c r="E597">
         <v>641.12</v>
       </c>
       <c r="F597">
-        <v>1303.218</v>
+        <v>1304.167</v>
       </c>
       <c r="G597">
         <v>233.311</v>
       </c>
       <c r="H597">
         <v>405.989</v>
       </c>
       <c r="I597">
         <v>639.3</v>
       </c>
       <c r="J597">
         <v>581.842</v>
       </c>
       <c r="K597">
         <v>1221.142</v>
       </c>
       <c r="L597">
         <v>1869.313</v>
       </c>
       <c r="M597">
         <v>292.808</v>
       </c>
       <c r="N597">
         <v>2162.121</v>
       </c>
       <c r="O597">
         <v>419.637</v>
       </c>
       <c r="P597">
         <v>2581.757</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
-        <v>313.447</v>
+        <v>314.272</v>
       </c>
       <c r="C598">
         <v>354.821</v>
       </c>
       <c r="D598">
-        <v>668.269</v>
+        <v>669.093</v>
       </c>
       <c r="E598">
         <v>510.531</v>
       </c>
       <c r="F598">
-        <v>1178.8</v>
+        <v>1179.625</v>
       </c>
       <c r="G598">
         <v>292.446</v>
       </c>
       <c r="H598">
         <v>382.985</v>
       </c>
       <c r="I598">
         <v>675.431</v>
       </c>
       <c r="J598">
         <v>551.054</v>
       </c>
       <c r="K598">
         <v>1226.485</v>
       </c>
       <c r="L598">
         <v>1948.068</v>
       </c>
       <c r="M598">
         <v>291.235</v>
       </c>
       <c r="N598">
         <v>2239.303</v>
       </c>
       <c r="O598">
         <v>419.04</v>
       </c>
       <c r="P598">
         <v>2658.343</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
-        <v>640.836</v>
+        <v>641.535</v>
       </c>
       <c r="C599">
         <v>343.216</v>
       </c>
       <c r="D599">
-        <v>984.052</v>
+        <v>984.751</v>
       </c>
       <c r="E599">
         <v>513.907</v>
       </c>
       <c r="F599">
-        <v>1497.959</v>
+        <v>1498.658</v>
       </c>
       <c r="G599">
         <v>448.177</v>
       </c>
       <c r="H599">
         <v>353.163</v>
       </c>
       <c r="I599">
         <v>801.339</v>
       </c>
       <c r="J599">
         <v>528.8</v>
       </c>
       <c r="K599">
         <v>1330.139</v>
       </c>
       <c r="L599">
         <v>1936.116</v>
       </c>
       <c r="M599">
         <v>281.644</v>
       </c>
       <c r="N599">
         <v>2217.761</v>
       </c>
       <c r="O599">
         <v>421.713</v>
       </c>
       <c r="P599">
         <v>2639.474</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
-        <v>859.365</v>
+        <v>859.998</v>
       </c>
       <c r="C600">
         <v>401.577</v>
       </c>
       <c r="D600">
-        <v>1260.942</v>
+        <v>1261.575</v>
       </c>
       <c r="E600">
         <v>595.138</v>
       </c>
       <c r="F600">
-        <v>1856.08</v>
+        <v>1856.713</v>
       </c>
       <c r="G600">
         <v>529.908</v>
       </c>
       <c r="H600">
         <v>363.431</v>
       </c>
       <c r="I600">
         <v>893.339</v>
       </c>
       <c r="J600">
         <v>538.605</v>
       </c>
       <c r="K600">
         <v>1431.945</v>
       </c>
       <c r="L600">
         <v>2017.61</v>
       </c>
       <c r="M600">
         <v>282.02</v>
       </c>
       <c r="N600">
         <v>2299.63</v>
       </c>
       <c r="O600">
         <v>417.953</v>
       </c>
       <c r="P600">
         <v>2717.584</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
-        <v>1201.293</v>
+        <v>1202.365</v>
       </c>
       <c r="C601">
         <v>479.4</v>
       </c>
       <c r="D601">
-        <v>1680.693</v>
+        <v>1681.764</v>
       </c>
       <c r="E601">
         <v>746.76</v>
       </c>
       <c r="F601">
-        <v>2427.453</v>
+        <v>2428.524</v>
       </c>
       <c r="G601">
-        <v>700.971</v>
+        <v>700.975</v>
       </c>
       <c r="H601">
         <v>387.621</v>
       </c>
       <c r="I601">
-        <v>1088.592</v>
+        <v>1088.595</v>
       </c>
       <c r="J601">
         <v>603.796</v>
       </c>
       <c r="K601">
-        <v>1692.387</v>
+        <v>1692.391</v>
       </c>
       <c r="L601">
-        <v>2018.433</v>
+        <v>2018.415</v>
       </c>
       <c r="M601">
         <v>286.547</v>
       </c>
       <c r="N601">
-        <v>2304.98</v>
+        <v>2304.962</v>
       </c>
       <c r="O601">
         <v>446.353</v>
       </c>
       <c r="P601">
-        <v>2751.332</v>
+        <v>2751.315</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
-        <v>1013.49</v>
+        <v>1014.671</v>
       </c>
       <c r="C602">
         <v>427.668</v>
       </c>
       <c r="D602">
-        <v>1441.158</v>
+        <v>1442.339</v>
       </c>
       <c r="E602">
         <v>605.13</v>
       </c>
       <c r="F602">
-        <v>2046.287</v>
+        <v>2047.469</v>
       </c>
       <c r="G602">
-        <v>609.259</v>
+        <v>609.261</v>
       </c>
       <c r="H602">
         <v>351.65</v>
       </c>
       <c r="I602">
-        <v>960.909</v>
+        <v>960.911</v>
       </c>
       <c r="J602">
         <v>497.568</v>
       </c>
       <c r="K602">
-        <v>1458.476</v>
+        <v>1458.479</v>
       </c>
       <c r="L602">
-        <v>1800.879</v>
+        <v>1800.868</v>
       </c>
       <c r="M602">
         <v>262.357</v>
       </c>
       <c r="N602">
-        <v>2063.236</v>
+        <v>2063.225</v>
       </c>
       <c r="O602">
         <v>371.223</v>
       </c>
       <c r="P602">
-        <v>2434.459</v>
+        <v>2434.448</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
-        <v>777.257</v>
+        <v>778.888</v>
       </c>
       <c r="C603">
         <v>380.228</v>
       </c>
       <c r="D603">
-        <v>1157.485</v>
+        <v>1159.116</v>
       </c>
       <c r="E603">
         <v>512.232</v>
       </c>
       <c r="F603">
-        <v>1669.718</v>
+        <v>1671.349</v>
       </c>
       <c r="G603">
-        <v>516.53</v>
+        <v>516.531</v>
       </c>
       <c r="H603">
         <v>370.554</v>
       </c>
       <c r="I603">
-        <v>887.084</v>
+        <v>887.085</v>
       </c>
       <c r="J603">
         <v>499.199</v>
       </c>
       <c r="K603">
-        <v>1386.283</v>
+        <v>1386.284</v>
       </c>
       <c r="L603">
-        <v>1967.005</v>
+        <v>1966.999</v>
       </c>
       <c r="M603">
         <v>285.513</v>
       </c>
       <c r="N603">
-        <v>2252.518</v>
+        <v>2252.512</v>
       </c>
       <c r="O603">
         <v>384.635</v>
       </c>
       <c r="P603">
-        <v>2637.152</v>
+        <v>2637.147</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
-        <v>533.057</v>
+        <v>534.865</v>
       </c>
       <c r="C604">
         <v>332.437</v>
       </c>
       <c r="D604">
-        <v>865.495</v>
+        <v>867.302</v>
       </c>
       <c r="E604">
         <v>437.582</v>
       </c>
       <c r="F604">
-        <v>1303.077</v>
+        <v>1304.885</v>
       </c>
       <c r="G604">
         <v>383.224</v>
       </c>
       <c r="H604">
         <v>356.779</v>
       </c>
       <c r="I604">
         <v>740.003</v>
       </c>
       <c r="J604">
         <v>469.622</v>
       </c>
       <c r="K604">
-        <v>1209.625</v>
+        <v>1209.626</v>
       </c>
       <c r="L604">
-        <v>1839.617</v>
+        <v>1839.616</v>
       </c>
       <c r="M604">
         <v>281.224</v>
       </c>
       <c r="N604">
-        <v>2120.841</v>
+        <v>2120.84</v>
       </c>
       <c r="O604">
         <v>370.171</v>
       </c>
       <c r="P604">
-        <v>2491.012</v>
+        <v>2491.011</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
-        <v>325.763</v>
+        <v>327.753</v>
       </c>
       <c r="C605">
         <v>375.561</v>
       </c>
       <c r="D605">
-        <v>701.325</v>
+        <v>703.314</v>
       </c>
       <c r="E605">
         <v>551.587</v>
       </c>
       <c r="F605">
-        <v>1252.911</v>
+        <v>1254.901</v>
       </c>
       <c r="G605">
         <v>283.233</v>
       </c>
       <c r="H605">
         <v>385.581</v>
       </c>
       <c r="I605">
         <v>668.813</v>
       </c>
       <c r="J605">
         <v>566.302</v>
       </c>
       <c r="K605">
         <v>1235.115</v>
       </c>
       <c r="L605">
         <v>1841.309</v>
       </c>
       <c r="M605">
         <v>293.738</v>
       </c>
       <c r="N605">
         <v>2135.047</v>
       </c>
       <c r="O605">
         <v>431.413</v>
       </c>
       <c r="P605">
         <v>2566.46</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
-        <v>231.159</v>
+        <v>233.147</v>
       </c>
       <c r="C606">
         <v>465.091</v>
       </c>
       <c r="D606">
-        <v>696.25</v>
+        <v>698.238</v>
       </c>
       <c r="E606">
         <v>703.976</v>
       </c>
       <c r="F606">
-        <v>1400.225</v>
+        <v>1402.214</v>
       </c>
       <c r="G606">
         <v>238.256</v>
       </c>
       <c r="H606">
         <v>414.787</v>
       </c>
       <c r="I606">
         <v>653.043</v>
       </c>
       <c r="J606">
         <v>627.835</v>
       </c>
       <c r="K606">
         <v>1280.878</v>
       </c>
       <c r="L606">
-        <v>1848.15</v>
+        <v>1848.151</v>
       </c>
       <c r="M606">
         <v>302.698</v>
       </c>
       <c r="N606">
-        <v>2150.848</v>
+        <v>2150.849</v>
       </c>
       <c r="O606">
         <v>458.173</v>
       </c>
       <c r="P606">
-        <v>2609.021</v>
+        <v>2609.022</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
-        <v>210.102</v>
+        <v>212.157</v>
       </c>
       <c r="C607">
         <v>560.512</v>
       </c>
       <c r="D607">
-        <v>770.613</v>
+        <v>772.669</v>
       </c>
       <c r="E607">
         <v>878.443</v>
       </c>
       <c r="F607">
-        <v>1649.056</v>
+        <v>1651.112</v>
       </c>
       <c r="G607">
         <v>231.599</v>
       </c>
       <c r="H607">
         <v>457.043</v>
       </c>
       <c r="I607">
         <v>688.642</v>
       </c>
       <c r="J607">
         <v>716.286</v>
       </c>
       <c r="K607">
         <v>1404.928</v>
       </c>
       <c r="L607">
         <v>1900.235</v>
       </c>
       <c r="M607">
         <v>308.513</v>
       </c>
       <c r="N607">
         <v>2208.748</v>
       </c>
       <c r="O607">
         <v>483.506</v>
       </c>
       <c r="P607">
-        <v>2692.253</v>
+        <v>2692.254</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
-        <v>199.041</v>
+        <v>201.018</v>
       </c>
       <c r="C608">
         <v>546.846</v>
       </c>
       <c r="D608">
-        <v>745.888</v>
+        <v>747.864</v>
       </c>
       <c r="E608">
         <v>824.042</v>
       </c>
       <c r="F608">
-        <v>1569.93</v>
+        <v>1571.906</v>
       </c>
       <c r="G608">
         <v>227.623</v>
       </c>
       <c r="H608">
         <v>462.926</v>
       </c>
       <c r="I608">
         <v>690.549</v>
       </c>
       <c r="J608">
         <v>697.583</v>
       </c>
       <c r="K608">
         <v>1388.133</v>
       </c>
       <c r="L608">
-        <v>1902.75</v>
+        <v>1902.751</v>
       </c>
       <c r="M608">
         <v>317.804</v>
       </c>
       <c r="N608">
         <v>2220.555</v>
       </c>
       <c r="O608">
         <v>478.899</v>
       </c>
       <c r="P608">
         <v>2699.454</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
-        <v>220.793</v>
+        <v>222.557</v>
       </c>
       <c r="C609">
         <v>440.971</v>
       </c>
       <c r="D609">
-        <v>661.764</v>
+        <v>663.529</v>
       </c>
       <c r="E609">
         <v>617.545</v>
       </c>
       <c r="F609">
-        <v>1279.309</v>
+        <v>1281.073</v>
       </c>
       <c r="G609">
-        <v>240.527</v>
+        <v>240.526</v>
       </c>
       <c r="H609">
         <v>423.754</v>
       </c>
       <c r="I609">
-        <v>664.281</v>
+        <v>664.28</v>
       </c>
       <c r="J609">
         <v>593.434</v>
       </c>
       <c r="K609">
         <v>1257.714</v>
       </c>
       <c r="L609">
-        <v>1843.992</v>
+        <v>1843.994</v>
       </c>
       <c r="M609">
         <v>295.307</v>
       </c>
       <c r="N609">
-        <v>2139.299</v>
+        <v>2139.301</v>
       </c>
       <c r="O609">
         <v>413.553</v>
       </c>
       <c r="P609">
-        <v>2552.853</v>
+        <v>2552.854</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
-        <v>378.842</v>
+        <v>380.431</v>
       </c>
       <c r="C610">
         <v>340.491</v>
       </c>
       <c r="D610">
-        <v>719.332</v>
+        <v>720.922</v>
       </c>
       <c r="E610">
         <v>480.469</v>
       </c>
       <c r="F610">
-        <v>1199.801</v>
+        <v>1201.391</v>
       </c>
       <c r="G610">
-        <v>328.464</v>
+        <v>328.462</v>
       </c>
       <c r="H610">
         <v>381.637</v>
       </c>
       <c r="I610">
-        <v>710.1</v>
+        <v>710.099</v>
       </c>
       <c r="J610">
         <v>538.53</v>
       </c>
       <c r="K610">
-        <v>1248.63</v>
+        <v>1248.629</v>
       </c>
       <c r="L610">
-        <v>1894.867</v>
+        <v>1894.873</v>
       </c>
       <c r="M610">
         <v>290.078</v>
       </c>
       <c r="N610">
-        <v>2184.945</v>
+        <v>2184.951</v>
       </c>
       <c r="O610">
         <v>409.331</v>
       </c>
       <c r="P610">
-        <v>2594.276</v>
+        <v>2594.282</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
-        <v>680.004</v>
+        <v>681.268</v>
       </c>
       <c r="C611">
         <v>351.955</v>
       </c>
       <c r="D611">
-        <v>1031.959</v>
+        <v>1033.223</v>
       </c>
       <c r="E611">
         <v>522.501</v>
       </c>
       <c r="F611">
-        <v>1554.46</v>
+        <v>1555.725</v>
       </c>
       <c r="G611">
-        <v>469.815</v>
+        <v>469.813</v>
       </c>
       <c r="H611">
         <v>364.599</v>
       </c>
       <c r="I611">
-        <v>834.415</v>
+        <v>834.412</v>
       </c>
       <c r="J611">
         <v>541.273</v>
       </c>
       <c r="K611">
-        <v>1375.687</v>
+        <v>1375.685</v>
       </c>
       <c r="L611">
-        <v>1902.744</v>
+        <v>1902.756</v>
       </c>
       <c r="M611">
         <v>278.765</v>
       </c>
       <c r="N611">
-        <v>2181.509</v>
+        <v>2181.521</v>
       </c>
       <c r="O611">
         <v>413.846</v>
       </c>
       <c r="P611">
-        <v>2595.355</v>
+        <v>2595.367</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
-        <v>1050.246</v>
+        <v>1051.399</v>
       </c>
       <c r="C612">
         <v>448.343</v>
       </c>
       <c r="D612">
-        <v>1498.589</v>
+        <v>1499.741</v>
       </c>
       <c r="E612">
         <v>693.344</v>
       </c>
       <c r="F612">
-        <v>2191.933</v>
+        <v>2193.085</v>
       </c>
       <c r="G612">
-        <v>630.753</v>
+        <v>630.75</v>
       </c>
       <c r="H612">
         <v>388.727</v>
       </c>
       <c r="I612">
-        <v>1019.48</v>
+        <v>1019.477</v>
       </c>
       <c r="J612">
         <v>601.151</v>
       </c>
       <c r="K612">
-        <v>1620.631</v>
+        <v>1620.629</v>
       </c>
       <c r="L612">
-        <v>1833.956</v>
+        <v>1833.969</v>
       </c>
       <c r="M612">
         <v>279.279</v>
       </c>
       <c r="N612">
-        <v>2113.235</v>
+        <v>2113.248</v>
       </c>
       <c r="O612">
         <v>431.894</v>
       </c>
       <c r="P612">
-        <v>2545.129</v>
+        <v>2545.142</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>1025.153</v>
+        <v>1026.618</v>
       </c>
       <c r="C613">
         <v>449.148</v>
       </c>
       <c r="D613">
-        <v>1474.301</v>
+        <v>1475.766</v>
       </c>
       <c r="E613">
         <v>641.739</v>
       </c>
       <c r="F613">
-        <v>2116.04</v>
+        <v>2117.505</v>
       </c>
       <c r="G613">
-        <v>615.794</v>
+        <v>615.793</v>
       </c>
       <c r="H613">
         <v>384.839</v>
       </c>
       <c r="I613">
-        <v>1000.633</v>
+        <v>1000.632</v>
       </c>
       <c r="J613">
         <v>549.854</v>
       </c>
       <c r="K613">
-        <v>1550.487</v>
+        <v>1550.486</v>
       </c>
       <c r="L613">
-        <v>1921.379</v>
+        <v>1921.386</v>
       </c>
       <c r="M613">
         <v>274.352</v>
       </c>
       <c r="N613">
-        <v>2195.731</v>
+        <v>2195.738</v>
       </c>
       <c r="O613">
         <v>391.992</v>
       </c>
       <c r="P613">
-        <v>2587.723</v>
+        <v>2587.73</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>899.598</v>
+        <v>901.229</v>
       </c>
       <c r="C614">
         <v>382.503</v>
       </c>
       <c r="D614">
-        <v>1282.101</v>
+        <v>1283.732</v>
       </c>
       <c r="E614">
         <v>509.325</v>
       </c>
       <c r="F614">
-        <v>1791.425</v>
+        <v>1793.056</v>
       </c>
       <c r="G614">
-        <v>562.178</v>
+        <v>562.177</v>
       </c>
       <c r="H614">
         <v>354.269</v>
       </c>
       <c r="I614">
-        <v>916.447</v>
+        <v>916.446</v>
       </c>
       <c r="J614">
         <v>471.729</v>
       </c>
       <c r="K614">
-        <v>1388.176</v>
+        <v>1388.175</v>
       </c>
       <c r="L614">
-        <v>1737.647</v>
+        <v>1737.652</v>
       </c>
       <c r="M614">
         <v>260.845</v>
       </c>
       <c r="N614">
-        <v>1998.492</v>
+        <v>1998.497</v>
       </c>
       <c r="O614">
         <v>347.33</v>
       </c>
       <c r="P614">
-        <v>2345.822</v>
+        <v>2345.827</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>829.146</v>
+        <v>831.403</v>
       </c>
       <c r="C615">
         <v>376.743</v>
       </c>
       <c r="D615">
-        <v>1205.889</v>
+        <v>1208.145</v>
       </c>
       <c r="E615">
         <v>516.378</v>
       </c>
       <c r="F615">
-        <v>1722.267</v>
+        <v>1724.523</v>
       </c>
       <c r="G615">
-        <v>537.183</v>
+        <v>537.182</v>
       </c>
       <c r="H615">
         <v>384.338</v>
       </c>
       <c r="I615">
-        <v>921.52</v>
+        <v>921.519</v>
       </c>
       <c r="J615">
         <v>526.788</v>
       </c>
       <c r="K615">
-        <v>1448.308</v>
+        <v>1448.307</v>
       </c>
       <c r="L615">
-        <v>1925.068</v>
+        <v>1925.072</v>
       </c>
       <c r="M615">
         <v>282.572</v>
       </c>
       <c r="N615">
-        <v>2207.64</v>
+        <v>2207.644</v>
       </c>
       <c r="O615">
         <v>387.304</v>
       </c>
       <c r="P615">
-        <v>2594.943</v>
+        <v>2594.948</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>481.427</v>
+        <v>483.976</v>
       </c>
       <c r="C616">
         <v>328.22</v>
       </c>
       <c r="D616">
-        <v>809.647</v>
+        <v>812.197</v>
       </c>
       <c r="E616">
         <v>433.044</v>
       </c>
       <c r="F616">
-        <v>1242.69</v>
+        <v>1245.24</v>
       </c>
       <c r="G616">
         <v>355.066</v>
       </c>
       <c r="H616">
         <v>355.158</v>
       </c>
       <c r="I616">
-        <v>710.224</v>
+        <v>710.223</v>
       </c>
       <c r="J616">
         <v>468.584</v>
       </c>
       <c r="K616">
-        <v>1178.808</v>
+        <v>1178.807</v>
       </c>
       <c r="L616">
-        <v>1857.269</v>
+        <v>1857.271</v>
       </c>
       <c r="M616">
         <v>272.998</v>
       </c>
       <c r="N616">
-        <v>2130.267</v>
+        <v>2130.269</v>
       </c>
       <c r="O616">
         <v>360.185</v>
       </c>
       <c r="P616">
-        <v>2490.452</v>
+        <v>2490.454</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>322.359</v>
+        <v>325.221</v>
       </c>
       <c r="C617">
         <v>341.987</v>
       </c>
       <c r="D617">
-        <v>664.345</v>
+        <v>667.208</v>
       </c>
       <c r="E617">
         <v>481.181</v>
       </c>
       <c r="F617">
-        <v>1145.527</v>
+        <v>1148.389</v>
       </c>
       <c r="G617">
         <v>277.797</v>
       </c>
       <c r="H617">
         <v>386.384</v>
       </c>
       <c r="I617">
-        <v>664.181</v>
+        <v>664.182</v>
       </c>
       <c r="J617">
         <v>543.65</v>
       </c>
       <c r="K617">
         <v>1207.831</v>
       </c>
       <c r="L617">
-        <v>1885.823</v>
+        <v>1885.822</v>
       </c>
       <c r="M617">
         <v>289.009</v>
       </c>
       <c r="N617">
         <v>2174.831</v>
       </c>
       <c r="O617">
         <v>406.64</v>
       </c>
       <c r="P617">
-        <v>2581.472</v>
+        <v>2581.471</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>235.317</v>
+        <v>238.128</v>
       </c>
       <c r="C618">
         <v>413.943</v>
       </c>
       <c r="D618">
-        <v>649.26</v>
+        <v>652.071</v>
       </c>
       <c r="E618">
         <v>618.801</v>
       </c>
       <c r="F618">
-        <v>1268.06</v>
+        <v>1270.871</v>
       </c>
       <c r="G618">
         <v>237.325</v>
       </c>
       <c r="H618">
         <v>411.851</v>
       </c>
       <c r="I618">
         <v>649.176</v>
       </c>
       <c r="J618">
         <v>615.674</v>
       </c>
       <c r="K618">
         <v>1264.85</v>
       </c>
       <c r="L618">
         <v>1830.141</v>
       </c>
       <c r="M618">
         <v>294.091</v>
       </c>
       <c r="N618">
         <v>2124.232</v>
       </c>
       <c r="O618">
         <v>439.635</v>
       </c>
       <c r="P618">
         <v>2563.867</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>210.135</v>
+        <v>213.066</v>
       </c>
       <c r="C619">
         <v>544.947</v>
       </c>
       <c r="D619">
-        <v>755.082</v>
+        <v>758.013</v>
       </c>
       <c r="E619">
         <v>845.916</v>
       </c>
       <c r="F619">
-        <v>1600.998</v>
+        <v>1603.929</v>
       </c>
       <c r="G619">
         <v>225.518</v>
       </c>
       <c r="H619">
         <v>465.377</v>
       </c>
       <c r="I619">
         <v>690.895</v>
       </c>
       <c r="J619">
         <v>722.401</v>
       </c>
       <c r="K619">
         <v>1413.296</v>
       </c>
       <c r="L619">
         <v>1852.223</v>
       </c>
       <c r="M619">
         <v>308.876</v>
       </c>
       <c r="N619">
         <v>2161.099</v>
       </c>
       <c r="O619">
         <v>479.466</v>
       </c>
       <c r="P619">
         <v>2640.565</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>198.403</v>
+        <v>201.25</v>
       </c>
       <c r="C620">
         <v>550.902</v>
       </c>
       <c r="D620">
-        <v>749.305</v>
+        <v>752.152</v>
       </c>
       <c r="E620">
         <v>828.828</v>
       </c>
       <c r="F620">
-        <v>1578.134</v>
+        <v>1580.98</v>
       </c>
       <c r="G620">
         <v>226.877</v>
       </c>
       <c r="H620">
         <v>472.185</v>
       </c>
       <c r="I620">
         <v>699.062</v>
       </c>
       <c r="J620">
         <v>710.399</v>
       </c>
       <c r="K620">
         <v>1409.461</v>
       </c>
       <c r="L620">
         <v>1939.833</v>
       </c>
       <c r="M620">
         <v>313.934</v>
       </c>
       <c r="N620">
         <v>2253.767</v>
       </c>
       <c r="O620">
         <v>472.311</v>
       </c>
       <c r="P620">
         <v>2726.078</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>217.976</v>
+        <v>220.473</v>
       </c>
       <c r="C621">
         <v>453.138</v>
       </c>
       <c r="D621">
-        <v>671.114</v>
+        <v>673.611</v>
       </c>
       <c r="E621">
         <v>625.991</v>
       </c>
       <c r="F621">
-        <v>1297.105</v>
+        <v>1299.602</v>
       </c>
       <c r="G621">
         <v>231.753</v>
       </c>
       <c r="H621">
         <v>431.774</v>
       </c>
       <c r="I621">
         <v>663.527</v>
       </c>
       <c r="J621">
         <v>596.479</v>
       </c>
       <c r="K621">
         <v>1260.006</v>
       </c>
       <c r="L621">
         <v>1873.474</v>
       </c>
       <c r="M621">
         <v>295.043</v>
       </c>
       <c r="N621">
         <v>2168.517</v>
       </c>
       <c r="O621">
         <v>407.59</v>
       </c>
       <c r="P621">
-        <v>2576.106</v>
+        <v>2576.107</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>356.696</v>
+        <v>358.984</v>
       </c>
       <c r="C622">
         <v>352.507</v>
       </c>
       <c r="D622">
-        <v>709.203</v>
+        <v>711.491</v>
       </c>
       <c r="E622">
         <v>489.843</v>
       </c>
       <c r="F622">
-        <v>1199.045</v>
+        <v>1201.333</v>
       </c>
       <c r="G622">
         <v>324.029</v>
       </c>
       <c r="H622">
         <v>403.325</v>
       </c>
       <c r="I622">
         <v>727.354</v>
       </c>
       <c r="J622">
         <v>560.46</v>
       </c>
       <c r="K622">
         <v>1287.814</v>
       </c>
       <c r="L622">
-        <v>1932.77</v>
+        <v>1932.769</v>
       </c>
       <c r="M622">
         <v>293.358</v>
       </c>
       <c r="N622">
-        <v>2226.128</v>
+        <v>2226.127</v>
       </c>
       <c r="O622">
         <v>407.65</v>
       </c>
       <c r="P622">
-        <v>2633.778</v>
+        <v>2633.777</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>658.946</v>
+        <v>660.796</v>
       </c>
       <c r="C623">
         <v>347.705</v>
       </c>
       <c r="D623">
-        <v>1006.651</v>
+        <v>1008.502</v>
       </c>
       <c r="E623">
         <v>504.167</v>
       </c>
       <c r="F623">
-        <v>1510.818</v>
+        <v>1512.669</v>
       </c>
       <c r="G623">
-        <v>458.105</v>
+        <v>458.106</v>
       </c>
       <c r="H623">
         <v>374.489</v>
       </c>
       <c r="I623">
-        <v>832.594</v>
+        <v>832.595</v>
       </c>
       <c r="J623">
         <v>543.003</v>
       </c>
       <c r="K623">
-        <v>1375.597</v>
+        <v>1375.599</v>
       </c>
       <c r="L623">
-        <v>1967.304</v>
+        <v>1967.297</v>
       </c>
       <c r="M623">
         <v>279.908</v>
       </c>
       <c r="N623">
-        <v>2247.212</v>
+        <v>2247.205</v>
       </c>
       <c r="O623">
         <v>405.862</v>
       </c>
       <c r="P623">
-        <v>2653.074</v>
+        <v>2653.066</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>856.433</v>
+        <v>858.109</v>
       </c>
       <c r="C624">
         <v>405.745</v>
       </c>
       <c r="D624">
-        <v>1262.178</v>
+        <v>1263.854</v>
       </c>
       <c r="E624">
         <v>601.819</v>
       </c>
       <c r="F624">
-        <v>1863.997</v>
+        <v>1865.673</v>
       </c>
       <c r="G624">
-        <v>542.252</v>
+        <v>542.254</v>
       </c>
       <c r="H624">
         <v>380.478</v>
       </c>
       <c r="I624">
-        <v>922.73</v>
+        <v>922.733</v>
       </c>
       <c r="J624">
         <v>564.343</v>
       </c>
       <c r="K624">
-        <v>1487.073</v>
+        <v>1487.075</v>
       </c>
       <c r="L624">
-        <v>1958.889</v>
+        <v>1958.878</v>
       </c>
       <c r="M624">
         <v>278.596</v>
       </c>
       <c r="N624">
-        <v>2237.484</v>
+        <v>2237.474</v>
       </c>
       <c r="O624">
         <v>413.226</v>
       </c>
       <c r="P624">
-        <v>2650.71</v>
+        <v>2650.699</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>1163.169</v>
+        <v>1164.324</v>
       </c>
       <c r="C625">
         <v>485.71</v>
       </c>
       <c r="D625">
-        <v>1648.879</v>
+        <v>1650.035</v>
       </c>
       <c r="E625">
         <v>747.635</v>
       </c>
       <c r="F625">
-        <v>2396.514</v>
+        <v>2397.67</v>
       </c>
       <c r="G625">
-        <v>685.429</v>
+        <v>680.409</v>
       </c>
       <c r="H625">
         <v>403.414</v>
       </c>
       <c r="I625">
-        <v>1088.843</v>
+        <v>1083.823</v>
       </c>
       <c r="J625">
         <v>620.961</v>
       </c>
       <c r="K625">
-        <v>1709.804</v>
+        <v>1704.784</v>
       </c>
       <c r="L625">
-        <v>1986.444</v>
+        <v>1985.888</v>
       </c>
       <c r="M625">
         <v>281.549</v>
       </c>
       <c r="N625">
-        <v>2267.993</v>
+        <v>2267.437</v>
       </c>
       <c r="O625">
         <v>433.378</v>
       </c>
       <c r="P625">
-        <v>2701.371</v>
+        <v>2700.815</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>847.086</v>
+        <v>848.582</v>
       </c>
       <c r="C626">
         <v>394.008</v>
       </c>
       <c r="D626">
-        <v>1241.094</v>
+        <v>1242.59</v>
       </c>
       <c r="E626">
         <v>520.035</v>
       </c>
       <c r="F626">
-        <v>1761.13</v>
+        <v>1762.625</v>
       </c>
       <c r="G626">
-        <v>550.322</v>
+        <v>545.418</v>
       </c>
       <c r="H626">
         <v>371.794</v>
       </c>
       <c r="I626">
-        <v>922.116</v>
+        <v>917.212</v>
       </c>
       <c r="J626">
         <v>490.716</v>
       </c>
       <c r="K626">
-        <v>1412.832</v>
+        <v>1407.928</v>
       </c>
       <c r="L626">
-        <v>1803.795</v>
+        <v>1803.269</v>
       </c>
       <c r="M626">
         <v>267.08</v>
       </c>
       <c r="N626">
-        <v>2070.875</v>
+        <v>2070.349</v>
       </c>
       <c r="O626">
         <v>352.508</v>
       </c>
       <c r="P626">
-        <v>2423.383</v>
+        <v>2422.857</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>688.629</v>
+        <v>690.913</v>
       </c>
       <c r="C627">
         <v>348.717</v>
       </c>
       <c r="D627">
-        <v>1037.346</v>
+        <v>1039.629</v>
       </c>
       <c r="E627">
         <v>462.166</v>
       </c>
       <c r="F627">
-        <v>1499.512</v>
+        <v>1501.796</v>
       </c>
       <c r="G627">
-        <v>469.367</v>
+        <v>463.956</v>
       </c>
       <c r="H627">
         <v>380.036</v>
       </c>
       <c r="I627">
-        <v>849.403</v>
+        <v>843.992</v>
       </c>
       <c r="J627">
         <v>503.675</v>
       </c>
       <c r="K627">
-        <v>1353.079</v>
+        <v>1347.668</v>
       </c>
       <c r="L627">
-        <v>1889.589</v>
+        <v>1889.006</v>
       </c>
       <c r="M627">
         <v>283.537</v>
       </c>
       <c r="N627">
-        <v>2173.126</v>
+        <v>2172.543</v>
       </c>
       <c r="O627">
         <v>375.782</v>
       </c>
       <c r="P627">
-        <v>2548.908</v>
+        <v>2548.325</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>456.723</v>
+        <v>459.34</v>
       </c>
       <c r="C628">
         <v>323.028</v>
       </c>
       <c r="D628">
-        <v>779.751</v>
+        <v>782.368</v>
       </c>
       <c r="E628">
         <v>418.884</v>
       </c>
       <c r="F628">
-        <v>1198.635</v>
+        <v>1201.251</v>
       </c>
       <c r="G628">
-        <v>347.501</v>
+        <v>342.305</v>
       </c>
       <c r="H628">
         <v>371.814</v>
       </c>
       <c r="I628">
-        <v>719.315</v>
+        <v>714.119</v>
       </c>
       <c r="J628">
         <v>482.147</v>
       </c>
       <c r="K628">
-        <v>1201.462</v>
+        <v>1196.266</v>
       </c>
       <c r="L628">
-        <v>1841.819</v>
+        <v>1841.226</v>
       </c>
       <c r="M628">
         <v>280.05</v>
       </c>
       <c r="N628">
-        <v>2121.869</v>
+        <v>2121.276</v>
       </c>
       <c r="O628">
         <v>363.153</v>
       </c>
       <c r="P628">
-        <v>2485.022</v>
+        <v>2484.429</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>291.885</v>
+        <v>294.787</v>
       </c>
       <c r="C629">
         <v>367.147</v>
       </c>
       <c r="D629">
-        <v>659.032</v>
+        <v>661.934</v>
       </c>
       <c r="E629">
         <v>519.191</v>
       </c>
       <c r="F629">
-        <v>1178.223</v>
+        <v>1181.125</v>
       </c>
       <c r="G629">
-        <v>270.612</v>
+        <v>264.927</v>
       </c>
       <c r="H629">
         <v>402.151</v>
       </c>
       <c r="I629">
-        <v>672.763</v>
+        <v>667.077</v>
       </c>
       <c r="J629">
         <v>568.69</v>
       </c>
       <c r="K629">
-        <v>1241.453</v>
+        <v>1235.768</v>
       </c>
       <c r="L629">
-        <v>1915.091</v>
+        <v>1914.479</v>
       </c>
       <c r="M629">
         <v>299.919</v>
       </c>
       <c r="N629">
-        <v>2215.009</v>
+        <v>2214.398</v>
       </c>
       <c r="O629">
         <v>424.121</v>
       </c>
       <c r="P629">
-        <v>2639.13</v>
+        <v>2638.519</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>227.561</v>
+        <v>230.5</v>
       </c>
       <c r="C630">
         <v>473.997</v>
       </c>
       <c r="D630">
-        <v>701.558</v>
+        <v>704.497</v>
       </c>
       <c r="E630">
         <v>687.783</v>
       </c>
       <c r="F630">
-        <v>1389.341</v>
+        <v>1392.28</v>
       </c>
       <c r="G630">
-        <v>239.089</v>
+        <v>233.7</v>
       </c>
       <c r="H630">
         <v>436.562</v>
       </c>
       <c r="I630">
-        <v>675.651</v>
+        <v>670.262</v>
       </c>
       <c r="J630">
         <v>633.465</v>
       </c>
       <c r="K630">
-        <v>1309.116</v>
+        <v>1303.726</v>
       </c>
       <c r="L630">
-        <v>1827.474</v>
+        <v>1826.878</v>
       </c>
       <c r="M630">
         <v>301.778</v>
       </c>
       <c r="N630">
-        <v>2129.252</v>
+        <v>2128.655</v>
       </c>
       <c r="O630">
         <v>437.888</v>
       </c>
       <c r="P630">
-        <v>2567.14</v>
+        <v>2566.544</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>203.269</v>
+        <v>206.278</v>
       </c>
       <c r="C631">
         <v>562.411</v>
       </c>
       <c r="D631">
-        <v>765.68</v>
+        <v>768.69</v>
       </c>
       <c r="E631">
         <v>835.317</v>
       </c>
       <c r="F631">
-        <v>1600.997</v>
+        <v>1604.007</v>
       </c>
       <c r="G631">
-        <v>229.633</v>
+        <v>223.992</v>
       </c>
       <c r="H631">
         <v>476.148</v>
       </c>
       <c r="I631">
-        <v>705.781</v>
+        <v>700.14</v>
       </c>
       <c r="J631">
         <v>707.195</v>
       </c>
       <c r="K631">
-        <v>1412.976</v>
+        <v>1407.335</v>
       </c>
       <c r="L631">
-        <v>1908.977</v>
+        <v>1908.364</v>
       </c>
       <c r="M631">
         <v>316.796</v>
       </c>
       <c r="N631">
-        <v>2225.773</v>
+        <v>2225.16</v>
       </c>
       <c r="O631">
         <v>470.519</v>
       </c>
       <c r="P631">
-        <v>2696.292</v>
+        <v>2695.679</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>197.743</v>
+        <v>200.584</v>
       </c>
       <c r="C632">
         <v>542.844</v>
       </c>
       <c r="D632">
-        <v>740.587</v>
+        <v>743.428</v>
       </c>
       <c r="E632">
         <v>797.037</v>
       </c>
       <c r="F632">
-        <v>1537.624</v>
+        <v>1540.465</v>
       </c>
       <c r="G632">
-        <v>228.285</v>
+        <v>222.681</v>
       </c>
       <c r="H632">
         <v>479.837</v>
       </c>
       <c r="I632">
-        <v>708.122</v>
+        <v>702.518</v>
       </c>
       <c r="J632">
         <v>704.527</v>
       </c>
       <c r="K632">
-        <v>1412.649</v>
+        <v>1407.045</v>
       </c>
       <c r="L632">
-        <v>1966.737</v>
+        <v>1966.108</v>
       </c>
       <c r="M632">
         <v>320.208</v>
       </c>
       <c r="N632">
-        <v>2286.945</v>
+        <v>2286.316</v>
       </c>
       <c r="O632">
         <v>470.149</v>
       </c>
       <c r="P632">
-        <v>2757.094</v>
+        <v>2756.465</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>213.51</v>
+        <v>215.972</v>
       </c>
       <c r="C633">
         <v>434.484</v>
       </c>
       <c r="D633">
-        <v>647.994</v>
+        <v>650.456</v>
       </c>
       <c r="E633">
         <v>596.651</v>
       </c>
       <c r="F633">
-        <v>1244.645</v>
+        <v>1247.107</v>
       </c>
       <c r="G633">
-        <v>238.857</v>
+        <v>233.594</v>
       </c>
       <c r="H633">
         <v>434.171</v>
       </c>
       <c r="I633">
-        <v>673.028</v>
+        <v>667.765</v>
       </c>
       <c r="J633">
         <v>596.221</v>
       </c>
       <c r="K633">
-        <v>1269.249</v>
+        <v>1263.987</v>
       </c>
       <c r="L633">
-        <v>1866.661</v>
+        <v>1866.085</v>
       </c>
       <c r="M633">
         <v>299.982</v>
       </c>
       <c r="N633">
-        <v>2166.643</v>
+        <v>2166.067</v>
       </c>
       <c r="O633">
         <v>411.947</v>
       </c>
       <c r="P633">
-        <v>2578.59</v>
+        <v>2578.014</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>317.649</v>
+        <v>319.741</v>
       </c>
       <c r="C634">
         <v>361.956</v>
       </c>
       <c r="D634">
-        <v>679.605</v>
+        <v>681.697</v>
       </c>
       <c r="E634">
         <v>487.696</v>
       </c>
       <c r="F634">
-        <v>1167.301</v>
+        <v>1169.393</v>
       </c>
       <c r="G634">
-        <v>306.18</v>
+        <v>300.69</v>
       </c>
       <c r="H634">
         <v>412.506</v>
       </c>
       <c r="I634">
-        <v>718.686</v>
+        <v>713.196</v>
       </c>
       <c r="J634">
         <v>555.807</v>
       </c>
       <c r="K634">
-        <v>1274.493</v>
+        <v>1269.004</v>
       </c>
       <c r="L634">
-        <v>1983.543</v>
+        <v>1982.949</v>
       </c>
       <c r="M634">
         <v>301.463</v>
       </c>
       <c r="N634">
-        <v>2285.007</v>
+        <v>2284.412</v>
       </c>
       <c r="O634">
         <v>406.189</v>
       </c>
       <c r="P634">
-        <v>2691.196</v>
+        <v>2690.601</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>563.451</v>
+        <v>564.969</v>
       </c>
       <c r="C635">
         <v>337.044</v>
       </c>
       <c r="D635">
-        <v>900.495</v>
+        <v>902.013</v>
       </c>
       <c r="E635">
         <v>478.737</v>
       </c>
       <c r="F635">
-        <v>1379.231</v>
+        <v>1380.75</v>
       </c>
       <c r="G635">
-        <v>421.034</v>
+        <v>415.86</v>
       </c>
       <c r="H635">
         <v>382.454</v>
       </c>
       <c r="I635">
-        <v>803.488</v>
+        <v>798.313</v>
       </c>
       <c r="J635">
         <v>543.237</v>
       </c>
       <c r="K635">
-        <v>1346.725</v>
+        <v>1341.55</v>
       </c>
       <c r="L635">
-        <v>1902.041</v>
+        <v>1901.51</v>
       </c>
       <c r="M635">
         <v>287.867</v>
       </c>
       <c r="N635">
-        <v>2189.908</v>
+        <v>2189.377</v>
       </c>
       <c r="O635">
         <v>408.886</v>
       </c>
       <c r="P635">
-        <v>2598.794</v>
+        <v>2598.263</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>958.88</v>
+        <v>960.23</v>
       </c>
       <c r="C636">
         <v>428.219</v>
       </c>
       <c r="D636">
-        <v>1387.099</v>
+        <v>1388.449</v>
       </c>
       <c r="E636">
         <v>634.396</v>
       </c>
       <c r="F636">
-        <v>2021.495</v>
+        <v>2022.845</v>
       </c>
       <c r="G636">
-        <v>593.934</v>
+        <v>588.628</v>
       </c>
       <c r="H636">
         <v>399.722</v>
       </c>
       <c r="I636">
-        <v>993.657</v>
+        <v>988.35</v>
       </c>
       <c r="J636">
         <v>592.18</v>
       </c>
       <c r="K636">
-        <v>1585.836</v>
+        <v>1580.53</v>
       </c>
       <c r="L636">
-        <v>1996.027</v>
+        <v>1995.464</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
-        <v>2285.799</v>
+        <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
-        <v>2715.089</v>
+        <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1278.691</v>
+        <v>1281.958</v>
       </c>
       <c r="C637">
         <v>519.745</v>
       </c>
       <c r="D637">
-        <v>1798.436</v>
+        <v>1801.704</v>
       </c>
       <c r="E637">
-        <v>794.117</v>
+        <v>793.77</v>
       </c>
       <c r="F637">
-        <v>2592.553</v>
+        <v>2595.474</v>
       </c>
       <c r="G637">
-        <v>757.202</v>
+        <v>752.088</v>
       </c>
       <c r="H637">
         <v>424.614</v>
       </c>
       <c r="I637">
-        <v>1181.816</v>
+        <v>1176.702</v>
       </c>
       <c r="J637">
-        <v>648.767</v>
+        <v>648.483</v>
       </c>
       <c r="K637">
-        <v>1830.583</v>
+        <v>1825.186</v>
       </c>
       <c r="L637">
-        <v>2067.227</v>
+        <v>2066.687</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.606</v>
+        <v>2355.066</v>
       </c>
       <c r="O637">
-        <v>440.614</v>
+        <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2796.221</v>
+        <v>2795.488</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1013.921</v>
+        <v>1017.622</v>
       </c>
       <c r="C638">
         <v>435.089</v>
       </c>
       <c r="D638">
-        <v>1449.01</v>
+        <v>1452.711</v>
       </c>
       <c r="E638">
-        <v>589.793</v>
+        <v>589.541</v>
       </c>
       <c r="F638">
-        <v>2038.803</v>
+        <v>2042.252</v>
       </c>
       <c r="G638">
-        <v>631.485</v>
+        <v>626.758</v>
       </c>
       <c r="H638">
         <v>386.254</v>
       </c>
       <c r="I638">
-        <v>1017.739</v>
+        <v>1013.011</v>
       </c>
       <c r="J638">
-        <v>523.593</v>
+        <v>523.37</v>
       </c>
       <c r="K638">
-        <v>1541.332</v>
+        <v>1536.381</v>
       </c>
       <c r="L638">
-        <v>1771.153</v>
+        <v>1770.459</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2041.482</v>
+        <v>2040.788</v>
       </c>
       <c r="O638">
-        <v>366.449</v>
+        <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.931</v>
+        <v>2407.08</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>708.97</v>
+        <v>714.076</v>
       </c>
       <c r="C639">
         <v>371.801</v>
       </c>
       <c r="D639">
-        <v>1080.771</v>
+        <v>1085.878</v>
       </c>
       <c r="E639">
-        <v>482.947</v>
+        <v>482.77</v>
       </c>
       <c r="F639">
-        <v>1563.718</v>
+        <v>1568.647</v>
       </c>
       <c r="G639">
-        <v>487.497</v>
+        <v>482.221</v>
       </c>
       <c r="H639">
         <v>390.425</v>
       </c>
       <c r="I639">
-        <v>877.922</v>
+        <v>872.645</v>
       </c>
       <c r="J639">
-        <v>507.138</v>
+        <v>506.951</v>
       </c>
       <c r="K639">
-        <v>1385.06</v>
+        <v>1379.597</v>
       </c>
       <c r="L639">
-        <v>1902.625</v>
+        <v>1901.779</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2186.539</v>
+        <v>2185.693</v>
       </c>
       <c r="O639">
-        <v>368.787</v>
+        <v>368.652</v>
       </c>
       <c r="P639">
-        <v>2555.327</v>
+        <v>2554.344</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>466.325</v>
+        <v>471.785</v>
       </c>
       <c r="C640">
         <v>332.009</v>
       </c>
       <c r="D640">
-        <v>798.334</v>
+        <v>803.794</v>
       </c>
       <c r="E640">
-        <v>432.093</v>
+        <v>431.941</v>
       </c>
       <c r="F640">
-        <v>1230.428</v>
+        <v>1235.735</v>
       </c>
       <c r="G640">
-        <v>363.657</v>
+        <v>358.447</v>
       </c>
       <c r="H640">
         <v>383.63</v>
       </c>
       <c r="I640">
-        <v>747.287</v>
+        <v>742.077</v>
       </c>
       <c r="J640">
-        <v>499.276</v>
+        <v>499.1</v>
       </c>
       <c r="K640">
-        <v>1246.563</v>
+        <v>1241.177</v>
       </c>
       <c r="L640">
-        <v>1833.322</v>
+        <v>1832.431</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2121.759</v>
+        <v>2120.867</v>
       </c>
       <c r="O640">
-        <v>375.386</v>
+        <v>375.253</v>
       </c>
       <c r="P640">
-        <v>2497.145</v>
+        <v>2496.121</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>311.973</v>
+        <v>317.663</v>
       </c>
       <c r="C641">
         <v>357.768</v>
       </c>
       <c r="D641">
-        <v>669.741</v>
+        <v>675.431</v>
       </c>
       <c r="E641">
-        <v>492.675</v>
+        <v>492.507</v>
       </c>
       <c r="F641">
-        <v>1162.416</v>
+        <v>1167.939</v>
       </c>
       <c r="G641">
-        <v>285.846</v>
+        <v>280.365</v>
       </c>
       <c r="H641">
         <v>409.244</v>
       </c>
       <c r="I641">
-        <v>695.09</v>
+        <v>689.609</v>
       </c>
       <c r="J641">
-        <v>563.561</v>
+        <v>563.369</v>
       </c>
       <c r="K641">
-        <v>1258.651</v>
+        <v>1252.978</v>
       </c>
       <c r="L641">
-        <v>1898.769</v>
+        <v>1897.833</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2196.072</v>
+        <v>2195.136</v>
       </c>
       <c r="O641">
-        <v>409.409</v>
+        <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2605.481</v>
+        <v>2604.405</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>236.577</v>
+        <v>242.306</v>
       </c>
       <c r="C642">
         <v>463.425</v>
       </c>
       <c r="D642">
-        <v>700.002</v>
+        <v>705.731</v>
       </c>
       <c r="E642">
-        <v>673.118</v>
+        <v>672.868</v>
       </c>
       <c r="F642">
-        <v>1373.12</v>
+        <v>1378.599</v>
       </c>
       <c r="G642">
-        <v>243.149</v>
+        <v>237.717</v>
       </c>
       <c r="H642">
         <v>445.57</v>
       </c>
       <c r="I642">
-        <v>688.718</v>
+        <v>683.287</v>
       </c>
       <c r="J642">
-        <v>647.184</v>
+        <v>646.943</v>
       </c>
       <c r="K642">
-        <v>1335.902</v>
+        <v>1330.23</v>
       </c>
       <c r="L642">
-        <v>1873.17</v>
+        <v>1872.305</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2180.326</v>
+        <v>2179.461</v>
       </c>
       <c r="O642">
-        <v>446.14</v>
+        <v>445.974</v>
       </c>
       <c r="P642">
-        <v>2626.466</v>
+        <v>2625.435</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>210.979</v>
+        <v>216.763</v>
       </c>
       <c r="C643">
         <v>573.252</v>
       </c>
       <c r="D643">
-        <v>784.231</v>
+        <v>790.015</v>
       </c>
       <c r="E643">
-        <v>856.729</v>
+        <v>856.396</v>
       </c>
       <c r="F643">
-        <v>1640.96</v>
+        <v>1646.411</v>
       </c>
       <c r="G643">
-        <v>237.924</v>
+        <v>232.383</v>
       </c>
       <c r="H643">
         <v>492.567</v>
       </c>
       <c r="I643">
-        <v>730.491</v>
+        <v>724.95</v>
       </c>
       <c r="J643">
-        <v>736.144</v>
+        <v>735.859</v>
       </c>
       <c r="K643">
-        <v>1466.635</v>
+        <v>1460.808</v>
       </c>
       <c r="L643">
-        <v>1951.911</v>
+        <v>1951.117</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2274.861</v>
+        <v>2274.068</v>
       </c>
       <c r="O643">
-        <v>482.651</v>
+        <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2757.512</v>
+        <v>2756.531</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>200.791</v>
+        <v>206.438</v>
       </c>
       <c r="C644">
         <v>529.556</v>
       </c>
       <c r="D644">
-        <v>730.347</v>
+        <v>735.994</v>
       </c>
       <c r="E644">
-        <v>758.629</v>
+        <v>758.348</v>
       </c>
       <c r="F644">
-        <v>1488.976</v>
+        <v>1494.342</v>
       </c>
       <c r="G644">
-        <v>234.913</v>
+        <v>229.328</v>
       </c>
       <c r="H644">
         <v>485.4</v>
       </c>
       <c r="I644">
-        <v>720.313</v>
+        <v>714.728</v>
       </c>
       <c r="J644">
-        <v>695.373</v>
+        <v>695.116</v>
       </c>
       <c r="K644">
-        <v>1415.687</v>
+        <v>1409.844</v>
       </c>
       <c r="L644">
-        <v>1986.876</v>
+        <v>1986.075</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2309.445</v>
+        <v>2308.644</v>
       </c>
       <c r="O644">
-        <v>462.106</v>
+        <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2771.551</v>
+        <v>2770.579</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>216.083</v>
+        <v>220.858</v>
       </c>
       <c r="C645">
         <v>432.565</v>
       </c>
       <c r="D645">
-        <v>648.648</v>
+        <v>653.423</v>
       </c>
       <c r="E645">
-        <v>612.678</v>
+        <v>612.458</v>
       </c>
       <c r="F645">
-        <v>1261.326</v>
+        <v>1265.881</v>
       </c>
       <c r="G645">
-        <v>241.154</v>
+        <v>235.836</v>
       </c>
       <c r="H645">
         <v>442.847</v>
       </c>
       <c r="I645">
-        <v>684.001</v>
+        <v>678.683</v>
       </c>
       <c r="J645">
-        <v>627.241</v>
+        <v>627.017</v>
       </c>
       <c r="K645">
-        <v>1311.243</v>
+        <v>1305.7</v>
       </c>
       <c r="L645">
-        <v>1905.261</v>
+        <v>1904.46</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2209.069</v>
+        <v>2208.268</v>
       </c>
       <c r="O645">
-        <v>430.309</v>
+        <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2639.378</v>
+        <v>2638.423</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>346.524</v>
+        <v>351.263</v>
       </c>
       <c r="C646">
         <v>366.153</v>
       </c>
       <c r="D646">
-        <v>712.677</v>
+        <v>717.416</v>
       </c>
       <c r="E646">
-        <v>498.722</v>
+        <v>498.536</v>
       </c>
       <c r="F646">
-        <v>1211.399</v>
+        <v>1215.952</v>
       </c>
       <c r="G646">
-        <v>326.199</v>
+        <v>320.776</v>
       </c>
       <c r="H646">
         <v>425.408</v>
       </c>
       <c r="I646">
-        <v>751.607</v>
+        <v>746.184</v>
       </c>
       <c r="J646">
-        <v>579.432</v>
+        <v>579.216</v>
       </c>
       <c r="K646">
-        <v>1331.039</v>
+        <v>1325.401</v>
       </c>
       <c r="L646">
-        <v>1942.666</v>
+        <v>1945.792</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2242.938</v>
+        <v>2246.063</v>
       </c>
       <c r="O646">
-        <v>408.988</v>
+        <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2651.925</v>
+        <v>2654.899</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>629.117</v>
+        <v>634.299</v>
       </c>
       <c r="C647">
         <v>345.371</v>
       </c>
       <c r="D647">
-        <v>974.488</v>
+        <v>979.669</v>
       </c>
       <c r="E647">
-        <v>510.879</v>
+        <v>510.692</v>
       </c>
       <c r="F647">
-        <v>1485.368</v>
+        <v>1490.361</v>
       </c>
       <c r="G647">
-        <v>448.895</v>
+        <v>444.363</v>
       </c>
       <c r="H647">
         <v>391.771</v>
       </c>
       <c r="I647">
-        <v>840.666</v>
+        <v>836.134</v>
       </c>
       <c r="J647">
-        <v>579.516</v>
+        <v>579.303</v>
       </c>
       <c r="K647">
-        <v>1420.182</v>
+        <v>1415.438</v>
       </c>
       <c r="L647">
-        <v>1892.371</v>
+        <v>1897.036</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2173.596</v>
+        <v>2178.261</v>
       </c>
       <c r="O647">
-        <v>415.994</v>
+        <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2589.59</v>
+        <v>2594.102</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1034.025</v>
+        <v>1037.5</v>
       </c>
       <c r="C648">
         <v>442.423</v>
       </c>
       <c r="D648">
-        <v>1476.448</v>
+        <v>1479.923</v>
       </c>
       <c r="E648">
-        <v>664.627</v>
+        <v>664.366</v>
       </c>
       <c r="F648">
-        <v>2141.075</v>
+        <v>2144.289</v>
       </c>
       <c r="G648">
-        <v>640.611</v>
+        <v>634.578</v>
       </c>
       <c r="H648">
         <v>418.044</v>
       </c>
       <c r="I648">
-        <v>1058.654</v>
+        <v>1052.622</v>
       </c>
       <c r="J648">
-        <v>628.004</v>
+        <v>627.757</v>
       </c>
       <c r="K648">
-        <v>1686.658</v>
+        <v>1680.379</v>
       </c>
       <c r="L648">
-        <v>2005.624</v>
+        <v>2011.779</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2295.326</v>
+        <v>2301.481</v>
       </c>
       <c r="O648">
-        <v>435.203</v>
+        <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2730.529</v>
+        <v>2736.513</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>1208.895</v>
+      </c>
+      <c r="C649">
+        <v>495.132</v>
+      </c>
+      <c r="D649">
+        <v>1704.028</v>
+      </c>
+      <c r="E649">
+        <v>740.242</v>
+      </c>
+      <c r="F649">
+        <v>2444.27</v>
+      </c>
+      <c r="G649">
+        <v>728.006</v>
+      </c>
+      <c r="H649">
+        <v>430.32</v>
+      </c>
+      <c r="I649">
+        <v>1158.326</v>
+      </c>
+      <c r="J649">
+        <v>643.345</v>
+      </c>
+      <c r="K649">
+        <v>1801.671</v>
+      </c>
+      <c r="L649">
+        <v>2062.715</v>
+      </c>
+      <c r="M649">
+        <v>286.754</v>
+      </c>
+      <c r="N649">
+        <v>2349.468</v>
+      </c>
+      <c r="O649">
+        <v>428.708</v>
+      </c>
+      <c r="P649">
+        <v>2778.176</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>938.451</v>
+      </c>
+      <c r="C650">
+        <v>436.923</v>
+      </c>
+      <c r="D650">
+        <v>1375.373</v>
+      </c>
+      <c r="E650">
+        <v>578.732</v>
+      </c>
+      <c r="F650">
+        <v>1954.105</v>
+      </c>
+      <c r="G650">
+        <v>576.81</v>
+      </c>
+      <c r="H650">
+        <v>394.739</v>
+      </c>
+      <c r="I650">
+        <v>971.55</v>
+      </c>
+      <c r="J650">
+        <v>522.857</v>
+      </c>
+      <c r="K650">
+        <v>1494.407</v>
+      </c>
+      <c r="L650">
+        <v>1866.185</v>
+      </c>
+      <c r="M650">
+        <v>268.366</v>
+      </c>
+      <c r="N650">
+        <v>2134.55</v>
+      </c>
+      <c r="O650">
+        <v>355.467</v>
+      </c>
+      <c r="P650">
+        <v>2490.018</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>657.917</v>
+      </c>
+      <c r="C651">
+        <v>371.457</v>
+      </c>
+      <c r="D651">
+        <v>1029.374</v>
+      </c>
+      <c r="E651">
+        <v>487.357</v>
+      </c>
+      <c r="F651">
+        <v>1516.731</v>
+      </c>
+      <c r="G651">
+        <v>465.07</v>
+      </c>
+      <c r="H651">
+        <v>408.149</v>
+      </c>
+      <c r="I651">
+        <v>873.219</v>
+      </c>
+      <c r="J651">
+        <v>535.497</v>
+      </c>
+      <c r="K651">
+        <v>1408.716</v>
+      </c>
+      <c r="L651">
+        <v>1935.328</v>
+      </c>
+      <c r="M651">
+        <v>290.797</v>
+      </c>
+      <c r="N651">
+        <v>2226.126</v>
+      </c>
+      <c r="O651">
+        <v>381.53</v>
+      </c>
+      <c r="P651">
+        <v>2607.656</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -35681,843 +35831,843 @@
       </c>
       <c r="K73">
         <v>17048.61</v>
       </c>
       <c r="L73">
         <v>18657.162</v>
       </c>
       <c r="M73">
         <v>3130.225</v>
       </c>
       <c r="N73">
         <v>21787.387</v>
       </c>
       <c r="O73">
         <v>5994.786</v>
       </c>
       <c r="P73">
         <v>27782.172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
-        <v>6634.885</v>
+        <v>6634.953</v>
       </c>
       <c r="C74">
         <v>4932.757</v>
       </c>
       <c r="D74">
-        <v>11567.642</v>
+        <v>11567.71</v>
       </c>
       <c r="E74">
         <v>9418.92</v>
       </c>
       <c r="F74">
-        <v>20986.562</v>
+        <v>20986.63</v>
       </c>
       <c r="G74">
         <v>4014.485</v>
       </c>
       <c r="H74">
         <v>4538.64</v>
       </c>
       <c r="I74">
         <v>8553.125</v>
       </c>
       <c r="J74">
         <v>8666.368</v>
       </c>
       <c r="K74">
         <v>17219.493</v>
       </c>
       <c r="L74">
         <v>20317.013</v>
       </c>
       <c r="M74">
         <v>3313.807</v>
       </c>
       <c r="N74">
         <v>23630.82</v>
       </c>
       <c r="O74">
         <v>6327.593</v>
       </c>
       <c r="P74">
         <v>29958.413</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
-        <v>6464.507</v>
+        <v>6464.643</v>
       </c>
       <c r="C75">
         <v>4854.597</v>
       </c>
       <c r="D75">
-        <v>11319.104</v>
+        <v>11319.24</v>
       </c>
       <c r="E75">
         <v>8966.629</v>
       </c>
       <c r="F75">
-        <v>20285.733</v>
+        <v>20285.869</v>
       </c>
       <c r="G75">
         <v>4051.174</v>
       </c>
       <c r="H75">
         <v>4531.332</v>
       </c>
       <c r="I75">
         <v>8582.506</v>
       </c>
       <c r="J75">
         <v>8369.545</v>
       </c>
       <c r="K75">
         <v>16952.051</v>
       </c>
       <c r="L75">
         <v>20493.736</v>
       </c>
       <c r="M75">
         <v>3382.369</v>
       </c>
       <c r="N75">
         <v>23876.105</v>
       </c>
       <c r="O75">
         <v>6247.366</v>
       </c>
       <c r="P75">
         <v>30123.471</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
-        <v>5671.689</v>
+        <v>5671.881</v>
       </c>
       <c r="C76">
         <v>4689.844</v>
       </c>
       <c r="D76">
-        <v>10361.534</v>
+        <v>10361.725</v>
       </c>
       <c r="E76">
         <v>8509.693</v>
       </c>
       <c r="F76">
-        <v>18871.227</v>
+        <v>18871.419</v>
       </c>
       <c r="G76">
         <v>3702.168</v>
       </c>
       <c r="H76">
         <v>4528.069</v>
       </c>
       <c r="I76">
         <v>8230.237</v>
       </c>
       <c r="J76">
         <v>8216.154</v>
       </c>
       <c r="K76">
         <v>16446.391</v>
       </c>
       <c r="L76">
         <v>20764.57</v>
       </c>
       <c r="M76">
         <v>3363.256</v>
       </c>
       <c r="N76">
         <v>24127.826</v>
       </c>
       <c r="O76">
         <v>6102.607</v>
       </c>
       <c r="P76">
         <v>30230.433</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
-        <v>6669.082</v>
+        <v>6669.336</v>
       </c>
       <c r="C77">
         <v>4759.099</v>
       </c>
       <c r="D77">
-        <v>11428.181</v>
+        <v>11428.435</v>
       </c>
       <c r="E77">
         <v>8554.358</v>
       </c>
       <c r="F77">
-        <v>19982.539</v>
+        <v>19982.793</v>
       </c>
       <c r="G77">
         <v>4134.34</v>
       </c>
       <c r="H77">
         <v>4562.113</v>
       </c>
       <c r="I77">
         <v>8696.453</v>
       </c>
       <c r="J77">
         <v>8200.28</v>
       </c>
       <c r="K77">
         <v>16896.734</v>
       </c>
       <c r="L77">
         <v>21356.557</v>
       </c>
       <c r="M77">
         <v>3362.021</v>
       </c>
       <c r="N77">
         <v>24718.577</v>
       </c>
       <c r="O77">
         <v>6043.146</v>
       </c>
       <c r="P77">
         <v>30761.723</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
-        <v>6976.122</v>
+        <v>6976.443</v>
       </c>
       <c r="C78">
         <v>4801.395</v>
       </c>
       <c r="D78">
-        <v>11777.516</v>
+        <v>11777.838</v>
       </c>
       <c r="E78">
         <v>8560.39</v>
       </c>
       <c r="F78">
-        <v>20337.906</v>
+        <v>20338.228</v>
       </c>
       <c r="G78">
         <v>4352.837</v>
       </c>
       <c r="H78">
         <v>4613.564</v>
       </c>
       <c r="I78">
         <v>8966.401</v>
       </c>
       <c r="J78">
         <v>8225.507</v>
       </c>
       <c r="K78">
         <v>17191.908</v>
       </c>
       <c r="L78">
         <v>21449.003</v>
       </c>
       <c r="M78">
         <v>3403.73</v>
       </c>
       <c r="N78">
         <v>24852.733</v>
       </c>
       <c r="O78">
         <v>6068.498</v>
       </c>
       <c r="P78">
         <v>30921.231</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
-        <v>6423.292</v>
+        <v>6423.668</v>
       </c>
       <c r="C79">
         <v>4790.777</v>
       </c>
       <c r="D79">
-        <v>11214.069</v>
+        <v>11214.445</v>
       </c>
       <c r="E79">
         <v>8306.213</v>
       </c>
       <c r="F79">
-        <v>19520.281</v>
+        <v>19520.658</v>
       </c>
       <c r="G79">
         <v>4397.568</v>
       </c>
       <c r="H79">
         <v>4642.884</v>
       </c>
       <c r="I79">
         <v>9040.452</v>
       </c>
       <c r="J79">
         <v>8049.797</v>
       </c>
       <c r="K79">
         <v>17090.249</v>
       </c>
       <c r="L79">
         <v>21411.25</v>
       </c>
       <c r="M79">
         <v>3365.964</v>
       </c>
       <c r="N79">
         <v>24777.215</v>
       </c>
       <c r="O79">
         <v>5835.883</v>
       </c>
       <c r="P79">
         <v>30613.098</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
-        <v>5968.664</v>
+        <v>5970.209</v>
       </c>
       <c r="C80">
         <v>4814.53</v>
       </c>
       <c r="D80">
-        <v>10783.194</v>
+        <v>10784.74</v>
       </c>
       <c r="E80">
         <v>8145.93</v>
       </c>
       <c r="F80">
-        <v>18929.124</v>
+        <v>18930.669</v>
       </c>
       <c r="G80">
         <v>4270.445</v>
       </c>
       <c r="H80">
         <v>4664.857</v>
       </c>
       <c r="I80">
         <v>8935.302</v>
       </c>
       <c r="J80">
         <v>7892.69</v>
       </c>
       <c r="K80">
         <v>16827.992</v>
       </c>
       <c r="L80">
         <v>21549.156</v>
       </c>
       <c r="M80">
         <v>3332.552</v>
       </c>
       <c r="N80">
         <v>24881.708</v>
       </c>
       <c r="O80">
         <v>5638.501</v>
       </c>
       <c r="P80">
         <v>30520.209</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
-        <v>6018.456</v>
+        <v>6021.199</v>
       </c>
       <c r="C81">
         <v>4703.946</v>
       </c>
       <c r="D81">
-        <v>10722.402</v>
+        <v>10725.145</v>
       </c>
       <c r="E81">
         <v>7750.516</v>
       </c>
       <c r="F81">
-        <v>18472.918</v>
+        <v>18475.662</v>
       </c>
       <c r="G81">
         <v>4308.501</v>
       </c>
       <c r="H81">
         <v>4616.053</v>
       </c>
       <c r="I81">
         <v>8924.554</v>
       </c>
       <c r="J81">
         <v>7605.698</v>
       </c>
       <c r="K81">
         <v>16530.252</v>
       </c>
       <c r="L81">
         <v>21942.918</v>
       </c>
       <c r="M81">
         <v>3358.425</v>
       </c>
       <c r="N81">
         <v>25301.343</v>
       </c>
       <c r="O81">
         <v>5533.551</v>
       </c>
       <c r="P81">
         <v>30834.893</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
-        <v>6886.216</v>
+        <v>6890.092</v>
       </c>
       <c r="C82">
         <v>5012.546</v>
       </c>
       <c r="D82">
-        <v>11898.761</v>
+        <v>11902.637</v>
       </c>
       <c r="E82">
         <v>8125.917</v>
       </c>
       <c r="F82">
-        <v>20024.678</v>
+        <v>20028.554</v>
       </c>
       <c r="G82">
         <v>4704.571</v>
       </c>
       <c r="H82">
         <v>4714.548</v>
       </c>
       <c r="I82">
         <v>9419.119</v>
       </c>
       <c r="J82">
         <v>7642.828</v>
       </c>
       <c r="K82">
         <v>17061.947</v>
       </c>
       <c r="L82">
         <v>22863.684</v>
       </c>
       <c r="M82">
         <v>3414.295</v>
       </c>
       <c r="N82">
         <v>26277.979</v>
       </c>
       <c r="O82">
         <v>5534.968</v>
       </c>
       <c r="P82">
         <v>31812.947</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
-        <v>6976.185</v>
+        <v>6981.181</v>
       </c>
       <c r="C83">
         <v>4914.266</v>
       </c>
       <c r="D83">
-        <v>11890.451</v>
+        <v>11895.447</v>
       </c>
       <c r="E83">
         <v>7686.368</v>
       </c>
       <c r="F83">
-        <v>19576.818</v>
+        <v>19581.814</v>
       </c>
       <c r="G83">
         <v>4721.972</v>
       </c>
       <c r="H83">
         <v>4643.311</v>
       </c>
       <c r="I83">
         <v>9365.283</v>
       </c>
       <c r="J83">
         <v>7262.569</v>
       </c>
       <c r="K83">
         <v>16627.852</v>
       </c>
       <c r="L83">
         <v>22945.869</v>
       </c>
       <c r="M83">
         <v>3420.028</v>
       </c>
       <c r="N83">
         <v>26365.897</v>
       </c>
       <c r="O83">
         <v>5349.241</v>
       </c>
       <c r="P83">
         <v>31715.138</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
-        <v>6294.928</v>
+        <v>6300.719</v>
       </c>
       <c r="C84">
         <v>4997.232</v>
       </c>
       <c r="D84">
-        <v>11292.16</v>
+        <v>11297.951</v>
       </c>
       <c r="E84">
         <v>7502.853</v>
       </c>
       <c r="F84">
-        <v>18795.013</v>
+        <v>18800.804</v>
       </c>
       <c r="G84">
         <v>4324.93</v>
       </c>
       <c r="H84">
         <v>4392.744</v>
       </c>
       <c r="I84">
         <v>8717.674</v>
       </c>
       <c r="J84">
         <v>6595.273</v>
       </c>
       <c r="K84">
         <v>15312.947</v>
       </c>
       <c r="L84">
         <v>22128.413</v>
       </c>
       <c r="M84">
         <v>3272.388</v>
       </c>
       <c r="N84">
         <v>25400.801</v>
       </c>
       <c r="O84">
         <v>4913.169</v>
       </c>
       <c r="P84">
         <v>30313.969</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>6420.04</v>
+        <v>6430.685</v>
       </c>
       <c r="C85">
         <v>5017.301</v>
       </c>
       <c r="D85">
-        <v>11437.341</v>
+        <v>11447.986</v>
       </c>
       <c r="E85">
         <v>7564.495</v>
       </c>
       <c r="F85">
-        <v>19001.837</v>
+        <v>19012.481</v>
       </c>
       <c r="G85">
         <v>4537.239</v>
       </c>
       <c r="H85">
         <v>4532.636</v>
       </c>
       <c r="I85">
         <v>9069.875</v>
       </c>
       <c r="J85">
         <v>6833.773</v>
       </c>
       <c r="K85">
         <v>15903.648</v>
       </c>
       <c r="L85">
         <v>22828.315</v>
       </c>
       <c r="M85">
         <v>3414.093</v>
       </c>
       <c r="N85">
         <v>26242.408</v>
       </c>
       <c r="O85">
         <v>5147.367</v>
       </c>
       <c r="P85">
         <v>31389.776</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>6819.931</v>
+        <v>6839.405</v>
       </c>
       <c r="C86">
         <v>5149.504</v>
       </c>
       <c r="D86">
-        <v>11969.435</v>
+        <v>11988.909</v>
       </c>
       <c r="E86">
         <v>7552.861</v>
       </c>
       <c r="F86">
-        <v>19522.296</v>
+        <v>19541.77</v>
       </c>
       <c r="G86">
         <v>4859.805</v>
       </c>
       <c r="H86">
         <v>4745.658</v>
       </c>
       <c r="I86">
         <v>9605.464</v>
       </c>
       <c r="J86">
         <v>6960.534</v>
       </c>
       <c r="K86">
         <v>16565.998</v>
       </c>
       <c r="L86">
         <v>22594.331</v>
       </c>
       <c r="M86">
         <v>3481.823</v>
       </c>
       <c r="N86">
         <v>26076.154</v>
       </c>
       <c r="O86">
         <v>5106.847</v>
       </c>
       <c r="P86">
         <v>31183.001</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>6290.757</v>
+        <v>6318.421</v>
       </c>
       <c r="C87">
         <v>4947.486</v>
       </c>
       <c r="D87">
-        <v>11238.243</v>
+        <v>11265.907</v>
       </c>
       <c r="E87">
         <v>7082.695</v>
       </c>
       <c r="F87">
-        <v>18320.938</v>
+        <v>18348.603</v>
       </c>
       <c r="G87">
         <v>4593.53</v>
       </c>
       <c r="H87">
         <v>4804.467</v>
       </c>
       <c r="I87">
         <v>9397.997</v>
       </c>
       <c r="J87">
         <v>6877.953</v>
       </c>
       <c r="K87">
         <v>16275.95</v>
       </c>
       <c r="L87">
         <v>22682.096</v>
       </c>
       <c r="M87">
         <v>3443.58</v>
       </c>
       <c r="N87">
         <v>26125.677</v>
       </c>
       <c r="O87">
         <v>4929.742</v>
       </c>
       <c r="P87">
         <v>31055.419</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>6128.538</v>
+        <v>6155.203</v>
       </c>
       <c r="C88">
         <v>5059.565</v>
       </c>
       <c r="D88">
-        <v>11188.102</v>
+        <v>11214.768</v>
       </c>
       <c r="E88">
         <v>7162.939</v>
       </c>
       <c r="F88">
-        <v>18351.041</v>
+        <v>18377.707</v>
       </c>
       <c r="G88">
-        <v>4579.839</v>
+        <v>4515.755</v>
       </c>
       <c r="H88">
         <v>4950.611</v>
       </c>
       <c r="I88">
-        <v>9530.45</v>
+        <v>9466.366</v>
       </c>
       <c r="J88">
         <v>7008.691</v>
       </c>
       <c r="K88">
-        <v>16539.142</v>
+        <v>16475.058</v>
       </c>
       <c r="L88">
-        <v>22888.584</v>
+        <v>22881.612</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
-        <v>26418.585</v>
+        <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
-        <v>31416.087</v>
+        <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6653.901</v>
+        <v>6712.461</v>
       </c>
       <c r="C89">
         <v>5169.157</v>
       </c>
       <c r="D89">
-        <v>11823.058</v>
+        <v>11881.618</v>
       </c>
       <c r="E89">
-        <v>7347.083</v>
+        <v>7344.288</v>
       </c>
       <c r="F89">
-        <v>19170.141</v>
+        <v>19225.906</v>
       </c>
       <c r="G89">
-        <v>4898.515</v>
+        <v>4834.845</v>
       </c>
       <c r="H89">
         <v>5095.775</v>
       </c>
       <c r="I89">
-        <v>9994.29</v>
+        <v>9930.62</v>
       </c>
       <c r="J89">
-        <v>7242.782</v>
+        <v>7240.027</v>
       </c>
       <c r="K89">
-        <v>17237.072</v>
+        <v>17170.646</v>
       </c>
       <c r="L89">
-        <v>23031.087</v>
+        <v>23037.862</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26587.132</v>
+        <v>26593.906</v>
       </c>
       <c r="O89">
-        <v>5054.316</v>
+        <v>5052.393</v>
       </c>
       <c r="P89">
-        <v>31641.447</v>
+        <v>31646.299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>