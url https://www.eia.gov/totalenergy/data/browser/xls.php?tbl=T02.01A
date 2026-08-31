--- v5 (2026-07-16)
+++ v6 (2026-08-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 2.1a  Energy Consumption: Residential, Commercial, and Industrial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers in the Residential Sector</t>
   </si>
   <si>
     <t>End-Use Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Residential Sector Electrical System Energy Losses</t>
   </si>
   <si>
     <t>Total Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Primary Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -31852,793 +31852,893 @@
       </c>
       <c r="K636">
         <v>1580.53</v>
       </c>
       <c r="L636">
         <v>1995.464</v>
       </c>
       <c r="M636">
         <v>289.772</v>
       </c>
       <c r="N636">
         <v>2285.236</v>
       </c>
       <c r="O636">
         <v>429.29</v>
       </c>
       <c r="P636">
         <v>2714.526</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1281.958</v>
+        <v>1281.95</v>
       </c>
       <c r="C637">
         <v>519.745</v>
       </c>
       <c r="D637">
-        <v>1801.704</v>
+        <v>1801.695</v>
       </c>
       <c r="E637">
         <v>793.77</v>
       </c>
       <c r="F637">
-        <v>2595.474</v>
+        <v>2595.465</v>
       </c>
       <c r="G637">
-        <v>752.088</v>
+        <v>752.086</v>
       </c>
       <c r="H637">
         <v>424.614</v>
       </c>
       <c r="I637">
-        <v>1176.702</v>
+        <v>1176.7</v>
       </c>
       <c r="J637">
         <v>648.483</v>
       </c>
       <c r="K637">
-        <v>1825.186</v>
+        <v>1825.184</v>
       </c>
       <c r="L637">
-        <v>2066.687</v>
+        <v>2066.697</v>
       </c>
       <c r="M637">
         <v>288.38</v>
       </c>
       <c r="N637">
-        <v>2355.066</v>
+        <v>2355.077</v>
       </c>
       <c r="O637">
         <v>440.422</v>
       </c>
       <c r="P637">
-        <v>2795.488</v>
+        <v>2795.498</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1017.622</v>
+        <v>1017.653</v>
       </c>
       <c r="C638">
         <v>435.089</v>
       </c>
       <c r="D638">
-        <v>1452.711</v>
+        <v>1452.742</v>
       </c>
       <c r="E638">
         <v>589.541</v>
       </c>
       <c r="F638">
-        <v>2042.252</v>
+        <v>2042.283</v>
       </c>
       <c r="G638">
-        <v>626.758</v>
+        <v>626.766</v>
       </c>
       <c r="H638">
         <v>386.254</v>
       </c>
       <c r="I638">
-        <v>1013.011</v>
+        <v>1013.02</v>
       </c>
       <c r="J638">
         <v>523.37</v>
       </c>
       <c r="K638">
-        <v>1536.381</v>
+        <v>1536.39</v>
       </c>
       <c r="L638">
-        <v>1770.459</v>
+        <v>1770.419</v>
       </c>
       <c r="M638">
         <v>270.329</v>
       </c>
       <c r="N638">
-        <v>2040.788</v>
+        <v>2040.748</v>
       </c>
       <c r="O638">
         <v>366.293</v>
       </c>
       <c r="P638">
-        <v>2407.08</v>
+        <v>2407.04</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>714.076</v>
+        <v>714.077</v>
       </c>
       <c r="C639">
         <v>371.801</v>
       </c>
       <c r="D639">
         <v>1085.878</v>
       </c>
       <c r="E639">
         <v>482.77</v>
       </c>
       <c r="F639">
-        <v>1568.647</v>
+        <v>1568.648</v>
       </c>
       <c r="G639">
         <v>482.221</v>
       </c>
       <c r="H639">
         <v>390.425</v>
       </c>
       <c r="I639">
         <v>872.645</v>
       </c>
       <c r="J639">
         <v>506.951</v>
       </c>
       <c r="K639">
         <v>1379.597</v>
       </c>
       <c r="L639">
-        <v>1901.779</v>
+        <v>1901.778</v>
       </c>
       <c r="M639">
         <v>283.914</v>
       </c>
       <c r="N639">
-        <v>2185.693</v>
+        <v>2185.692</v>
       </c>
       <c r="O639">
         <v>368.652</v>
       </c>
       <c r="P639">
         <v>2554.344</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>471.785</v>
+        <v>471.791</v>
       </c>
       <c r="C640">
         <v>332.009</v>
       </c>
       <c r="D640">
-        <v>803.794</v>
+        <v>803.8</v>
       </c>
       <c r="E640">
         <v>431.941</v>
       </c>
       <c r="F640">
-        <v>1235.735</v>
+        <v>1235.742</v>
       </c>
       <c r="G640">
-        <v>358.447</v>
+        <v>358.449</v>
       </c>
       <c r="H640">
         <v>383.63</v>
       </c>
       <c r="I640">
-        <v>742.077</v>
+        <v>742.079</v>
       </c>
       <c r="J640">
         <v>499.1</v>
       </c>
       <c r="K640">
-        <v>1241.177</v>
+        <v>1241.179</v>
       </c>
       <c r="L640">
-        <v>1832.431</v>
+        <v>1832.429</v>
       </c>
       <c r="M640">
         <v>288.436</v>
       </c>
       <c r="N640">
-        <v>2120.867</v>
+        <v>2120.865</v>
       </c>
       <c r="O640">
-        <v>375.253</v>
+        <v>375.254</v>
       </c>
       <c r="P640">
-        <v>2496.121</v>
+        <v>2496.119</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>317.663</v>
+        <v>317.656</v>
       </c>
       <c r="C641">
         <v>357.768</v>
       </c>
       <c r="D641">
-        <v>675.431</v>
+        <v>675.424</v>
       </c>
       <c r="E641">
-        <v>492.507</v>
+        <v>492.508</v>
       </c>
       <c r="F641">
-        <v>1167.939</v>
+        <v>1167.931</v>
       </c>
       <c r="G641">
-        <v>280.365</v>
+        <v>280.363</v>
       </c>
       <c r="H641">
         <v>409.244</v>
       </c>
       <c r="I641">
-        <v>689.609</v>
+        <v>689.607</v>
       </c>
       <c r="J641">
-        <v>563.369</v>
+        <v>563.37</v>
       </c>
       <c r="K641">
-        <v>1252.978</v>
+        <v>1252.977</v>
       </c>
       <c r="L641">
-        <v>1897.833</v>
+        <v>1897.842</v>
       </c>
       <c r="M641">
         <v>297.303</v>
       </c>
       <c r="N641">
-        <v>2195.136</v>
+        <v>2195.145</v>
       </c>
       <c r="O641">
         <v>409.27</v>
       </c>
       <c r="P641">
-        <v>2604.405</v>
+        <v>2604.415</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>242.306</v>
+        <v>242.31</v>
       </c>
       <c r="C642">
         <v>463.425</v>
       </c>
       <c r="D642">
-        <v>705.731</v>
+        <v>705.735</v>
       </c>
       <c r="E642">
-        <v>672.868</v>
+        <v>672.869</v>
       </c>
       <c r="F642">
-        <v>1378.599</v>
+        <v>1378.604</v>
       </c>
       <c r="G642">
-        <v>237.717</v>
+        <v>237.719</v>
       </c>
       <c r="H642">
         <v>445.57</v>
       </c>
       <c r="I642">
-        <v>683.287</v>
+        <v>683.288</v>
       </c>
       <c r="J642">
-        <v>646.943</v>
+        <v>646.944</v>
       </c>
       <c r="K642">
-        <v>1330.23</v>
+        <v>1330.232</v>
       </c>
       <c r="L642">
-        <v>1872.305</v>
+        <v>1872.299</v>
       </c>
       <c r="M642">
         <v>307.156</v>
       </c>
       <c r="N642">
-        <v>2179.461</v>
+        <v>2179.455</v>
       </c>
       <c r="O642">
-        <v>445.974</v>
+        <v>445.975</v>
       </c>
       <c r="P642">
-        <v>2625.435</v>
+        <v>2625.429</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>216.763</v>
+        <v>216.761</v>
       </c>
       <c r="C643">
         <v>573.252</v>
       </c>
       <c r="D643">
-        <v>790.015</v>
+        <v>790.014</v>
       </c>
       <c r="E643">
-        <v>856.396</v>
+        <v>856.398</v>
       </c>
       <c r="F643">
-        <v>1646.411</v>
+        <v>1646.412</v>
       </c>
       <c r="G643">
         <v>232.383</v>
       </c>
       <c r="H643">
         <v>492.567</v>
       </c>
       <c r="I643">
         <v>724.95</v>
       </c>
       <c r="J643">
-        <v>735.859</v>
+        <v>735.86</v>
       </c>
       <c r="K643">
-        <v>1460.808</v>
+        <v>1460.81</v>
       </c>
       <c r="L643">
-        <v>1951.117</v>
+        <v>1950.719</v>
       </c>
       <c r="M643">
         <v>322.95</v>
       </c>
       <c r="N643">
-        <v>2274.068</v>
+        <v>2273.67</v>
       </c>
       <c r="O643">
         <v>482.464</v>
       </c>
       <c r="P643">
-        <v>2756.531</v>
+        <v>2756.134</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>206.438</v>
+        <v>206.436</v>
       </c>
       <c r="C644">
         <v>529.556</v>
       </c>
       <c r="D644">
-        <v>735.994</v>
+        <v>735.991</v>
       </c>
       <c r="E644">
         <v>758.348</v>
       </c>
       <c r="F644">
-        <v>1494.342</v>
+        <v>1494.34</v>
       </c>
       <c r="G644">
-        <v>229.328</v>
+        <v>229.327</v>
       </c>
       <c r="H644">
         <v>485.4</v>
       </c>
       <c r="I644">
         <v>714.728</v>
       </c>
       <c r="J644">
         <v>695.116</v>
       </c>
       <c r="K644">
         <v>1409.844</v>
       </c>
       <c r="L644">
-        <v>1986.075</v>
+        <v>1986.078</v>
       </c>
       <c r="M644">
         <v>322.57</v>
       </c>
       <c r="N644">
-        <v>2308.644</v>
+        <v>2308.647</v>
       </c>
       <c r="O644">
         <v>461.935</v>
       </c>
       <c r="P644">
-        <v>2770.579</v>
+        <v>2770.582</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>220.858</v>
+        <v>220.86</v>
       </c>
       <c r="C645">
         <v>432.565</v>
       </c>
       <c r="D645">
-        <v>653.423</v>
+        <v>653.425</v>
       </c>
       <c r="E645">
         <v>612.458</v>
       </c>
       <c r="F645">
-        <v>1265.881</v>
+        <v>1265.883</v>
       </c>
       <c r="G645">
-        <v>235.836</v>
+        <v>235.837</v>
       </c>
       <c r="H645">
         <v>442.847</v>
       </c>
       <c r="I645">
-        <v>678.683</v>
+        <v>678.684</v>
       </c>
       <c r="J645">
         <v>627.017</v>
       </c>
       <c r="K645">
-        <v>1305.7</v>
+        <v>1305.701</v>
       </c>
       <c r="L645">
-        <v>1904.46</v>
+        <v>1904.458</v>
       </c>
       <c r="M645">
         <v>303.808</v>
       </c>
       <c r="N645">
-        <v>2208.268</v>
+        <v>2208.267</v>
       </c>
       <c r="O645">
         <v>430.155</v>
       </c>
       <c r="P645">
-        <v>2638.423</v>
+        <v>2638.422</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>351.263</v>
+        <v>351.255</v>
       </c>
       <c r="C646">
         <v>366.153</v>
       </c>
       <c r="D646">
-        <v>717.416</v>
+        <v>717.408</v>
       </c>
       <c r="E646">
         <v>498.536</v>
       </c>
       <c r="F646">
-        <v>1215.952</v>
+        <v>1215.944</v>
       </c>
       <c r="G646">
-        <v>320.776</v>
+        <v>320.774</v>
       </c>
       <c r="H646">
         <v>425.408</v>
       </c>
       <c r="I646">
-        <v>746.184</v>
+        <v>746.182</v>
       </c>
       <c r="J646">
         <v>579.216</v>
       </c>
       <c r="K646">
-        <v>1325.401</v>
+        <v>1325.399</v>
       </c>
       <c r="L646">
-        <v>1945.792</v>
+        <v>1945.802</v>
       </c>
       <c r="M646">
         <v>300.271</v>
       </c>
       <c r="N646">
-        <v>2246.063</v>
+        <v>2246.073</v>
       </c>
       <c r="O646">
         <v>408.835</v>
       </c>
       <c r="P646">
-        <v>2654.899</v>
+        <v>2654.909</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>634.299</v>
+        <v>634.305</v>
       </c>
       <c r="C647">
         <v>345.371</v>
       </c>
       <c r="D647">
-        <v>979.669</v>
+        <v>979.676</v>
       </c>
       <c r="E647">
         <v>510.692</v>
       </c>
       <c r="F647">
-        <v>1490.361</v>
+        <v>1490.368</v>
       </c>
       <c r="G647">
-        <v>444.363</v>
+        <v>444.365</v>
       </c>
       <c r="H647">
         <v>391.771</v>
       </c>
       <c r="I647">
-        <v>836.134</v>
+        <v>836.136</v>
       </c>
       <c r="J647">
         <v>579.303</v>
       </c>
       <c r="K647">
-        <v>1415.438</v>
+        <v>1415.44</v>
       </c>
       <c r="L647">
-        <v>1897.036</v>
+        <v>1897.027</v>
       </c>
       <c r="M647">
         <v>281.225</v>
       </c>
       <c r="N647">
-        <v>2178.261</v>
+        <v>2178.252</v>
       </c>
       <c r="O647">
         <v>415.841</v>
       </c>
       <c r="P647">
-        <v>2594.102</v>
+        <v>2594.093</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>1037.5</v>
+        <v>1037.478</v>
       </c>
       <c r="C648">
         <v>442.423</v>
       </c>
       <c r="D648">
-        <v>1479.923</v>
+        <v>1479.901</v>
       </c>
       <c r="E648">
         <v>664.366</v>
       </c>
       <c r="F648">
-        <v>2144.289</v>
+        <v>2144.267</v>
       </c>
       <c r="G648">
-        <v>634.578</v>
+        <v>634.572</v>
       </c>
       <c r="H648">
         <v>418.044</v>
       </c>
       <c r="I648">
-        <v>1052.622</v>
+        <v>1052.616</v>
       </c>
       <c r="J648">
         <v>627.757</v>
       </c>
       <c r="K648">
-        <v>1680.379</v>
+        <v>1680.373</v>
       </c>
       <c r="L648">
-        <v>2011.779</v>
+        <v>2011.807</v>
       </c>
       <c r="M648">
         <v>289.702</v>
       </c>
       <c r="N648">
-        <v>2301.481</v>
+        <v>2301.509</v>
       </c>
       <c r="O648">
         <v>435.032</v>
       </c>
       <c r="P648">
-        <v>2736.513</v>
+        <v>2736.541</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>1208.895</v>
+        <v>1211.132</v>
       </c>
       <c r="C649">
         <v>495.132</v>
       </c>
       <c r="D649">
-        <v>1704.028</v>
+        <v>1706.265</v>
       </c>
       <c r="E649">
-        <v>740.242</v>
+        <v>740.243</v>
       </c>
       <c r="F649">
-        <v>2444.27</v>
+        <v>2446.507</v>
       </c>
       <c r="G649">
-        <v>728.006</v>
+        <v>728.317</v>
       </c>
       <c r="H649">
         <v>430.32</v>
       </c>
       <c r="I649">
-        <v>1158.326</v>
+        <v>1158.637</v>
       </c>
       <c r="J649">
-        <v>643.345</v>
+        <v>643.346</v>
       </c>
       <c r="K649">
-        <v>1801.671</v>
+        <v>1801.983</v>
       </c>
       <c r="L649">
-        <v>2062.715</v>
+        <v>2063.596</v>
       </c>
       <c r="M649">
         <v>286.754</v>
       </c>
       <c r="N649">
-        <v>2349.468</v>
+        <v>2350.35</v>
       </c>
       <c r="O649">
         <v>428.708</v>
       </c>
       <c r="P649">
-        <v>2778.176</v>
+        <v>2779.058</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>938.451</v>
+        <v>937.291</v>
       </c>
       <c r="C650">
         <v>436.923</v>
       </c>
       <c r="D650">
-        <v>1375.373</v>
+        <v>1374.214</v>
       </c>
       <c r="E650">
-        <v>578.732</v>
+        <v>578.727</v>
       </c>
       <c r="F650">
-        <v>1954.105</v>
+        <v>1952.941</v>
       </c>
       <c r="G650">
-        <v>576.81</v>
+        <v>575.845</v>
       </c>
       <c r="H650">
         <v>394.739</v>
       </c>
       <c r="I650">
-        <v>971.55</v>
+        <v>970.584</v>
       </c>
       <c r="J650">
-        <v>522.857</v>
+        <v>522.853</v>
       </c>
       <c r="K650">
-        <v>1494.407</v>
+        <v>1493.438</v>
       </c>
       <c r="L650">
-        <v>1866.185</v>
+        <v>1863.106</v>
       </c>
       <c r="M650">
         <v>268.366</v>
       </c>
       <c r="N650">
-        <v>2134.55</v>
+        <v>2131.471</v>
       </c>
       <c r="O650">
-        <v>355.467</v>
+        <v>355.465</v>
       </c>
       <c r="P650">
-        <v>2490.018</v>
+        <v>2486.936</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>657.917</v>
+        <v>657.944</v>
       </c>
       <c r="C651">
         <v>371.457</v>
       </c>
       <c r="D651">
-        <v>1029.374</v>
+        <v>1029.4</v>
       </c>
       <c r="E651">
-        <v>487.357</v>
+        <v>488.123</v>
       </c>
       <c r="F651">
-        <v>1516.731</v>
+        <v>1517.524</v>
       </c>
       <c r="G651">
-        <v>465.07</v>
+        <v>464.834</v>
       </c>
       <c r="H651">
         <v>408.149</v>
       </c>
       <c r="I651">
-        <v>873.219</v>
+        <v>872.983</v>
       </c>
       <c r="J651">
-        <v>535.497</v>
+        <v>536.34</v>
       </c>
       <c r="K651">
-        <v>1408.716</v>
+        <v>1409.323</v>
       </c>
       <c r="L651">
-        <v>1935.328</v>
+        <v>1936.31</v>
       </c>
       <c r="M651">
         <v>290.797</v>
       </c>
       <c r="N651">
-        <v>2226.126</v>
+        <v>2227.107</v>
       </c>
       <c r="O651">
-        <v>381.53</v>
+        <v>382.13</v>
       </c>
       <c r="P651">
-        <v>2607.656</v>
+        <v>2609.237</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>422.655</v>
+      </c>
+      <c r="C652">
+        <v>335.474</v>
+      </c>
+      <c r="D652">
+        <v>758.128</v>
+      </c>
+      <c r="E652">
+        <v>424.272</v>
+      </c>
+      <c r="F652">
+        <v>1182.4</v>
+      </c>
+      <c r="G652">
+        <v>336.633</v>
+      </c>
+      <c r="H652">
+        <v>403.424</v>
+      </c>
+      <c r="I652">
+        <v>740.057</v>
+      </c>
+      <c r="J652">
+        <v>510.208</v>
+      </c>
+      <c r="K652">
+        <v>1250.265</v>
+      </c>
+      <c r="L652">
+        <v>1847.863</v>
+      </c>
+      <c r="M652">
+        <v>290.035</v>
+      </c>
+      <c r="N652">
+        <v>2137.898</v>
+      </c>
+      <c r="O652">
+        <v>366.805</v>
+      </c>
+      <c r="P652">
+        <v>2504.704</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>318.101</v>
+      </c>
+      <c r="C653">
+        <v>363.922</v>
+      </c>
+      <c r="D653">
+        <v>682.023</v>
+      </c>
+      <c r="E653">
+        <v>497.174</v>
+      </c>
+      <c r="F653">
+        <v>1179.197</v>
+      </c>
+      <c r="G653">
+        <v>278.165</v>
+      </c>
+      <c r="H653">
+        <v>423.237</v>
+      </c>
+      <c r="I653">
+        <v>701.402</v>
+      </c>
+      <c r="J653">
+        <v>578.208</v>
+      </c>
+      <c r="K653">
+        <v>1279.61</v>
+      </c>
+      <c r="L653">
+        <v>1904.606</v>
+      </c>
+      <c r="M653">
+        <v>303.057</v>
+      </c>
+      <c r="N653">
+        <v>2207.663</v>
+      </c>
+      <c r="O653">
+        <v>414.023</v>
+      </c>
+      <c r="P653">
+        <v>2621.686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36581,93 +36681,93 @@
       </c>
       <c r="K88">
         <v>16475.058</v>
       </c>
       <c r="L88">
         <v>22881.612</v>
       </c>
       <c r="M88">
         <v>3530.001</v>
       </c>
       <c r="N88">
         <v>26411.614</v>
       </c>
       <c r="O88">
         <v>4997.502</v>
       </c>
       <c r="P88">
         <v>31409.115</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>6712.461</v>
+        <v>6712.464</v>
       </c>
       <c r="C89">
         <v>5169.157</v>
       </c>
       <c r="D89">
-        <v>11881.618</v>
+        <v>11881.621</v>
       </c>
       <c r="E89">
-        <v>7344.288</v>
+        <v>7344.29</v>
       </c>
       <c r="F89">
-        <v>19225.906</v>
+        <v>19225.911</v>
       </c>
       <c r="G89">
-        <v>4834.845</v>
+        <v>4834.847</v>
       </c>
       <c r="H89">
         <v>5095.775</v>
       </c>
       <c r="I89">
-        <v>9930.62</v>
+        <v>9930.621</v>
       </c>
       <c r="J89">
-        <v>7240.027</v>
+        <v>7240.029</v>
       </c>
       <c r="K89">
-        <v>17170.646</v>
+        <v>17170.651</v>
       </c>
       <c r="L89">
-        <v>23037.862</v>
+        <v>23037.465</v>
       </c>
       <c r="M89">
         <v>3556.044</v>
       </c>
       <c r="N89">
-        <v>26593.906</v>
+        <v>26593.509</v>
       </c>
       <c r="O89">
-        <v>5052.393</v>
+        <v>5052.394</v>
       </c>
       <c r="P89">
-        <v>31646.299</v>
+        <v>31645.903</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>