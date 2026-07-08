--- v2 (2026-01-08)
+++ v3 (2026-07-08)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>December 2025 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: December 23, 2025</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: January 27, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table F1. Electric Vehicle Charging Infrastructure</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Number of locations with public ports only</t>
   </si>
   <si>
     <t>Number of locations with private ports only</t>
   </si>
   <si>
     <t>Number of locations with public and private ports</t>
   </si>
   <si>
     <t>Number of locations with networked ports only</t>
   </si>
   <si>
     <t>Number of locations with non-networked ports only</t>
   </si>
   <si>
     <t>Number of locations with networked and non-networked ports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z143"/>
+  <dimension ref="A1:Z149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A143"/>
+      <selection activeCell="A13" sqref="A13:A149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -880,5995 +880,6277 @@
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
         <v>21</v>
       </c>
       <c r="L17" t="s">
         <v>21</v>
       </c>
       <c r="M17" t="s">
         <v>21</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="6">
         <v>42156.0</v>
       </c>
       <c r="B18">
-        <v>10889</v>
+        <v>10915</v>
       </c>
       <c r="C18">
-        <v>1173</v>
+        <v>1183</v>
       </c>
       <c r="D18">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="E18">
-        <v>8628</v>
+        <v>8642</v>
       </c>
       <c r="F18">
-        <v>4329</v>
+        <v>4336</v>
       </c>
       <c r="G18">
-        <v>611</v>
+        <v>634</v>
       </c>
       <c r="H18">
-        <v>13568</v>
+        <v>13612</v>
       </c>
       <c r="I18">
-        <v>6121</v>
+        <v>6175</v>
       </c>
       <c r="J18">
-        <v>39672</v>
+        <v>39794</v>
       </c>
       <c r="K18">
-        <v>4644</v>
+        <v>4668</v>
       </c>
       <c r="L18">
         <v>639</v>
       </c>
       <c r="M18">
-        <v>51076</v>
+        <v>51276</v>
       </c>
       <c r="N18">
-        <v>2.963</v>
+        <v>2.947</v>
       </c>
       <c r="O18">
-        <v>3.201</v>
+        <v>3.202</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="6">
         <v>42186.0</v>
       </c>
       <c r="B19">
-        <v>10935</v>
+        <v>10963</v>
       </c>
       <c r="C19">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="D19">
-        <v>1479</v>
+        <v>1487</v>
       </c>
       <c r="E19">
-        <v>8636</v>
+        <v>8651</v>
       </c>
       <c r="F19">
-        <v>4358</v>
+        <v>4366</v>
       </c>
       <c r="G19">
-        <v>608</v>
+        <v>631</v>
       </c>
       <c r="H19">
-        <v>13602</v>
+        <v>13648</v>
       </c>
       <c r="I19">
-        <v>6282</v>
+        <v>6337</v>
       </c>
       <c r="J19">
-        <v>39385</v>
+        <v>39508</v>
       </c>
       <c r="K19">
-        <v>4320</v>
+        <v>4344</v>
       </c>
       <c r="L19">
         <v>635</v>
       </c>
       <c r="M19">
-        <v>50622</v>
+        <v>50824</v>
       </c>
       <c r="N19">
-        <v>3.003</v>
+        <v>2.986</v>
       </c>
       <c r="O19">
-        <v>3.173</v>
+        <v>3.174</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="6">
         <v>42217.0</v>
       </c>
       <c r="B20">
-        <v>11474</v>
+        <v>11503</v>
       </c>
       <c r="C20">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="D20">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="E20">
-        <v>9107</v>
+        <v>9122</v>
       </c>
       <c r="F20">
-        <v>4416</v>
+        <v>4426</v>
       </c>
       <c r="G20">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="H20">
-        <v>14170</v>
+        <v>14219</v>
       </c>
       <c r="I20">
-        <v>6578</v>
+        <v>6634</v>
       </c>
       <c r="J20">
-        <v>40959</v>
+        <v>41088</v>
       </c>
       <c r="K20">
-        <v>4348</v>
+        <v>4372</v>
       </c>
       <c r="L20">
         <v>639</v>
       </c>
       <c r="M20">
-        <v>52524</v>
+        <v>52733</v>
       </c>
       <c r="N20">
-        <v>2.994</v>
+        <v>2.979</v>
       </c>
       <c r="O20">
-        <v>3.171</v>
+        <v>3.172</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="6">
         <v>42248.0</v>
       </c>
       <c r="B21">
-        <v>11496</v>
+        <v>11525</v>
       </c>
       <c r="C21">
-        <v>1223</v>
+        <v>1236</v>
       </c>
       <c r="D21">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="E21">
-        <v>9080</v>
+        <v>9096</v>
       </c>
       <c r="F21">
-        <v>4443</v>
+        <v>4453</v>
       </c>
       <c r="G21">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="H21">
-        <v>14203</v>
+        <v>14253</v>
       </c>
       <c r="I21">
-        <v>6225</v>
+        <v>6282</v>
       </c>
       <c r="J21">
-        <v>41676</v>
+        <v>41805</v>
       </c>
       <c r="K21">
-        <v>4266</v>
+        <v>4290</v>
       </c>
       <c r="L21">
         <v>639</v>
       </c>
       <c r="M21">
-        <v>52806</v>
+        <v>53016</v>
       </c>
       <c r="N21">
-        <v>3.1</v>
+        <v>3.081</v>
       </c>
       <c r="O21">
-        <v>3.2</v>
+        <v>3.201</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="6">
         <v>42278.0</v>
       </c>
       <c r="B22">
-        <v>11836</v>
+        <v>11866</v>
       </c>
       <c r="C22">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="D22">
-        <v>1501</v>
+        <v>1509</v>
       </c>
       <c r="E22">
-        <v>9333</v>
+        <v>9349</v>
       </c>
       <c r="F22">
-        <v>4462</v>
+        <v>4473</v>
       </c>
       <c r="G22">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="H22">
-        <v>14547</v>
+        <v>14598</v>
       </c>
       <c r="I22">
-        <v>6396</v>
+        <v>6454</v>
       </c>
       <c r="J22">
-        <v>43482</v>
+        <v>43613</v>
       </c>
       <c r="K22">
-        <v>4234</v>
+        <v>4258</v>
       </c>
       <c r="L22">
         <v>616</v>
       </c>
       <c r="M22">
-        <v>54728</v>
+        <v>54941</v>
       </c>
       <c r="N22">
-        <v>3.148</v>
+        <v>3.127</v>
       </c>
       <c r="O22">
         <v>3.261</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="6">
         <v>42309.0</v>
       </c>
       <c r="B23">
-        <v>12196</v>
+        <v>12226</v>
       </c>
       <c r="C23">
-        <v>1237</v>
+        <v>1250</v>
       </c>
       <c r="D23">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="E23">
-        <v>9605</v>
+        <v>9621</v>
       </c>
       <c r="F23">
-        <v>4514</v>
+        <v>4525</v>
       </c>
       <c r="G23">
-        <v>823</v>
+        <v>847</v>
       </c>
       <c r="H23">
-        <v>14942</v>
+        <v>14993</v>
       </c>
       <c r="I23">
-        <v>6701</v>
+        <v>6759</v>
       </c>
       <c r="J23">
-        <v>45000</v>
+        <v>45131</v>
       </c>
       <c r="K23">
-        <v>4255</v>
+        <v>4279</v>
       </c>
       <c r="L23">
         <v>616</v>
       </c>
       <c r="M23">
-        <v>56572</v>
+        <v>56785</v>
       </c>
       <c r="N23">
-        <v>3.171</v>
+        <v>3.151</v>
       </c>
       <c r="O23">
-        <v>3.291</v>
+        <v>3.292</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="6">
         <v>42339.0</v>
       </c>
       <c r="B24">
-        <v>12236</v>
+        <v>12267</v>
       </c>
       <c r="C24">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="D24">
-        <v>1466</v>
+        <v>1474</v>
       </c>
       <c r="E24">
-        <v>9566</v>
+        <v>9583</v>
       </c>
       <c r="F24">
-        <v>4491</v>
+        <v>4502</v>
       </c>
       <c r="G24">
-        <v>867</v>
+        <v>891</v>
       </c>
       <c r="H24">
-        <v>14924</v>
+        <v>14976</v>
       </c>
       <c r="I24">
-        <v>6986</v>
+        <v>7046</v>
       </c>
       <c r="J24">
-        <v>45360</v>
+        <v>45497</v>
       </c>
       <c r="K24">
-        <v>4179</v>
+        <v>4203</v>
       </c>
       <c r="L24">
         <v>597</v>
       </c>
       <c r="M24">
-        <v>57122</v>
+        <v>57343</v>
       </c>
       <c r="N24">
-        <v>3.224</v>
+        <v>3.203</v>
       </c>
       <c r="O24">
-        <v>3.335</v>
+        <v>3.336</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="6">
         <v>42370.0</v>
       </c>
       <c r="B25">
-        <v>12946</v>
+        <v>12979</v>
       </c>
       <c r="C25">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="D25">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="E25">
-        <v>10363</v>
+        <v>10381</v>
       </c>
       <c r="F25">
-        <v>4558</v>
+        <v>4569</v>
       </c>
       <c r="G25">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="H25">
-        <v>15951</v>
+        <v>16005</v>
       </c>
       <c r="I25">
-        <v>7347</v>
+        <v>7414</v>
       </c>
       <c r="J25">
-        <v>48222</v>
+        <v>48364</v>
       </c>
       <c r="K25">
-        <v>4197</v>
+        <v>4221</v>
       </c>
       <c r="L25">
         <v>597</v>
       </c>
       <c r="M25">
-        <v>60363</v>
+        <v>60596</v>
       </c>
       <c r="N25">
-        <v>3.201</v>
+        <v>3.182</v>
       </c>
       <c r="O25">
-        <v>3.319</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="6">
         <v>42401.0</v>
       </c>
       <c r="B26">
-        <v>13331</v>
+        <v>13365</v>
       </c>
       <c r="C26">
-        <v>1537</v>
+        <v>1550</v>
       </c>
       <c r="D26">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="E26">
-        <v>10605</v>
+        <v>10624</v>
       </c>
       <c r="F26">
-        <v>4616</v>
+        <v>4627</v>
       </c>
       <c r="G26">
-        <v>1156</v>
+        <v>1181</v>
       </c>
       <c r="H26">
-        <v>16377</v>
+        <v>16432</v>
       </c>
       <c r="I26">
-        <v>7649</v>
+        <v>7723</v>
       </c>
       <c r="J26">
-        <v>49849</v>
+        <v>49991</v>
       </c>
       <c r="K26">
-        <v>4210</v>
+        <v>4234</v>
       </c>
       <c r="L26">
         <v>597</v>
       </c>
       <c r="M26">
-        <v>62305</v>
+        <v>62545</v>
       </c>
       <c r="N26">
-        <v>3.18</v>
+        <v>3.163</v>
       </c>
       <c r="O26">
-        <v>3.345</v>
+        <v>3.346</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="6">
         <v>42430.0</v>
       </c>
       <c r="B27">
-        <v>13641</v>
+        <v>13675</v>
       </c>
       <c r="C27">
-        <v>1634</v>
+        <v>1647</v>
       </c>
       <c r="D27">
-        <v>1533</v>
+        <v>1541</v>
       </c>
       <c r="E27">
-        <v>10897</v>
+        <v>10916</v>
       </c>
       <c r="F27">
-        <v>4690</v>
+        <v>4700</v>
       </c>
       <c r="G27">
-        <v>1221</v>
+        <v>1247</v>
       </c>
       <c r="H27">
-        <v>16808</v>
+        <v>16863</v>
       </c>
       <c r="I27">
-        <v>7834</v>
+        <v>7910</v>
       </c>
       <c r="J27">
-        <v>51202</v>
+        <v>51346</v>
       </c>
       <c r="K27">
-        <v>4213</v>
+        <v>4237</v>
       </c>
       <c r="L27">
         <v>597</v>
       </c>
       <c r="M27">
-        <v>63846</v>
+        <v>64090</v>
       </c>
       <c r="N27">
-        <v>3.144</v>
+        <v>3.126</v>
       </c>
       <c r="O27">
-        <v>3.356</v>
+        <v>3.357</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="6">
         <v>42461.0</v>
       </c>
       <c r="B28">
-        <v>13869</v>
+        <v>13903</v>
       </c>
       <c r="C28">
-        <v>1664</v>
+        <v>1677</v>
       </c>
       <c r="D28">
-        <v>1539</v>
+        <v>1547</v>
       </c>
       <c r="E28">
-        <v>11079</v>
+        <v>11098</v>
       </c>
       <c r="F28">
-        <v>4722</v>
+        <v>4732</v>
       </c>
       <c r="G28">
-        <v>1271</v>
+        <v>1297</v>
       </c>
       <c r="H28">
-        <v>17072</v>
+        <v>17127</v>
       </c>
       <c r="I28">
-        <v>7988</v>
+        <v>8064</v>
       </c>
       <c r="J28">
-        <v>51717</v>
+        <v>51861</v>
       </c>
       <c r="K28">
-        <v>4169</v>
+        <v>4193</v>
       </c>
       <c r="L28">
         <v>478</v>
       </c>
       <c r="M28">
-        <v>64352</v>
+        <v>64596</v>
       </c>
       <c r="N28">
-        <v>3.124</v>
+        <v>3.108</v>
       </c>
       <c r="O28">
-        <v>3.341</v>
+        <v>3.342</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="6">
         <v>42491.0</v>
       </c>
       <c r="B29">
-        <v>14133</v>
+        <v>14167</v>
       </c>
       <c r="C29">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="D29">
-        <v>1536</v>
+        <v>1544</v>
       </c>
       <c r="E29">
-        <v>11274</v>
+        <v>11293</v>
       </c>
       <c r="F29">
-        <v>4728</v>
+        <v>4738</v>
       </c>
       <c r="G29">
-        <v>1338</v>
+        <v>1364</v>
       </c>
       <c r="H29">
-        <v>17340</v>
+        <v>17395</v>
       </c>
       <c r="I29">
-        <v>8273</v>
+        <v>8349</v>
       </c>
       <c r="J29">
-        <v>52622</v>
+        <v>52771</v>
       </c>
       <c r="K29">
-        <v>4140</v>
+        <v>4164</v>
       </c>
       <c r="L29">
         <v>376</v>
       </c>
       <c r="M29">
-        <v>65411</v>
+        <v>65660</v>
       </c>
       <c r="N29">
-        <v>3.131</v>
+        <v>3.115</v>
       </c>
       <c r="O29">
-        <v>3.353</v>
+        <v>3.354</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="6">
         <v>42522.0</v>
       </c>
       <c r="B30">
-        <v>14537</v>
+        <v>14570</v>
       </c>
       <c r="C30">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="D30">
-        <v>1569</v>
+        <v>1577</v>
       </c>
       <c r="E30">
-        <v>11644</v>
+        <v>11663</v>
       </c>
       <c r="F30">
-        <v>4789</v>
+        <v>4798</v>
       </c>
       <c r="G30">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="H30">
-        <v>17801</v>
+        <v>17855</v>
       </c>
       <c r="I30">
-        <v>8749</v>
+        <v>8826</v>
       </c>
       <c r="J30">
-        <v>54130</v>
+        <v>54279</v>
       </c>
       <c r="K30">
-        <v>4158</v>
+        <v>4182</v>
       </c>
       <c r="L30">
         <v>376</v>
       </c>
       <c r="M30">
-        <v>67413</v>
+        <v>67663</v>
       </c>
       <c r="N30">
-        <v>3.166</v>
+        <v>3.15</v>
       </c>
       <c r="O30">
-        <v>3.368</v>
+        <v>3.369</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="6">
         <v>42552.0</v>
       </c>
       <c r="B31">
-        <v>14769</v>
+        <v>14802</v>
       </c>
       <c r="C31">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="D31">
-        <v>1535</v>
+        <v>1543</v>
       </c>
       <c r="E31">
-        <v>11771</v>
+        <v>11790</v>
       </c>
       <c r="F31">
-        <v>4814</v>
+        <v>4822</v>
       </c>
       <c r="G31">
-        <v>1402</v>
+        <v>1429</v>
       </c>
       <c r="H31">
-        <v>17987</v>
+        <v>18041</v>
       </c>
       <c r="I31">
-        <v>8903</v>
+        <v>8980</v>
       </c>
       <c r="J31">
-        <v>54806</v>
+        <v>54956</v>
       </c>
       <c r="K31">
-        <v>4119</v>
+        <v>4143</v>
       </c>
       <c r="L31">
         <v>380</v>
       </c>
       <c r="M31">
-        <v>68208</v>
+        <v>68459</v>
       </c>
       <c r="N31">
-        <v>3.191</v>
+        <v>3.174</v>
       </c>
       <c r="O31">
-        <v>3.379</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="6">
         <v>42583.0</v>
       </c>
       <c r="B32">
-        <v>14943</v>
+        <v>14977</v>
       </c>
       <c r="C32">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="D32">
-        <v>1526</v>
+        <v>1534</v>
       </c>
       <c r="E32">
-        <v>11887</v>
+        <v>11907</v>
       </c>
       <c r="F32">
-        <v>4848</v>
+        <v>4856</v>
       </c>
       <c r="G32">
-        <v>1450</v>
+        <v>1477</v>
       </c>
       <c r="H32">
-        <v>18185</v>
+        <v>18240</v>
       </c>
       <c r="I32">
-        <v>9078</v>
+        <v>9155</v>
       </c>
       <c r="J32">
-        <v>55925</v>
+        <v>56077</v>
       </c>
       <c r="K32">
-        <v>4075</v>
+        <v>4100</v>
       </c>
       <c r="L32">
         <v>373</v>
       </c>
       <c r="M32">
-        <v>69451</v>
+        <v>69705</v>
       </c>
       <c r="N32">
-        <v>3.196</v>
+        <v>3.18</v>
       </c>
       <c r="O32">
-        <v>3.416</v>
+        <v>3.417</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="6">
         <v>42614.0</v>
       </c>
       <c r="B33">
-        <v>15314</v>
+        <v>15348</v>
       </c>
       <c r="C33">
-        <v>1732</v>
+        <v>1745</v>
       </c>
       <c r="D33">
-        <v>1532</v>
+        <v>1540</v>
       </c>
       <c r="E33">
-        <v>12207</v>
+        <v>12227</v>
       </c>
       <c r="F33">
-        <v>4895</v>
+        <v>4903</v>
       </c>
       <c r="G33">
-        <v>1476</v>
+        <v>1503</v>
       </c>
       <c r="H33">
-        <v>18578</v>
+        <v>18633</v>
       </c>
       <c r="I33">
-        <v>9343</v>
+        <v>9420</v>
       </c>
       <c r="J33">
-        <v>57196</v>
+        <v>57348</v>
       </c>
       <c r="K33">
-        <v>4105</v>
+        <v>4130</v>
       </c>
       <c r="L33">
         <v>373</v>
       </c>
       <c r="M33">
-        <v>71017</v>
+        <v>71271</v>
       </c>
       <c r="N33">
-        <v>3.218</v>
+        <v>3.202</v>
       </c>
       <c r="O33">
-        <v>3.421</v>
+        <v>3.422</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="6">
         <v>42644.0</v>
       </c>
       <c r="B34">
-        <v>15487</v>
+        <v>15521</v>
       </c>
       <c r="C34">
-        <v>1711</v>
+        <v>1724</v>
       </c>
       <c r="D34">
-        <v>1524</v>
+        <v>1532</v>
       </c>
       <c r="E34">
-        <v>12345</v>
+        <v>12365</v>
       </c>
       <c r="F34">
-        <v>4903</v>
+        <v>4911</v>
       </c>
       <c r="G34">
-        <v>1474</v>
+        <v>1501</v>
       </c>
       <c r="H34">
-        <v>18722</v>
+        <v>18777</v>
       </c>
       <c r="I34">
-        <v>10119</v>
+        <v>10196</v>
       </c>
       <c r="J34">
-        <v>58069</v>
+        <v>58221</v>
       </c>
       <c r="K34">
-        <v>4054</v>
+        <v>4079</v>
       </c>
       <c r="L34">
         <v>367</v>
       </c>
       <c r="M34">
-        <v>72609</v>
+        <v>72863</v>
       </c>
       <c r="N34">
-        <v>3.439</v>
+        <v>3.42</v>
       </c>
       <c r="O34">
         <v>3.453</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="6">
         <v>42675.0</v>
       </c>
       <c r="B35">
-        <v>15826</v>
+        <v>15859</v>
       </c>
       <c r="C35">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="D35">
-        <v>1529</v>
+        <v>1537</v>
       </c>
       <c r="E35">
-        <v>12593</v>
+        <v>12612</v>
       </c>
       <c r="F35">
-        <v>4979</v>
+        <v>4986</v>
       </c>
       <c r="G35">
-        <v>1504</v>
+        <v>1532</v>
       </c>
       <c r="H35">
-        <v>19076</v>
+        <v>19130</v>
       </c>
       <c r="I35">
-        <v>10359</v>
+        <v>10436</v>
       </c>
       <c r="J35">
-        <v>59065</v>
+        <v>59217</v>
       </c>
       <c r="K35">
-        <v>4116</v>
+        <v>4141</v>
       </c>
       <c r="L35">
         <v>367</v>
       </c>
       <c r="M35">
-        <v>73907</v>
+        <v>74161</v>
       </c>
       <c r="N35">
-        <v>3.458</v>
+        <v>3.439</v>
       </c>
       <c r="O35">
-        <v>3.448</v>
+        <v>3.449</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="6">
         <v>42705.0</v>
       </c>
       <c r="B36">
-        <v>16045</v>
+        <v>16078</v>
       </c>
       <c r="C36">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="D36">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="E36">
-        <v>12736</v>
+        <v>12756</v>
       </c>
       <c r="F36">
-        <v>5000</v>
+        <v>5007</v>
       </c>
       <c r="G36">
-        <v>1553</v>
+        <v>1581</v>
       </c>
       <c r="H36">
-        <v>19289</v>
+        <v>19344</v>
       </c>
       <c r="I36">
-        <v>10797</v>
+        <v>10874</v>
       </c>
       <c r="J36">
-        <v>60477</v>
+        <v>60635</v>
       </c>
       <c r="K36">
-        <v>4059</v>
+        <v>4085</v>
       </c>
       <c r="L36">
         <v>362</v>
       </c>
       <c r="M36">
-        <v>75695</v>
+        <v>75956</v>
       </c>
       <c r="N36">
-        <v>3.566</v>
+        <v>3.545</v>
       </c>
       <c r="O36">
         <v>3.492</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="6">
         <v>42736.0</v>
       </c>
       <c r="B37">
-        <v>16418</v>
+        <v>16451</v>
       </c>
       <c r="C37">
-        <v>1729</v>
+        <v>1742</v>
       </c>
       <c r="D37">
-        <v>1538</v>
+        <v>1547</v>
       </c>
       <c r="E37">
-        <v>13054</v>
+        <v>13074</v>
       </c>
       <c r="F37">
-        <v>5061</v>
+        <v>5068</v>
       </c>
       <c r="G37">
-        <v>1570</v>
+        <v>1598</v>
       </c>
       <c r="H37">
-        <v>19685</v>
+        <v>19740</v>
       </c>
       <c r="I37">
-        <v>11164</v>
+        <v>11241</v>
       </c>
       <c r="J37">
-        <v>61850</v>
+        <v>62008</v>
       </c>
       <c r="K37">
-        <v>4151</v>
+        <v>4177</v>
       </c>
       <c r="L37">
         <v>362</v>
       </c>
       <c r="M37">
-        <v>77527</v>
+        <v>77788</v>
       </c>
       <c r="N37">
-        <v>3.619</v>
+        <v>3.598</v>
       </c>
       <c r="O37">
-        <v>3.499</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="6">
         <v>42767.0</v>
       </c>
       <c r="B38">
-        <v>16673</v>
+        <v>16707</v>
       </c>
       <c r="C38">
-        <v>1748</v>
+        <v>1761</v>
       </c>
       <c r="D38">
-        <v>1551</v>
+        <v>1560</v>
       </c>
       <c r="E38">
-        <v>13289</v>
+        <v>13309</v>
       </c>
       <c r="F38">
-        <v>5094</v>
+        <v>5100</v>
       </c>
       <c r="G38">
-        <v>1589</v>
+        <v>1619</v>
       </c>
       <c r="H38">
-        <v>19972</v>
+        <v>20028</v>
       </c>
       <c r="I38">
-        <v>11227</v>
+        <v>11306</v>
       </c>
       <c r="J38">
-        <v>62941</v>
+        <v>63103</v>
       </c>
       <c r="K38">
-        <v>4219</v>
+        <v>4245</v>
       </c>
       <c r="L38">
         <v>362</v>
       </c>
       <c r="M38">
-        <v>78749</v>
+        <v>79016</v>
       </c>
       <c r="N38">
-        <v>3.609</v>
+        <v>3.587</v>
       </c>
       <c r="O38">
-        <v>3.508</v>
+        <v>3.509</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="6">
         <v>42795.0</v>
       </c>
       <c r="B39">
-        <v>16922</v>
+        <v>16951</v>
       </c>
       <c r="C39">
-        <v>1755</v>
+        <v>1769</v>
       </c>
       <c r="D39">
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="E39">
-        <v>13397</v>
+        <v>13418</v>
       </c>
       <c r="F39">
-        <v>5139</v>
+        <v>5140</v>
       </c>
       <c r="G39">
-        <v>1692</v>
+        <v>1723</v>
       </c>
       <c r="H39">
-        <v>20228</v>
+        <v>20281</v>
       </c>
       <c r="I39">
-        <v>11352</v>
+        <v>11432</v>
       </c>
       <c r="J39">
-        <v>64252</v>
+        <v>64413</v>
       </c>
       <c r="K39">
-        <v>4129</v>
+        <v>4155</v>
       </c>
       <c r="L39">
         <v>611</v>
       </c>
       <c r="M39">
-        <v>80344</v>
+        <v>80611</v>
       </c>
       <c r="N39">
-        <v>3.602</v>
+        <v>3.579</v>
       </c>
       <c r="O39">
-        <v>3.532</v>
+        <v>3.533</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="6">
         <v>42826.0</v>
       </c>
       <c r="B40">
-        <v>17119</v>
+        <v>17148</v>
       </c>
       <c r="C40">
-        <v>1774</v>
+        <v>1788</v>
       </c>
       <c r="D40">
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="E40">
-        <v>13582</v>
+        <v>13603</v>
       </c>
       <c r="F40">
-        <v>5168</v>
+        <v>5169</v>
       </c>
       <c r="G40">
-        <v>1694</v>
+        <v>1725</v>
       </c>
       <c r="H40">
-        <v>20444</v>
+        <v>20497</v>
       </c>
       <c r="I40">
-        <v>11384</v>
+        <v>11466</v>
       </c>
       <c r="J40">
-        <v>65022</v>
+        <v>65183</v>
       </c>
       <c r="K40">
-        <v>4119</v>
+        <v>4145</v>
       </c>
       <c r="L40">
         <v>599</v>
       </c>
       <c r="M40">
-        <v>81124</v>
+        <v>81393</v>
       </c>
       <c r="N40">
-        <v>3.589</v>
+        <v>3.566</v>
       </c>
       <c r="O40">
-        <v>3.536</v>
+        <v>3.537</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="6">
         <v>42856.0</v>
       </c>
       <c r="B41">
-        <v>17432</v>
+        <v>17461</v>
       </c>
       <c r="C41">
-        <v>1801</v>
+        <v>1815</v>
       </c>
       <c r="D41">
-        <v>1546</v>
+        <v>1556</v>
       </c>
       <c r="E41">
-        <v>13891</v>
+        <v>13912</v>
       </c>
       <c r="F41">
-        <v>5190</v>
+        <v>5191</v>
       </c>
       <c r="G41">
-        <v>1698</v>
+        <v>1729</v>
       </c>
       <c r="H41">
-        <v>20779</v>
+        <v>20832</v>
       </c>
       <c r="I41">
-        <v>11463</v>
+        <v>11545</v>
       </c>
       <c r="J41">
-        <v>66464</v>
+        <v>66625</v>
       </c>
       <c r="K41">
-        <v>4118</v>
+        <v>4144</v>
       </c>
       <c r="L41">
         <v>571</v>
       </c>
       <c r="M41">
-        <v>82616</v>
+        <v>82885</v>
       </c>
       <c r="N41">
-        <v>3.586</v>
+        <v>3.563</v>
       </c>
       <c r="O41">
-        <v>3.553</v>
+        <v>3.554</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="6">
         <v>42887.0</v>
       </c>
       <c r="B42">
-        <v>17674</v>
+        <v>17703</v>
       </c>
       <c r="C42">
-        <v>1822</v>
+        <v>1836</v>
       </c>
       <c r="D42">
-        <v>1534</v>
+        <v>1544</v>
       </c>
       <c r="E42">
-        <v>14128</v>
+        <v>14149</v>
       </c>
       <c r="F42">
-        <v>5203</v>
+        <v>5204</v>
       </c>
       <c r="G42">
-        <v>1699</v>
+        <v>1730</v>
       </c>
       <c r="H42">
-        <v>21030</v>
+        <v>21083</v>
       </c>
       <c r="I42">
-        <v>11663</v>
+        <v>11745</v>
       </c>
       <c r="J42">
-        <v>67505</v>
+        <v>67666</v>
       </c>
       <c r="K42">
-        <v>4085</v>
+        <v>4111</v>
       </c>
       <c r="L42">
         <v>560</v>
       </c>
       <c r="M42">
-        <v>83813</v>
+        <v>84082</v>
       </c>
       <c r="N42">
-        <v>3.607</v>
+        <v>3.585</v>
       </c>
       <c r="O42">
         <v>3.567</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="6">
         <v>42917.0</v>
       </c>
       <c r="B43">
-        <v>17787</v>
+        <v>17823</v>
       </c>
       <c r="C43">
-        <v>1780</v>
+        <v>1794</v>
       </c>
       <c r="D43">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="E43">
-        <v>14197</v>
+        <v>14219</v>
       </c>
       <c r="F43">
-        <v>5095</v>
+        <v>5102</v>
       </c>
       <c r="G43">
-        <v>1713</v>
+        <v>1744</v>
       </c>
       <c r="H43">
-        <v>21005</v>
+        <v>21065</v>
       </c>
       <c r="I43">
-        <v>11883</v>
+        <v>11965</v>
       </c>
       <c r="J43">
-        <v>68029</v>
+        <v>68200</v>
       </c>
       <c r="K43">
-        <v>3987</v>
+        <v>4013</v>
       </c>
       <c r="L43">
         <v>536</v>
       </c>
       <c r="M43">
-        <v>84435</v>
+        <v>84714</v>
       </c>
       <c r="N43">
-        <v>3.669</v>
+        <v>3.646</v>
       </c>
       <c r="O43">
         <v>3.6</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="6">
         <v>42948.0</v>
       </c>
       <c r="B44">
-        <v>18140</v>
+        <v>18177</v>
       </c>
       <c r="C44">
-        <v>1787</v>
+        <v>1801</v>
       </c>
       <c r="D44">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="E44">
-        <v>14515</v>
+        <v>14538</v>
       </c>
       <c r="F44">
-        <v>5138</v>
+        <v>5145</v>
       </c>
       <c r="G44">
-        <v>1719</v>
+        <v>1750</v>
       </c>
       <c r="H44">
-        <v>21372</v>
+        <v>21433</v>
       </c>
       <c r="I44">
-        <v>11935</v>
+        <v>12018</v>
       </c>
       <c r="J44">
-        <v>69405</v>
+        <v>69578</v>
       </c>
       <c r="K44">
-        <v>4025</v>
+        <v>4051</v>
       </c>
       <c r="L44">
         <v>536</v>
       </c>
       <c r="M44">
-        <v>85901</v>
+        <v>86183</v>
       </c>
       <c r="N44">
-        <v>3.672</v>
+        <v>3.648</v>
       </c>
       <c r="O44">
         <v>3.606</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="6">
         <v>42979.0</v>
       </c>
       <c r="B45">
-        <v>18946</v>
+        <v>18984</v>
       </c>
       <c r="C45">
-        <v>1779</v>
+        <v>1793</v>
       </c>
       <c r="D45">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="E45">
-        <v>14978</v>
+        <v>15002</v>
       </c>
       <c r="F45">
-        <v>5143</v>
+        <v>5150</v>
       </c>
       <c r="G45">
-        <v>2045</v>
+        <v>2076</v>
       </c>
       <c r="H45">
-        <v>22166</v>
+        <v>22228</v>
       </c>
       <c r="I45">
-        <v>12320</v>
+        <v>12403</v>
       </c>
       <c r="J45">
-        <v>72046</v>
+        <v>72221</v>
       </c>
       <c r="K45">
-        <v>3879</v>
+        <v>3905</v>
       </c>
       <c r="L45">
         <v>511</v>
       </c>
       <c r="M45">
-        <v>88756</v>
+        <v>89040</v>
       </c>
       <c r="N45">
-        <v>3.744</v>
+        <v>3.719</v>
       </c>
       <c r="O45">
         <v>3.602</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="6">
         <v>43009.0</v>
       </c>
       <c r="B46">
-        <v>19225</v>
+        <v>19263</v>
       </c>
       <c r="C46">
-        <v>1777</v>
+        <v>1792</v>
       </c>
       <c r="D46">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="E46">
-        <v>15236</v>
+        <v>15260</v>
       </c>
       <c r="F46">
-        <v>5156</v>
+        <v>5164</v>
       </c>
       <c r="G46">
-        <v>2051</v>
+        <v>2082</v>
       </c>
       <c r="H46">
-        <v>22443</v>
+        <v>22506</v>
       </c>
       <c r="I46">
-        <v>12326</v>
+        <v>12409</v>
       </c>
       <c r="J46">
-        <v>73001</v>
+        <v>73178</v>
       </c>
       <c r="K46">
-        <v>3806</v>
+        <v>3832</v>
       </c>
       <c r="L46">
         <v>511</v>
       </c>
       <c r="M46">
-        <v>89644</v>
+        <v>89930</v>
       </c>
       <c r="N46">
-        <v>3.743</v>
+        <v>3.719</v>
       </c>
       <c r="O46">
         <v>3.6</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="6">
         <v>43040.0</v>
       </c>
       <c r="B47">
-        <v>19455</v>
+        <v>19493</v>
       </c>
       <c r="C47">
-        <v>1781</v>
+        <v>1796</v>
       </c>
       <c r="D47">
-        <v>1451</v>
+        <v>1461</v>
       </c>
       <c r="E47">
-        <v>15438</v>
+        <v>15462</v>
       </c>
       <c r="F47">
-        <v>5174</v>
+        <v>5181</v>
       </c>
       <c r="G47">
-        <v>2075</v>
+        <v>2107</v>
       </c>
       <c r="H47">
-        <v>22687</v>
+        <v>22750</v>
       </c>
       <c r="I47">
-        <v>12438</v>
+        <v>12521</v>
       </c>
       <c r="J47">
-        <v>74052</v>
+        <v>74231</v>
       </c>
       <c r="K47">
-        <v>3731</v>
+        <v>3757</v>
       </c>
       <c r="L47">
         <v>458</v>
       </c>
       <c r="M47">
-        <v>90679</v>
+        <v>90967</v>
       </c>
       <c r="N47">
-        <v>3.76</v>
+        <v>3.735</v>
       </c>
       <c r="O47">
         <v>3.61</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="6">
         <v>43070.0</v>
       </c>
       <c r="B48">
-        <v>19683</v>
+        <v>19721</v>
       </c>
       <c r="C48">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="D48">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="E48">
-        <v>15635</v>
+        <v>15659</v>
       </c>
       <c r="F48">
-        <v>5197</v>
+        <v>5203</v>
       </c>
       <c r="G48">
-        <v>2093</v>
+        <v>2126</v>
       </c>
       <c r="H48">
-        <v>22925</v>
+        <v>22988</v>
       </c>
       <c r="I48">
-        <v>12468</v>
+        <v>12554</v>
       </c>
       <c r="J48">
-        <v>75057</v>
+        <v>75236</v>
       </c>
       <c r="K48">
-        <v>3738</v>
+        <v>3764</v>
       </c>
       <c r="L48">
         <v>453</v>
       </c>
       <c r="M48">
-        <v>91716</v>
+        <v>92007</v>
       </c>
       <c r="N48">
-        <v>3.762</v>
+        <v>3.739</v>
       </c>
       <c r="O48">
         <v>3.617</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="6">
         <v>43101.0</v>
       </c>
       <c r="B49">
-        <v>19726</v>
+        <v>19764</v>
       </c>
       <c r="C49">
-        <v>1795</v>
+        <v>1811</v>
       </c>
       <c r="D49">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="E49">
-        <v>15668</v>
+        <v>15693</v>
       </c>
       <c r="F49">
-        <v>5189</v>
+        <v>5194</v>
       </c>
       <c r="G49">
-        <v>2110</v>
+        <v>2144</v>
       </c>
       <c r="H49">
-        <v>22967</v>
+        <v>23031</v>
       </c>
       <c r="I49">
-        <v>12514</v>
+        <v>12600</v>
       </c>
       <c r="J49">
-        <v>76181</v>
+        <v>76362</v>
       </c>
       <c r="K49">
-        <v>3560</v>
+        <v>3586</v>
       </c>
       <c r="L49">
         <v>441</v>
       </c>
       <c r="M49">
-        <v>92696</v>
+        <v>92989</v>
       </c>
       <c r="N49">
-        <v>3.777</v>
+        <v>3.753</v>
       </c>
       <c r="O49">
         <v>3.653</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="6">
         <v>43132.0</v>
       </c>
       <c r="B50">
-        <v>19821</v>
+        <v>19860</v>
       </c>
       <c r="C50">
-        <v>1797</v>
+        <v>1813</v>
       </c>
       <c r="D50">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="E50">
-        <v>15748</v>
+        <v>15774</v>
       </c>
       <c r="F50">
-        <v>5200</v>
+        <v>5205</v>
       </c>
       <c r="G50">
-        <v>2116</v>
+        <v>2150</v>
       </c>
       <c r="H50">
-        <v>23064</v>
+        <v>23129</v>
       </c>
       <c r="I50">
-        <v>12502</v>
+        <v>12588</v>
       </c>
       <c r="J50">
-        <v>76479</v>
+        <v>76669</v>
       </c>
       <c r="K50">
-        <v>3539</v>
+        <v>3565</v>
       </c>
       <c r="L50">
         <v>90</v>
       </c>
       <c r="M50">
-        <v>92610</v>
+        <v>92912</v>
       </c>
       <c r="N50">
-        <v>3.776</v>
+        <v>3.752</v>
       </c>
       <c r="O50">
-        <v>3.65</v>
+        <v>3.651</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="6">
         <v>43160.0</v>
       </c>
       <c r="B51">
-        <v>19621</v>
+        <v>19659</v>
       </c>
       <c r="C51">
-        <v>1802</v>
+        <v>1818</v>
       </c>
       <c r="D51">
-        <v>1448</v>
+        <v>1458</v>
       </c>
       <c r="E51">
-        <v>15544</v>
+        <v>15569</v>
       </c>
       <c r="F51">
-        <v>5215</v>
+        <v>5220</v>
       </c>
       <c r="G51">
-        <v>2112</v>
+        <v>2146</v>
       </c>
       <c r="H51">
-        <v>22871</v>
+        <v>22935</v>
       </c>
       <c r="I51">
-        <v>11742</v>
+        <v>11828</v>
       </c>
       <c r="J51">
-        <v>77675</v>
+        <v>77865</v>
       </c>
       <c r="K51">
-        <v>3358</v>
+        <v>3384</v>
       </c>
       <c r="L51">
         <v>90</v>
       </c>
       <c r="M51">
-        <v>92865</v>
+        <v>93167</v>
       </c>
       <c r="N51">
-        <v>4.1</v>
+        <v>4.067</v>
       </c>
       <c r="O51">
         <v>3.7</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="6">
         <v>43191.0</v>
       </c>
       <c r="B52">
-        <v>19869</v>
+        <v>19907</v>
       </c>
       <c r="C52">
-        <v>1857</v>
+        <v>1873</v>
       </c>
       <c r="D52">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="E52">
-        <v>15778</v>
+        <v>15803</v>
       </c>
       <c r="F52">
-        <v>5282</v>
+        <v>5287</v>
       </c>
       <c r="G52">
-        <v>2124</v>
+        <v>2158</v>
       </c>
       <c r="H52">
-        <v>23184</v>
+        <v>23248</v>
       </c>
       <c r="I52">
-        <v>11891</v>
+        <v>11977</v>
       </c>
       <c r="J52">
-        <v>78850</v>
+        <v>79040</v>
       </c>
       <c r="K52">
-        <v>3356</v>
+        <v>3383</v>
       </c>
       <c r="L52">
         <v>90</v>
       </c>
       <c r="M52">
-        <v>94187</v>
+        <v>94490</v>
       </c>
       <c r="N52">
-        <v>4.125</v>
+        <v>4.092</v>
       </c>
       <c r="O52">
         <v>3.703</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="6">
         <v>43221.0</v>
       </c>
       <c r="B53">
-        <v>19867</v>
+        <v>19907</v>
       </c>
       <c r="C53">
-        <v>1688</v>
+        <v>1707</v>
       </c>
       <c r="D53">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="E53">
-        <v>15789</v>
+        <v>15816</v>
       </c>
       <c r="F53">
-        <v>5107</v>
+        <v>5114</v>
       </c>
       <c r="G53">
-        <v>2087</v>
+        <v>2121</v>
       </c>
       <c r="H53">
-        <v>22983</v>
+        <v>23051</v>
       </c>
       <c r="I53">
-        <v>11356</v>
+        <v>11443</v>
       </c>
       <c r="J53">
-        <v>73597</v>
+        <v>73792</v>
       </c>
       <c r="K53">
-        <v>3240</v>
+        <v>3267</v>
       </c>
       <c r="L53">
         <v>80</v>
       </c>
       <c r="M53">
-        <v>88273</v>
+        <v>88582</v>
       </c>
       <c r="N53">
-        <v>4.123</v>
+        <v>4.09</v>
       </c>
       <c r="O53">
-        <v>3.473</v>
+        <v>3.474</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="6">
         <v>43252.0</v>
       </c>
       <c r="B54">
-        <v>20363</v>
+        <v>20403</v>
       </c>
       <c r="C54">
-        <v>1697</v>
+        <v>1716</v>
       </c>
       <c r="D54">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="E54">
-        <v>16261</v>
+        <v>16287</v>
       </c>
       <c r="F54">
-        <v>5150</v>
+        <v>5157</v>
       </c>
       <c r="G54">
-        <v>2097</v>
+        <v>2132</v>
       </c>
       <c r="H54">
-        <v>23508</v>
+        <v>23576</v>
       </c>
       <c r="I54">
-        <v>11516</v>
+        <v>11603</v>
       </c>
       <c r="J54">
-        <v>75484</v>
+        <v>75688</v>
       </c>
       <c r="K54">
-        <v>3255</v>
+        <v>3282</v>
       </c>
       <c r="L54">
         <v>80</v>
       </c>
       <c r="M54">
-        <v>90335</v>
+        <v>90653</v>
       </c>
       <c r="N54">
-        <v>4.1</v>
+        <v>4.068</v>
       </c>
       <c r="O54">
         <v>3.483</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="6">
         <v>43282.0</v>
       </c>
       <c r="B55">
-        <v>20766</v>
+        <v>20806</v>
       </c>
       <c r="C55">
-        <v>1713</v>
+        <v>1732</v>
       </c>
       <c r="D55">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="E55">
-        <v>16645</v>
+        <v>16670</v>
       </c>
       <c r="F55">
-        <v>5157</v>
+        <v>5165</v>
       </c>
       <c r="G55">
-        <v>2117</v>
+        <v>2153</v>
       </c>
       <c r="H55">
-        <v>23919</v>
+        <v>23988</v>
       </c>
       <c r="I55">
-        <v>13494</v>
+        <v>13581</v>
       </c>
       <c r="J55">
-        <v>76892</v>
+        <v>77118</v>
       </c>
       <c r="K55">
-        <v>3244</v>
+        <v>3271</v>
       </c>
       <c r="L55">
         <v>80</v>
       </c>
       <c r="M55">
-        <v>93710</v>
+        <v>94050</v>
       </c>
       <c r="N55">
-        <v>4.546</v>
+        <v>4.51</v>
       </c>
       <c r="O55">
-        <v>3.508</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="6">
         <v>43313.0</v>
       </c>
       <c r="B56">
-        <v>21026</v>
+        <v>21067</v>
       </c>
       <c r="C56">
-        <v>1719</v>
+        <v>1738</v>
       </c>
       <c r="D56">
-        <v>1431</v>
+        <v>1441</v>
       </c>
       <c r="E56">
-        <v>16890</v>
+        <v>16916</v>
       </c>
       <c r="F56">
-        <v>5168</v>
+        <v>5176</v>
       </c>
       <c r="G56">
-        <v>2118</v>
+        <v>2154</v>
       </c>
       <c r="H56">
-        <v>24176</v>
+        <v>24246</v>
       </c>
       <c r="I56">
-        <v>13605</v>
+        <v>13692</v>
       </c>
       <c r="J56">
-        <v>78066</v>
+        <v>78296</v>
       </c>
       <c r="K56">
-        <v>3188</v>
+        <v>3215</v>
       </c>
       <c r="L56">
         <v>89</v>
       </c>
       <c r="M56">
-        <v>94948</v>
+        <v>95292</v>
       </c>
       <c r="N56">
-        <v>4.561</v>
+        <v>4.525</v>
       </c>
       <c r="O56">
-        <v>3.523</v>
+        <v>3.525</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="6">
         <v>43344.0</v>
       </c>
       <c r="B57">
-        <v>21148</v>
+        <v>21190</v>
       </c>
       <c r="C57">
-        <v>1745</v>
+        <v>1766</v>
       </c>
       <c r="D57">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="E57">
-        <v>16981</v>
+        <v>17007</v>
       </c>
       <c r="F57">
-        <v>5228</v>
+        <v>5239</v>
       </c>
       <c r="G57">
-        <v>2122</v>
+        <v>2158</v>
       </c>
       <c r="H57">
-        <v>24331</v>
+        <v>24404</v>
       </c>
       <c r="I57">
-        <v>10806</v>
+        <v>10893</v>
       </c>
       <c r="J57">
-        <v>79110</v>
+        <v>79345</v>
       </c>
       <c r="K57">
-        <v>3183</v>
+        <v>3210</v>
       </c>
       <c r="L57">
         <v>94</v>
       </c>
       <c r="M57">
-        <v>93193</v>
+        <v>93542</v>
       </c>
       <c r="N57">
-        <v>3.782</v>
+        <v>3.756</v>
       </c>
       <c r="O57">
-        <v>3.524</v>
+        <v>3.525</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="6">
         <v>43374.0</v>
       </c>
       <c r="B58">
-        <v>21491</v>
+        <v>21534</v>
       </c>
       <c r="C58">
-        <v>1760</v>
+        <v>1781</v>
       </c>
       <c r="D58">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="E58">
-        <v>17209</v>
+        <v>17235</v>
       </c>
       <c r="F58">
-        <v>5344</v>
+        <v>5355</v>
       </c>
       <c r="G58">
-        <v>2139</v>
+        <v>2176</v>
       </c>
       <c r="H58">
-        <v>24692</v>
+        <v>24766</v>
       </c>
       <c r="I58">
-        <v>11019</v>
+        <v>11107</v>
       </c>
       <c r="J58">
-        <v>80065</v>
+        <v>80302</v>
       </c>
       <c r="K58">
-        <v>3126</v>
+        <v>3153</v>
       </c>
       <c r="L58">
         <v>94</v>
       </c>
       <c r="M58">
-        <v>94304</v>
+        <v>94656</v>
       </c>
       <c r="N58">
-        <v>3.813</v>
+        <v>3.787</v>
       </c>
       <c r="O58">
-        <v>3.511</v>
+        <v>3.512</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="6">
         <v>43405.0</v>
       </c>
       <c r="B59">
-        <v>21649</v>
+        <v>21692</v>
       </c>
       <c r="C59">
-        <v>1841</v>
+        <v>1862</v>
       </c>
       <c r="D59">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="E59">
-        <v>16913</v>
+        <v>16938</v>
       </c>
       <c r="F59">
-        <v>5352</v>
+        <v>5363</v>
       </c>
       <c r="G59">
-        <v>2665</v>
+        <v>2703</v>
       </c>
       <c r="H59">
-        <v>24930</v>
+        <v>25004</v>
       </c>
       <c r="I59">
-        <v>11045</v>
+        <v>11134</v>
       </c>
       <c r="J59">
-        <v>82181</v>
+        <v>82419</v>
       </c>
       <c r="K59">
-        <v>3026</v>
+        <v>3053</v>
       </c>
       <c r="L59">
         <v>109</v>
       </c>
       <c r="M59">
-        <v>96361</v>
+        <v>96715</v>
       </c>
       <c r="N59">
-        <v>3.81</v>
+        <v>3.783</v>
       </c>
       <c r="O59">
-        <v>3.566</v>
+        <v>3.567</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="6">
         <v>43435.0</v>
       </c>
       <c r="B60">
-        <v>21877</v>
+        <v>21920</v>
       </c>
       <c r="C60">
-        <v>1870</v>
+        <v>1890</v>
       </c>
       <c r="D60">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="E60">
-        <v>17141</v>
+        <v>17166</v>
       </c>
       <c r="F60">
-        <v>5368</v>
+        <v>5379</v>
       </c>
       <c r="G60">
-        <v>2675</v>
+        <v>2713</v>
       </c>
       <c r="H60">
-        <v>25184</v>
+        <v>25258</v>
       </c>
       <c r="I60">
-        <v>11650</v>
+        <v>11739</v>
       </c>
       <c r="J60">
-        <v>83441</v>
+        <v>83681</v>
       </c>
       <c r="K60">
-        <v>2878</v>
+        <v>2905</v>
       </c>
       <c r="L60">
         <v>108</v>
       </c>
       <c r="M60">
-        <v>98077</v>
+        <v>98433</v>
       </c>
       <c r="N60">
-        <v>3.923</v>
+        <v>3.895</v>
       </c>
       <c r="O60">
-        <v>3.59</v>
+        <v>3.592</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="6">
         <v>43466.0</v>
       </c>
       <c r="B61">
-        <v>21096</v>
+        <v>21137</v>
       </c>
       <c r="C61">
-        <v>1849</v>
+        <v>1868</v>
       </c>
       <c r="D61">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="E61">
-        <v>16323</v>
+        <v>16347</v>
       </c>
       <c r="F61">
-        <v>5533</v>
+        <v>5543</v>
       </c>
       <c r="G61">
-        <v>2528</v>
+        <v>2567</v>
       </c>
       <c r="H61">
-        <v>24384</v>
+        <v>24457</v>
       </c>
       <c r="I61">
-        <v>11813</v>
+        <v>11902</v>
       </c>
       <c r="J61">
-        <v>80169</v>
+        <v>80411</v>
       </c>
       <c r="K61">
-        <v>2797</v>
+        <v>2824</v>
       </c>
       <c r="L61">
         <v>106</v>
       </c>
       <c r="M61">
-        <v>94885</v>
+        <v>95243</v>
       </c>
       <c r="N61">
-        <v>3.929</v>
+        <v>3.901</v>
       </c>
       <c r="O61">
-        <v>3.577</v>
+        <v>3.578</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="6">
         <v>43497.0</v>
       </c>
       <c r="B62">
-        <v>21128</v>
+        <v>21170</v>
       </c>
       <c r="C62">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="D62">
-        <v>1436</v>
+        <v>1449</v>
       </c>
       <c r="E62">
-        <v>16361</v>
+        <v>16386</v>
       </c>
       <c r="F62">
-        <v>5615</v>
+        <v>5625</v>
       </c>
       <c r="G62">
-        <v>2535</v>
+        <v>2574</v>
       </c>
       <c r="H62">
-        <v>24511</v>
+        <v>24585</v>
       </c>
       <c r="I62">
-        <v>12247</v>
+        <v>12336</v>
       </c>
       <c r="J62">
-        <v>81431</v>
+        <v>81682</v>
       </c>
       <c r="K62">
-        <v>3324</v>
+        <v>3351</v>
       </c>
       <c r="L62">
         <v>111</v>
       </c>
       <c r="M62">
-        <v>97113</v>
+        <v>97480</v>
       </c>
       <c r="N62">
-        <v>3.992</v>
+        <v>3.964</v>
       </c>
       <c r="O62">
-        <v>3.624</v>
+        <v>3.625</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="6">
         <v>43525.0</v>
       </c>
       <c r="B63">
-        <v>21360</v>
+        <v>21403</v>
       </c>
       <c r="C63">
-        <v>1961</v>
+        <v>1980</v>
       </c>
       <c r="D63">
-        <v>1429</v>
+        <v>1442</v>
       </c>
       <c r="E63">
-        <v>16506</v>
+        <v>16531</v>
       </c>
       <c r="F63">
-        <v>5651</v>
+        <v>5661</v>
       </c>
       <c r="G63">
-        <v>2593</v>
+        <v>2633</v>
       </c>
       <c r="H63">
-        <v>24750</v>
+        <v>24825</v>
       </c>
       <c r="I63">
-        <v>12885</v>
+        <v>12977</v>
       </c>
       <c r="J63">
-        <v>81033</v>
+        <v>81287</v>
       </c>
       <c r="K63">
-        <v>3254</v>
+        <v>3281</v>
       </c>
       <c r="L63">
         <v>111</v>
       </c>
       <c r="M63">
-        <v>97283</v>
+        <v>97656</v>
       </c>
       <c r="N63">
-        <v>4.162</v>
+        <v>4.133</v>
       </c>
       <c r="O63">
-        <v>3.571</v>
+        <v>3.573</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="6">
         <v>43556.0</v>
       </c>
       <c r="B64">
-        <v>21602</v>
+        <v>21645</v>
       </c>
       <c r="C64">
-        <v>1983</v>
+        <v>2001</v>
       </c>
       <c r="D64">
-        <v>1441</v>
+        <v>1455</v>
       </c>
       <c r="E64">
-        <v>16765</v>
+        <v>16790</v>
       </c>
       <c r="F64">
-        <v>5656</v>
+        <v>5666</v>
       </c>
       <c r="G64">
-        <v>2605</v>
+        <v>2645</v>
       </c>
       <c r="H64">
-        <v>25026</v>
+        <v>25101</v>
       </c>
       <c r="I64">
-        <v>13179</v>
+        <v>13271</v>
       </c>
       <c r="J64">
-        <v>82188</v>
+        <v>82442</v>
       </c>
       <c r="K64">
-        <v>3201</v>
+        <v>3228</v>
       </c>
       <c r="L64">
         <v>110</v>
       </c>
       <c r="M64">
-        <v>98678</v>
+        <v>99051</v>
       </c>
       <c r="N64">
-        <v>4.159</v>
+        <v>4.13</v>
       </c>
       <c r="O64">
-        <v>3.589</v>
+        <v>3.591</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="6">
         <v>43586.0</v>
       </c>
       <c r="B65">
-        <v>21867</v>
+        <v>21910</v>
       </c>
       <c r="C65">
-        <v>2051</v>
+        <v>2069</v>
       </c>
       <c r="D65">
-        <v>1451</v>
+        <v>1465</v>
       </c>
       <c r="E65">
-        <v>16995</v>
+        <v>17020</v>
       </c>
       <c r="F65">
-        <v>5768</v>
+        <v>5777</v>
       </c>
       <c r="G65">
-        <v>2606</v>
+        <v>2647</v>
       </c>
       <c r="H65">
-        <v>25369</v>
+        <v>25444</v>
       </c>
       <c r="I65">
-        <v>12660</v>
+        <v>12752</v>
       </c>
       <c r="J65">
-        <v>83876</v>
+        <v>84130</v>
       </c>
       <c r="K65">
-        <v>3179</v>
+        <v>3206</v>
       </c>
       <c r="L65">
         <v>107</v>
       </c>
       <c r="M65">
-        <v>99822</v>
+        <v>100195</v>
       </c>
       <c r="N65">
-        <v>3.921</v>
+        <v>3.896</v>
       </c>
       <c r="O65">
-        <v>3.614</v>
+        <v>3.616</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="6">
         <v>43617.0</v>
       </c>
       <c r="B66">
-        <v>22076</v>
+        <v>22119</v>
       </c>
       <c r="C66">
-        <v>2072</v>
+        <v>2089</v>
       </c>
       <c r="D66">
-        <v>1451</v>
+        <v>1466</v>
       </c>
       <c r="E66">
-        <v>17187</v>
+        <v>17212</v>
       </c>
       <c r="F66">
-        <v>5800</v>
+        <v>5809</v>
       </c>
       <c r="G66">
-        <v>2612</v>
+        <v>2653</v>
       </c>
       <c r="H66">
-        <v>25599</v>
+        <v>25674</v>
       </c>
       <c r="I66">
-        <v>13168</v>
+        <v>13260</v>
       </c>
       <c r="J66">
-        <v>85094</v>
+        <v>85348</v>
       </c>
       <c r="K66">
-        <v>3163</v>
+        <v>3192</v>
       </c>
       <c r="L66">
         <v>107</v>
       </c>
       <c r="M66">
-        <v>101532</v>
+        <v>101907</v>
       </c>
       <c r="N66">
-        <v>4.002</v>
+        <v>3.977</v>
       </c>
       <c r="O66">
-        <v>3.641</v>
+        <v>3.642</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="6">
         <v>43647.0</v>
       </c>
       <c r="B67">
-        <v>22215</v>
+        <v>22257</v>
       </c>
       <c r="C67">
-        <v>2100</v>
+        <v>2117</v>
       </c>
       <c r="D67">
-        <v>1450</v>
+        <v>1466</v>
       </c>
       <c r="E67">
-        <v>17294</v>
+        <v>17319</v>
       </c>
       <c r="F67">
-        <v>5842</v>
+        <v>5851</v>
       </c>
       <c r="G67">
-        <v>2629</v>
+        <v>2670</v>
       </c>
       <c r="H67">
-        <v>25765</v>
+        <v>25840</v>
       </c>
       <c r="I67">
-        <v>13532</v>
+        <v>13628</v>
       </c>
       <c r="J67">
-        <v>86916</v>
+        <v>87174</v>
       </c>
       <c r="K67">
-        <v>3236</v>
+        <v>3265</v>
       </c>
       <c r="L67">
         <v>107</v>
       </c>
       <c r="M67">
-        <v>103791</v>
+        <v>104174</v>
       </c>
       <c r="N67">
-        <v>4.05</v>
+        <v>4.025</v>
       </c>
       <c r="O67">
-        <v>3.697</v>
+        <v>3.699</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="6">
         <v>43678.0</v>
       </c>
       <c r="B68">
-        <v>22961</v>
+        <v>23003</v>
       </c>
       <c r="C68">
-        <v>2113</v>
+        <v>2130</v>
       </c>
       <c r="D68">
-        <v>1449</v>
+        <v>1465</v>
       </c>
       <c r="E68">
-        <v>18027</v>
+        <v>18051</v>
       </c>
       <c r="F68">
-        <v>5868</v>
+        <v>5877</v>
       </c>
       <c r="G68">
-        <v>2628</v>
+        <v>2670</v>
       </c>
       <c r="H68">
-        <v>26523</v>
+        <v>26598</v>
       </c>
       <c r="I68">
-        <v>14049</v>
+        <v>14145</v>
       </c>
       <c r="J68">
-        <v>89253</v>
+        <v>89515</v>
       </c>
       <c r="K68">
-        <v>3195</v>
+        <v>3224</v>
       </c>
       <c r="L68">
         <v>105</v>
       </c>
       <c r="M68">
-        <v>106602</v>
+        <v>106989</v>
       </c>
       <c r="N68">
-        <v>3.986</v>
+        <v>3.962</v>
       </c>
       <c r="O68">
-        <v>3.702</v>
+        <v>3.703</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="6">
         <v>43709.0</v>
       </c>
       <c r="B69">
-        <v>23416</v>
+        <v>23457</v>
       </c>
       <c r="C69">
-        <v>2126</v>
+        <v>2143</v>
       </c>
       <c r="D69">
-        <v>1358</v>
+        <v>1377</v>
       </c>
       <c r="E69">
-        <v>18259</v>
+        <v>18284</v>
       </c>
       <c r="F69">
-        <v>5931</v>
+        <v>5941</v>
       </c>
       <c r="G69">
-        <v>2710</v>
+        <v>2752</v>
       </c>
       <c r="H69">
-        <v>26900</v>
+        <v>26977</v>
       </c>
       <c r="I69">
-        <v>15253</v>
+        <v>15350</v>
       </c>
       <c r="J69">
-        <v>90735</v>
+        <v>91011</v>
       </c>
       <c r="K69">
-        <v>3210</v>
+        <v>3239</v>
       </c>
       <c r="L69">
         <v>105</v>
       </c>
       <c r="M69">
-        <v>109303</v>
+        <v>109705</v>
       </c>
       <c r="N69">
-        <v>4.185</v>
+        <v>4.159</v>
       </c>
       <c r="O69">
-        <v>3.722</v>
+        <v>3.724</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="6">
         <v>43739.0</v>
       </c>
       <c r="B70">
-        <v>23784</v>
+        <v>23826</v>
       </c>
       <c r="C70">
-        <v>2138</v>
+        <v>2155</v>
       </c>
       <c r="D70">
-        <v>1361</v>
+        <v>1380</v>
       </c>
       <c r="E70">
-        <v>18634</v>
+        <v>18660</v>
       </c>
       <c r="F70">
-        <v>5934</v>
+        <v>5944</v>
       </c>
       <c r="G70">
-        <v>2715</v>
+        <v>2757</v>
       </c>
       <c r="H70">
-        <v>27283</v>
+        <v>27361</v>
       </c>
       <c r="I70">
-        <v>14777</v>
+        <v>14874</v>
       </c>
       <c r="J70">
-        <v>94147</v>
+        <v>94425</v>
       </c>
       <c r="K70">
-        <v>3150</v>
+        <v>3179</v>
       </c>
       <c r="L70">
         <v>103</v>
       </c>
       <c r="M70">
-        <v>112177</v>
+        <v>112581</v>
       </c>
       <c r="N70">
-        <v>4.019</v>
+        <v>3.995</v>
       </c>
       <c r="O70">
-        <v>3.804</v>
+        <v>3.805</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="6">
         <v>43770.0</v>
       </c>
       <c r="B71">
-        <v>24178</v>
+        <v>24219</v>
       </c>
       <c r="C71">
-        <v>2137</v>
+        <v>2155</v>
       </c>
       <c r="D71">
-        <v>1363</v>
+        <v>1383</v>
       </c>
       <c r="E71">
-        <v>19028</v>
+        <v>19054</v>
       </c>
       <c r="F71">
-        <v>5932</v>
+        <v>5943</v>
       </c>
       <c r="G71">
-        <v>2718</v>
+        <v>2760</v>
       </c>
       <c r="H71">
-        <v>27678</v>
+        <v>27757</v>
       </c>
       <c r="I71">
-        <v>15431</v>
+        <v>15528</v>
       </c>
       <c r="J71">
-        <v>91549</v>
+        <v>91839</v>
       </c>
       <c r="K71">
-        <v>3129</v>
+        <v>3158</v>
       </c>
       <c r="L71">
         <v>93</v>
       </c>
       <c r="M71">
-        <v>110202</v>
+        <v>110618</v>
       </c>
       <c r="N71">
-        <v>4.09</v>
+        <v>4.066</v>
       </c>
       <c r="O71">
-        <v>3.65</v>
+        <v>3.653</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="6">
         <v>43800.0</v>
       </c>
       <c r="B72">
-        <v>24333</v>
+        <v>24374</v>
       </c>
       <c r="C72">
-        <v>2188</v>
+        <v>2205</v>
       </c>
       <c r="D72">
-        <v>1317</v>
+        <v>1339</v>
       </c>
       <c r="E72">
-        <v>19211</v>
+        <v>19238</v>
       </c>
       <c r="F72">
-        <v>5948</v>
+        <v>5959</v>
       </c>
       <c r="G72">
-        <v>2679</v>
+        <v>2721</v>
       </c>
       <c r="H72">
-        <v>27838</v>
+        <v>27918</v>
       </c>
       <c r="I72">
-        <v>14800</v>
+        <v>14898</v>
       </c>
       <c r="J72">
-        <v>92908</v>
+        <v>93239</v>
       </c>
       <c r="K72">
-        <v>3051</v>
+        <v>3080</v>
       </c>
       <c r="L72">
         <v>92</v>
       </c>
       <c r="M72">
-        <v>110851</v>
+        <v>111309</v>
       </c>
       <c r="N72">
-        <v>3.958</v>
+        <v>3.936</v>
       </c>
       <c r="O72">
-        <v>3.673</v>
+        <v>3.677</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="6">
         <v>43831.0</v>
       </c>
       <c r="B73">
-        <v>24737</v>
+        <v>24778</v>
       </c>
       <c r="C73">
-        <v>2134</v>
+        <v>2151</v>
       </c>
       <c r="D73">
-        <v>1306</v>
+        <v>1328</v>
       </c>
       <c r="E73">
-        <v>19797</v>
+        <v>19824</v>
       </c>
       <c r="F73">
-        <v>5764</v>
+        <v>5775</v>
       </c>
       <c r="G73">
-        <v>2616</v>
+        <v>2658</v>
       </c>
       <c r="H73">
-        <v>28177</v>
+        <v>28257</v>
       </c>
       <c r="I73">
-        <v>15381</v>
+        <v>15483</v>
       </c>
       <c r="J73">
-        <v>93973</v>
+        <v>94316</v>
       </c>
       <c r="K73">
-        <v>3027</v>
+        <v>3056</v>
       </c>
       <c r="L73">
         <v>72</v>
       </c>
       <c r="M73">
-        <v>112453</v>
+        <v>112927</v>
       </c>
       <c r="N73">
-        <v>4.04</v>
+        <v>4.018</v>
       </c>
       <c r="O73">
-        <v>3.672</v>
+        <v>3.676</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="6">
         <v>43862.0</v>
       </c>
       <c r="B74">
-        <v>25027</v>
+        <v>25068</v>
       </c>
       <c r="C74">
-        <v>2140</v>
+        <v>2157</v>
       </c>
       <c r="D74">
-        <v>1310</v>
+        <v>1333</v>
       </c>
       <c r="E74">
-        <v>20092</v>
+        <v>20120</v>
       </c>
       <c r="F74">
-        <v>5775</v>
+        <v>5786</v>
       </c>
       <c r="G74">
-        <v>2610</v>
+        <v>2652</v>
       </c>
       <c r="H74">
-        <v>28477</v>
+        <v>28558</v>
       </c>
       <c r="I74">
-        <v>15611</v>
+        <v>15713</v>
       </c>
       <c r="J74">
-        <v>95365</v>
+        <v>95710</v>
       </c>
       <c r="K74">
-        <v>3037</v>
+        <v>3066</v>
       </c>
       <c r="L74">
         <v>72</v>
       </c>
       <c r="M74">
-        <v>114085</v>
+        <v>114561</v>
       </c>
       <c r="N74">
-        <v>4.053</v>
+        <v>4.031</v>
       </c>
       <c r="O74">
-        <v>3.688</v>
+        <v>3.692</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="6">
         <v>43891.0</v>
       </c>
       <c r="B75">
-        <v>25366</v>
+        <v>25408</v>
       </c>
       <c r="C75">
-        <v>2151</v>
+        <v>2168</v>
       </c>
       <c r="D75">
-        <v>1313</v>
+        <v>1336</v>
       </c>
       <c r="E75">
-        <v>20435</v>
+        <v>20464</v>
       </c>
       <c r="F75">
-        <v>5783</v>
+        <v>5794</v>
       </c>
       <c r="G75">
-        <v>2612</v>
+        <v>2654</v>
       </c>
       <c r="H75">
-        <v>28830</v>
+        <v>28912</v>
       </c>
       <c r="I75">
-        <v>16158</v>
+        <v>16260</v>
       </c>
       <c r="J75">
-        <v>96425</v>
+        <v>96776</v>
       </c>
       <c r="K75">
-        <v>3017</v>
+        <v>3046</v>
       </c>
       <c r="L75">
         <v>72</v>
       </c>
       <c r="M75">
-        <v>115672</v>
+        <v>116154</v>
       </c>
       <c r="N75">
-        <v>4.047</v>
+        <v>4.026</v>
       </c>
       <c r="O75">
-        <v>3.692</v>
+        <v>3.696</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="6">
         <v>43922.0</v>
       </c>
       <c r="B76">
-        <v>25606</v>
+        <v>25648</v>
       </c>
       <c r="C76">
-        <v>2219</v>
+        <v>2235</v>
       </c>
       <c r="D76">
-        <v>1295</v>
+        <v>1319</v>
       </c>
       <c r="E76">
-        <v>20659</v>
+        <v>20688</v>
       </c>
       <c r="F76">
-        <v>5855</v>
+        <v>5866</v>
       </c>
       <c r="G76">
-        <v>2606</v>
+        <v>2648</v>
       </c>
       <c r="H76">
-        <v>29120</v>
+        <v>29202</v>
       </c>
       <c r="I76">
-        <v>16423</v>
+        <v>16525</v>
       </c>
       <c r="J76">
-        <v>97344</v>
+        <v>97703</v>
       </c>
       <c r="K76">
-        <v>3103</v>
+        <v>3132</v>
       </c>
       <c r="L76">
         <v>72</v>
       </c>
       <c r="M76">
-        <v>116942</v>
+        <v>117432</v>
       </c>
       <c r="N76">
-        <v>4.064</v>
+        <v>4.043</v>
       </c>
       <c r="O76">
-        <v>3.691</v>
+        <v>3.695</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="6">
         <v>43952.0</v>
       </c>
       <c r="B77">
-        <v>25899</v>
+        <v>25941</v>
       </c>
       <c r="C77">
-        <v>2224</v>
+        <v>2240</v>
       </c>
       <c r="D77">
-        <v>1300</v>
+        <v>1324</v>
       </c>
       <c r="E77">
-        <v>20891</v>
+        <v>20920</v>
       </c>
       <c r="F77">
-        <v>5928</v>
+        <v>5939</v>
       </c>
       <c r="G77">
-        <v>2604</v>
+        <v>2646</v>
       </c>
       <c r="H77">
-        <v>29423</v>
+        <v>29505</v>
       </c>
       <c r="I77">
-        <v>16402</v>
+        <v>16504</v>
       </c>
       <c r="J77">
-        <v>99055</v>
+        <v>99419</v>
       </c>
       <c r="K77">
-        <v>3010</v>
+        <v>3039</v>
       </c>
       <c r="L77">
         <v>72</v>
       </c>
       <c r="M77">
-        <v>118539</v>
+        <v>119034</v>
       </c>
       <c r="N77">
-        <v>4.011</v>
+        <v>3.991</v>
       </c>
       <c r="O77">
-        <v>3.717</v>
+        <v>3.721</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="6">
         <v>43983.0</v>
       </c>
       <c r="B78">
-        <v>26042</v>
+        <v>26083</v>
       </c>
       <c r="C78">
-        <v>2239</v>
+        <v>2256</v>
       </c>
       <c r="D78">
-        <v>1309</v>
+        <v>1334</v>
       </c>
       <c r="E78">
-        <v>20995</v>
+        <v>21024</v>
       </c>
       <c r="F78">
-        <v>5988</v>
+        <v>6000</v>
       </c>
       <c r="G78">
-        <v>2607</v>
+        <v>2649</v>
       </c>
       <c r="H78">
-        <v>29590</v>
+        <v>29673</v>
       </c>
       <c r="I78">
-        <v>16654</v>
+        <v>16756</v>
       </c>
       <c r="J78">
-        <v>99939</v>
+        <v>100306</v>
       </c>
       <c r="K78">
-        <v>2935</v>
+        <v>2964</v>
       </c>
       <c r="L78">
         <v>70</v>
       </c>
       <c r="M78">
-        <v>119598</v>
+        <v>120096</v>
       </c>
       <c r="N78">
-        <v>4.02</v>
+        <v>4</v>
       </c>
       <c r="O78">
-        <v>3.731</v>
+        <v>3.735</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="6">
         <v>44013.0</v>
       </c>
       <c r="B79">
-        <v>26500</v>
+        <v>26540</v>
       </c>
       <c r="C79">
-        <v>2266</v>
+        <v>2283</v>
       </c>
       <c r="D79">
-        <v>1327</v>
+        <v>1353</v>
       </c>
       <c r="E79">
-        <v>21424</v>
+        <v>21453</v>
       </c>
       <c r="F79">
-        <v>6059</v>
+        <v>6071</v>
       </c>
       <c r="G79">
-        <v>2610</v>
+        <v>2652</v>
       </c>
       <c r="H79">
-        <v>30093</v>
+        <v>30176</v>
       </c>
       <c r="I79">
-        <v>17069</v>
+        <v>17171</v>
       </c>
       <c r="J79">
-        <v>101818</v>
+        <v>102189</v>
       </c>
       <c r="K79">
-        <v>2912</v>
+        <v>2941</v>
       </c>
       <c r="L79">
         <v>68</v>
       </c>
       <c r="M79">
-        <v>121867</v>
+        <v>122369</v>
       </c>
       <c r="N79">
-        <v>4.039</v>
+        <v>4.019</v>
       </c>
       <c r="O79">
-        <v>3.739</v>
+        <v>3.743</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="6">
         <v>44044.0</v>
       </c>
       <c r="B80">
-        <v>27027</v>
+        <v>27066</v>
       </c>
       <c r="C80">
-        <v>2285</v>
+        <v>2301</v>
       </c>
       <c r="D80">
-        <v>1294</v>
+        <v>1322</v>
       </c>
       <c r="E80">
-        <v>21899</v>
+        <v>21928</v>
       </c>
       <c r="F80">
-        <v>6103</v>
+        <v>6114</v>
       </c>
       <c r="G80">
-        <v>2604</v>
+        <v>2647</v>
       </c>
       <c r="H80">
-        <v>30606</v>
+        <v>30689</v>
       </c>
       <c r="I80">
-        <v>17659</v>
+        <v>17765</v>
       </c>
       <c r="J80">
-        <v>100343</v>
+        <v>100721</v>
       </c>
       <c r="K80">
-        <v>2878</v>
+        <v>2907</v>
       </c>
       <c r="L80">
         <v>67</v>
       </c>
       <c r="M80">
-        <v>120947</v>
+        <v>121460</v>
       </c>
       <c r="N80">
-        <v>4.106</v>
+        <v>4.087</v>
       </c>
       <c r="O80">
-        <v>3.625</v>
+        <v>3.629</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="6">
         <v>44075.0</v>
       </c>
       <c r="B81">
-        <v>27365</v>
+        <v>27404</v>
       </c>
       <c r="C81">
-        <v>2282</v>
+        <v>2298</v>
       </c>
       <c r="D81">
-        <v>1277</v>
+        <v>1305</v>
       </c>
       <c r="E81">
-        <v>22157</v>
+        <v>22187</v>
       </c>
       <c r="F81">
-        <v>6159</v>
+        <v>6169</v>
       </c>
       <c r="G81">
-        <v>2608</v>
+        <v>2651</v>
       </c>
       <c r="H81">
-        <v>30924</v>
+        <v>31007</v>
       </c>
       <c r="I81">
-        <v>18017</v>
+        <v>18123</v>
       </c>
       <c r="J81">
-        <v>101435</v>
+        <v>101816</v>
       </c>
       <c r="K81">
-        <v>2859</v>
+        <v>2888</v>
       </c>
       <c r="L81">
         <v>64</v>
       </c>
       <c r="M81">
-        <v>122375</v>
+        <v>122891</v>
       </c>
       <c r="N81">
-        <v>4.129</v>
+        <v>4.11</v>
       </c>
       <c r="O81">
-        <v>3.63</v>
+        <v>3.634</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="6">
         <v>44105.0</v>
       </c>
       <c r="B82">
-        <v>27659</v>
+        <v>27698</v>
       </c>
       <c r="C82">
-        <v>2295</v>
+        <v>2311</v>
       </c>
       <c r="D82">
-        <v>1270</v>
+        <v>1298</v>
       </c>
       <c r="E82">
-        <v>22416</v>
+        <v>22446</v>
       </c>
       <c r="F82">
-        <v>6202</v>
+        <v>6212</v>
       </c>
       <c r="G82">
-        <v>2606</v>
+        <v>2649</v>
       </c>
       <c r="H82">
-        <v>31224</v>
+        <v>31307</v>
       </c>
       <c r="I82">
-        <v>18343</v>
+        <v>18449</v>
       </c>
       <c r="J82">
-        <v>103618</v>
+        <v>103999</v>
       </c>
       <c r="K82">
-        <v>2883</v>
+        <v>2912</v>
       </c>
       <c r="L82">
         <v>62</v>
       </c>
       <c r="M82">
-        <v>124906</v>
+        <v>125422</v>
       </c>
       <c r="N82">
-        <v>4.148</v>
+        <v>4.129</v>
       </c>
       <c r="O82">
-        <v>3.674</v>
+        <v>3.678</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="6">
         <v>44136.0</v>
       </c>
       <c r="B83">
-        <v>28145</v>
+        <v>28184</v>
       </c>
       <c r="C83">
-        <v>2301</v>
+        <v>2317</v>
       </c>
       <c r="D83">
-        <v>1520</v>
+        <v>1548</v>
       </c>
       <c r="E83">
-        <v>22916</v>
+        <v>22946</v>
       </c>
       <c r="F83">
-        <v>6260</v>
+        <v>6270</v>
       </c>
       <c r="G83">
-        <v>2790</v>
+        <v>2833</v>
       </c>
       <c r="H83">
-        <v>31966</v>
+        <v>32049</v>
       </c>
       <c r="I83">
-        <v>19109</v>
+        <v>19216</v>
       </c>
       <c r="J83">
-        <v>109073</v>
+        <v>109457</v>
       </c>
       <c r="K83">
-        <v>2887</v>
+        <v>2916</v>
       </c>
       <c r="L83">
         <v>62</v>
       </c>
       <c r="M83">
-        <v>131131</v>
+        <v>131651</v>
       </c>
       <c r="N83">
-        <v>4.212</v>
+        <v>4.193</v>
       </c>
       <c r="O83">
-        <v>3.78</v>
+        <v>3.783</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="6">
         <v>44166.0</v>
       </c>
       <c r="B84">
-        <v>28287</v>
+        <v>28325</v>
       </c>
       <c r="C84">
-        <v>1896</v>
+        <v>1912</v>
       </c>
       <c r="D84">
-        <v>1494</v>
+        <v>1522</v>
       </c>
       <c r="E84">
-        <v>22720</v>
+        <v>22748</v>
       </c>
       <c r="F84">
-        <v>6228</v>
+        <v>6239</v>
       </c>
       <c r="G84">
-        <v>2729</v>
+        <v>2772</v>
       </c>
       <c r="H84">
-        <v>31677</v>
+        <v>31759</v>
       </c>
       <c r="I84">
-        <v>19232</v>
+        <v>19337</v>
       </c>
       <c r="J84">
-        <v>109205</v>
+        <v>109590</v>
       </c>
       <c r="K84">
-        <v>2779</v>
+        <v>2808</v>
       </c>
       <c r="L84">
         <v>61</v>
       </c>
       <c r="M84">
-        <v>131277</v>
+        <v>131796</v>
       </c>
       <c r="N84">
-        <v>4.19</v>
+        <v>4.172</v>
       </c>
       <c r="O84">
-        <v>3.83</v>
+        <v>3.834</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="6">
         <v>44197.0</v>
       </c>
       <c r="B85">
-        <v>38499</v>
+        <v>38537</v>
       </c>
       <c r="C85">
-        <v>2333</v>
+        <v>2350</v>
       </c>
       <c r="D85">
-        <v>1501</v>
+        <v>1530</v>
       </c>
       <c r="E85">
-        <v>32871</v>
+        <v>32899</v>
       </c>
       <c r="F85">
-        <v>6714</v>
+        <v>6726</v>
       </c>
       <c r="G85">
-        <v>2748</v>
+        <v>2792</v>
       </c>
       <c r="H85">
-        <v>42333</v>
+        <v>42417</v>
       </c>
       <c r="I85">
-        <v>18877</v>
+        <v>18986</v>
       </c>
       <c r="J85">
-        <v>113413</v>
+        <v>113832</v>
       </c>
       <c r="K85">
-        <v>3488</v>
+        <v>3578</v>
       </c>
       <c r="L85">
         <v>58</v>
       </c>
       <c r="M85">
-        <v>135836</v>
+        <v>136454</v>
       </c>
       <c r="N85">
-        <v>3.673</v>
+        <v>3.661</v>
       </c>
       <c r="O85">
-        <v>2.964</v>
+        <v>2.969</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="6">
         <v>44228.0</v>
       </c>
       <c r="B86">
-        <v>39079</v>
+        <v>39116</v>
       </c>
       <c r="C86">
-        <v>2349</v>
+        <v>2366</v>
       </c>
       <c r="D86">
-        <v>1508</v>
+        <v>1538</v>
       </c>
       <c r="E86">
-        <v>33362</v>
+        <v>33390</v>
       </c>
       <c r="F86">
-        <v>6824</v>
+        <v>6835</v>
       </c>
       <c r="G86">
-        <v>2750</v>
+        <v>2795</v>
       </c>
       <c r="H86">
-        <v>42936</v>
+        <v>43020</v>
       </c>
       <c r="I86">
-        <v>19464</v>
+        <v>19573</v>
       </c>
       <c r="J86">
-        <v>114571</v>
+        <v>114999</v>
       </c>
       <c r="K86">
-        <v>3487</v>
+        <v>3577</v>
       </c>
       <c r="L86">
         <v>58</v>
       </c>
       <c r="M86">
-        <v>137580</v>
+        <v>138207</v>
       </c>
       <c r="N86">
-        <v>3.711</v>
+        <v>3.699</v>
       </c>
       <c r="O86">
-        <v>2.955</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="6">
         <v>44256.0</v>
       </c>
       <c r="B87">
-        <v>39534</v>
+        <v>39570</v>
       </c>
       <c r="C87">
-        <v>2319</v>
+        <v>2336</v>
       </c>
       <c r="D87">
-        <v>1514</v>
+        <v>1546</v>
       </c>
       <c r="E87">
-        <v>33743</v>
+        <v>33771</v>
       </c>
       <c r="F87">
-        <v>6873</v>
+        <v>6883</v>
       </c>
       <c r="G87">
-        <v>2751</v>
+        <v>2798</v>
       </c>
       <c r="H87">
-        <v>43367</v>
+        <v>43452</v>
       </c>
       <c r="I87">
-        <v>19882</v>
+        <v>19992</v>
       </c>
       <c r="J87">
-        <v>115525</v>
+        <v>115968</v>
       </c>
       <c r="K87">
-        <v>3481</v>
+        <v>3571</v>
       </c>
       <c r="L87">
         <v>58</v>
       </c>
       <c r="M87">
-        <v>138946</v>
+        <v>139589</v>
       </c>
       <c r="N87">
-        <v>3.739</v>
+        <v>3.727</v>
       </c>
       <c r="O87">
-        <v>2.952</v>
+        <v>2.958</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="6">
         <v>44287.0</v>
       </c>
       <c r="B88">
-        <v>40252</v>
+        <v>40293</v>
       </c>
       <c r="C88">
-        <v>2317</v>
+        <v>2336</v>
       </c>
       <c r="D88">
-        <v>1520</v>
+        <v>1552</v>
       </c>
       <c r="E88">
-        <v>34462</v>
+        <v>34497</v>
       </c>
       <c r="F88">
-        <v>6876</v>
+        <v>6886</v>
       </c>
       <c r="G88">
-        <v>2751</v>
+        <v>2798</v>
       </c>
       <c r="H88">
-        <v>44089</v>
+        <v>44181</v>
       </c>
       <c r="I88">
-        <v>20311</v>
+        <v>20422</v>
       </c>
       <c r="J88">
-        <v>117534</v>
+        <v>118026</v>
       </c>
       <c r="K88">
-        <v>3464</v>
+        <v>3554</v>
       </c>
       <c r="L88">
         <v>58</v>
       </c>
       <c r="M88">
-        <v>141367</v>
+        <v>142060</v>
       </c>
       <c r="N88">
-        <v>3.767</v>
+        <v>3.755</v>
       </c>
       <c r="O88">
-        <v>2.954</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="6">
         <v>44317.0</v>
       </c>
       <c r="B89">
-        <v>41058</v>
+        <v>41099</v>
       </c>
       <c r="C89">
-        <v>2342</v>
+        <v>2361</v>
       </c>
       <c r="D89">
-        <v>1531</v>
+        <v>1563</v>
       </c>
       <c r="E89">
-        <v>35279</v>
+        <v>35314</v>
       </c>
       <c r="F89">
-        <v>6897</v>
+        <v>6906</v>
       </c>
       <c r="G89">
-        <v>2755</v>
+        <v>2803</v>
       </c>
       <c r="H89">
-        <v>44931</v>
+        <v>45023</v>
       </c>
       <c r="I89">
-        <v>21068</v>
+        <v>21180</v>
       </c>
       <c r="J89">
-        <v>119683</v>
+        <v>120176</v>
       </c>
       <c r="K89">
-        <v>3491</v>
+        <v>3581</v>
       </c>
       <c r="L89">
         <v>58</v>
       </c>
       <c r="M89">
-        <v>144300</v>
+        <v>144995</v>
       </c>
       <c r="N89">
-        <v>3.831</v>
+        <v>3.82</v>
       </c>
       <c r="O89">
-        <v>2.953</v>
+        <v>2.959</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="6">
         <v>44348.0</v>
       </c>
       <c r="B90">
-        <v>41572</v>
+        <v>41615</v>
       </c>
       <c r="C90">
-        <v>2327</v>
+        <v>2347</v>
       </c>
       <c r="D90">
-        <v>1528</v>
+        <v>1560</v>
       </c>
       <c r="E90">
-        <v>35801</v>
+        <v>35839</v>
       </c>
       <c r="F90">
-        <v>6872</v>
+        <v>6881</v>
       </c>
       <c r="G90">
-        <v>2754</v>
+        <v>2802</v>
       </c>
       <c r="H90">
-        <v>45427</v>
+        <v>45522</v>
       </c>
       <c r="I90">
-        <v>21319</v>
+        <v>21433</v>
       </c>
       <c r="J90">
-        <v>120751</v>
+        <v>121258</v>
       </c>
       <c r="K90">
-        <v>3431</v>
+        <v>3521</v>
       </c>
       <c r="L90">
         <v>58</v>
       </c>
       <c r="M90">
-        <v>145559</v>
+        <v>146270</v>
       </c>
       <c r="N90">
-        <v>3.827</v>
+        <v>3.816</v>
       </c>
       <c r="O90">
-        <v>2.948</v>
+        <v>2.954</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="6">
         <v>44378.0</v>
       </c>
       <c r="B91">
-        <v>42136</v>
+        <v>42180</v>
       </c>
       <c r="C91">
-        <v>2336</v>
+        <v>2357</v>
       </c>
       <c r="D91">
-        <v>1532</v>
+        <v>1564</v>
       </c>
       <c r="E91">
-        <v>36365</v>
+        <v>36404</v>
       </c>
       <c r="F91">
-        <v>6880</v>
+        <v>6890</v>
       </c>
       <c r="G91">
-        <v>2759</v>
+        <v>2807</v>
       </c>
       <c r="H91">
-        <v>46004</v>
+        <v>46101</v>
       </c>
       <c r="I91">
-        <v>21821</v>
+        <v>21935</v>
       </c>
       <c r="J91">
-        <v>122086</v>
+        <v>122610</v>
       </c>
       <c r="K91">
-        <v>3430</v>
+        <v>3520</v>
       </c>
       <c r="L91">
         <v>57</v>
       </c>
       <c r="M91">
-        <v>147394</v>
+        <v>148122</v>
       </c>
       <c r="N91">
-        <v>3.847</v>
+        <v>3.835</v>
       </c>
       <c r="O91">
-        <v>2.946</v>
+        <v>2.953</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="6">
         <v>44409.0</v>
       </c>
       <c r="B92">
-        <v>42609</v>
+        <v>42654</v>
       </c>
       <c r="C92">
-        <v>2338</v>
+        <v>2359</v>
       </c>
       <c r="D92">
-        <v>1538</v>
+        <v>1570</v>
       </c>
       <c r="E92">
-        <v>36836</v>
+        <v>36876</v>
       </c>
       <c r="F92">
-        <v>6887</v>
+        <v>6897</v>
       </c>
       <c r="G92">
-        <v>2762</v>
+        <v>2810</v>
       </c>
       <c r="H92">
-        <v>46485</v>
+        <v>46583</v>
       </c>
       <c r="I92">
-        <v>22154</v>
+        <v>22268</v>
       </c>
       <c r="J92">
-        <v>123655</v>
+        <v>124182</v>
       </c>
       <c r="K92">
-        <v>3434</v>
+        <v>3524</v>
       </c>
       <c r="L92">
         <v>57</v>
       </c>
       <c r="M92">
-        <v>149300</v>
+        <v>150031</v>
       </c>
       <c r="N92">
-        <v>3.866</v>
+        <v>3.854</v>
       </c>
       <c r="O92">
-        <v>2.954</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="6">
         <v>44440.0</v>
       </c>
       <c r="B93">
-        <v>43095</v>
+        <v>43141</v>
       </c>
       <c r="C93">
-        <v>2455</v>
+        <v>2476</v>
       </c>
       <c r="D93">
-        <v>1534</v>
+        <v>1566</v>
       </c>
       <c r="E93">
-        <v>37281</v>
+        <v>37321</v>
       </c>
       <c r="F93">
-        <v>7040</v>
+        <v>7050</v>
       </c>
       <c r="G93">
-        <v>2763</v>
+        <v>2812</v>
       </c>
       <c r="H93">
-        <v>47084</v>
+        <v>47183</v>
       </c>
       <c r="I93">
-        <v>22624</v>
+        <v>22739</v>
       </c>
       <c r="J93">
-        <v>123518</v>
+        <v>124052</v>
       </c>
       <c r="K93">
-        <v>3682</v>
+        <v>3774</v>
       </c>
       <c r="L93">
         <v>57</v>
       </c>
       <c r="M93">
-        <v>149881</v>
+        <v>150622</v>
       </c>
       <c r="N93">
-        <v>3.885</v>
+        <v>3.873</v>
       </c>
       <c r="O93">
-        <v>2.922</v>
+        <v>2.928</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="6">
         <v>44470.0</v>
       </c>
       <c r="B94">
-        <v>43955</v>
+        <v>44002</v>
       </c>
       <c r="C94">
-        <v>2452</v>
+        <v>2472</v>
       </c>
       <c r="D94">
-        <v>1543</v>
+        <v>1576</v>
       </c>
       <c r="E94">
-        <v>37984</v>
+        <v>38024</v>
       </c>
       <c r="F94">
-        <v>7190</v>
+        <v>7197</v>
       </c>
       <c r="G94">
-        <v>2776</v>
+        <v>2829</v>
       </c>
       <c r="H94">
-        <v>47950</v>
+        <v>48050</v>
       </c>
       <c r="I94">
-        <v>24833</v>
+        <v>24949</v>
       </c>
       <c r="J94">
-        <v>126036</v>
+        <v>126582</v>
       </c>
       <c r="K94">
-        <v>3717</v>
+        <v>3809</v>
       </c>
       <c r="L94">
         <v>57</v>
       </c>
       <c r="M94">
-        <v>154643</v>
+        <v>155397</v>
       </c>
       <c r="N94">
-        <v>4.168</v>
+        <v>4.154</v>
       </c>
       <c r="O94">
-        <v>2.931</v>
+        <v>2.937</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="6">
         <v>44501.0</v>
       </c>
       <c r="B95">
-        <v>44567</v>
+        <v>44616</v>
       </c>
       <c r="C95">
-        <v>2441</v>
+        <v>2461</v>
       </c>
       <c r="D95">
-        <v>1541</v>
+        <v>1574</v>
       </c>
       <c r="E95">
-        <v>38575</v>
+        <v>38616</v>
       </c>
       <c r="F95">
-        <v>7200</v>
+        <v>7207</v>
       </c>
       <c r="G95">
-        <v>2774</v>
+        <v>2828</v>
       </c>
       <c r="H95">
-        <v>48549</v>
+        <v>48651</v>
       </c>
       <c r="I95">
-        <v>23908</v>
+        <v>24024</v>
       </c>
       <c r="J95">
-        <v>127146</v>
+        <v>127709</v>
       </c>
       <c r="K95">
-        <v>3710</v>
+        <v>3802</v>
       </c>
       <c r="L95">
         <v>56</v>
       </c>
       <c r="M95">
-        <v>154820</v>
+        <v>155591</v>
       </c>
       <c r="N95">
-        <v>3.981</v>
+        <v>3.968</v>
       </c>
       <c r="O95">
-        <v>2.919</v>
+        <v>2.926</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="6">
         <v>44531.0</v>
       </c>
       <c r="B96">
-        <v>45532</v>
+        <v>45583</v>
       </c>
       <c r="C96">
-        <v>2440</v>
+        <v>2460</v>
       </c>
       <c r="D96">
-        <v>1544</v>
+        <v>1577</v>
       </c>
       <c r="E96">
-        <v>39539</v>
+        <v>39581</v>
       </c>
       <c r="F96">
-        <v>7205</v>
+        <v>7212</v>
       </c>
       <c r="G96">
-        <v>2772</v>
+        <v>2827</v>
       </c>
       <c r="H96">
-        <v>49516</v>
+        <v>49620</v>
       </c>
       <c r="I96">
-        <v>24458</v>
+        <v>24575</v>
       </c>
       <c r="J96">
-        <v>129493</v>
+        <v>130059</v>
       </c>
       <c r="K96">
-        <v>3705</v>
+        <v>3797</v>
       </c>
       <c r="L96">
         <v>56</v>
       </c>
       <c r="M96">
-        <v>157712</v>
+        <v>158487</v>
       </c>
       <c r="N96">
-        <v>3.987</v>
+        <v>3.975</v>
       </c>
       <c r="O96">
-        <v>2.916</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" s="6">
         <v>44562.0</v>
       </c>
       <c r="B97">
-        <v>45661</v>
+        <v>45716</v>
       </c>
       <c r="C97">
-        <v>2439</v>
+        <v>2468</v>
       </c>
       <c r="D97">
-        <v>1544</v>
+        <v>1577</v>
       </c>
       <c r="E97">
-        <v>41987</v>
+        <v>42031</v>
       </c>
       <c r="F97">
-        <v>7276</v>
+        <v>7289</v>
       </c>
       <c r="G97">
-        <v>381</v>
+        <v>441</v>
       </c>
       <c r="H97">
-        <v>49644</v>
+        <v>49761</v>
       </c>
       <c r="I97">
-        <v>24727</v>
+        <v>24847</v>
       </c>
       <c r="J97">
-        <v>130538</v>
+        <v>131171</v>
       </c>
       <c r="K97">
-        <v>3578</v>
+        <v>3670</v>
       </c>
       <c r="L97">
         <v>53</v>
       </c>
       <c r="M97">
-        <v>158896</v>
+        <v>159741</v>
       </c>
       <c r="N97">
-        <v>4.002</v>
+        <v>3.99</v>
       </c>
       <c r="O97">
-        <v>2.934</v>
+        <v>2.941</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" s="6">
         <v>44593.0</v>
       </c>
       <c r="B98">
-        <v>45247</v>
+        <v>45303</v>
       </c>
       <c r="C98">
-        <v>2447</v>
+        <v>2476</v>
       </c>
       <c r="D98">
-        <v>1551</v>
+        <v>1585</v>
       </c>
       <c r="E98">
-        <v>41511</v>
+        <v>41556</v>
       </c>
       <c r="F98">
-        <v>7363</v>
+        <v>7377</v>
       </c>
       <c r="G98">
-        <v>371</v>
+        <v>431</v>
       </c>
       <c r="H98">
-        <v>49245</v>
+        <v>49364</v>
       </c>
       <c r="I98">
-        <v>25229</v>
+        <v>25349</v>
       </c>
       <c r="J98">
-        <v>129884</v>
+        <v>130527</v>
       </c>
       <c r="K98">
-        <v>3575</v>
+        <v>3667</v>
       </c>
       <c r="L98">
         <v>51</v>
       </c>
       <c r="M98">
-        <v>158739</v>
+        <v>159594</v>
       </c>
       <c r="N98">
-        <v>4.036</v>
+        <v>4.024</v>
       </c>
       <c r="O98">
-        <v>2.952</v>
+        <v>2.959</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" s="6">
         <v>44621.0</v>
       </c>
       <c r="B99">
-        <v>45652</v>
+        <v>45711</v>
       </c>
       <c r="C99">
-        <v>2452</v>
+        <v>2481</v>
       </c>
       <c r="D99">
-        <v>1557</v>
+        <v>1591</v>
       </c>
       <c r="E99">
-        <v>41881</v>
+        <v>41929</v>
       </c>
       <c r="F99">
-        <v>7405</v>
+        <v>7419</v>
       </c>
       <c r="G99">
-        <v>375</v>
+        <v>435</v>
       </c>
       <c r="H99">
-        <v>49661</v>
+        <v>49783</v>
       </c>
       <c r="I99">
-        <v>25797</v>
+        <v>25917</v>
       </c>
       <c r="J99">
-        <v>131493</v>
+        <v>132170</v>
       </c>
       <c r="K99">
-        <v>3480</v>
+        <v>3572</v>
       </c>
       <c r="L99">
         <v>51</v>
       </c>
       <c r="M99">
-        <v>160821</v>
+        <v>161710</v>
       </c>
       <c r="N99">
-        <v>4.065</v>
+        <v>4.052</v>
       </c>
       <c r="O99">
-        <v>2.966</v>
+        <v>2.973</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" s="6">
         <v>44652.0</v>
       </c>
       <c r="B100">
-        <v>46444</v>
+        <v>46502</v>
       </c>
       <c r="C100">
-        <v>2472</v>
+        <v>2501</v>
       </c>
       <c r="D100">
-        <v>1587</v>
+        <v>1623</v>
       </c>
       <c r="E100">
-        <v>42670</v>
+        <v>42719</v>
       </c>
       <c r="F100">
-        <v>7449</v>
+        <v>7463</v>
       </c>
       <c r="G100">
-        <v>384</v>
+        <v>444</v>
       </c>
       <c r="H100">
-        <v>50503</v>
+        <v>50626</v>
       </c>
       <c r="I100">
-        <v>26312</v>
+        <v>26432</v>
       </c>
       <c r="J100">
-        <v>134167</v>
+        <v>134875</v>
       </c>
       <c r="K100">
-        <v>3350</v>
+        <v>3442</v>
       </c>
       <c r="L100">
         <v>51</v>
       </c>
       <c r="M100">
-        <v>163880</v>
+        <v>164800</v>
       </c>
       <c r="N100">
-        <v>4.076</v>
+        <v>4.063</v>
       </c>
       <c r="O100">
-        <v>2.968</v>
+        <v>2.976</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" s="6">
         <v>44682.0</v>
       </c>
       <c r="B101">
-        <v>47446</v>
+        <v>47504</v>
       </c>
       <c r="C101">
-        <v>2479</v>
+        <v>2508</v>
       </c>
       <c r="D101">
-        <v>1621</v>
+        <v>1657</v>
       </c>
       <c r="E101">
-        <v>43436</v>
+        <v>43485</v>
       </c>
       <c r="F101">
-        <v>7717</v>
+        <v>7731</v>
       </c>
       <c r="G101">
-        <v>393</v>
+        <v>453</v>
       </c>
       <c r="H101">
-        <v>51546</v>
+        <v>51669</v>
       </c>
       <c r="I101">
-        <v>27052</v>
+        <v>27172</v>
       </c>
       <c r="J101">
-        <v>137130</v>
+        <v>137859</v>
       </c>
       <c r="K101">
-        <v>3354</v>
+        <v>3446</v>
       </c>
       <c r="L101">
         <v>51</v>
       </c>
       <c r="M101">
-        <v>167587</v>
+        <v>168528</v>
       </c>
       <c r="N101">
-        <v>4.113</v>
+        <v>4.1</v>
       </c>
       <c r="O101">
-        <v>2.972</v>
+        <v>2.981</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" s="6">
         <v>44713.0</v>
       </c>
       <c r="B102">
-        <v>48258</v>
+        <v>48318</v>
       </c>
       <c r="C102">
-        <v>2469</v>
+        <v>2498</v>
       </c>
       <c r="D102">
-        <v>1635</v>
+        <v>1671</v>
       </c>
       <c r="E102">
-        <v>44209</v>
+        <v>44260</v>
       </c>
       <c r="F102">
-        <v>7757</v>
+        <v>7771</v>
       </c>
       <c r="G102">
-        <v>396</v>
+        <v>456</v>
       </c>
       <c r="H102">
-        <v>52362</v>
+        <v>52487</v>
       </c>
       <c r="I102">
-        <v>27673</v>
+        <v>27793</v>
       </c>
       <c r="J102">
-        <v>139376</v>
+        <v>140136</v>
       </c>
       <c r="K102">
-        <v>3351</v>
+        <v>3443</v>
       </c>
       <c r="L102">
         <v>51</v>
       </c>
       <c r="M102">
-        <v>170451</v>
+        <v>171423</v>
       </c>
       <c r="N102">
-        <v>4.171</v>
+        <v>4.158</v>
       </c>
       <c r="O102">
-        <v>2.972</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" s="6">
         <v>44743.0</v>
       </c>
       <c r="B103">
-        <v>49055</v>
+        <v>49117</v>
       </c>
       <c r="C103">
-        <v>2472</v>
+        <v>2501</v>
       </c>
       <c r="D103">
-        <v>1642</v>
+        <v>1678</v>
       </c>
       <c r="E103">
-        <v>44978</v>
+        <v>45031</v>
       </c>
       <c r="F103">
-        <v>7778</v>
+        <v>7791</v>
       </c>
       <c r="G103">
-        <v>413</v>
+        <v>474</v>
       </c>
       <c r="H103">
-        <v>53169</v>
+        <v>53296</v>
       </c>
       <c r="I103">
-        <v>28259</v>
+        <v>28383</v>
       </c>
       <c r="J103">
-        <v>141361</v>
+        <v>142127</v>
       </c>
       <c r="K103">
-        <v>3319</v>
+        <v>3411</v>
       </c>
       <c r="L103">
         <v>46</v>
       </c>
       <c r="M103">
-        <v>172985</v>
+        <v>173967</v>
       </c>
       <c r="N103">
-        <v>4.183</v>
+        <v>4.169</v>
       </c>
       <c r="O103">
-        <v>2.97</v>
+        <v>2.979</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" s="6">
         <v>44774.0</v>
       </c>
       <c r="B104">
-        <v>50014</v>
+        <v>50078</v>
       </c>
       <c r="C104">
-        <v>2479</v>
+        <v>2509</v>
       </c>
       <c r="D104">
-        <v>1653</v>
+        <v>1689</v>
       </c>
       <c r="E104">
-        <v>45827</v>
+        <v>45883</v>
       </c>
       <c r="F104">
-        <v>7880</v>
+        <v>7893</v>
       </c>
       <c r="G104">
-        <v>439</v>
+        <v>500</v>
       </c>
       <c r="H104">
-        <v>54146</v>
+        <v>54276</v>
       </c>
       <c r="I104">
-        <v>28785</v>
+        <v>28910</v>
       </c>
       <c r="J104">
-        <v>143472</v>
+        <v>144257</v>
       </c>
       <c r="K104">
-        <v>3287</v>
+        <v>3379</v>
       </c>
       <c r="L104">
         <v>46</v>
       </c>
       <c r="M104">
-        <v>175590</v>
+        <v>176592</v>
       </c>
       <c r="N104">
-        <v>4.181</v>
+        <v>4.167</v>
       </c>
       <c r="O104">
-        <v>2.961</v>
+        <v>2.969</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" s="6">
         <v>44805.0</v>
       </c>
       <c r="B105">
-        <v>50466</v>
+        <v>50542</v>
       </c>
       <c r="C105">
-        <v>2564</v>
+        <v>2598</v>
       </c>
       <c r="D105">
-        <v>1661</v>
+        <v>1697</v>
       </c>
       <c r="E105">
-        <v>46316</v>
+        <v>46388</v>
       </c>
       <c r="F105">
-        <v>7936</v>
+        <v>7948</v>
       </c>
       <c r="G105">
-        <v>439</v>
+        <v>501</v>
       </c>
       <c r="H105">
-        <v>54691</v>
+        <v>54837</v>
       </c>
       <c r="I105">
-        <v>27640</v>
+        <v>27768</v>
       </c>
       <c r="J105">
-        <v>145986</v>
+        <v>146826</v>
       </c>
       <c r="K105">
-        <v>3233</v>
+        <v>3325</v>
       </c>
       <c r="L105">
         <v>45</v>
       </c>
       <c r="M105">
-        <v>176904</v>
+        <v>177964</v>
       </c>
       <c r="N105">
-        <v>3.974</v>
+        <v>3.96</v>
       </c>
       <c r="O105">
-        <v>2.982</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" s="6">
         <v>44835.0</v>
       </c>
       <c r="B106">
-        <v>51020</v>
+        <v>51094</v>
       </c>
       <c r="C106">
-        <v>2600</v>
+        <v>2635</v>
       </c>
       <c r="D106">
-        <v>1667</v>
+        <v>1704</v>
       </c>
       <c r="E106">
-        <v>46821</v>
+        <v>46893</v>
       </c>
       <c r="F106">
-        <v>8020</v>
+        <v>8032</v>
       </c>
       <c r="G106">
-        <v>446</v>
+        <v>508</v>
       </c>
       <c r="H106">
-        <v>55287</v>
+        <v>55433</v>
       </c>
       <c r="I106">
-        <v>28342</v>
+        <v>28470</v>
       </c>
       <c r="J106">
-        <v>147111</v>
+        <v>147954</v>
       </c>
       <c r="K106">
-        <v>3227</v>
+        <v>3319</v>
       </c>
       <c r="L106">
         <v>45</v>
       </c>
       <c r="M106">
-        <v>178725</v>
+        <v>179788</v>
       </c>
       <c r="N106">
-        <v>3.992</v>
+        <v>3.978</v>
       </c>
       <c r="O106">
-        <v>2.977</v>
+        <v>2.986</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" s="6">
         <v>44866.0</v>
       </c>
       <c r="B107">
-        <v>51578</v>
+        <v>51659</v>
       </c>
       <c r="C107">
-        <v>2612</v>
+        <v>2649</v>
       </c>
       <c r="D107">
-        <v>1667</v>
+        <v>1705</v>
       </c>
       <c r="E107">
-        <v>47371</v>
+        <v>47452</v>
       </c>
       <c r="F107">
-        <v>8047</v>
+        <v>8059</v>
       </c>
       <c r="G107">
-        <v>439</v>
+        <v>502</v>
       </c>
       <c r="H107">
-        <v>55857</v>
+        <v>56013</v>
       </c>
       <c r="I107">
-        <v>28771</v>
+        <v>28918</v>
       </c>
       <c r="J107">
-        <v>148832</v>
+        <v>149719</v>
       </c>
       <c r="K107">
-        <v>3227</v>
+        <v>3319</v>
       </c>
       <c r="L107">
         <v>45</v>
       </c>
       <c r="M107">
-        <v>180875</v>
+        <v>182001</v>
       </c>
       <c r="N107">
-        <v>4.005</v>
+        <v>3.993</v>
       </c>
       <c r="O107">
-        <v>2.983</v>
+        <v>2.992</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" s="6">
         <v>44896.0</v>
       </c>
       <c r="B108">
-        <v>52672</v>
+        <v>52801</v>
       </c>
       <c r="C108">
-        <v>2669</v>
+        <v>2708</v>
       </c>
       <c r="D108">
-        <v>1666</v>
+        <v>1704</v>
       </c>
       <c r="E108">
-        <v>48498</v>
+        <v>48627</v>
       </c>
       <c r="F108">
-        <v>8067</v>
+        <v>8082</v>
       </c>
       <c r="G108">
-        <v>442</v>
+        <v>504</v>
       </c>
       <c r="H108">
-        <v>57007</v>
+        <v>57213</v>
       </c>
       <c r="I108">
-        <v>30037</v>
+        <v>30193</v>
       </c>
       <c r="J108">
-        <v>151348</v>
+        <v>152306</v>
       </c>
       <c r="K108">
-        <v>3323</v>
+        <v>3415</v>
       </c>
       <c r="L108">
         <v>45</v>
       </c>
       <c r="M108">
-        <v>184753</v>
+        <v>185959</v>
       </c>
       <c r="N108">
-        <v>4.084</v>
+        <v>4.072</v>
       </c>
       <c r="O108">
-        <v>2.975</v>
+        <v>2.982</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" s="6">
         <v>44927.0</v>
       </c>
       <c r="B109">
-        <v>53348</v>
+        <v>53495</v>
       </c>
       <c r="C109">
-        <v>2888</v>
+        <v>2929</v>
       </c>
       <c r="D109">
-        <v>1414</v>
+        <v>1452</v>
       </c>
       <c r="E109">
-        <v>49236</v>
+        <v>49378</v>
       </c>
       <c r="F109">
-        <v>7964</v>
+        <v>7986</v>
       </c>
       <c r="G109">
-        <v>450</v>
+        <v>512</v>
       </c>
       <c r="H109">
-        <v>57650</v>
+        <v>57876</v>
       </c>
       <c r="I109">
-        <v>30562</v>
+        <v>30725</v>
       </c>
       <c r="J109">
-        <v>150821</v>
+        <v>151826</v>
       </c>
       <c r="K109">
-        <v>3291</v>
+        <v>3383</v>
       </c>
       <c r="L109">
         <v>39</v>
       </c>
       <c r="M109">
-        <v>184713</v>
+        <v>185973</v>
       </c>
       <c r="N109">
-        <v>4.07</v>
+        <v>4.057</v>
       </c>
       <c r="O109">
-        <v>2.936</v>
+        <v>2.943</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" s="6">
         <v>44958.0</v>
       </c>
       <c r="B110">
-        <v>54341</v>
+        <v>54496</v>
       </c>
       <c r="C110">
-        <v>2847</v>
+        <v>2890</v>
       </c>
       <c r="D110">
-        <v>1176</v>
+        <v>1213</v>
       </c>
       <c r="E110">
-        <v>49996</v>
+        <v>50142</v>
       </c>
       <c r="F110">
-        <v>7918</v>
+        <v>7943</v>
       </c>
       <c r="G110">
-        <v>450</v>
+        <v>514</v>
       </c>
       <c r="H110">
-        <v>58364</v>
+        <v>58599</v>
       </c>
       <c r="I110">
-        <v>31177</v>
+        <v>31343</v>
       </c>
       <c r="J110">
-        <v>151464</v>
+        <v>152502</v>
       </c>
       <c r="K110">
-        <v>3239</v>
+        <v>3331</v>
       </c>
       <c r="L110">
         <v>36</v>
       </c>
       <c r="M110">
-        <v>185916</v>
+        <v>187212</v>
       </c>
       <c r="N110">
-        <v>4.074</v>
+        <v>4.061</v>
       </c>
       <c r="O110">
-        <v>2.919</v>
+        <v>2.926</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" s="6">
         <v>44986.0</v>
       </c>
       <c r="B111">
-        <v>55330</v>
+        <v>55495</v>
       </c>
       <c r="C111">
-        <v>2871</v>
+        <v>2914</v>
       </c>
       <c r="D111">
-        <v>1182</v>
+        <v>1219</v>
       </c>
       <c r="E111">
-        <v>50917</v>
+        <v>51072</v>
       </c>
       <c r="F111">
-        <v>8008</v>
+        <v>8034</v>
       </c>
       <c r="G111">
-        <v>458</v>
+        <v>522</v>
       </c>
       <c r="H111">
-        <v>59383</v>
+        <v>59628</v>
       </c>
       <c r="I111">
-        <v>32270</v>
+        <v>32444</v>
       </c>
       <c r="J111">
-        <v>153672</v>
+        <v>154724</v>
       </c>
       <c r="K111">
-        <v>3236</v>
+        <v>3328</v>
       </c>
       <c r="L111">
         <v>35</v>
       </c>
       <c r="M111">
-        <v>189213</v>
+        <v>190531</v>
       </c>
       <c r="N111">
-        <v>4.114</v>
+        <v>4.1</v>
       </c>
       <c r="O111">
-        <v>2.914</v>
+        <v>2.921</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" s="6">
         <v>45017.0</v>
       </c>
       <c r="B112">
-        <v>56109</v>
+        <v>56287</v>
       </c>
       <c r="C112">
-        <v>2920</v>
+        <v>2963</v>
       </c>
       <c r="D112">
-        <v>1173</v>
+        <v>1210</v>
       </c>
       <c r="E112">
-        <v>51695</v>
+        <v>51862</v>
       </c>
       <c r="F112">
-        <v>8026</v>
+        <v>8053</v>
       </c>
       <c r="G112">
-        <v>481</v>
+        <v>545</v>
       </c>
       <c r="H112">
-        <v>60202</v>
+        <v>60460</v>
       </c>
       <c r="I112">
-        <v>32914</v>
+        <v>33089</v>
       </c>
       <c r="J112">
-        <v>155753</v>
+        <v>156838</v>
       </c>
       <c r="K112">
-        <v>3229</v>
+        <v>3321</v>
       </c>
       <c r="L112">
         <v>34</v>
       </c>
       <c r="M112">
-        <v>191930</v>
+        <v>193282</v>
       </c>
       <c r="N112">
-        <v>4.103</v>
+        <v>4.089</v>
       </c>
       <c r="O112">
-        <v>2.918</v>
+        <v>2.925</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" s="6">
         <v>45047.0</v>
       </c>
       <c r="B113">
-        <v>56968</v>
+        <v>57158</v>
       </c>
       <c r="C113">
-        <v>2932</v>
+        <v>2978</v>
       </c>
       <c r="D113">
-        <v>1178</v>
+        <v>1215</v>
       </c>
       <c r="E113">
-        <v>52547</v>
+        <v>52729</v>
       </c>
       <c r="F113">
-        <v>8042</v>
+        <v>8069</v>
       </c>
       <c r="G113">
-        <v>489</v>
+        <v>553</v>
       </c>
       <c r="H113">
-        <v>61078</v>
+        <v>61351</v>
       </c>
       <c r="I113">
-        <v>33664</v>
+        <v>33841</v>
       </c>
       <c r="J113">
-        <v>158425</v>
+        <v>159552</v>
       </c>
       <c r="K113">
-        <v>3236</v>
+        <v>3328</v>
       </c>
       <c r="L113">
         <v>33</v>
       </c>
       <c r="M113">
-        <v>195358</v>
+        <v>196754</v>
       </c>
       <c r="N113">
-        <v>4.097</v>
+        <v>4.083</v>
       </c>
       <c r="O113">
-        <v>2.929</v>
+        <v>2.936</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" s="6">
         <v>45078.0</v>
       </c>
       <c r="B114">
-        <v>58967</v>
+        <v>59421</v>
       </c>
       <c r="C114">
-        <v>2971</v>
+        <v>3018</v>
       </c>
       <c r="D114">
-        <v>1174</v>
+        <v>1211</v>
       </c>
       <c r="E114">
-        <v>54536</v>
+        <v>54983</v>
       </c>
       <c r="F114">
-        <v>8063</v>
+        <v>8090</v>
       </c>
       <c r="G114">
-        <v>513</v>
+        <v>577</v>
       </c>
       <c r="H114">
-        <v>63112</v>
+        <v>63650</v>
       </c>
       <c r="I114">
-        <v>35373</v>
+        <v>35592</v>
       </c>
       <c r="J114">
-        <v>161592</v>
+        <v>163116</v>
       </c>
       <c r="K114">
-        <v>3218</v>
+        <v>3310</v>
       </c>
       <c r="L114">
         <v>30</v>
       </c>
       <c r="M114">
-        <v>200213</v>
+        <v>202048</v>
       </c>
       <c r="N114">
-        <v>4.127</v>
+        <v>4.106</v>
       </c>
       <c r="O114">
-        <v>2.897</v>
+        <v>2.899</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" s="6">
         <v>45108.0</v>
       </c>
       <c r="B115">
-        <v>59868</v>
+        <v>60334</v>
       </c>
       <c r="C115">
-        <v>2990</v>
+        <v>3040</v>
       </c>
       <c r="D115">
-        <v>1173</v>
+        <v>1211</v>
       </c>
       <c r="E115">
-        <v>55436</v>
+        <v>55897</v>
       </c>
       <c r="F115">
-        <v>8061</v>
+        <v>8088</v>
       </c>
       <c r="G115">
-        <v>534</v>
+        <v>600</v>
       </c>
       <c r="H115">
-        <v>64031</v>
+        <v>64585</v>
       </c>
       <c r="I115">
-        <v>36240</v>
+        <v>36467</v>
       </c>
       <c r="J115">
-        <v>163537</v>
+        <v>165122</v>
       </c>
       <c r="K115">
-        <v>3336</v>
+        <v>3428</v>
       </c>
       <c r="L115">
         <v>29</v>
       </c>
       <c r="M115">
-        <v>203142</v>
+        <v>205046</v>
       </c>
       <c r="N115">
-        <v>4.12</v>
+        <v>4.1</v>
       </c>
       <c r="O115">
-        <v>2.895</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" s="6">
         <v>45139.0</v>
       </c>
       <c r="B116">
-        <v>60829</v>
+        <v>61318</v>
       </c>
       <c r="C116">
-        <v>3013</v>
+        <v>3067</v>
       </c>
       <c r="D116">
-        <v>1166</v>
+        <v>1204</v>
       </c>
       <c r="E116">
-        <v>56453</v>
+        <v>56938</v>
       </c>
       <c r="F116">
-        <v>8023</v>
+        <v>8051</v>
       </c>
       <c r="G116">
-        <v>532</v>
+        <v>600</v>
       </c>
       <c r="H116">
-        <v>65008</v>
+        <v>65589</v>
       </c>
       <c r="I116">
-        <v>36953</v>
+        <v>37186</v>
       </c>
       <c r="J116">
-        <v>166413</v>
+        <v>168166</v>
       </c>
       <c r="K116">
-        <v>3333</v>
+        <v>3425</v>
       </c>
       <c r="L116">
         <v>29</v>
       </c>
       <c r="M116">
-        <v>206728</v>
+        <v>208806</v>
       </c>
       <c r="N116">
-        <v>4.105</v>
+        <v>4.086</v>
       </c>
       <c r="O116">
-        <v>2.905</v>
+        <v>2.908</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" s="6">
         <v>45170.0</v>
       </c>
       <c r="B117">
-        <v>61551</v>
+        <v>62054</v>
       </c>
       <c r="C117">
-        <v>3050</v>
+        <v>3106</v>
       </c>
       <c r="D117">
-        <v>1167</v>
+        <v>1205</v>
       </c>
       <c r="E117">
-        <v>57171</v>
+        <v>57672</v>
       </c>
       <c r="F117">
-        <v>8037</v>
+        <v>8065</v>
       </c>
       <c r="G117">
-        <v>560</v>
+        <v>628</v>
       </c>
       <c r="H117">
-        <v>65768</v>
+        <v>66365</v>
       </c>
       <c r="I117">
-        <v>37875</v>
+        <v>38110</v>
       </c>
       <c r="J117">
-        <v>162266</v>
+        <v>164057</v>
       </c>
       <c r="K117">
-        <v>3333</v>
+        <v>3425</v>
       </c>
       <c r="L117">
         <v>29</v>
       </c>
       <c r="M117">
-        <v>203503</v>
+        <v>205621</v>
       </c>
       <c r="N117">
-        <v>4.089</v>
+        <v>4.069</v>
       </c>
       <c r="O117">
-        <v>2.808</v>
+        <v>2.812</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" s="6">
         <v>45200.0</v>
       </c>
       <c r="B118">
-        <v>62601</v>
+        <v>63131</v>
       </c>
       <c r="C118">
-        <v>3069</v>
+        <v>3126</v>
       </c>
       <c r="D118">
-        <v>1167</v>
+        <v>1205</v>
       </c>
       <c r="E118">
-        <v>58199</v>
+        <v>58727</v>
       </c>
       <c r="F118">
-        <v>8043</v>
+        <v>8071</v>
       </c>
       <c r="G118">
-        <v>595</v>
+        <v>664</v>
       </c>
       <c r="H118">
-        <v>66837</v>
+        <v>67462</v>
       </c>
       <c r="I118">
-        <v>38838</v>
+        <v>39090</v>
       </c>
       <c r="J118">
-        <v>165300</v>
+        <v>167151</v>
       </c>
       <c r="K118">
-        <v>3331</v>
+        <v>3423</v>
       </c>
       <c r="L118">
         <v>29</v>
       </c>
       <c r="M118">
-        <v>207498</v>
+        <v>209693</v>
       </c>
       <c r="N118">
-        <v>4.1</v>
+        <v>4.08</v>
       </c>
       <c r="O118">
-        <v>2.817</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" s="6">
         <v>45231.0</v>
       </c>
       <c r="B119">
-        <v>63361</v>
+        <v>63906</v>
       </c>
       <c r="C119">
-        <v>3088</v>
+        <v>3148</v>
       </c>
       <c r="D119">
-        <v>1162</v>
+        <v>1201</v>
       </c>
       <c r="E119">
-        <v>58947</v>
+        <v>59493</v>
       </c>
       <c r="F119">
-        <v>8065</v>
+        <v>8094</v>
       </c>
       <c r="G119">
-        <v>599</v>
+        <v>668</v>
       </c>
       <c r="H119">
-        <v>67611</v>
+        <v>68255</v>
       </c>
       <c r="I119">
-        <v>40489</v>
+        <v>40745</v>
       </c>
       <c r="J119">
-        <v>167054</v>
+        <v>168975</v>
       </c>
       <c r="K119">
-        <v>3333</v>
+        <v>3425</v>
       </c>
       <c r="L119">
         <v>29</v>
       </c>
       <c r="M119">
-        <v>210905</v>
+        <v>213174</v>
       </c>
       <c r="N119">
-        <v>4.16</v>
+        <v>4.14</v>
       </c>
       <c r="O119">
-        <v>2.821</v>
+        <v>2.825</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" s="6">
         <v>45261.0</v>
       </c>
       <c r="B120">
-        <v>63949</v>
+        <v>64515</v>
       </c>
       <c r="C120">
-        <v>3121</v>
+        <v>3183</v>
       </c>
       <c r="D120">
-        <v>1145</v>
+        <v>1184</v>
       </c>
       <c r="E120">
-        <v>59518</v>
+        <v>60085</v>
       </c>
       <c r="F120">
-        <v>8078</v>
+        <v>8109</v>
       </c>
       <c r="G120">
-        <v>619</v>
+        <v>688</v>
       </c>
       <c r="H120">
-        <v>68215</v>
+        <v>68882</v>
       </c>
       <c r="I120">
-        <v>41464</v>
+        <v>41722</v>
       </c>
       <c r="J120">
-        <v>168508</v>
+        <v>170519</v>
       </c>
       <c r="K120">
-        <v>3170</v>
+        <v>3263</v>
       </c>
       <c r="L120">
         <v>29</v>
       </c>
       <c r="M120">
-        <v>213171</v>
+        <v>215533</v>
       </c>
       <c r="N120">
-        <v>4.164</v>
+        <v>4.144</v>
       </c>
       <c r="O120">
-        <v>2.826</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" s="6">
         <v>45292.0</v>
       </c>
       <c r="B121">
-        <v>64666</v>
+        <v>65260</v>
       </c>
       <c r="C121">
-        <v>3144</v>
+        <v>3212</v>
       </c>
       <c r="D121">
-        <v>1110</v>
+        <v>1151</v>
       </c>
       <c r="E121">
-        <v>60276</v>
+        <v>60869</v>
       </c>
       <c r="F121">
-        <v>8059</v>
+        <v>8101</v>
       </c>
       <c r="G121">
-        <v>585</v>
+        <v>653</v>
       </c>
       <c r="H121">
-        <v>68920</v>
+        <v>69623</v>
       </c>
       <c r="I121">
-        <v>42516</v>
+        <v>42775</v>
       </c>
       <c r="J121">
-        <v>169833</v>
+        <v>171963</v>
       </c>
       <c r="K121">
-        <v>3110</v>
+        <v>3203</v>
       </c>
       <c r="L121">
         <v>29</v>
       </c>
       <c r="M121">
-        <v>215488</v>
+        <v>217970</v>
       </c>
       <c r="N121">
-        <v>4.168</v>
+        <v>4.147</v>
       </c>
       <c r="O121">
-        <v>2.826</v>
+        <v>2.831</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" s="6">
         <v>45323.0</v>
       </c>
       <c r="B122">
-        <v>65292</v>
+        <v>65915</v>
       </c>
       <c r="C122">
-        <v>3180</v>
+        <v>3253</v>
       </c>
       <c r="D122">
-        <v>1102</v>
+        <v>1143</v>
       </c>
       <c r="E122">
-        <v>60996</v>
+        <v>61619</v>
       </c>
       <c r="F122">
-        <v>8005</v>
+        <v>8050</v>
       </c>
       <c r="G122">
-        <v>573</v>
+        <v>642</v>
       </c>
       <c r="H122">
-        <v>69574</v>
+        <v>70311</v>
       </c>
       <c r="I122">
-        <v>43513</v>
+        <v>43781</v>
       </c>
       <c r="J122">
-        <v>170990</v>
+        <v>173216</v>
       </c>
       <c r="K122">
-        <v>3098</v>
+        <v>3191</v>
       </c>
       <c r="L122">
         <v>29</v>
       </c>
       <c r="M122">
-        <v>217630</v>
+        <v>220217</v>
       </c>
       <c r="N122">
-        <v>4.161</v>
+        <v>4.141</v>
       </c>
       <c r="O122">
-        <v>2.826</v>
+        <v>2.831</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" s="6">
         <v>45352.0</v>
       </c>
       <c r="B123">
-        <v>66006</v>
+        <v>66650</v>
       </c>
       <c r="C123">
-        <v>3207</v>
+        <v>3283</v>
       </c>
       <c r="D123">
-        <v>1108</v>
+        <v>1149</v>
       </c>
       <c r="E123">
-        <v>61750</v>
+        <v>62396</v>
       </c>
       <c r="F123">
-        <v>8003</v>
+        <v>8047</v>
       </c>
       <c r="G123">
-        <v>568</v>
+        <v>639</v>
       </c>
       <c r="H123">
-        <v>70321</v>
+        <v>71082</v>
       </c>
       <c r="I123">
-        <v>44588</v>
+        <v>44866</v>
       </c>
       <c r="J123">
-        <v>172859</v>
+        <v>175167</v>
       </c>
       <c r="K123">
-        <v>3098</v>
+        <v>3191</v>
       </c>
       <c r="L123">
         <v>29</v>
       </c>
       <c r="M123">
-        <v>220574</v>
+        <v>223253</v>
       </c>
       <c r="N123">
-        <v>4.162</v>
+        <v>4.142</v>
       </c>
       <c r="O123">
-        <v>2.834</v>
+        <v>2.839</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" s="6">
         <v>45383.0</v>
       </c>
       <c r="B124">
-        <v>67198</v>
+        <v>67863</v>
       </c>
       <c r="C124">
-        <v>3236</v>
+        <v>3313</v>
       </c>
       <c r="D124">
-        <v>1110</v>
+        <v>1151</v>
       </c>
       <c r="E124">
-        <v>62960</v>
+        <v>63628</v>
       </c>
       <c r="F124">
-        <v>8012</v>
+        <v>8056</v>
       </c>
       <c r="G124">
-        <v>572</v>
+        <v>643</v>
       </c>
       <c r="H124">
-        <v>71544</v>
+        <v>72327</v>
       </c>
       <c r="I124">
-        <v>46103</v>
+        <v>46387</v>
       </c>
       <c r="J124">
-        <v>176350</v>
+        <v>178750</v>
       </c>
       <c r="K124">
-        <v>3099</v>
+        <v>3192</v>
       </c>
       <c r="L124">
         <v>29</v>
       </c>
       <c r="M124">
-        <v>225581</v>
+        <v>228358</v>
       </c>
       <c r="N124">
-        <v>4.164</v>
+        <v>4.144</v>
       </c>
       <c r="O124">
-        <v>2.849</v>
+        <v>2.854</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" s="6">
         <v>45413.0</v>
       </c>
       <c r="B125">
-        <v>67757</v>
+        <v>68444</v>
       </c>
       <c r="C125">
-        <v>3248</v>
+        <v>3329</v>
       </c>
       <c r="D125">
-        <v>1099</v>
+        <v>1140</v>
       </c>
       <c r="E125">
-        <v>63463</v>
+        <v>64153</v>
       </c>
       <c r="F125">
-        <v>8049</v>
+        <v>8097</v>
       </c>
       <c r="G125">
-        <v>592</v>
+        <v>663</v>
       </c>
       <c r="H125">
-        <v>72104</v>
+        <v>72913</v>
       </c>
       <c r="I125">
-        <v>47041</v>
+        <v>47333</v>
       </c>
       <c r="J125">
-        <v>178485</v>
+        <v>180977</v>
       </c>
       <c r="K125">
-        <v>3100</v>
+        <v>3193</v>
       </c>
       <c r="L125">
         <v>29</v>
       </c>
       <c r="M125">
-        <v>228655</v>
+        <v>231532</v>
       </c>
       <c r="N125">
-        <v>4.156</v>
+        <v>4.136</v>
       </c>
       <c r="O125">
-        <v>2.868</v>
+        <v>2.873</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" s="6">
         <v>45444.0</v>
       </c>
       <c r="B126">
-        <v>68516</v>
+        <v>69231</v>
       </c>
       <c r="C126">
-        <v>3264</v>
+        <v>3349</v>
       </c>
       <c r="D126">
-        <v>1100</v>
+        <v>1142</v>
       </c>
       <c r="E126">
-        <v>64241</v>
+        <v>64962</v>
       </c>
       <c r="F126">
-        <v>8056</v>
+        <v>8105</v>
       </c>
       <c r="G126">
-        <v>583</v>
+        <v>655</v>
       </c>
       <c r="H126">
-        <v>72880</v>
+        <v>73722</v>
       </c>
       <c r="I126">
-        <v>47919</v>
+        <v>48218</v>
       </c>
       <c r="J126">
-        <v>180335</v>
+        <v>182927</v>
       </c>
       <c r="K126">
-        <v>3099</v>
+        <v>3192</v>
       </c>
       <c r="L126">
         <v>29</v>
       </c>
       <c r="M126">
-        <v>231382</v>
+        <v>234366</v>
       </c>
       <c r="N126">
-        <v>4.148</v>
+        <v>4.129</v>
       </c>
       <c r="O126">
-        <v>2.871</v>
+        <v>2.876</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" s="6">
         <v>45474.0</v>
       </c>
       <c r="B127">
-        <v>69275</v>
+        <v>70034</v>
       </c>
       <c r="C127">
-        <v>3566</v>
+        <v>3653</v>
       </c>
       <c r="D127">
-        <v>1083</v>
+        <v>1125</v>
       </c>
       <c r="E127">
-        <v>65278</v>
+        <v>66044</v>
       </c>
       <c r="F127">
-        <v>8042</v>
+        <v>8091</v>
       </c>
       <c r="G127">
-        <v>604</v>
+        <v>677</v>
       </c>
       <c r="H127">
-        <v>73924</v>
+        <v>74812</v>
       </c>
       <c r="I127">
-        <v>48834</v>
+        <v>49156</v>
       </c>
       <c r="J127">
-        <v>184007</v>
+        <v>186752</v>
       </c>
       <c r="K127">
-        <v>3094</v>
+        <v>3187</v>
       </c>
       <c r="L127">
         <v>29</v>
       </c>
       <c r="M127">
-        <v>235964</v>
+        <v>239124</v>
       </c>
       <c r="N127">
-        <v>4.138</v>
+        <v>4.119</v>
       </c>
       <c r="O127">
-        <v>2.892</v>
+        <v>2.897</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" s="6">
         <v>45505.0</v>
       </c>
       <c r="B128">
-        <v>69696</v>
+        <v>70494</v>
       </c>
       <c r="C128">
-        <v>3608</v>
+        <v>3698</v>
       </c>
       <c r="D128">
-        <v>1071</v>
+        <v>1113</v>
       </c>
       <c r="E128">
-        <v>65751</v>
+        <v>66556</v>
       </c>
       <c r="F128">
-        <v>8021</v>
+        <v>8072</v>
       </c>
       <c r="G128">
-        <v>603</v>
+        <v>677</v>
       </c>
       <c r="H128">
-        <v>74375</v>
+        <v>75305</v>
       </c>
       <c r="I128">
-        <v>50180</v>
+        <v>50518</v>
       </c>
       <c r="J128">
-        <v>185885</v>
+        <v>188728</v>
       </c>
       <c r="K128">
-        <v>3083</v>
+        <v>3176</v>
       </c>
       <c r="L128">
         <v>29</v>
       </c>
       <c r="M128">
-        <v>239177</v>
+        <v>242451</v>
       </c>
       <c r="N128">
-        <v>4.187</v>
+        <v>4.167</v>
       </c>
       <c r="O128">
-        <v>2.908</v>
+        <v>2.913</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" s="6">
         <v>45536.0</v>
       </c>
       <c r="B129">
-        <v>70130</v>
+        <v>70966</v>
       </c>
       <c r="C129">
-        <v>3617</v>
+        <v>3708</v>
       </c>
       <c r="D129">
-        <v>1063</v>
+        <v>1106</v>
       </c>
       <c r="E129">
-        <v>66238</v>
+        <v>67082</v>
       </c>
       <c r="F129">
-        <v>7979</v>
+        <v>8030</v>
       </c>
       <c r="G129">
-        <v>593</v>
+        <v>668</v>
       </c>
       <c r="H129">
-        <v>74810</v>
+        <v>75780</v>
       </c>
       <c r="I129">
-        <v>51014</v>
+        <v>51360</v>
       </c>
       <c r="J129">
-        <v>183828</v>
+        <v>186820</v>
       </c>
       <c r="K129">
-        <v>3080</v>
+        <v>3173</v>
       </c>
       <c r="L129">
         <v>29</v>
       </c>
       <c r="M129">
-        <v>237951</v>
+        <v>241382</v>
       </c>
       <c r="N129">
-        <v>4.198</v>
+        <v>4.177</v>
       </c>
       <c r="O129">
-        <v>2.864</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" s="6">
         <v>45566.0</v>
       </c>
       <c r="B130">
-        <v>70948</v>
+        <v>71825</v>
       </c>
       <c r="C130">
-        <v>3674</v>
+        <v>3783</v>
       </c>
       <c r="D130">
-        <v>1023</v>
+        <v>1066</v>
       </c>
       <c r="E130">
-        <v>66925</v>
+        <v>67819</v>
       </c>
       <c r="F130">
-        <v>8161</v>
+        <v>8221</v>
       </c>
       <c r="G130">
-        <v>559</v>
+        <v>634</v>
       </c>
       <c r="H130">
-        <v>75645</v>
+        <v>76674</v>
       </c>
       <c r="I130">
-        <v>52086</v>
+        <v>52443</v>
       </c>
       <c r="J130">
-        <v>186744</v>
+        <v>189944</v>
       </c>
       <c r="K130">
-        <v>3054</v>
+        <v>3147</v>
       </c>
       <c r="L130">
         <v>29</v>
       </c>
       <c r="M130">
-        <v>241913</v>
+        <v>245563</v>
       </c>
       <c r="N130">
-        <v>4.201</v>
+        <v>4.181</v>
       </c>
       <c r="O130">
-        <v>2.881</v>
+        <v>2.887</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" s="6">
         <v>45597.0</v>
       </c>
       <c r="B131">
-        <v>71560</v>
+        <v>72469</v>
       </c>
       <c r="C131">
-        <v>3683</v>
+        <v>3796</v>
       </c>
       <c r="D131">
-        <v>1011</v>
+        <v>1055</v>
       </c>
       <c r="E131">
-        <v>67589</v>
+        <v>68517</v>
       </c>
       <c r="F131">
-        <v>8111</v>
+        <v>8173</v>
       </c>
       <c r="G131">
-        <v>554</v>
+        <v>630</v>
       </c>
       <c r="H131">
-        <v>76254</v>
+        <v>77320</v>
       </c>
       <c r="I131">
-        <v>53492</v>
+        <v>53861</v>
       </c>
       <c r="J131">
-        <v>187811</v>
+        <v>191109</v>
       </c>
       <c r="K131">
-        <v>3047</v>
+        <v>3140</v>
       </c>
       <c r="L131">
         <v>28</v>
       </c>
       <c r="M131">
-        <v>244378</v>
+        <v>248138</v>
       </c>
       <c r="N131">
-        <v>4.233</v>
+        <v>4.213</v>
       </c>
       <c r="O131">
-        <v>2.88</v>
+        <v>2.887</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" s="6">
         <v>45627.0</v>
       </c>
       <c r="B132">
-        <v>72135</v>
+        <v>73083</v>
       </c>
       <c r="C132">
-        <v>3674</v>
+        <v>3793</v>
       </c>
       <c r="D132">
-        <v>1003</v>
+        <v>1047</v>
       </c>
       <c r="E132">
-        <v>68205</v>
+        <v>69176</v>
       </c>
       <c r="F132">
-        <v>8058</v>
+        <v>8122</v>
       </c>
       <c r="G132">
-        <v>549</v>
+        <v>625</v>
       </c>
       <c r="H132">
-        <v>76812</v>
+        <v>77923</v>
       </c>
       <c r="I132">
-        <v>54349</v>
+        <v>54728</v>
       </c>
       <c r="J132">
-        <v>185738</v>
+        <v>189195</v>
       </c>
       <c r="K132">
-        <v>3043</v>
+        <v>3136</v>
       </c>
       <c r="L132">
         <v>28</v>
       </c>
       <c r="M132">
-        <v>243158</v>
+        <v>247087</v>
       </c>
       <c r="N132">
-        <v>4.224</v>
+        <v>4.204</v>
       </c>
       <c r="O132">
-        <v>2.835</v>
+        <v>2.843</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" s="6">
         <v>45658.0</v>
       </c>
       <c r="B133">
-        <v>73015</v>
+        <v>74051</v>
       </c>
       <c r="C133">
-        <v>3604</v>
+        <v>3728</v>
       </c>
       <c r="D133">
-        <v>991</v>
+        <v>1036</v>
       </c>
       <c r="E133">
-        <v>69140</v>
+        <v>70202</v>
       </c>
       <c r="F133">
-        <v>8211</v>
+        <v>8276</v>
       </c>
       <c r="G133">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="H133">
-        <v>77610</v>
+        <v>78815</v>
       </c>
       <c r="I133">
-        <v>55428</v>
+        <v>55868</v>
       </c>
       <c r="J133">
-        <v>186691</v>
+        <v>190406</v>
       </c>
       <c r="K133">
-        <v>2810</v>
+        <v>2903</v>
       </c>
       <c r="L133">
         <v>28</v>
       </c>
       <c r="M133">
-        <v>244957</v>
+        <v>249205</v>
       </c>
       <c r="N133">
-        <v>4.217</v>
+        <v>4.194</v>
       </c>
       <c r="O133">
-        <v>2.825</v>
+        <v>2.834</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" s="6">
         <v>45689.0</v>
       </c>
       <c r="B134">
-        <v>73584</v>
+        <v>74687</v>
       </c>
       <c r="C134">
-        <v>3605</v>
+        <v>3730</v>
       </c>
       <c r="D134">
-        <v>992</v>
+        <v>1037</v>
       </c>
       <c r="E134">
-        <v>69709</v>
+        <v>70839</v>
       </c>
       <c r="F134">
-        <v>8213</v>
+        <v>8278</v>
       </c>
       <c r="G134">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="H134">
-        <v>78181</v>
+        <v>79454</v>
       </c>
       <c r="I134">
-        <v>56200</v>
+        <v>56666</v>
       </c>
       <c r="J134">
-        <v>187441</v>
+        <v>191313</v>
       </c>
       <c r="K134">
-        <v>2810</v>
+        <v>2903</v>
       </c>
       <c r="L134">
         <v>28</v>
       </c>
       <c r="M134">
-        <v>246479</v>
+        <v>250910</v>
       </c>
       <c r="N134">
-        <v>4.224</v>
+        <v>4.2</v>
       </c>
       <c r="O134">
-        <v>2.819</v>
+        <v>2.828</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" s="6">
         <v>45717.0</v>
       </c>
       <c r="B135">
-        <v>73960</v>
+        <v>75152</v>
       </c>
       <c r="C135">
-        <v>3611</v>
+        <v>3740</v>
       </c>
       <c r="D135">
-        <v>992</v>
+        <v>1037</v>
       </c>
       <c r="E135">
-        <v>70088</v>
+        <v>71310</v>
       </c>
       <c r="F135">
-        <v>8215</v>
+        <v>8281</v>
       </c>
       <c r="G135">
-        <v>260</v>
+        <v>338</v>
       </c>
       <c r="H135">
-        <v>78563</v>
+        <v>79929</v>
       </c>
       <c r="I135">
-        <v>57820</v>
+        <v>58301</v>
       </c>
       <c r="J135">
-        <v>190288</v>
+        <v>194414</v>
       </c>
       <c r="K135">
-        <v>2810</v>
+        <v>2903</v>
       </c>
       <c r="L135">
         <v>28</v>
       </c>
       <c r="M135">
-        <v>250946</v>
+        <v>255646</v>
       </c>
       <c r="N135">
-        <v>4.281</v>
+        <v>4.256</v>
       </c>
       <c r="O135">
-        <v>2.855</v>
+        <v>2.863</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" s="6">
         <v>45748.0</v>
       </c>
       <c r="B136">
-        <v>73550</v>
+        <v>74831</v>
       </c>
       <c r="C136">
-        <v>3622</v>
+        <v>3756</v>
       </c>
       <c r="D136">
-        <v>989</v>
+        <v>1034</v>
       </c>
       <c r="E136">
-        <v>69681</v>
+        <v>70992</v>
       </c>
       <c r="F136">
-        <v>8228</v>
+        <v>8299</v>
       </c>
       <c r="G136">
-        <v>252</v>
+        <v>330</v>
       </c>
       <c r="H136">
-        <v>78161</v>
+        <v>79621</v>
       </c>
       <c r="I136">
-        <v>58323</v>
+        <v>58829</v>
       </c>
       <c r="J136">
-        <v>190117</v>
+        <v>194618</v>
       </c>
       <c r="K136">
-        <v>2820</v>
+        <v>2913</v>
       </c>
       <c r="L136">
         <v>28</v>
       </c>
       <c r="M136">
-        <v>251288</v>
+        <v>256388</v>
       </c>
       <c r="N136">
-        <v>4.413</v>
+        <v>4.383</v>
       </c>
       <c r="O136">
-        <v>2.858</v>
+        <v>2.868</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" s="6">
         <v>45778.0</v>
       </c>
       <c r="B137">
-        <v>73847</v>
+        <v>75237</v>
       </c>
       <c r="C137">
-        <v>3601</v>
+        <v>3739</v>
       </c>
       <c r="D137">
-        <v>960</v>
+        <v>1005</v>
       </c>
       <c r="E137">
-        <v>70520</v>
+        <v>71935</v>
       </c>
       <c r="F137">
-        <v>7750</v>
+        <v>7831</v>
       </c>
       <c r="G137">
-        <v>138</v>
+        <v>215</v>
       </c>
       <c r="H137">
-        <v>78408</v>
+        <v>79981</v>
       </c>
       <c r="I137">
-        <v>59406</v>
+        <v>59974</v>
       </c>
       <c r="J137">
-        <v>188666</v>
+        <v>193406</v>
       </c>
       <c r="K137">
-        <v>2632</v>
+        <v>2725</v>
       </c>
       <c r="L137">
         <v>26</v>
       </c>
       <c r="M137">
-        <v>250730</v>
+        <v>256131</v>
       </c>
       <c r="N137">
-        <v>4.441</v>
+        <v>4.409</v>
       </c>
       <c r="O137">
-        <v>2.835</v>
+        <v>2.845</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" s="6">
         <v>45809.0</v>
       </c>
       <c r="B138">
-        <v>73602</v>
+        <v>75113</v>
       </c>
       <c r="C138">
-        <v>3637</v>
+        <v>3787</v>
       </c>
       <c r="D138">
-        <v>917</v>
+        <v>963</v>
       </c>
       <c r="E138">
-        <v>70353</v>
+        <v>71888</v>
       </c>
       <c r="F138">
-        <v>7703</v>
+        <v>7797</v>
       </c>
       <c r="G138">
-        <v>100</v>
+        <v>178</v>
       </c>
       <c r="H138">
-        <v>78156</v>
+        <v>79863</v>
       </c>
       <c r="I138">
-        <v>60780</v>
+        <v>61426</v>
       </c>
       <c r="J138">
-        <v>186804</v>
+        <v>191957</v>
       </c>
       <c r="K138">
-        <v>2630</v>
+        <v>2723</v>
       </c>
       <c r="L138">
         <v>25</v>
       </c>
       <c r="M138">
-        <v>250239</v>
+        <v>256131</v>
       </c>
       <c r="N138">
-        <v>4.478</v>
+        <v>4.447</v>
       </c>
       <c r="O138">
-        <v>2.826</v>
+        <v>2.837</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" s="6">
         <v>45839.0</v>
       </c>
       <c r="B139">
-        <v>74112</v>
+        <v>75740</v>
       </c>
       <c r="C139">
-        <v>3649</v>
+        <v>3799</v>
       </c>
       <c r="D139">
-        <v>909</v>
+        <v>955</v>
       </c>
       <c r="E139">
-        <v>70914</v>
+        <v>72566</v>
       </c>
       <c r="F139">
-        <v>7664</v>
+        <v>7758</v>
       </c>
       <c r="G139">
-        <v>92</v>
+        <v>170</v>
       </c>
       <c r="H139">
-        <v>78670</v>
+        <v>80494</v>
       </c>
       <c r="I139">
-        <v>61679</v>
+        <v>62379</v>
       </c>
       <c r="J139">
-        <v>187906</v>
+        <v>193704</v>
       </c>
       <c r="K139">
-        <v>2624</v>
+        <v>2717</v>
       </c>
       <c r="L139">
         <v>25</v>
       </c>
       <c r="M139">
-        <v>252234</v>
+        <v>258825</v>
       </c>
       <c r="N139">
-        <v>4.485</v>
+        <v>4.454</v>
       </c>
       <c r="O139">
-        <v>2.828</v>
+        <v>2.844</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" s="6">
         <v>45870.0</v>
       </c>
       <c r="B140">
-        <v>74398</v>
+        <v>76220</v>
       </c>
       <c r="C140">
-        <v>3580</v>
+        <v>4361</v>
       </c>
       <c r="D140">
-        <v>892</v>
+        <v>938</v>
       </c>
       <c r="E140">
-        <v>71125</v>
+        <v>72935</v>
       </c>
       <c r="F140">
-        <v>7657</v>
+        <v>8418</v>
       </c>
       <c r="G140">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="H140">
-        <v>78870</v>
+        <v>81519</v>
       </c>
       <c r="I140">
-        <v>62802</v>
+        <v>63603</v>
       </c>
       <c r="J140">
-        <v>186935</v>
+        <v>199963</v>
       </c>
       <c r="K140">
-        <v>2622</v>
+        <v>3049</v>
       </c>
       <c r="L140">
         <v>25</v>
       </c>
       <c r="M140">
-        <v>252384</v>
+        <v>266640</v>
       </c>
       <c r="N140">
-        <v>4.503</v>
+        <v>4.471</v>
       </c>
       <c r="O140">
-        <v>2.813</v>
+        <v>2.903</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" s="6">
         <v>45901.0</v>
       </c>
       <c r="B141">
-        <v>74795</v>
+        <v>76846</v>
       </c>
       <c r="C141">
-        <v>3591</v>
+        <v>4374</v>
       </c>
       <c r="D141">
-        <v>866</v>
+        <v>913</v>
       </c>
       <c r="E141">
-        <v>71523</v>
+        <v>73564</v>
       </c>
       <c r="F141">
-        <v>7643</v>
+        <v>8405</v>
       </c>
       <c r="G141">
-        <v>86</v>
+        <v>164</v>
       </c>
       <c r="H141">
-        <v>79252</v>
+        <v>82133</v>
       </c>
       <c r="I141">
-        <v>63855</v>
+        <v>64783</v>
       </c>
       <c r="J141">
-        <v>187448</v>
+        <v>201028</v>
       </c>
       <c r="K141">
-        <v>2622</v>
+        <v>3049</v>
       </c>
       <c r="L141">
         <v>25</v>
       </c>
       <c r="M141">
-        <v>253950</v>
+        <v>268885</v>
       </c>
       <c r="N141">
-        <v>4.524</v>
+        <v>4.486</v>
       </c>
       <c r="O141">
-        <v>2.811</v>
+        <v>2.901</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" s="6">
         <v>45931.0</v>
       </c>
       <c r="B142">
-        <v>74641</v>
+        <v>77021</v>
       </c>
       <c r="C142">
-        <v>3588</v>
+        <v>4379</v>
       </c>
       <c r="D142">
-        <v>857</v>
+        <v>904</v>
       </c>
       <c r="E142">
-        <v>71416</v>
+        <v>73787</v>
       </c>
       <c r="F142">
-        <v>7594</v>
+        <v>8363</v>
       </c>
       <c r="G142">
-        <v>76</v>
+        <v>154</v>
       </c>
       <c r="H142">
-        <v>79086</v>
+        <v>82304</v>
       </c>
       <c r="I142">
-        <v>64694</v>
+        <v>65870</v>
       </c>
       <c r="J142">
-        <v>186994</v>
+        <v>201437</v>
       </c>
       <c r="K142">
-        <v>2607</v>
+        <v>3034</v>
       </c>
       <c r="L142">
         <v>25</v>
       </c>
       <c r="M142">
-        <v>254320</v>
+        <v>270366</v>
       </c>
       <c r="N142">
-        <v>4.556</v>
+        <v>4.508</v>
       </c>
       <c r="O142">
-        <v>2.814</v>
+        <v>2.906</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" s="6">
         <v>45962.0</v>
       </c>
       <c r="B143">
-        <v>75340</v>
+        <v>77404</v>
       </c>
       <c r="C143">
-        <v>4237</v>
+        <v>4374</v>
       </c>
       <c r="D143">
-        <v>857</v>
+        <v>889</v>
       </c>
       <c r="E143">
-        <v>72187</v>
+        <v>74262</v>
       </c>
       <c r="F143">
-        <v>8168</v>
+        <v>8262</v>
       </c>
       <c r="G143">
-        <v>79</v>
+        <v>143</v>
       </c>
       <c r="H143">
-        <v>80434</v>
+        <v>82667</v>
       </c>
       <c r="I143">
-        <v>66317</v>
+        <v>67554</v>
       </c>
       <c r="J143">
-        <v>195858</v>
+        <v>202104</v>
       </c>
       <c r="K143">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="L143">
         <v>24</v>
       </c>
       <c r="M143">
-        <v>265203</v>
+        <v>272690</v>
       </c>
       <c r="N143">
-        <v>4.623</v>
+        <v>4.569</v>
       </c>
       <c r="O143">
-        <v>2.897</v>
+        <v>2.908</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B144">
+        <v>77718</v>
+      </c>
+      <c r="C144">
+        <v>4377</v>
+      </c>
+      <c r="D144">
+        <v>874</v>
+      </c>
+      <c r="E144">
+        <v>74638</v>
+      </c>
+      <c r="F144">
+        <v>8196</v>
+      </c>
+      <c r="G144">
+        <v>135</v>
+      </c>
+      <c r="H144">
+        <v>82969</v>
+      </c>
+      <c r="I144">
+        <v>69277</v>
+      </c>
+      <c r="J144">
+        <v>202663</v>
+      </c>
+      <c r="K144">
+        <v>3005</v>
+      </c>
+      <c r="L144">
+        <v>24</v>
+      </c>
+      <c r="M144">
+        <v>274969</v>
+      </c>
+      <c r="N144">
+        <v>4.625</v>
+      </c>
+      <c r="O144">
+        <v>2.912</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B145">
+        <v>76530</v>
+      </c>
+      <c r="C145">
+        <v>4695</v>
+      </c>
+      <c r="D145">
+        <v>430</v>
+      </c>
+      <c r="E145">
+        <v>73494</v>
+      </c>
+      <c r="F145">
+        <v>8034</v>
+      </c>
+      <c r="G145">
+        <v>127</v>
+      </c>
+      <c r="H145">
+        <v>81655</v>
+      </c>
+      <c r="I145">
+        <v>69654</v>
+      </c>
+      <c r="J145">
+        <v>199470</v>
+      </c>
+      <c r="K145">
+        <v>2979</v>
+      </c>
+      <c r="L145">
+        <v>24</v>
+      </c>
+      <c r="M145">
+        <v>272127</v>
+      </c>
+      <c r="N145">
+        <v>4.727</v>
+      </c>
+      <c r="O145">
+        <v>2.919</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B146">
+        <v>76987</v>
+      </c>
+      <c r="C146">
+        <v>4696</v>
+      </c>
+      <c r="D146">
+        <v>430</v>
+      </c>
+      <c r="E146">
+        <v>73957</v>
+      </c>
+      <c r="F146">
+        <v>8036</v>
+      </c>
+      <c r="G146">
+        <v>120</v>
+      </c>
+      <c r="H146">
+        <v>82113</v>
+      </c>
+      <c r="I146">
+        <v>70390</v>
+      </c>
+      <c r="J146">
+        <v>200108</v>
+      </c>
+      <c r="K146">
+        <v>2979</v>
+      </c>
+      <c r="L146">
+        <v>24</v>
+      </c>
+      <c r="M146">
+        <v>273501</v>
+      </c>
+      <c r="N146">
+        <v>4.731</v>
+      </c>
+      <c r="O146">
+        <v>2.915</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B147">
+        <v>77219</v>
+      </c>
+      <c r="C147">
+        <v>4695</v>
+      </c>
+      <c r="D147">
+        <v>428</v>
+      </c>
+      <c r="E147">
+        <v>74201</v>
+      </c>
+      <c r="F147">
+        <v>8022</v>
+      </c>
+      <c r="G147">
+        <v>119</v>
+      </c>
+      <c r="H147">
+        <v>82342</v>
+      </c>
+      <c r="I147">
+        <v>71386</v>
+      </c>
+      <c r="J147">
+        <v>200797</v>
+      </c>
+      <c r="K147">
+        <v>2979</v>
+      </c>
+      <c r="L147">
+        <v>22</v>
+      </c>
+      <c r="M147">
+        <v>275184</v>
+      </c>
+      <c r="N147">
+        <v>4.76</v>
+      </c>
+      <c r="O147">
+        <v>2.92</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B148">
+        <v>77793</v>
+      </c>
+      <c r="C148">
+        <v>4695</v>
+      </c>
+      <c r="D148">
+        <v>422</v>
+      </c>
+      <c r="E148">
+        <v>74796</v>
+      </c>
+      <c r="F148">
+        <v>7997</v>
+      </c>
+      <c r="G148">
+        <v>117</v>
+      </c>
+      <c r="H148">
+        <v>82910</v>
+      </c>
+      <c r="I148">
+        <v>72378</v>
+      </c>
+      <c r="J148">
+        <v>201726</v>
+      </c>
+      <c r="K148">
+        <v>2977</v>
+      </c>
+      <c r="L148">
+        <v>21</v>
+      </c>
+      <c r="M148">
+        <v>277102</v>
+      </c>
+      <c r="N148">
+        <v>4.758</v>
+      </c>
+      <c r="O148">
+        <v>2.917</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B149">
+        <v>78085</v>
+      </c>
+      <c r="C149">
+        <v>4700</v>
+      </c>
+      <c r="D149">
+        <v>422</v>
+      </c>
+      <c r="E149">
+        <v>75110</v>
+      </c>
+      <c r="F149">
+        <v>7980</v>
+      </c>
+      <c r="G149">
+        <v>117</v>
+      </c>
+      <c r="H149">
+        <v>83207</v>
+      </c>
+      <c r="I149">
+        <v>73683</v>
+      </c>
+      <c r="J149">
+        <v>202740</v>
+      </c>
+      <c r="K149">
+        <v>2976</v>
+      </c>
+      <c r="L149">
+        <v>21</v>
+      </c>
+      <c r="M149">
+        <v>279420</v>
+      </c>
+      <c r="N149">
+        <v>4.838</v>
+      </c>
+      <c r="O149">
+        <v>2.921</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A30"/>
+      <selection activeCell="A13" sqref="A13:A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7179,684 +7461,731 @@
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="7">
         <v>2011</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>21</v>
       </c>
-      <c r="H17" t="s">
-        <v>21</v>
+      <c r="H17">
+        <v>2100</v>
       </c>
       <c r="I17" t="s">
         <v>21</v>
       </c>
       <c r="J17" t="s">
         <v>21</v>
       </c>
       <c r="K17" t="s">
         <v>21</v>
       </c>
       <c r="L17" t="s">
         <v>21</v>
       </c>
       <c r="M17">
         <v>5070</v>
       </c>
       <c r="N17" t="s">
         <v>21</v>
       </c>
       <c r="O17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="7">
         <v>2012</v>
       </c>
       <c r="B18" t="s">
         <v>21</v>
       </c>
       <c r="C18" t="s">
         <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>21</v>
       </c>
-      <c r="H18" t="s">
-        <v>21</v>
+      <c r="H18">
+        <v>6200</v>
       </c>
       <c r="I18" t="s">
         <v>21</v>
       </c>
       <c r="J18" t="s">
         <v>21</v>
       </c>
       <c r="K18" t="s">
         <v>21</v>
       </c>
       <c r="L18" t="s">
         <v>21</v>
       </c>
       <c r="M18">
         <v>15192</v>
       </c>
       <c r="N18" t="s">
         <v>21</v>
       </c>
       <c r="O18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="7">
         <v>2013</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" t="s">
         <v>21</v>
       </c>
       <c r="D19" t="s">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>21</v>
       </c>
-      <c r="H19" t="s">
-        <v>21</v>
+      <c r="H19">
+        <v>8100</v>
       </c>
       <c r="I19" t="s">
         <v>21</v>
       </c>
       <c r="J19" t="s">
         <v>21</v>
       </c>
       <c r="K19" t="s">
         <v>21</v>
       </c>
       <c r="L19" t="s">
         <v>21</v>
       </c>
       <c r="M19">
         <v>19472</v>
       </c>
       <c r="N19" t="s">
         <v>21</v>
       </c>
       <c r="O19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="7">
         <v>2014</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>21</v>
       </c>
-      <c r="H20" t="s">
-        <v>21</v>
+      <c r="H20">
+        <v>10957</v>
       </c>
       <c r="I20">
         <v>1494</v>
       </c>
       <c r="J20">
         <v>20636</v>
       </c>
       <c r="K20">
         <v>3781</v>
       </c>
       <c r="L20" t="s">
         <v>21</v>
       </c>
       <c r="M20">
         <v>25913</v>
       </c>
       <c r="N20" t="s">
         <v>21</v>
       </c>
       <c r="O20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="7">
         <v>2015</v>
       </c>
       <c r="B21">
-        <v>12236</v>
+        <v>12267</v>
       </c>
       <c r="C21">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="D21">
-        <v>1466</v>
+        <v>1474</v>
       </c>
       <c r="E21">
-        <v>9566</v>
+        <v>9583</v>
       </c>
       <c r="F21">
-        <v>4491</v>
+        <v>4502</v>
       </c>
       <c r="G21">
-        <v>867</v>
+        <v>891</v>
       </c>
       <c r="H21">
-        <v>14924</v>
+        <v>14976</v>
       </c>
       <c r="I21">
-        <v>6986</v>
+        <v>7046</v>
       </c>
       <c r="J21">
-        <v>45360</v>
+        <v>45497</v>
       </c>
       <c r="K21">
-        <v>4179</v>
+        <v>4203</v>
       </c>
       <c r="L21">
         <v>597</v>
       </c>
       <c r="M21">
-        <v>57122</v>
+        <v>57343</v>
       </c>
       <c r="N21">
-        <v>3.224</v>
+        <v>3.203</v>
       </c>
       <c r="O21">
-        <v>3.335</v>
+        <v>3.336</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="7">
         <v>2016</v>
       </c>
       <c r="B22">
-        <v>16045</v>
+        <v>16078</v>
       </c>
       <c r="C22">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="D22">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="E22">
-        <v>12736</v>
+        <v>12756</v>
       </c>
       <c r="F22">
-        <v>5000</v>
+        <v>5007</v>
       </c>
       <c r="G22">
-        <v>1553</v>
+        <v>1581</v>
       </c>
       <c r="H22">
-        <v>19289</v>
+        <v>19344</v>
       </c>
       <c r="I22">
-        <v>10797</v>
+        <v>10874</v>
       </c>
       <c r="J22">
-        <v>60477</v>
+        <v>60635</v>
       </c>
       <c r="K22">
-        <v>4059</v>
+        <v>4085</v>
       </c>
       <c r="L22">
         <v>362</v>
       </c>
       <c r="M22">
-        <v>75695</v>
+        <v>75956</v>
       </c>
       <c r="N22">
-        <v>3.566</v>
+        <v>3.545</v>
       </c>
       <c r="O22">
         <v>3.492</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="7">
         <v>2017</v>
       </c>
       <c r="B23">
-        <v>19683</v>
+        <v>19721</v>
       </c>
       <c r="C23">
-        <v>1797</v>
+        <v>1812</v>
       </c>
       <c r="D23">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="E23">
-        <v>15635</v>
+        <v>15659</v>
       </c>
       <c r="F23">
-        <v>5197</v>
+        <v>5203</v>
       </c>
       <c r="G23">
-        <v>2093</v>
+        <v>2126</v>
       </c>
       <c r="H23">
-        <v>22925</v>
+        <v>22988</v>
       </c>
       <c r="I23">
-        <v>12468</v>
+        <v>12554</v>
       </c>
       <c r="J23">
-        <v>75057</v>
+        <v>75236</v>
       </c>
       <c r="K23">
-        <v>3738</v>
+        <v>3764</v>
       </c>
       <c r="L23">
         <v>453</v>
       </c>
       <c r="M23">
-        <v>91716</v>
+        <v>92007</v>
       </c>
       <c r="N23">
-        <v>3.762</v>
+        <v>3.739</v>
       </c>
       <c r="O23">
         <v>3.617</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7">
         <v>2018</v>
       </c>
       <c r="B24">
-        <v>21877</v>
+        <v>21920</v>
       </c>
       <c r="C24">
-        <v>1870</v>
+        <v>1890</v>
       </c>
       <c r="D24">
-        <v>1437</v>
+        <v>1448</v>
       </c>
       <c r="E24">
-        <v>17141</v>
+        <v>17166</v>
       </c>
       <c r="F24">
-        <v>5368</v>
+        <v>5379</v>
       </c>
       <c r="G24">
-        <v>2675</v>
+        <v>2713</v>
       </c>
       <c r="H24">
-        <v>25184</v>
+        <v>25258</v>
       </c>
       <c r="I24">
-        <v>11650</v>
+        <v>11739</v>
       </c>
       <c r="J24">
-        <v>83441</v>
+        <v>83681</v>
       </c>
       <c r="K24">
-        <v>2878</v>
+        <v>2905</v>
       </c>
       <c r="L24">
         <v>108</v>
       </c>
       <c r="M24">
-        <v>98077</v>
+        <v>98433</v>
       </c>
       <c r="N24">
-        <v>3.923</v>
+        <v>3.895</v>
       </c>
       <c r="O24">
-        <v>3.59</v>
+        <v>3.592</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="7">
         <v>2019</v>
       </c>
       <c r="B25">
-        <v>24333</v>
+        <v>24374</v>
       </c>
       <c r="C25">
-        <v>2188</v>
+        <v>2205</v>
       </c>
       <c r="D25">
-        <v>1317</v>
+        <v>1339</v>
       </c>
       <c r="E25">
-        <v>19211</v>
+        <v>19238</v>
       </c>
       <c r="F25">
-        <v>5948</v>
+        <v>5959</v>
       </c>
       <c r="G25">
-        <v>2679</v>
+        <v>2721</v>
       </c>
       <c r="H25">
-        <v>27838</v>
+        <v>27918</v>
       </c>
       <c r="I25">
-        <v>14800</v>
+        <v>14898</v>
       </c>
       <c r="J25">
-        <v>92908</v>
+        <v>93239</v>
       </c>
       <c r="K25">
-        <v>3051</v>
+        <v>3080</v>
       </c>
       <c r="L25">
         <v>92</v>
       </c>
       <c r="M25">
-        <v>110851</v>
+        <v>111309</v>
       </c>
       <c r="N25">
-        <v>3.958</v>
+        <v>3.936</v>
       </c>
       <c r="O25">
-        <v>3.673</v>
+        <v>3.677</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="7">
         <v>2020</v>
       </c>
       <c r="B26">
-        <v>28287</v>
+        <v>28325</v>
       </c>
       <c r="C26">
-        <v>1896</v>
+        <v>1912</v>
       </c>
       <c r="D26">
-        <v>1494</v>
+        <v>1522</v>
       </c>
       <c r="E26">
-        <v>22720</v>
+        <v>22748</v>
       </c>
       <c r="F26">
-        <v>6228</v>
+        <v>6239</v>
       </c>
       <c r="G26">
-        <v>2729</v>
+        <v>2772</v>
       </c>
       <c r="H26">
-        <v>31677</v>
+        <v>31759</v>
       </c>
       <c r="I26">
-        <v>19232</v>
+        <v>19337</v>
       </c>
       <c r="J26">
-        <v>109205</v>
+        <v>109590</v>
       </c>
       <c r="K26">
-        <v>2779</v>
+        <v>2808</v>
       </c>
       <c r="L26">
         <v>61</v>
       </c>
       <c r="M26">
-        <v>131277</v>
+        <v>131796</v>
       </c>
       <c r="N26">
-        <v>4.19</v>
+        <v>4.172</v>
       </c>
       <c r="O26">
-        <v>3.83</v>
+        <v>3.834</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="7">
         <v>2021</v>
       </c>
       <c r="B27">
-        <v>45532</v>
+        <v>45583</v>
       </c>
       <c r="C27">
-        <v>2440</v>
+        <v>2460</v>
       </c>
       <c r="D27">
-        <v>1544</v>
+        <v>1577</v>
       </c>
       <c r="E27">
-        <v>39539</v>
+        <v>39581</v>
       </c>
       <c r="F27">
-        <v>7205</v>
+        <v>7212</v>
       </c>
       <c r="G27">
-        <v>2772</v>
+        <v>2827</v>
       </c>
       <c r="H27">
-        <v>49516</v>
+        <v>49620</v>
       </c>
       <c r="I27">
-        <v>24458</v>
+        <v>24575</v>
       </c>
       <c r="J27">
-        <v>129493</v>
+        <v>130059</v>
       </c>
       <c r="K27">
-        <v>3705</v>
+        <v>3797</v>
       </c>
       <c r="L27">
         <v>56</v>
       </c>
       <c r="M27">
-        <v>157712</v>
+        <v>158487</v>
       </c>
       <c r="N27">
-        <v>3.987</v>
+        <v>3.975</v>
       </c>
       <c r="O27">
-        <v>2.916</v>
+        <v>2.923</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="7">
         <v>2022</v>
       </c>
       <c r="B28">
-        <v>52672</v>
+        <v>52801</v>
       </c>
       <c r="C28">
-        <v>2669</v>
+        <v>2708</v>
       </c>
       <c r="D28">
-        <v>1666</v>
+        <v>1704</v>
       </c>
       <c r="E28">
-        <v>48498</v>
+        <v>48627</v>
       </c>
       <c r="F28">
-        <v>8067</v>
+        <v>8082</v>
       </c>
       <c r="G28">
-        <v>442</v>
+        <v>504</v>
       </c>
       <c r="H28">
-        <v>57007</v>
+        <v>57213</v>
       </c>
       <c r="I28">
-        <v>30037</v>
+        <v>30193</v>
       </c>
       <c r="J28">
-        <v>151348</v>
+        <v>152306</v>
       </c>
       <c r="K28">
-        <v>3323</v>
+        <v>3415</v>
       </c>
       <c r="L28">
         <v>45</v>
       </c>
       <c r="M28">
-        <v>184753</v>
+        <v>185959</v>
       </c>
       <c r="N28">
-        <v>4.084</v>
+        <v>4.072</v>
       </c>
       <c r="O28">
-        <v>2.975</v>
+        <v>2.982</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="7">
         <v>2023</v>
       </c>
       <c r="B29">
-        <v>63949</v>
+        <v>64515</v>
       </c>
       <c r="C29">
-        <v>3121</v>
+        <v>3183</v>
       </c>
       <c r="D29">
-        <v>1145</v>
+        <v>1184</v>
       </c>
       <c r="E29">
-        <v>59518</v>
+        <v>60085</v>
       </c>
       <c r="F29">
-        <v>8078</v>
+        <v>8109</v>
       </c>
       <c r="G29">
-        <v>619</v>
+        <v>688</v>
       </c>
       <c r="H29">
-        <v>68215</v>
+        <v>68882</v>
       </c>
       <c r="I29">
-        <v>41464</v>
+        <v>41722</v>
       </c>
       <c r="J29">
-        <v>168508</v>
+        <v>170519</v>
       </c>
       <c r="K29">
-        <v>3170</v>
+        <v>3263</v>
       </c>
       <c r="L29">
         <v>29</v>
       </c>
       <c r="M29">
-        <v>213171</v>
+        <v>215533</v>
       </c>
       <c r="N29">
-        <v>4.164</v>
+        <v>4.144</v>
       </c>
       <c r="O29">
-        <v>2.826</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="7">
         <v>2024</v>
       </c>
       <c r="B30">
-        <v>72135</v>
+        <v>73083</v>
       </c>
       <c r="C30">
-        <v>3674</v>
+        <v>3793</v>
       </c>
       <c r="D30">
-        <v>1003</v>
+        <v>1047</v>
       </c>
       <c r="E30">
-        <v>68205</v>
+        <v>69176</v>
       </c>
       <c r="F30">
-        <v>8058</v>
+        <v>8122</v>
       </c>
       <c r="G30">
-        <v>549</v>
+        <v>625</v>
       </c>
       <c r="H30">
-        <v>76812</v>
+        <v>77923</v>
       </c>
       <c r="I30">
-        <v>54349</v>
+        <v>54728</v>
       </c>
       <c r="J30">
-        <v>185738</v>
+        <v>189195</v>
       </c>
       <c r="K30">
-        <v>3043</v>
+        <v>3136</v>
       </c>
       <c r="L30">
         <v>28</v>
       </c>
       <c r="M30">
-        <v>243158</v>
+        <v>247087</v>
       </c>
       <c r="N30">
-        <v>4.224</v>
+        <v>4.204</v>
       </c>
       <c r="O30">
-        <v>2.835</v>
+        <v>2.843</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B31">
+        <v>77718</v>
+      </c>
+      <c r="C31">
+        <v>4377</v>
+      </c>
+      <c r="D31">
+        <v>874</v>
+      </c>
+      <c r="E31">
+        <v>74638</v>
+      </c>
+      <c r="F31">
+        <v>8196</v>
+      </c>
+      <c r="G31">
+        <v>135</v>
+      </c>
+      <c r="H31">
+        <v>82969</v>
+      </c>
+      <c r="I31">
+        <v>69277</v>
+      </c>
+      <c r="J31">
+        <v>202663</v>
+      </c>
+      <c r="K31">
+        <v>3005</v>
+      </c>
+      <c r="L31">
+        <v>24</v>
+      </c>
+      <c r="M31">
+        <v>274969</v>
+      </c>
+      <c r="N31">
+        <v>4.625</v>
+      </c>
+      <c r="O31">
+        <v>2.912</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>