--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table F1. Electric Vehicle Charging Infrastructure</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Number of locations with public ports only</t>
   </si>
   <si>
     <t>Number of locations with private ports only</t>
   </si>
   <si>
     <t>Number of locations with public and private ports</t>
   </si>
   <si>
     <t>Number of locations with networked ports only</t>
   </si>
   <si>
     <t>Number of locations with non-networked ports only</t>
   </si>
   <si>
     <t>Number of locations with networked and non-networked ports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z149"/>
+  <dimension ref="A1:Z150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A149"/>
+      <selection activeCell="A13" sqref="A13:A150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7037,90 +7037,137 @@
       </c>
       <c r="J148">
         <v>201726</v>
       </c>
       <c r="K148">
         <v>2977</v>
       </c>
       <c r="L148">
         <v>21</v>
       </c>
       <c r="M148">
         <v>277102</v>
       </c>
       <c r="N148">
         <v>4.758</v>
       </c>
       <c r="O148">
         <v>2.917</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="6">
         <v>46143.0</v>
       </c>
       <c r="B149">
-        <v>78085</v>
+        <v>78373</v>
       </c>
       <c r="C149">
         <v>4700</v>
       </c>
       <c r="D149">
         <v>422</v>
       </c>
       <c r="E149">
-        <v>75110</v>
+        <v>75398</v>
       </c>
       <c r="F149">
         <v>7980</v>
       </c>
       <c r="G149">
         <v>117</v>
       </c>
       <c r="H149">
-        <v>83207</v>
+        <v>83495</v>
       </c>
       <c r="I149">
-        <v>73683</v>
+        <v>73888</v>
       </c>
       <c r="J149">
-        <v>202740</v>
+        <v>203158</v>
       </c>
       <c r="K149">
         <v>2976</v>
       </c>
       <c r="L149">
         <v>21</v>
       </c>
       <c r="M149">
-        <v>279420</v>
+        <v>280043</v>
       </c>
       <c r="N149">
-        <v>4.838</v>
+        <v>4.816</v>
       </c>
       <c r="O149">
-        <v>2.921</v>
+        <v>2.919</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B150">
+        <v>78742</v>
+      </c>
+      <c r="C150">
+        <v>4703</v>
+      </c>
+      <c r="D150">
+        <v>419</v>
+      </c>
+      <c r="E150">
+        <v>75789</v>
+      </c>
+      <c r="F150">
+        <v>7961</v>
+      </c>
+      <c r="G150">
+        <v>114</v>
+      </c>
+      <c r="H150">
+        <v>83864</v>
+      </c>
+      <c r="I150">
+        <v>73791</v>
+      </c>
+      <c r="J150">
+        <v>204351</v>
+      </c>
+      <c r="K150">
+        <v>2973</v>
+      </c>
+      <c r="L150">
+        <v>21</v>
+      </c>
+      <c r="M150">
+        <v>281136</v>
+      </c>
+      <c r="N150">
+        <v>4.831</v>
+      </c>
+      <c r="O150">
+        <v>2.917</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>