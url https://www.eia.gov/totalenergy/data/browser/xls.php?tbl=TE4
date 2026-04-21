--- v2 (2026-03-07)
+++ v3 (2026-04-21)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table E4. Renewable Energy Production and Consumption by Source, Fossil Fuel Equivalency Approach</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood Energy Production</t>
   </si>
   <si>
     <t>Biofuels Production</t>
   </si>
   <si>
     <t>Biomass Energy Production</t>
   </si>
   <si>
     <t>Renewable Energy Production, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Conventional Hydro Energy Consumption, Fossil Fuel Equivalent</t>
   </si>
   <si>
     <t>Geothermal Energy Consumption, Fossil Fuel Equivalent</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="125.826" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -6452,78 +6452,78 @@
       </c>
       <c r="L144">
         <v>5.363</v>
       </c>
       <c r="M144">
         <v>246.871</v>
       </c>
       <c r="N144">
         <v>587.773</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="6">
         <v>30682.0</v>
       </c>
       <c r="B145">
         <v>227.551</v>
       </c>
       <c r="C145">
         <v>6.547</v>
       </c>
       <c r="D145">
         <v>251.483</v>
       </c>
       <c r="E145">
-        <v>570.081</v>
+        <v>570.082</v>
       </c>
       <c r="F145">
         <v>313.504</v>
       </c>
       <c r="G145">
         <v>5.094</v>
       </c>
       <c r="H145" t="s">
         <v>20</v>
       </c>
       <c r="I145">
         <v>0</v>
       </c>
       <c r="J145">
         <v>227.551</v>
       </c>
       <c r="K145">
         <v>17.385</v>
       </c>
       <c r="L145">
         <v>6.547</v>
       </c>
       <c r="M145">
         <v>251.483</v>
       </c>
       <c r="N145">
-        <v>570.081</v>
+        <v>570.082</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="6">
         <v>30713.0</v>
       </c>
       <c r="B146">
         <v>212.673</v>
       </c>
       <c r="C146">
         <v>6.125</v>
       </c>
       <c r="D146">
         <v>235.169</v>
       </c>
       <c r="E146">
         <v>535.239</v>
       </c>
       <c r="F146">
         <v>293.845</v>
       </c>
       <c r="G146">
         <v>6.222</v>
       </c>
       <c r="H146" t="s">
@@ -6540,430 +6540,430 @@
       </c>
       <c r="L146">
         <v>6.125</v>
       </c>
       <c r="M146">
         <v>235.169</v>
       </c>
       <c r="N146">
         <v>535.239</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="6">
         <v>30742.0</v>
       </c>
       <c r="B147">
         <v>227.378</v>
       </c>
       <c r="C147">
         <v>6.547</v>
       </c>
       <c r="D147">
         <v>251.529</v>
       </c>
       <c r="E147">
-        <v>579.04</v>
+        <v>579.039</v>
       </c>
       <c r="F147">
         <v>320.67</v>
       </c>
       <c r="G147">
         <v>6.838</v>
       </c>
       <c r="H147" t="s">
         <v>20</v>
       </c>
       <c r="I147">
         <v>0.002</v>
       </c>
       <c r="J147">
         <v>227.378</v>
       </c>
       <c r="K147">
         <v>17.603</v>
       </c>
       <c r="L147">
         <v>6.547</v>
       </c>
       <c r="M147">
         <v>251.529</v>
       </c>
       <c r="N147">
-        <v>579.04</v>
+        <v>579.039</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="6">
         <v>30773.0</v>
       </c>
       <c r="B148">
         <v>219.904</v>
       </c>
       <c r="C148">
         <v>6.336</v>
       </c>
       <c r="D148">
         <v>243.277</v>
       </c>
       <c r="E148">
-        <v>566.019</v>
+        <v>566.016</v>
       </c>
       <c r="F148">
         <v>315.985</v>
       </c>
       <c r="G148">
         <v>6.748</v>
       </c>
       <c r="H148" t="s">
         <v>20</v>
       </c>
       <c r="I148">
         <v>0.006</v>
       </c>
       <c r="J148">
         <v>219.904</v>
       </c>
       <c r="K148">
         <v>17.037</v>
       </c>
       <c r="L148">
         <v>6.336</v>
       </c>
       <c r="M148">
         <v>243.277</v>
       </c>
       <c r="N148">
-        <v>566.019</v>
+        <v>566.016</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="6">
         <v>30803.0</v>
       </c>
       <c r="B149">
         <v>227.242</v>
       </c>
       <c r="C149">
         <v>6.547</v>
       </c>
       <c r="D149">
         <v>251.408</v>
       </c>
       <c r="E149">
-        <v>593.504</v>
+        <v>593.496</v>
       </c>
       <c r="F149">
         <v>335.607</v>
       </c>
       <c r="G149">
         <v>6.473</v>
       </c>
       <c r="H149" t="s">
         <v>20</v>
       </c>
       <c r="I149">
         <v>0.008</v>
       </c>
       <c r="J149">
         <v>227.242</v>
       </c>
       <c r="K149">
         <v>17.619</v>
       </c>
       <c r="L149">
         <v>6.547</v>
       </c>
       <c r="M149">
         <v>251.408</v>
       </c>
       <c r="N149">
-        <v>593.504</v>
+        <v>593.496</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="6">
         <v>30834.0</v>
       </c>
       <c r="B150">
         <v>219.914</v>
       </c>
       <c r="C150">
         <v>6.336</v>
       </c>
       <c r="D150">
         <v>243.303</v>
       </c>
       <c r="E150">
-        <v>553.321</v>
+        <v>553.311</v>
       </c>
       <c r="F150">
         <v>303.719</v>
       </c>
       <c r="G150">
         <v>6.283</v>
       </c>
       <c r="H150" t="s">
         <v>20</v>
       </c>
       <c r="I150">
         <v>0.006</v>
       </c>
       <c r="J150">
         <v>219.914</v>
       </c>
       <c r="K150">
         <v>17.053</v>
       </c>
       <c r="L150">
         <v>6.336</v>
       </c>
       <c r="M150">
         <v>243.303</v>
       </c>
       <c r="N150">
-        <v>553.321</v>
+        <v>553.311</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="6">
         <v>30864.0</v>
       </c>
       <c r="B151">
         <v>227.458</v>
       </c>
       <c r="C151">
         <v>6.547</v>
       </c>
       <c r="D151">
         <v>251.632</v>
       </c>
       <c r="E151">
-        <v>547.618</v>
+        <v>547.616</v>
       </c>
       <c r="F151">
         <v>289.982</v>
       </c>
       <c r="G151">
         <v>5.997</v>
       </c>
       <c r="H151" t="s">
         <v>20</v>
       </c>
       <c r="I151">
         <v>0.005</v>
       </c>
       <c r="J151">
         <v>227.458</v>
       </c>
       <c r="K151">
         <v>17.627</v>
       </c>
       <c r="L151">
         <v>6.547</v>
       </c>
       <c r="M151">
         <v>251.632</v>
       </c>
       <c r="N151">
-        <v>547.618</v>
+        <v>547.616</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" s="6">
         <v>30895.0</v>
       </c>
       <c r="B152">
         <v>227.481</v>
       </c>
       <c r="C152">
         <v>6.547</v>
       </c>
       <c r="D152">
         <v>251.638</v>
       </c>
       <c r="E152">
-        <v>524.053</v>
+        <v>524.044</v>
       </c>
       <c r="F152">
         <v>264.894</v>
       </c>
       <c r="G152">
         <v>7.509</v>
       </c>
       <c r="H152" t="s">
         <v>20</v>
       </c>
       <c r="I152">
         <v>0.003</v>
       </c>
       <c r="J152">
         <v>227.481</v>
       </c>
       <c r="K152">
         <v>17.61</v>
       </c>
       <c r="L152">
         <v>6.547</v>
       </c>
       <c r="M152">
         <v>251.638</v>
       </c>
       <c r="N152">
-        <v>524.053</v>
+        <v>524.044</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="6">
         <v>30926.0</v>
       </c>
       <c r="B153">
         <v>220.21</v>
       </c>
       <c r="C153">
         <v>6.336</v>
       </c>
       <c r="D153">
         <v>243.596</v>
       </c>
       <c r="E153">
-        <v>470.91</v>
+        <v>470.9</v>
       </c>
       <c r="F153">
         <v>220.536</v>
       </c>
       <c r="G153">
         <v>6.763</v>
       </c>
       <c r="H153" t="s">
         <v>20</v>
       </c>
       <c r="I153">
         <v>0.005</v>
       </c>
       <c r="J153">
         <v>220.21</v>
       </c>
       <c r="K153">
         <v>17.049</v>
       </c>
       <c r="L153">
         <v>6.336</v>
       </c>
       <c r="M153">
         <v>243.596</v>
       </c>
       <c r="N153">
-        <v>470.91</v>
+        <v>470.9</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="6">
         <v>30956.0</v>
       </c>
       <c r="B154">
         <v>227.64</v>
       </c>
       <c r="C154">
         <v>6.547</v>
       </c>
       <c r="D154">
         <v>251.974</v>
       </c>
       <c r="E154">
-        <v>479.62</v>
+        <v>479.613</v>
       </c>
       <c r="F154">
         <v>220.205</v>
       </c>
       <c r="G154">
         <v>7.424</v>
       </c>
       <c r="H154" t="s">
         <v>20</v>
       </c>
       <c r="I154">
         <v>0.009</v>
       </c>
       <c r="J154">
         <v>227.64</v>
       </c>
       <c r="K154">
         <v>17.786</v>
       </c>
       <c r="L154">
         <v>6.547</v>
       </c>
       <c r="M154">
         <v>251.974</v>
       </c>
       <c r="N154">
-        <v>479.62</v>
+        <v>479.613</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="6">
         <v>30987.0</v>
       </c>
       <c r="B155">
         <v>220.555</v>
       </c>
       <c r="C155">
         <v>6.336</v>
       </c>
       <c r="D155">
         <v>244.068</v>
       </c>
       <c r="E155">
-        <v>486.11</v>
+        <v>486.106</v>
       </c>
       <c r="F155">
         <v>234.699</v>
       </c>
       <c r="G155">
         <v>7.331</v>
       </c>
       <c r="H155" t="s">
         <v>20</v>
       </c>
       <c r="I155">
         <v>0.009</v>
       </c>
       <c r="J155">
         <v>220.555</v>
       </c>
       <c r="K155">
         <v>17.177</v>
       </c>
       <c r="L155">
         <v>6.336</v>
       </c>
       <c r="M155">
         <v>244.068</v>
       </c>
       <c r="N155">
-        <v>486.11</v>
+        <v>486.106</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="6">
         <v>31017.0</v>
       </c>
       <c r="B156">
         <v>227.811</v>
       </c>
       <c r="C156">
         <v>6.547</v>
       </c>
       <c r="D156">
         <v>252.042</v>
       </c>
       <c r="E156">
         <v>532.347</v>
       </c>
       <c r="F156">
         <v>272.166</v>
       </c>
       <c r="G156">
         <v>8.127</v>
       </c>
       <c r="H156" t="s">
@@ -6980,2058 +6980,2058 @@
       </c>
       <c r="L156">
         <v>6.547</v>
       </c>
       <c r="M156">
         <v>252.042</v>
       </c>
       <c r="N156">
         <v>532.347</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="6">
         <v>31048.0</v>
       </c>
       <c r="B157">
         <v>228.394</v>
       </c>
       <c r="C157">
         <v>7.911</v>
       </c>
       <c r="D157">
         <v>256.315</v>
       </c>
       <c r="E157">
-        <v>555.205</v>
+        <v>555.2</v>
       </c>
       <c r="F157">
         <v>290.793</v>
       </c>
       <c r="G157">
         <v>8.086</v>
       </c>
       <c r="H157" t="s">
         <v>20</v>
       </c>
       <c r="I157">
         <v>0.007</v>
       </c>
       <c r="J157">
         <v>228.394</v>
       </c>
       <c r="K157">
         <v>20.009</v>
       </c>
       <c r="L157">
         <v>7.911</v>
       </c>
       <c r="M157">
         <v>256.315</v>
       </c>
       <c r="N157">
-        <v>555.205</v>
+        <v>555.2</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" s="6">
         <v>31079.0</v>
       </c>
       <c r="B158">
         <v>206.294</v>
       </c>
       <c r="C158">
         <v>7.146</v>
       </c>
       <c r="D158">
         <v>231.512</v>
       </c>
       <c r="E158">
-        <v>511.838</v>
+        <v>511.839</v>
       </c>
       <c r="F158">
         <v>273.175</v>
       </c>
       <c r="G158">
         <v>7.141</v>
       </c>
       <c r="H158" t="s">
         <v>20</v>
       </c>
       <c r="I158">
         <v>0.011</v>
       </c>
       <c r="J158">
         <v>206.294</v>
       </c>
       <c r="K158">
         <v>18.072</v>
       </c>
       <c r="L158">
         <v>7.146</v>
       </c>
       <c r="M158">
         <v>231.512</v>
       </c>
       <c r="N158">
-        <v>511.838</v>
+        <v>511.839</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" s="6">
         <v>31107.0</v>
       </c>
       <c r="B159">
         <v>228.374</v>
       </c>
       <c r="C159">
         <v>7.911</v>
       </c>
       <c r="D159">
         <v>256.336</v>
       </c>
       <c r="E159">
-        <v>525.002</v>
+        <v>525.001</v>
       </c>
       <c r="F159">
         <v>260.344</v>
       </c>
       <c r="G159">
         <v>8.314</v>
       </c>
       <c r="H159" t="s">
         <v>20</v>
       </c>
       <c r="I159">
         <v>0.007</v>
       </c>
       <c r="J159">
         <v>228.374</v>
       </c>
       <c r="K159">
         <v>20.05</v>
       </c>
       <c r="L159">
         <v>7.911</v>
       </c>
       <c r="M159">
         <v>256.336</v>
       </c>
       <c r="N159">
-        <v>525.002</v>
+        <v>525.001</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" s="6">
         <v>31138.0</v>
       </c>
       <c r="B160">
         <v>220.463</v>
       </c>
       <c r="C160">
         <v>7.656</v>
       </c>
       <c r="D160">
         <v>247.599</v>
       </c>
       <c r="E160">
-        <v>512.937</v>
+        <v>512.924</v>
       </c>
       <c r="F160">
         <v>258.039</v>
       </c>
       <c r="G160">
         <v>7.281</v>
       </c>
       <c r="H160" t="s">
         <v>20</v>
       </c>
       <c r="I160">
         <v>0.006</v>
       </c>
       <c r="J160">
         <v>220.463</v>
       </c>
       <c r="K160">
         <v>19.48</v>
       </c>
       <c r="L160">
         <v>7.656</v>
       </c>
       <c r="M160">
         <v>247.599</v>
       </c>
       <c r="N160">
-        <v>512.937</v>
+        <v>512.924</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" s="6">
         <v>31168.0</v>
       </c>
       <c r="B161">
         <v>227.858</v>
       </c>
       <c r="C161">
         <v>7.911</v>
       </c>
       <c r="D161">
         <v>255.881</v>
       </c>
       <c r="E161">
-        <v>542.968</v>
+        <v>542.953</v>
       </c>
       <c r="F161">
         <v>279.498</v>
       </c>
       <c r="G161">
         <v>7.571</v>
       </c>
       <c r="H161" t="s">
         <v>20</v>
       </c>
       <c r="I161">
         <v>0.004</v>
       </c>
       <c r="J161">
         <v>227.858</v>
       </c>
       <c r="K161">
         <v>20.111</v>
       </c>
       <c r="L161">
         <v>7.911</v>
       </c>
       <c r="M161">
         <v>255.881</v>
       </c>
       <c r="N161">
-        <v>542.968</v>
+        <v>542.953</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" s="6">
         <v>31199.0</v>
       </c>
       <c r="B162">
         <v>220.471</v>
       </c>
       <c r="C162">
         <v>7.656</v>
       </c>
       <c r="D162">
         <v>247.643</v>
       </c>
       <c r="E162">
-        <v>507.33</v>
+        <v>507.314</v>
       </c>
       <c r="F162">
         <v>252.373</v>
       </c>
       <c r="G162">
         <v>7.294</v>
       </c>
       <c r="H162" t="s">
         <v>20</v>
       </c>
       <c r="I162">
         <v>0.004</v>
       </c>
       <c r="J162">
         <v>220.471</v>
       </c>
       <c r="K162">
         <v>19.517</v>
       </c>
       <c r="L162">
         <v>7.656</v>
       </c>
       <c r="M162">
         <v>247.643</v>
       </c>
       <c r="N162">
-        <v>507.33</v>
+        <v>507.314</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" s="6">
         <v>31229.0</v>
       </c>
       <c r="B163">
         <v>228.091</v>
       </c>
       <c r="C163">
         <v>7.911</v>
       </c>
       <c r="D163">
         <v>256.159</v>
       </c>
       <c r="E163">
-        <v>489.577</v>
+        <v>489.566</v>
       </c>
       <c r="F163">
         <v>225.387</v>
       </c>
       <c r="G163">
         <v>8.019</v>
       </c>
       <c r="H163" t="s">
         <v>20</v>
       </c>
       <c r="I163">
         <v>0.001</v>
       </c>
       <c r="J163">
         <v>228.091</v>
       </c>
       <c r="K163">
         <v>20.156</v>
       </c>
       <c r="L163">
         <v>7.911</v>
       </c>
       <c r="M163">
         <v>256.159</v>
       </c>
       <c r="N163">
-        <v>489.577</v>
+        <v>489.566</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" s="6">
         <v>31260.0</v>
       </c>
       <c r="B164">
         <v>228.276</v>
       </c>
       <c r="C164">
         <v>7.911</v>
       </c>
       <c r="D164">
         <v>256.301</v>
       </c>
       <c r="E164">
-        <v>475.912</v>
+        <v>475.891</v>
       </c>
       <c r="F164">
         <v>211.206</v>
       </c>
       <c r="G164">
         <v>8.381</v>
       </c>
       <c r="H164" t="s">
         <v>20</v>
       </c>
       <c r="I164">
         <v>0.004</v>
       </c>
       <c r="J164">
         <v>228.276</v>
       </c>
       <c r="K164">
         <v>20.113</v>
       </c>
       <c r="L164">
         <v>7.911</v>
       </c>
       <c r="M164">
         <v>256.301</v>
       </c>
       <c r="N164">
-        <v>475.912</v>
+        <v>475.891</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" s="6">
         <v>31291.0</v>
       </c>
       <c r="B165">
         <v>221.006</v>
       </c>
       <c r="C165">
         <v>7.656</v>
       </c>
       <c r="D165">
         <v>247.997</v>
       </c>
       <c r="E165">
-        <v>454.274</v>
+        <v>454.26</v>
       </c>
       <c r="F165">
         <v>198.288</v>
       </c>
       <c r="G165">
         <v>7.966</v>
       </c>
       <c r="H165" t="s">
         <v>20</v>
       </c>
       <c r="I165">
         <v>0.009</v>
       </c>
       <c r="J165">
         <v>221.006</v>
       </c>
       <c r="K165">
         <v>19.334</v>
       </c>
       <c r="L165">
         <v>7.656</v>
       </c>
       <c r="M165">
         <v>247.997</v>
       </c>
       <c r="N165">
-        <v>454.274</v>
+        <v>454.26</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" s="6">
         <v>31321.0</v>
       </c>
       <c r="B166">
         <v>228.287</v>
       </c>
       <c r="C166">
         <v>7.911</v>
       </c>
       <c r="D166">
         <v>256.175</v>
       </c>
       <c r="E166">
-        <v>475.406</v>
+        <v>475.396</v>
       </c>
       <c r="F166">
         <v>211.589</v>
       </c>
       <c r="G166">
         <v>7.626</v>
       </c>
       <c r="H166" t="s">
         <v>20</v>
       </c>
       <c r="I166">
         <v>0.005</v>
       </c>
       <c r="J166">
         <v>228.287</v>
       </c>
       <c r="K166">
         <v>19.977</v>
       </c>
       <c r="L166">
         <v>7.911</v>
       </c>
       <c r="M166">
         <v>256.175</v>
       </c>
       <c r="N166">
-        <v>475.406</v>
+        <v>475.396</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" s="6">
         <v>31352.0</v>
       </c>
       <c r="B167">
         <v>220.962</v>
       </c>
       <c r="C167">
         <v>7.656</v>
       </c>
       <c r="D167">
         <v>248.07</v>
       </c>
       <c r="E167">
-        <v>499.606</v>
+        <v>499.603</v>
       </c>
       <c r="F167">
         <v>242.115</v>
       </c>
       <c r="G167">
         <v>9.416</v>
       </c>
       <c r="H167" t="s">
         <v>20</v>
       </c>
       <c r="I167">
         <v>0.002</v>
       </c>
       <c r="J167">
         <v>220.962</v>
       </c>
       <c r="K167">
         <v>19.452</v>
       </c>
       <c r="L167">
         <v>7.656</v>
       </c>
       <c r="M167">
         <v>248.07</v>
       </c>
       <c r="N167">
-        <v>499.606</v>
+        <v>499.603</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" s="6">
         <v>31382.0</v>
       </c>
       <c r="B168">
         <v>228.29</v>
       </c>
       <c r="C168">
         <v>7.911</v>
       </c>
       <c r="D168">
         <v>256.246</v>
       </c>
       <c r="E168">
-        <v>533.96</v>
+        <v>533.958</v>
       </c>
       <c r="F168">
         <v>267.386</v>
       </c>
       <c r="G168">
         <v>10.325</v>
       </c>
       <c r="H168" t="s">
         <v>20</v>
       </c>
       <c r="I168">
         <v>0.001</v>
       </c>
       <c r="J168">
         <v>228.29</v>
       </c>
       <c r="K168">
         <v>20.044</v>
       </c>
       <c r="L168">
         <v>7.911</v>
       </c>
       <c r="M168">
         <v>256.246</v>
       </c>
       <c r="N168">
-        <v>533.96</v>
+        <v>533.958</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" s="6">
         <v>31413.0</v>
       </c>
       <c r="B169">
         <v>217.84</v>
       </c>
       <c r="C169">
         <v>9.096</v>
       </c>
       <c r="D169">
         <v>249.178</v>
       </c>
       <c r="E169">
-        <v>486.064</v>
+        <v>486.058</v>
       </c>
       <c r="F169">
         <v>226.352</v>
       </c>
       <c r="G169">
         <v>10.526</v>
       </c>
       <c r="H169" t="s">
         <v>20</v>
       </c>
       <c r="I169">
         <v>0.002</v>
       </c>
       <c r="J169">
         <v>217.84</v>
       </c>
       <c r="K169">
         <v>22.242</v>
       </c>
       <c r="L169">
         <v>9.096</v>
       </c>
       <c r="M169">
         <v>249.178</v>
       </c>
       <c r="N169">
-        <v>486.064</v>
+        <v>486.058</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" s="6">
         <v>31444.0</v>
       </c>
       <c r="B170">
         <v>196.536</v>
       </c>
       <c r="C170">
         <v>8.216</v>
       </c>
       <c r="D170">
         <v>224.922</v>
       </c>
       <c r="E170">
-        <v>479.122</v>
+        <v>479.116</v>
       </c>
       <c r="F170">
         <v>245.152</v>
       </c>
       <c r="G170">
         <v>9.04</v>
       </c>
       <c r="H170" t="s">
         <v>20</v>
       </c>
       <c r="I170">
         <v>0.002</v>
       </c>
       <c r="J170">
         <v>196.536</v>
       </c>
       <c r="K170">
         <v>20.171</v>
       </c>
       <c r="L170">
         <v>8.216</v>
       </c>
       <c r="M170">
         <v>224.922</v>
       </c>
       <c r="N170">
-        <v>479.122</v>
+        <v>479.116</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" s="6">
         <v>31472.0</v>
       </c>
       <c r="B171">
         <v>217.379</v>
       </c>
       <c r="C171">
         <v>9.096</v>
       </c>
       <c r="D171">
         <v>248.837</v>
       </c>
       <c r="E171">
-        <v>558.538</v>
+        <v>558.527</v>
       </c>
       <c r="F171">
         <v>300.28</v>
       </c>
       <c r="G171">
         <v>9.403</v>
       </c>
       <c r="H171" t="s">
         <v>20</v>
       </c>
       <c r="I171">
         <v>0.007</v>
       </c>
       <c r="J171">
         <v>217.379</v>
       </c>
       <c r="K171">
         <v>22.362</v>
       </c>
       <c r="L171">
         <v>9.096</v>
       </c>
       <c r="M171">
         <v>248.837</v>
       </c>
       <c r="N171">
-        <v>558.538</v>
+        <v>558.527</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" s="6">
         <v>31503.0</v>
       </c>
       <c r="B172">
         <v>210.372</v>
       </c>
       <c r="C172">
         <v>8.803</v>
       </c>
       <c r="D172">
         <v>240.788</v>
       </c>
       <c r="E172">
-        <v>539.897</v>
+        <v>539.883</v>
       </c>
       <c r="F172">
         <v>290.609</v>
       </c>
       <c r="G172">
         <v>8.479</v>
       </c>
       <c r="H172" t="s">
         <v>20</v>
       </c>
       <c r="I172">
         <v>0.006</v>
       </c>
       <c r="J172">
         <v>210.372</v>
       </c>
       <c r="K172">
         <v>21.613</v>
       </c>
       <c r="L172">
         <v>8.803</v>
       </c>
       <c r="M172">
         <v>240.788</v>
       </c>
       <c r="N172">
-        <v>539.897</v>
+        <v>539.883</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" s="6">
         <v>31533.0</v>
       </c>
       <c r="B173">
         <v>217.424</v>
       </c>
       <c r="C173">
         <v>9.096</v>
       </c>
       <c r="D173">
         <v>248.822</v>
       </c>
       <c r="E173">
-        <v>545.072</v>
+        <v>545.053</v>
       </c>
       <c r="F173">
         <v>287.656</v>
       </c>
       <c r="G173">
         <v>8.568</v>
       </c>
       <c r="H173" t="s">
         <v>20</v>
       </c>
       <c r="I173">
         <v>0.008</v>
       </c>
       <c r="J173">
         <v>217.424</v>
       </c>
       <c r="K173">
         <v>22.302</v>
       </c>
       <c r="L173">
         <v>9.096</v>
       </c>
       <c r="M173">
         <v>248.822</v>
       </c>
       <c r="N173">
-        <v>545.072</v>
+        <v>545.053</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" s="6">
         <v>31564.0</v>
       </c>
       <c r="B174">
         <v>210.444</v>
       </c>
       <c r="C174">
         <v>8.803</v>
       </c>
       <c r="D174">
         <v>240.837</v>
       </c>
       <c r="E174">
-        <v>527.412</v>
+        <v>527.398</v>
       </c>
       <c r="F174">
         <v>277.26</v>
       </c>
       <c r="G174">
         <v>9.295</v>
       </c>
       <c r="H174" t="s">
         <v>20</v>
       </c>
       <c r="I174">
         <v>0.005</v>
       </c>
       <c r="J174">
         <v>210.444</v>
       </c>
       <c r="K174">
         <v>21.591</v>
       </c>
       <c r="L174">
         <v>8.803</v>
       </c>
       <c r="M174">
         <v>240.837</v>
       </c>
       <c r="N174">
-        <v>527.412</v>
+        <v>527.398</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" s="6">
         <v>31594.0</v>
       </c>
       <c r="B175">
         <v>217.598</v>
       </c>
       <c r="C175">
         <v>9.096</v>
       </c>
       <c r="D175">
         <v>249.011</v>
       </c>
       <c r="E175">
-        <v>513.292</v>
+        <v>513.275</v>
       </c>
       <c r="F175">
         <v>254.396</v>
       </c>
       <c r="G175">
         <v>9.862</v>
       </c>
       <c r="H175" t="s">
         <v>20</v>
       </c>
       <c r="I175">
         <v>0.005</v>
       </c>
       <c r="J175">
         <v>217.598</v>
       </c>
       <c r="K175">
         <v>22.317</v>
       </c>
       <c r="L175">
         <v>9.096</v>
       </c>
       <c r="M175">
         <v>249.011</v>
       </c>
       <c r="N175">
-        <v>513.292</v>
+        <v>513.275</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" s="6">
         <v>31625.0</v>
       </c>
       <c r="B176">
         <v>217.76</v>
       </c>
       <c r="C176">
         <v>9.096</v>
       </c>
       <c r="D176">
         <v>249.176</v>
       </c>
       <c r="E176">
-        <v>482.847</v>
+        <v>482.83</v>
       </c>
       <c r="F176">
         <v>223.81</v>
       </c>
       <c r="G176">
         <v>9.839</v>
       </c>
       <c r="H176" t="s">
         <v>20</v>
       </c>
       <c r="I176">
         <v>0.005</v>
       </c>
       <c r="J176">
         <v>217.76</v>
       </c>
       <c r="K176">
         <v>22.32</v>
       </c>
       <c r="L176">
         <v>9.096</v>
       </c>
       <c r="M176">
         <v>249.176</v>
       </c>
       <c r="N176">
-        <v>482.847</v>
+        <v>482.83</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" s="6">
         <v>31656.0</v>
       </c>
       <c r="B177">
         <v>210.699</v>
       </c>
       <c r="C177">
         <v>8.803</v>
       </c>
       <c r="D177">
         <v>241.074</v>
       </c>
       <c r="E177">
-        <v>472.114</v>
+        <v>472.099</v>
       </c>
       <c r="F177">
         <v>222.779</v>
       </c>
       <c r="G177">
         <v>8.245</v>
       </c>
       <c r="H177" t="s">
         <v>20</v>
       </c>
       <c r="I177">
         <v>0.001</v>
       </c>
       <c r="J177">
         <v>210.699</v>
       </c>
       <c r="K177">
         <v>21.572</v>
       </c>
       <c r="L177">
         <v>8.803</v>
       </c>
       <c r="M177">
         <v>241.074</v>
       </c>
       <c r="N177">
-        <v>472.114</v>
+        <v>472.099</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" s="6">
         <v>31686.0</v>
       </c>
       <c r="B178">
         <v>217.574</v>
       </c>
       <c r="C178">
         <v>9.096</v>
       </c>
       <c r="D178">
         <v>248.974</v>
       </c>
       <c r="E178">
-        <v>482.113</v>
+        <v>482.1</v>
       </c>
       <c r="F178">
         <v>225.018</v>
       </c>
       <c r="G178">
         <v>8.105</v>
       </c>
       <c r="H178" t="s">
         <v>20</v>
       </c>
       <c r="I178">
         <v>0.002</v>
       </c>
       <c r="J178">
         <v>217.574</v>
       </c>
       <c r="K178">
         <v>22.304</v>
       </c>
       <c r="L178">
         <v>9.096</v>
       </c>
       <c r="M178">
         <v>248.974</v>
       </c>
       <c r="N178">
-        <v>482.113</v>
+        <v>482.1</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="6">
         <v>31717.0</v>
       </c>
       <c r="B179">
         <v>210.647</v>
       </c>
       <c r="C179">
         <v>8.803</v>
       </c>
       <c r="D179">
         <v>241.122</v>
       </c>
       <c r="E179">
-        <v>492.321</v>
+        <v>492.312</v>
       </c>
       <c r="F179">
         <v>244.175</v>
       </c>
       <c r="G179">
         <v>7.015</v>
       </c>
       <c r="H179" t="s">
         <v>20</v>
       </c>
       <c r="I179">
         <v>0</v>
       </c>
       <c r="J179">
         <v>210.647</v>
       </c>
       <c r="K179">
         <v>21.673</v>
       </c>
       <c r="L179">
         <v>8.803</v>
       </c>
       <c r="M179">
         <v>241.122</v>
       </c>
       <c r="N179">
-        <v>492.321</v>
+        <v>492.312</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="6">
         <v>31747.0</v>
       </c>
       <c r="B180">
         <v>217.863</v>
       </c>
       <c r="C180">
         <v>9.096</v>
       </c>
       <c r="D180">
         <v>249.352</v>
       </c>
       <c r="E180">
-        <v>532.346</v>
+        <v>532.344</v>
       </c>
       <c r="F180">
         <v>273.692</v>
       </c>
       <c r="G180">
         <v>9.299</v>
       </c>
       <c r="H180" t="s">
         <v>20</v>
       </c>
       <c r="I180">
         <v>0</v>
       </c>
       <c r="J180">
         <v>217.863</v>
       </c>
       <c r="K180">
         <v>22.393</v>
       </c>
       <c r="L180">
         <v>9.096</v>
       </c>
       <c r="M180">
         <v>249.352</v>
       </c>
       <c r="N180">
-        <v>532.346</v>
+        <v>532.344</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="6">
         <v>31778.0</v>
       </c>
       <c r="B181">
         <v>209.176</v>
       </c>
       <c r="C181">
         <v>10.423</v>
       </c>
       <c r="D181">
         <v>244.137</v>
       </c>
       <c r="E181">
-        <v>521.265</v>
+        <v>521.264</v>
       </c>
       <c r="F181">
         <v>267.809</v>
       </c>
       <c r="G181">
         <v>9.317</v>
       </c>
       <c r="H181" t="s">
         <v>20</v>
       </c>
       <c r="I181">
         <v>0.001</v>
       </c>
       <c r="J181">
         <v>209.176</v>
       </c>
       <c r="K181">
         <v>24.537</v>
       </c>
       <c r="L181">
         <v>10.423</v>
       </c>
       <c r="M181">
         <v>244.137</v>
       </c>
       <c r="N181">
-        <v>521.265</v>
+        <v>521.264</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="6">
         <v>31809.0</v>
       </c>
       <c r="B182">
         <v>188.924</v>
       </c>
       <c r="C182">
         <v>9.415</v>
       </c>
       <c r="D182">
         <v>220.511</v>
       </c>
       <c r="E182">
-        <v>452.878</v>
+        <v>452.872</v>
       </c>
       <c r="F182">
         <v>223.722</v>
       </c>
       <c r="G182">
         <v>8.64</v>
       </c>
       <c r="H182" t="s">
         <v>20</v>
       </c>
       <c r="I182">
         <v>0</v>
       </c>
       <c r="J182">
         <v>188.924</v>
       </c>
       <c r="K182">
         <v>22.172</v>
       </c>
       <c r="L182">
         <v>9.415</v>
       </c>
       <c r="M182">
         <v>220.511</v>
       </c>
       <c r="N182">
-        <v>452.878</v>
+        <v>452.872</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="6">
         <v>31837.0</v>
       </c>
       <c r="B183">
         <v>209.117</v>
       </c>
       <c r="C183">
         <v>10.423</v>
       </c>
       <c r="D183">
         <v>244.157</v>
       </c>
       <c r="E183">
-        <v>498.782</v>
+        <v>498.773</v>
       </c>
       <c r="F183">
         <v>245.143</v>
       </c>
       <c r="G183">
         <v>9.473</v>
       </c>
       <c r="H183" t="s">
         <v>20</v>
       </c>
       <c r="I183">
         <v>0</v>
       </c>
       <c r="J183">
         <v>209.117</v>
       </c>
       <c r="K183">
         <v>24.616</v>
       </c>
       <c r="L183">
         <v>10.423</v>
       </c>
       <c r="M183">
         <v>244.157</v>
       </c>
       <c r="N183">
-        <v>498.782</v>
+        <v>498.773</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="6">
         <v>31868.0</v>
       </c>
       <c r="B184">
         <v>202.254</v>
       </c>
       <c r="C184">
         <v>10.087</v>
       </c>
       <c r="D184">
         <v>236.139</v>
       </c>
       <c r="E184">
-        <v>477.656</v>
+        <v>477.643</v>
       </c>
       <c r="F184">
         <v>232.573</v>
       </c>
       <c r="G184">
         <v>8.929</v>
       </c>
       <c r="H184" t="s">
         <v>20</v>
       </c>
       <c r="I184">
         <v>0.002</v>
       </c>
       <c r="J184">
         <v>202.254</v>
       </c>
       <c r="K184">
         <v>23.798</v>
       </c>
       <c r="L184">
         <v>10.087</v>
       </c>
       <c r="M184">
         <v>236.139</v>
       </c>
       <c r="N184">
-        <v>477.656</v>
+        <v>477.643</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="6">
         <v>31898.0</v>
       </c>
       <c r="B185">
         <v>208.99</v>
       </c>
       <c r="C185">
         <v>10.423</v>
       </c>
       <c r="D185">
         <v>244.007</v>
       </c>
       <c r="E185">
-        <v>509.032</v>
+        <v>509.019</v>
       </c>
       <c r="F185">
         <v>255.627</v>
       </c>
       <c r="G185">
         <v>9.382</v>
       </c>
       <c r="H185" t="s">
         <v>20</v>
       </c>
       <c r="I185">
         <v>0.003</v>
       </c>
       <c r="J185">
         <v>208.99</v>
       </c>
       <c r="K185">
         <v>24.593</v>
       </c>
       <c r="L185">
         <v>10.423</v>
       </c>
       <c r="M185">
         <v>244.007</v>
       </c>
       <c r="N185">
-        <v>509.032</v>
+        <v>509.019</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="6">
         <v>31929.0</v>
       </c>
       <c r="B186">
         <v>202.596</v>
       </c>
       <c r="C186">
         <v>10.087</v>
       </c>
       <c r="D186">
         <v>236.522</v>
       </c>
       <c r="E186">
-        <v>466.873</v>
+        <v>466.856</v>
       </c>
       <c r="F186">
         <v>220.689</v>
       </c>
       <c r="G186">
         <v>9.635</v>
       </c>
       <c r="H186" t="s">
         <v>20</v>
       </c>
       <c r="I186">
         <v>0.01</v>
       </c>
       <c r="J186">
         <v>202.596</v>
       </c>
       <c r="K186">
         <v>23.839</v>
       </c>
       <c r="L186">
         <v>10.087</v>
       </c>
       <c r="M186">
         <v>236.522</v>
       </c>
       <c r="N186">
-        <v>466.873</v>
+        <v>466.856</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="6">
         <v>31959.0</v>
       </c>
       <c r="B187">
         <v>209.335</v>
       </c>
       <c r="C187">
         <v>10.423</v>
       </c>
       <c r="D187">
         <v>244.359</v>
       </c>
       <c r="E187">
-        <v>467.691</v>
+        <v>467.672</v>
       </c>
       <c r="F187">
         <v>213.34</v>
       </c>
       <c r="G187">
         <v>9.961</v>
       </c>
       <c r="H187" t="s">
         <v>20</v>
       </c>
       <c r="I187">
         <v>0.013</v>
       </c>
       <c r="J187">
         <v>209.335</v>
       </c>
       <c r="K187">
         <v>24.601</v>
       </c>
       <c r="L187">
         <v>10.423</v>
       </c>
       <c r="M187">
         <v>244.359</v>
       </c>
       <c r="N187">
-        <v>467.691</v>
+        <v>467.672</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="6">
         <v>31990.0</v>
       </c>
       <c r="B188">
         <v>209.365</v>
       </c>
       <c r="C188">
         <v>10.423</v>
       </c>
       <c r="D188">
         <v>244.396</v>
       </c>
       <c r="E188">
-        <v>448.986</v>
+        <v>448.973</v>
       </c>
       <c r="F188">
         <v>194.652</v>
       </c>
       <c r="G188">
         <v>9.923</v>
       </c>
       <c r="H188" t="s">
         <v>20</v>
       </c>
       <c r="I188">
         <v>0.002</v>
       </c>
       <c r="J188">
         <v>209.365</v>
       </c>
       <c r="K188">
         <v>24.608</v>
       </c>
       <c r="L188">
         <v>10.423</v>
       </c>
       <c r="M188">
         <v>244.396</v>
       </c>
       <c r="N188">
-        <v>448.986</v>
+        <v>448.973</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="6">
         <v>32021.0</v>
       </c>
       <c r="B189">
         <v>202.52</v>
       </c>
       <c r="C189">
         <v>10.087</v>
       </c>
       <c r="D189">
         <v>236.298</v>
       </c>
       <c r="E189">
-        <v>437.201</v>
+        <v>437.193</v>
       </c>
       <c r="F189">
         <v>191.635</v>
       </c>
       <c r="G189">
         <v>9.257</v>
       </c>
       <c r="H189" t="s">
         <v>20</v>
       </c>
       <c r="I189">
         <v>0.002</v>
       </c>
       <c r="J189">
         <v>202.52</v>
       </c>
       <c r="K189">
         <v>23.691</v>
       </c>
       <c r="L189">
         <v>10.087</v>
       </c>
       <c r="M189">
         <v>236.298</v>
       </c>
       <c r="N189">
-        <v>437.201</v>
+        <v>437.193</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="6">
         <v>32051.0</v>
       </c>
       <c r="B190">
         <v>209.112</v>
       </c>
       <c r="C190">
         <v>10.423</v>
       </c>
       <c r="D190">
         <v>244.059</v>
       </c>
       <c r="E190">
-        <v>442.655</v>
+        <v>442.649</v>
       </c>
       <c r="F190">
         <v>189.215</v>
       </c>
       <c r="G190">
         <v>9.375</v>
       </c>
       <c r="H190" t="s">
         <v>20</v>
       </c>
       <c r="I190">
         <v>0.001</v>
       </c>
       <c r="J190">
         <v>209.112</v>
       </c>
       <c r="K190">
         <v>24.523</v>
       </c>
       <c r="L190">
         <v>10.423</v>
       </c>
       <c r="M190">
         <v>244.059</v>
       </c>
       <c r="N190">
-        <v>442.655</v>
+        <v>442.649</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="6">
         <v>32082.0</v>
       </c>
       <c r="B191">
         <v>202.462</v>
       </c>
       <c r="C191">
         <v>10.087</v>
       </c>
       <c r="D191">
         <v>236.197</v>
       </c>
       <c r="E191">
-        <v>423.208</v>
+        <v>423.205</v>
       </c>
       <c r="F191">
         <v>177.943</v>
       </c>
       <c r="G191">
         <v>9.064</v>
       </c>
       <c r="H191" t="s">
         <v>20</v>
       </c>
       <c r="I191">
         <v>0.001</v>
       </c>
       <c r="J191">
         <v>202.462</v>
       </c>
       <c r="K191">
         <v>23.648</v>
       </c>
       <c r="L191">
         <v>10.087</v>
       </c>
       <c r="M191">
         <v>236.197</v>
       </c>
       <c r="N191">
-        <v>423.208</v>
+        <v>423.205</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="6">
         <v>32112.0</v>
       </c>
       <c r="B192">
         <v>209.308</v>
       </c>
       <c r="C192">
         <v>10.423</v>
       </c>
       <c r="D192">
         <v>244.104</v>
       </c>
       <c r="E192">
-        <v>475.58</v>
+        <v>475.579</v>
       </c>
       <c r="F192">
         <v>222.161</v>
       </c>
       <c r="G192">
         <v>9.312</v>
       </c>
       <c r="H192" t="s">
         <v>20</v>
       </c>
       <c r="I192">
         <v>0.002</v>
       </c>
       <c r="J192">
         <v>209.308</v>
       </c>
       <c r="K192">
         <v>24.373</v>
       </c>
       <c r="L192">
         <v>10.423</v>
       </c>
       <c r="M192">
         <v>244.104</v>
       </c>
       <c r="N192">
-        <v>475.58</v>
+        <v>475.579</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="6">
         <v>32143.0</v>
       </c>
       <c r="B193">
         <v>218.368</v>
       </c>
       <c r="C193">
         <v>10.508</v>
       </c>
       <c r="D193">
         <v>255.331</v>
       </c>
       <c r="E193">
-        <v>495.132</v>
+        <v>495.127</v>
       </c>
       <c r="F193">
         <v>230.477</v>
       </c>
       <c r="G193">
         <v>9.312</v>
       </c>
       <c r="H193" t="s">
         <v>20</v>
       </c>
       <c r="I193">
         <v>0.007</v>
       </c>
       <c r="J193">
         <v>218.368</v>
       </c>
       <c r="K193">
         <v>26.455</v>
       </c>
       <c r="L193">
         <v>10.508</v>
       </c>
       <c r="M193">
         <v>255.331</v>
       </c>
       <c r="N193">
-        <v>495.132</v>
+        <v>495.127</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" s="6">
         <v>32174.0</v>
       </c>
       <c r="B194">
         <v>204.246</v>
       </c>
       <c r="C194">
         <v>9.83</v>
       </c>
       <c r="D194">
         <v>238.853</v>
       </c>
       <c r="E194">
-        <v>446.663</v>
+        <v>446.655</v>
       </c>
       <c r="F194">
         <v>199.789</v>
       </c>
       <c r="G194">
         <v>8.013</v>
       </c>
       <c r="H194" t="s">
         <v>20</v>
       </c>
       <c r="I194">
         <v>0</v>
       </c>
       <c r="J194">
         <v>204.246</v>
       </c>
       <c r="K194">
         <v>24.778</v>
       </c>
       <c r="L194">
         <v>9.83</v>
       </c>
       <c r="M194">
         <v>238.853</v>
       </c>
       <c r="N194">
-        <v>446.663</v>
+        <v>446.655</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" s="6">
         <v>32203.0</v>
       </c>
       <c r="B195">
         <v>218.351</v>
       </c>
       <c r="C195">
         <v>10.508</v>
       </c>
       <c r="D195">
         <v>255.385</v>
       </c>
       <c r="E195">
-        <v>469.098</v>
+        <v>469.085</v>
       </c>
       <c r="F195">
         <v>204.359</v>
       </c>
       <c r="G195">
         <v>9.341</v>
       </c>
       <c r="H195" t="s">
         <v>20</v>
       </c>
       <c r="I195">
         <v>0</v>
       </c>
       <c r="J195">
         <v>218.351</v>
       </c>
       <c r="K195">
         <v>26.526</v>
       </c>
       <c r="L195">
         <v>10.508</v>
       </c>
       <c r="M195">
         <v>255.385</v>
       </c>
       <c r="N195">
-        <v>469.098</v>
+        <v>469.085</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" s="6">
         <v>32234.0</v>
       </c>
       <c r="B196">
         <v>211.122</v>
       </c>
       <c r="C196">
         <v>10.169</v>
       </c>
       <c r="D196">
         <v>247.241</v>
       </c>
       <c r="E196">
-        <v>455.993</v>
+        <v>455.988</v>
       </c>
       <c r="F196">
         <v>200.293</v>
       </c>
       <c r="G196">
         <v>8.454</v>
       </c>
       <c r="H196" t="s">
         <v>20</v>
       </c>
       <c r="I196">
         <v>0</v>
       </c>
       <c r="J196">
         <v>211.122</v>
       </c>
       <c r="K196">
         <v>25.95</v>
       </c>
       <c r="L196">
         <v>10.169</v>
       </c>
       <c r="M196">
         <v>247.241</v>
       </c>
       <c r="N196">
-        <v>455.993</v>
+        <v>455.988</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" s="6">
         <v>32264.0</v>
       </c>
       <c r="B197">
         <v>217.825</v>
       </c>
       <c r="C197">
         <v>10.508</v>
       </c>
       <c r="D197">
         <v>255.188</v>
       </c>
       <c r="E197">
-        <v>486.212</v>
+        <v>486.199</v>
       </c>
       <c r="F197">
         <v>222.701</v>
       </c>
       <c r="G197">
         <v>8.31</v>
       </c>
       <c r="H197" t="s">
         <v>20</v>
       </c>
       <c r="I197">
         <v>0</v>
       </c>
       <c r="J197">
         <v>217.825</v>
       </c>
       <c r="K197">
         <v>26.855</v>
       </c>
       <c r="L197">
         <v>10.508</v>
       </c>
       <c r="M197">
         <v>255.188</v>
       </c>
       <c r="N197">
-        <v>486.212</v>
+        <v>486.199</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" s="6">
         <v>32295.0</v>
       </c>
       <c r="B198">
         <v>211.242</v>
       </c>
       <c r="C198">
         <v>10.169</v>
       </c>
       <c r="D198">
         <v>247.34</v>
       </c>
       <c r="E198">
-        <v>453.891</v>
+        <v>453.877</v>
       </c>
       <c r="F198">
         <v>197.723</v>
       </c>
       <c r="G198">
         <v>8.815</v>
       </c>
       <c r="H198" t="s">
         <v>20</v>
       </c>
       <c r="I198">
         <v>0</v>
       </c>
       <c r="J198">
         <v>211.242</v>
       </c>
       <c r="K198">
         <v>25.929</v>
       </c>
       <c r="L198">
         <v>10.169</v>
       </c>
       <c r="M198">
         <v>247.34</v>
       </c>
       <c r="N198">
-        <v>453.891</v>
+        <v>453.877</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" s="6">
         <v>32325.0</v>
       </c>
       <c r="B199">
         <v>218.272</v>
       </c>
       <c r="C199">
         <v>10.508</v>
       </c>
       <c r="D199">
         <v>255.582</v>
       </c>
       <c r="E199">
-        <v>442.602</v>
+        <v>442.59</v>
       </c>
       <c r="F199">
         <v>177.42</v>
       </c>
       <c r="G199">
         <v>9.589</v>
       </c>
       <c r="H199" t="s">
         <v>20</v>
       </c>
       <c r="I199">
         <v>0</v>
       </c>
       <c r="J199">
         <v>218.272</v>
       </c>
       <c r="K199">
         <v>26.802</v>
       </c>
       <c r="L199">
         <v>10.508</v>
       </c>
       <c r="M199">
         <v>255.582</v>
       </c>
       <c r="N199">
-        <v>442.602</v>
+        <v>442.59</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" s="6">
         <v>32356.0</v>
       </c>
       <c r="B200">
         <v>218.415</v>
       </c>
       <c r="C200">
         <v>10.508</v>
       </c>
       <c r="D200">
         <v>255.815</v>
       </c>
       <c r="E200">
-        <v>437.214</v>
+        <v>437.202</v>
       </c>
       <c r="F200">
         <v>172.238</v>
       </c>
       <c r="G200">
         <v>9.149</v>
       </c>
       <c r="H200" t="s">
         <v>20</v>
       </c>
       <c r="I200">
         <v>0</v>
       </c>
       <c r="J200">
         <v>218.415</v>
       </c>
       <c r="K200">
         <v>26.893</v>
       </c>
       <c r="L200">
         <v>10.508</v>
       </c>
       <c r="M200">
         <v>255.815</v>
       </c>
       <c r="N200">
-        <v>437.214</v>
+        <v>437.202</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" s="6">
         <v>32387.0</v>
       </c>
       <c r="B201">
         <v>211.218</v>
       </c>
       <c r="C201">
         <v>10.169</v>
       </c>
       <c r="D201">
         <v>247.357</v>
       </c>
       <c r="E201">
-        <v>426.312</v>
+        <v>426.302</v>
       </c>
       <c r="F201">
         <v>170.174</v>
       </c>
       <c r="G201">
         <v>8.772</v>
       </c>
       <c r="H201" t="s">
         <v>20</v>
       </c>
       <c r="I201">
         <v>0</v>
       </c>
       <c r="J201">
         <v>211.218</v>
       </c>
       <c r="K201">
         <v>25.97</v>
       </c>
       <c r="L201">
         <v>10.169</v>
       </c>
       <c r="M201">
         <v>247.357</v>
       </c>
       <c r="N201">
-        <v>426.312</v>
+        <v>426.302</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" s="6">
         <v>32417.0</v>
       </c>
       <c r="B202">
         <v>218.198</v>
       </c>
       <c r="C202">
         <v>10.508</v>
       </c>
       <c r="D202">
         <v>255.517</v>
       </c>
       <c r="E202">
-        <v>422.602</v>
+        <v>422.6</v>
       </c>
       <c r="F202">
         <v>158.144</v>
       </c>
       <c r="G202">
         <v>8.939</v>
       </c>
       <c r="H202" t="s">
         <v>20</v>
       </c>
       <c r="I202">
         <v>0</v>
       </c>
       <c r="J202">
         <v>218.198</v>
       </c>
       <c r="K202">
         <v>26.811</v>
       </c>
       <c r="L202">
         <v>10.508</v>
       </c>
       <c r="M202">
         <v>255.517</v>
       </c>
       <c r="N202">
-        <v>422.602</v>
+        <v>422.6</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" s="6">
         <v>32448.0</v>
       </c>
       <c r="B203">
         <v>211.191</v>
       </c>
       <c r="C203">
         <v>10.169</v>
       </c>
       <c r="D203">
         <v>247.096</v>
       </c>
       <c r="E203">
         <v>448.903</v>
       </c>
       <c r="F203">
         <v>192.932</v>
       </c>
       <c r="G203">
         <v>8.874</v>
       </c>
       <c r="H203" t="s">
@@ -9048,78 +9048,78 @@
       </c>
       <c r="L203">
         <v>10.169</v>
       </c>
       <c r="M203">
         <v>247.096</v>
       </c>
       <c r="N203">
         <v>448.903</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" s="6">
         <v>32478.0</v>
       </c>
       <c r="B204">
         <v>218.215</v>
       </c>
       <c r="C204">
         <v>10.508</v>
       </c>
       <c r="D204">
         <v>255.345</v>
       </c>
       <c r="E204">
-        <v>472.132</v>
+        <v>472.131</v>
       </c>
       <c r="F204">
         <v>208.016</v>
       </c>
       <c r="G204">
         <v>8.77</v>
       </c>
       <c r="H204" t="s">
         <v>20</v>
       </c>
       <c r="I204">
         <v>0.001</v>
       </c>
       <c r="J204">
         <v>218.215</v>
       </c>
       <c r="K204">
         <v>26.623</v>
       </c>
       <c r="L204">
         <v>10.508</v>
       </c>
       <c r="M204">
         <v>255.345</v>
       </c>
       <c r="N204">
-        <v>472.132</v>
+        <v>472.131</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" s="6">
         <v>32509.0</v>
       </c>
       <c r="B205">
         <v>231.17</v>
       </c>
       <c r="C205">
         <v>10.649</v>
       </c>
       <c r="D205">
         <v>266.572</v>
       </c>
       <c r="E205">
         <v>509.146</v>
       </c>
       <c r="F205">
         <v>224.04</v>
       </c>
       <c r="G205">
         <v>14.134</v>
       </c>
       <c r="H205">
@@ -28097,551 +28097,595 @@
       </c>
       <c r="K636">
         <v>33.047</v>
       </c>
       <c r="L636">
         <v>236.014</v>
       </c>
       <c r="M636">
         <v>436.186</v>
       </c>
       <c r="N636">
         <v>1117.788</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>176.556</v>
       </c>
       <c r="C637">
         <v>232.931</v>
       </c>
       <c r="D637">
-        <v>442.401</v>
+        <v>442.402</v>
       </c>
       <c r="E637">
-        <v>1203.165</v>
+        <v>1203.298</v>
       </c>
       <c r="F637">
-        <v>184.655</v>
+        <v>184.672</v>
       </c>
       <c r="G637">
         <v>17.364</v>
       </c>
       <c r="H637">
-        <v>182.943</v>
+        <v>183.159</v>
       </c>
       <c r="I637">
-        <v>375.802</v>
+        <v>375.702</v>
       </c>
       <c r="J637">
         <v>164.262</v>
       </c>
       <c r="K637">
-        <v>32.914</v>
+        <v>32.915</v>
       </c>
       <c r="L637">
         <v>208.5</v>
       </c>
       <c r="M637">
         <v>405.677</v>
       </c>
       <c r="N637">
-        <v>1166.44</v>
+        <v>1166.573</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>159.45</v>
       </c>
       <c r="C638">
         <v>212.207</v>
       </c>
       <c r="D638">
-        <v>401.592</v>
+        <v>401.593</v>
       </c>
       <c r="E638">
-        <v>1120.245</v>
+        <v>1120.396</v>
       </c>
       <c r="F638">
-        <v>168.386</v>
+        <v>168.405</v>
       </c>
       <c r="G638">
         <v>15.658</v>
       </c>
       <c r="H638">
-        <v>195.472</v>
+        <v>195.695</v>
       </c>
       <c r="I638">
-        <v>339.137</v>
+        <v>339.046</v>
       </c>
       <c r="J638">
         <v>147.519</v>
       </c>
       <c r="K638">
         <v>29.936</v>
       </c>
       <c r="L638">
         <v>198.723</v>
       </c>
       <c r="M638">
         <v>376.178</v>
       </c>
       <c r="N638">
-        <v>1094.83</v>
+        <v>1094.982</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>175.592</v>
       </c>
       <c r="C639">
         <v>231.811</v>
       </c>
       <c r="D639">
-        <v>440.121</v>
+        <v>440.106</v>
       </c>
       <c r="E639">
-        <v>1360.406</v>
+        <v>1360.888</v>
       </c>
       <c r="F639">
-        <v>193.487</v>
+        <v>193.456</v>
       </c>
       <c r="G639">
         <v>17.351</v>
       </c>
       <c r="H639">
-        <v>273.369</v>
+        <v>274.028</v>
       </c>
       <c r="I639">
-        <v>436.078</v>
+        <v>435.947</v>
       </c>
       <c r="J639">
         <v>162.767</v>
       </c>
       <c r="K639">
-        <v>32.718</v>
+        <v>32.703</v>
       </c>
       <c r="L639">
         <v>213.903</v>
       </c>
       <c r="M639">
-        <v>409.388</v>
+        <v>409.374</v>
       </c>
       <c r="N639">
-        <v>1329.674</v>
+        <v>1330.156</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>161.489</v>
+        <v>161.499</v>
       </c>
       <c r="C640">
         <v>218.45</v>
       </c>
       <c r="D640">
-        <v>410.882</v>
+        <v>410.878</v>
       </c>
       <c r="E640">
-        <v>1330.606</v>
+        <v>1331.436</v>
       </c>
       <c r="F640">
-        <v>196.813</v>
+        <v>196.806</v>
       </c>
       <c r="G640">
         <v>16.475</v>
       </c>
       <c r="H640">
-        <v>311.015</v>
+        <v>311.967</v>
       </c>
       <c r="I640">
-        <v>395.422</v>
+        <v>395.311</v>
       </c>
       <c r="J640">
-        <v>150.092</v>
+        <v>150.102</v>
       </c>
       <c r="K640">
-        <v>30.942</v>
+        <v>30.929</v>
       </c>
       <c r="L640">
         <v>211.557</v>
       </c>
       <c r="M640">
-        <v>392.592</v>
+        <v>392.588</v>
       </c>
       <c r="N640">
-        <v>1312.316</v>
+        <v>1313.146</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>169.743</v>
       </c>
       <c r="C641">
         <v>233.556</v>
       </c>
       <c r="D641">
-        <v>433.921</v>
+        <v>433.907</v>
       </c>
       <c r="E641">
-        <v>1319.545</v>
+        <v>1320.464</v>
       </c>
       <c r="F641">
-        <v>209.896</v>
+        <v>209.875</v>
       </c>
       <c r="G641">
         <v>16.192</v>
       </c>
       <c r="H641">
-        <v>341.731</v>
+        <v>342.756</v>
       </c>
       <c r="I641">
-        <v>317.805</v>
+        <v>317.734</v>
       </c>
       <c r="J641">
         <v>157.938</v>
       </c>
       <c r="K641">
-        <v>30.622</v>
+        <v>30.608</v>
       </c>
       <c r="L641">
         <v>211.926</v>
       </c>
       <c r="M641">
-        <v>400.486</v>
+        <v>400.472</v>
       </c>
       <c r="N641">
-        <v>1286.11</v>
+        <v>1287.029</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>169.184</v>
       </c>
       <c r="C642">
         <v>234.958</v>
       </c>
       <c r="D642">
-        <v>433.996</v>
+        <v>433.981</v>
       </c>
       <c r="E642">
-        <v>1310.581</v>
+        <v>1312.944</v>
       </c>
       <c r="F642">
-        <v>190.964</v>
+        <v>190.946</v>
       </c>
       <c r="G642">
         <v>16.228</v>
       </c>
       <c r="H642">
-        <v>361.008</v>
+        <v>363.503</v>
       </c>
       <c r="I642">
-        <v>308.385</v>
+        <v>308.285</v>
       </c>
       <c r="J642">
         <v>157.958</v>
       </c>
       <c r="K642">
-        <v>29.854</v>
+        <v>29.839</v>
       </c>
       <c r="L642">
         <v>209.144</v>
       </c>
       <c r="M642">
-        <v>396.956</v>
+        <v>396.941</v>
       </c>
       <c r="N642">
-        <v>1273.541</v>
+        <v>1275.904</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>179.234</v>
       </c>
       <c r="C643">
         <v>242.796</v>
       </c>
       <c r="D643">
-        <v>452.506</v>
+        <v>452.492</v>
       </c>
       <c r="E643">
-        <v>1292.572</v>
+        <v>1294.634</v>
       </c>
       <c r="F643">
-        <v>172.204</v>
+        <v>172.185</v>
       </c>
       <c r="G643">
         <v>16.466</v>
       </c>
       <c r="H643">
-        <v>377.238</v>
+        <v>379.383</v>
       </c>
       <c r="I643">
-        <v>274.158</v>
+        <v>274.108</v>
       </c>
       <c r="J643">
         <v>165.445</v>
       </c>
       <c r="K643">
-        <v>30.475</v>
+        <v>30.461</v>
       </c>
       <c r="L643">
         <v>219.804</v>
       </c>
       <c r="M643">
-        <v>415.724</v>
+        <v>415.71</v>
       </c>
       <c r="N643">
-        <v>1255.791</v>
+        <v>1257.852</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>176.777</v>
+        <v>176.77</v>
       </c>
       <c r="C644">
         <v>237.485</v>
       </c>
       <c r="D644">
-        <v>444.302</v>
+        <v>444.411</v>
       </c>
       <c r="E644">
-        <v>1226.639</v>
+        <v>1230.479</v>
       </c>
       <c r="F644">
-        <v>172.191</v>
+        <v>173.184</v>
       </c>
       <c r="G644">
         <v>17.016</v>
       </c>
       <c r="H644">
-        <v>357.911</v>
+        <v>360.565</v>
       </c>
       <c r="I644">
-        <v>235.218</v>
+        <v>235.303</v>
       </c>
       <c r="J644">
-        <v>164.548</v>
+        <v>164.541</v>
       </c>
       <c r="K644">
-        <v>30.039</v>
+        <v>30.156</v>
       </c>
       <c r="L644">
         <v>218</v>
       </c>
       <c r="M644">
-        <v>412.588</v>
+        <v>412.697</v>
       </c>
       <c r="N644">
-        <v>1194.924</v>
+        <v>1198.765</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>171.371</v>
+        <v>171.263</v>
       </c>
       <c r="C645">
         <v>233.08</v>
       </c>
       <c r="D645">
-        <v>433.819</v>
+        <v>433.698</v>
       </c>
       <c r="E645">
-        <v>1122.751</v>
+        <v>1121.434</v>
       </c>
       <c r="F645">
-        <v>132.026</v>
+        <v>131.709</v>
       </c>
       <c r="G645">
         <v>16.28</v>
       </c>
       <c r="H645">
-        <v>319.355</v>
+        <v>318.526</v>
       </c>
       <c r="I645">
-        <v>221.272</v>
+        <v>221.222</v>
       </c>
       <c r="J645">
-        <v>159.455</v>
+        <v>159.347</v>
       </c>
       <c r="K645">
-        <v>29.368</v>
+        <v>29.354</v>
       </c>
       <c r="L645">
         <v>210.717</v>
       </c>
       <c r="M645">
-        <v>399.54</v>
+        <v>399.418</v>
       </c>
       <c r="N645">
-        <v>1088.472</v>
+        <v>1087.155</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>169.99</v>
       </c>
       <c r="C646">
         <v>247.793</v>
       </c>
       <c r="D646">
-        <v>448.987</v>
+        <v>448.973</v>
       </c>
       <c r="E646">
-        <v>1229.508</v>
+        <v>1230.868</v>
       </c>
       <c r="F646">
-        <v>142.576</v>
+        <v>142.565</v>
       </c>
       <c r="G646">
         <v>16.311</v>
       </c>
       <c r="H646">
-        <v>280.914</v>
+        <v>282.358</v>
       </c>
       <c r="I646">
-        <v>340.719</v>
+        <v>340.661</v>
       </c>
       <c r="J646">
         <v>157.9</v>
       </c>
       <c r="K646">
-        <v>31.204</v>
+        <v>31.19</v>
       </c>
       <c r="L646">
         <v>226.332</v>
       </c>
       <c r="M646">
-        <v>415.436</v>
+        <v>415.422</v>
       </c>
       <c r="N646">
-        <v>1195.956</v>
+        <v>1197.317</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>167.623</v>
       </c>
       <c r="C647">
         <v>242.625</v>
       </c>
       <c r="D647">
-        <v>441.564</v>
+        <v>441.575</v>
       </c>
       <c r="E647">
-        <v>1184.442</v>
+        <v>1185.033</v>
       </c>
       <c r="F647">
-        <v>158.695</v>
+        <v>158.678</v>
       </c>
       <c r="G647">
         <v>16.104</v>
       </c>
       <c r="H647">
-        <v>215.232</v>
+        <v>215.751</v>
       </c>
       <c r="I647">
-        <v>352.847</v>
+        <v>352.925</v>
       </c>
       <c r="J647">
         <v>155.595</v>
       </c>
       <c r="K647">
-        <v>31.316</v>
+        <v>31.327</v>
       </c>
       <c r="L647">
         <v>212.319</v>
       </c>
       <c r="M647">
-        <v>399.231</v>
+        <v>399.241</v>
       </c>
       <c r="N647">
-        <v>1142.109</v>
+        <v>1142.699</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>174.155</v>
+      </c>
+      <c r="C648">
+        <v>249.232</v>
+      </c>
+      <c r="D648">
+        <v>455.8</v>
+      </c>
+      <c r="E648">
+        <v>1268.65</v>
+      </c>
+      <c r="F648">
+        <v>206.118</v>
+      </c>
+      <c r="G648">
+        <v>17.073</v>
+      </c>
+      <c r="H648">
+        <v>184.248</v>
+      </c>
+      <c r="I648">
+        <v>405.41</v>
+      </c>
+      <c r="J648">
+        <v>162.084</v>
+      </c>
+      <c r="K648">
+        <v>32.413</v>
+      </c>
+      <c r="L648">
+        <v>228.082</v>
+      </c>
+      <c r="M648">
+        <v>422.58</v>
+      </c>
+      <c r="N648">
+        <v>1235.429</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="125.826" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -30289,254 +30333,254 @@
       </c>
       <c r="L47">
         <v>63.143</v>
       </c>
       <c r="M47">
         <v>2904.414</v>
       </c>
       <c r="N47">
         <v>6495.612</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="7">
         <v>1984</v>
       </c>
       <c r="B48">
         <v>2685.817</v>
       </c>
       <c r="C48">
         <v>77.302</v>
       </c>
       <c r="D48">
         <v>2971.12</v>
       </c>
       <c r="E48">
-        <v>6437.864</v>
+        <v>6437.809</v>
       </c>
       <c r="F48">
         <v>3385.811</v>
       </c>
       <c r="G48">
         <v>80.811</v>
       </c>
       <c r="H48" t="s">
         <v>20</v>
       </c>
       <c r="I48">
         <v>0.068</v>
       </c>
       <c r="J48">
         <v>2685.817</v>
       </c>
       <c r="K48">
         <v>208</v>
       </c>
       <c r="L48">
         <v>77.302</v>
       </c>
       <c r="M48">
         <v>2971.12</v>
       </c>
       <c r="N48">
-        <v>6437.864</v>
+        <v>6437.809</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="7">
         <v>1985</v>
       </c>
       <c r="B49">
         <v>2686.765</v>
       </c>
       <c r="C49">
         <v>93.151</v>
       </c>
       <c r="D49">
         <v>3016.233</v>
       </c>
       <c r="E49">
-        <v>6084.017</v>
+        <v>6083.906</v>
       </c>
       <c r="F49">
         <v>2970.192</v>
       </c>
       <c r="G49">
         <v>97.421</v>
       </c>
       <c r="H49" t="s">
         <v>20</v>
       </c>
       <c r="I49">
         <v>0.06</v>
       </c>
       <c r="J49">
         <v>2686.765</v>
       </c>
       <c r="K49">
         <v>236.317</v>
       </c>
       <c r="L49">
         <v>93.151</v>
       </c>
       <c r="M49">
         <v>3016.233</v>
       </c>
       <c r="N49">
-        <v>6084.017</v>
+        <v>6083.906</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="7">
         <v>1986</v>
       </c>
       <c r="B50">
         <v>2562.134</v>
       </c>
       <c r="C50">
         <v>107.099</v>
       </c>
       <c r="D50">
         <v>2932.095</v>
       </c>
       <c r="E50">
-        <v>6111.14</v>
+        <v>6110.994</v>
       </c>
       <c r="F50">
         <v>3071.179</v>
       </c>
       <c r="G50">
         <v>107.677</v>
       </c>
       <c r="H50" t="s">
         <v>20</v>
       </c>
       <c r="I50">
         <v>0.044</v>
       </c>
       <c r="J50">
         <v>2562.134</v>
       </c>
       <c r="K50">
         <v>262.861</v>
       </c>
       <c r="L50">
         <v>107.099</v>
       </c>
       <c r="M50">
         <v>2932.095</v>
       </c>
       <c r="N50">
-        <v>6111.14</v>
+        <v>6110.994</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="7">
         <v>1987</v>
       </c>
       <c r="B51">
         <v>2463.159</v>
       </c>
       <c r="C51">
         <v>122.725</v>
       </c>
       <c r="D51">
         <v>2874.884</v>
       </c>
       <c r="E51">
-        <v>5621.807</v>
+        <v>5621.698</v>
       </c>
       <c r="F51">
         <v>2634.508</v>
       </c>
       <c r="G51">
         <v>112.27</v>
       </c>
       <c r="H51" t="s">
         <v>20</v>
       </c>
       <c r="I51">
         <v>0.037</v>
       </c>
       <c r="J51">
         <v>2463.159</v>
       </c>
       <c r="K51">
         <v>289</v>
       </c>
       <c r="L51">
         <v>122.725</v>
       </c>
       <c r="M51">
         <v>2874.884</v>
       </c>
       <c r="N51">
-        <v>5621.807</v>
+        <v>5621.698</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="7">
         <v>1988</v>
       </c>
       <c r="B52">
         <v>2576.663</v>
       </c>
       <c r="C52">
         <v>124.058</v>
       </c>
       <c r="D52">
         <v>3016.049</v>
       </c>
       <c r="E52">
-        <v>5456.754</v>
+        <v>5456.66</v>
       </c>
       <c r="F52">
         <v>2334.265</v>
       </c>
       <c r="G52">
         <v>106.338</v>
       </c>
       <c r="H52" t="s">
         <v>20</v>
       </c>
       <c r="I52">
         <v>0.009</v>
       </c>
       <c r="J52">
         <v>2576.663</v>
       </c>
       <c r="K52">
         <v>315.328</v>
       </c>
       <c r="L52">
         <v>124.058</v>
       </c>
       <c r="M52">
         <v>3016.049</v>
       </c>
       <c r="N52">
-        <v>5456.754</v>
+        <v>5456.66</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="7">
         <v>1989</v>
       </c>
       <c r="B53">
         <v>2679.623</v>
       </c>
       <c r="C53">
         <v>125.378</v>
       </c>
       <c r="D53">
         <v>3159.357</v>
       </c>
       <c r="E53">
         <v>6234.641</v>
       </c>
       <c r="F53">
         <v>2837.263</v>
       </c>
       <c r="G53">
         <v>161.539</v>
       </c>
       <c r="H53">
@@ -32077,50 +32121,94 @@
         <v>2093.035</v>
       </c>
       <c r="G88">
         <v>196.263</v>
       </c>
       <c r="H88">
         <v>2681.275</v>
       </c>
       <c r="I88">
         <v>3894.06</v>
       </c>
       <c r="J88">
         <v>1919.876</v>
       </c>
       <c r="K88">
         <v>386.885</v>
       </c>
       <c r="L88">
         <v>2805.501</v>
       </c>
       <c r="M88">
         <v>5112.262</v>
       </c>
       <c r="N88">
         <v>13976.896</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>2051.059</v>
+      </c>
+      <c r="C89">
+        <v>2816.925</v>
+      </c>
+      <c r="D89">
+        <v>5239.815</v>
+      </c>
+      <c r="E89">
+        <v>14980.523</v>
+      </c>
+      <c r="F89">
+        <v>2128.599</v>
+      </c>
+      <c r="G89">
+        <v>198.518</v>
+      </c>
+      <c r="H89">
+        <v>3411.937</v>
+      </c>
+      <c r="I89">
+        <v>4001.654</v>
+      </c>
+      <c r="J89">
+        <v>1905.46</v>
+      </c>
+      <c r="K89">
+        <v>371.832</v>
+      </c>
+      <c r="L89">
+        <v>2568.999</v>
+      </c>
+      <c r="M89">
+        <v>4846.29</v>
+      </c>
+      <c r="N89">
+        <v>14586.998</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>