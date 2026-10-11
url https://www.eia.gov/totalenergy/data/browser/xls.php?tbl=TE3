--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Table E3. Primary Energy Consumption by Source, Fossil Fuel Equivalency Approach </t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Consumption</t>
   </si>
   <si>
     <t>Petroleum, Excluding Ethanol, Consumption</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Conventional Hydro Energy Consumption, Fossil Fuel Equivalent</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="105.26" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,734 +26215,775 @@
       </c>
       <c r="J636">
         <v>340.608</v>
       </c>
       <c r="K636">
         <v>435.253</v>
       </c>
       <c r="L636">
         <v>1119.125</v>
       </c>
       <c r="M636">
         <v>9089.456</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>940.342</v>
       </c>
       <c r="C637">
         <v>4051.446</v>
       </c>
       <c r="D637">
-        <v>3056.56</v>
+        <v>3059.152</v>
       </c>
       <c r="E637">
-        <v>8047.221</v>
+        <v>8049.813</v>
       </c>
       <c r="F637">
         <v>749.17</v>
       </c>
       <c r="G637">
         <v>184.672</v>
       </c>
       <c r="H637">
         <v>17.364</v>
       </c>
       <c r="I637">
         <v>186.098</v>
       </c>
       <c r="J637">
         <v>375.702</v>
       </c>
       <c r="K637">
-        <v>406.214</v>
+        <v>403.268</v>
       </c>
       <c r="L637">
-        <v>1170.05</v>
+        <v>1167.103</v>
       </c>
       <c r="M637">
-        <v>9976.133</v>
+        <v>9975.778</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>732.872</v>
       </c>
       <c r="C638">
         <v>3339.495</v>
       </c>
       <c r="D638">
-        <v>2681.689</v>
+        <v>2699.935</v>
       </c>
       <c r="E638">
-        <v>6752.736</v>
+        <v>6770.982</v>
       </c>
       <c r="F638">
         <v>645.675</v>
       </c>
       <c r="G638">
         <v>168.405</v>
       </c>
       <c r="H638">
         <v>15.658</v>
       </c>
       <c r="I638">
         <v>198.669</v>
       </c>
       <c r="J638">
         <v>339.046</v>
       </c>
       <c r="K638">
-        <v>376.664</v>
+        <v>376.638</v>
       </c>
       <c r="L638">
-        <v>1098.442</v>
+        <v>1098.416</v>
       </c>
       <c r="M638">
-        <v>8503.291</v>
+        <v>8521.512</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>597.145</v>
       </c>
       <c r="C639">
         <v>2841.123</v>
       </c>
       <c r="D639">
-        <v>2950.043</v>
+        <v>2959.716</v>
       </c>
       <c r="E639">
-        <v>6387.124</v>
+        <v>6396.797</v>
       </c>
       <c r="F639">
         <v>652.235</v>
       </c>
       <c r="G639">
         <v>193.456</v>
       </c>
       <c r="H639">
         <v>17.351</v>
       </c>
       <c r="I639">
         <v>278.325</v>
       </c>
       <c r="J639">
         <v>435.947</v>
       </c>
       <c r="K639">
-        <v>409.911</v>
+        <v>408.839</v>
       </c>
       <c r="L639">
-        <v>1334.99</v>
+        <v>1333.918</v>
       </c>
       <c r="M639">
-        <v>8377.116</v>
+        <v>8385.717</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>548.774</v>
       </c>
       <c r="C640">
-        <v>2454.906</v>
+        <v>2454.907</v>
       </c>
       <c r="D640">
-        <v>2903.542</v>
+        <v>2933.792</v>
       </c>
       <c r="E640">
-        <v>5905.028</v>
+        <v>5935.278</v>
       </c>
       <c r="F640">
         <v>604.572</v>
       </c>
       <c r="G640">
         <v>196.806</v>
       </c>
       <c r="H640">
         <v>16.475</v>
       </c>
       <c r="I640">
         <v>316.664</v>
       </c>
       <c r="J640">
         <v>395.311</v>
       </c>
       <c r="K640">
-        <v>393.108</v>
+        <v>395.847</v>
       </c>
       <c r="L640">
-        <v>1318.364</v>
+        <v>1321.103</v>
       </c>
       <c r="M640">
-        <v>7833.657</v>
+        <v>7866.645</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>589.601</v>
       </c>
       <c r="C641">
         <v>2384.28</v>
       </c>
       <c r="D641">
-        <v>3024.089</v>
+        <v>3052.783</v>
       </c>
       <c r="E641">
-        <v>5995.21</v>
+        <v>6023.905</v>
       </c>
       <c r="F641">
         <v>648.978</v>
       </c>
       <c r="G641">
         <v>209.875</v>
       </c>
       <c r="H641">
         <v>16.192</v>
       </c>
       <c r="I641">
         <v>347.588</v>
       </c>
       <c r="J641">
         <v>317.734</v>
       </c>
       <c r="K641">
-        <v>401.01</v>
+        <v>403.844</v>
       </c>
       <c r="L641">
-        <v>1292.399</v>
+        <v>1295.233</v>
       </c>
       <c r="M641">
-        <v>7944.551</v>
+        <v>7976.08</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>755.408</v>
       </c>
       <c r="C642">
         <v>2496.844</v>
       </c>
       <c r="D642">
-        <v>3033.222</v>
+        <v>3039.465</v>
       </c>
       <c r="E642">
-        <v>6282.793</v>
+        <v>6289.037</v>
       </c>
       <c r="F642">
         <v>691.559</v>
       </c>
       <c r="G642">
         <v>190.946</v>
       </c>
       <c r="H642">
         <v>16.228</v>
       </c>
       <c r="I642">
         <v>368.465</v>
       </c>
       <c r="J642">
         <v>308.285</v>
       </c>
       <c r="K642">
-        <v>397.461</v>
+        <v>398.374</v>
       </c>
       <c r="L642">
-        <v>1281.386</v>
+        <v>1282.299</v>
       </c>
       <c r="M642">
-        <v>8261.904</v>
+        <v>8269.06</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>920.771</v>
       </c>
       <c r="C643">
         <v>2813.596</v>
       </c>
       <c r="D643">
-        <v>3122.508</v>
+        <v>3151.302</v>
       </c>
       <c r="E643">
-        <v>6854.364</v>
+        <v>6883.157</v>
       </c>
       <c r="F643">
         <v>739.169</v>
       </c>
       <c r="G643">
         <v>172.185</v>
       </c>
       <c r="H643">
         <v>16.466</v>
       </c>
       <c r="I643">
         <v>384.695</v>
       </c>
       <c r="J643">
         <v>274.108</v>
       </c>
       <c r="K643">
-        <v>416.247</v>
+        <v>415.707</v>
       </c>
       <c r="L643">
-        <v>1263.701</v>
+        <v>1263.161</v>
       </c>
       <c r="M643">
-        <v>8860.232</v>
+        <v>8888.485</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>816.761</v>
       </c>
       <c r="C644">
         <v>2729.961</v>
       </c>
       <c r="D644">
-        <v>3132.792</v>
+        <v>3137.265</v>
       </c>
       <c r="E644">
-        <v>6677.893</v>
+        <v>6682.367</v>
       </c>
       <c r="F644">
         <v>738.374</v>
       </c>
       <c r="G644">
         <v>173.184</v>
       </c>
       <c r="H644">
         <v>17.016</v>
       </c>
       <c r="I644">
         <v>365.5</v>
       </c>
       <c r="J644">
         <v>235.303</v>
       </c>
       <c r="K644">
-        <v>413.234</v>
+        <v>412.345</v>
       </c>
       <c r="L644">
-        <v>1204.237</v>
+        <v>1203.348</v>
       </c>
       <c r="M644">
-        <v>8624.259</v>
+        <v>8627.844</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>695.13</v>
       </c>
       <c r="C645">
         <v>2506.305</v>
       </c>
       <c r="D645">
-        <v>2976.405</v>
+        <v>3000.874</v>
       </c>
       <c r="E645">
-        <v>6177.139</v>
+        <v>6201.608</v>
       </c>
       <c r="F645">
         <v>683.576</v>
       </c>
       <c r="G645">
         <v>131.709</v>
       </c>
       <c r="H645">
         <v>16.28</v>
       </c>
       <c r="I645">
         <v>322.756</v>
       </c>
       <c r="J645">
         <v>221.222</v>
       </c>
       <c r="K645">
-        <v>399.938</v>
+        <v>399.164</v>
       </c>
       <c r="L645">
-        <v>1091.905</v>
+        <v>1091.131</v>
       </c>
       <c r="M645">
-        <v>7957.046</v>
+        <v>7980.741</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>651.987</v>
       </c>
       <c r="C646">
         <v>2524.399</v>
       </c>
       <c r="D646">
-        <v>3082.117</v>
+        <v>3101.793</v>
       </c>
       <c r="E646">
-        <v>6258.257</v>
+        <v>6277.933</v>
       </c>
       <c r="F646">
         <v>618.458</v>
       </c>
       <c r="G646">
         <v>142.565</v>
       </c>
       <c r="H646">
         <v>16.311</v>
       </c>
       <c r="I646">
         <v>286.46</v>
       </c>
       <c r="J646">
         <v>340.661</v>
       </c>
       <c r="K646">
-        <v>415.959</v>
+        <v>417.004</v>
       </c>
       <c r="L646">
-        <v>1201.956</v>
+        <v>1203.001</v>
       </c>
       <c r="M646">
-        <v>8076.679</v>
+        <v>8097.399</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>650.966</v>
       </c>
       <c r="C647">
         <v>2874.491</v>
       </c>
       <c r="D647">
-        <v>2882.367</v>
+        <v>2919.457</v>
       </c>
       <c r="E647">
-        <v>6408.631</v>
+        <v>6445.72</v>
       </c>
       <c r="F647">
         <v>666.361</v>
       </c>
       <c r="G647">
         <v>158.678</v>
       </c>
       <c r="H647">
         <v>16.104</v>
       </c>
       <c r="I647">
         <v>218.934</v>
       </c>
       <c r="J647">
         <v>352.925</v>
       </c>
       <c r="K647">
-        <v>399.761</v>
+        <v>398.997</v>
       </c>
       <c r="L647">
-        <v>1146.402</v>
+        <v>1145.638</v>
       </c>
       <c r="M647">
-        <v>8217.851</v>
+        <v>8254.176</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>770.913</v>
       </c>
       <c r="C648">
         <v>3614.265</v>
       </c>
       <c r="D648">
-        <v>3053.39</v>
+        <v>3059.677</v>
       </c>
       <c r="E648">
-        <v>7437.418</v>
+        <v>7443.706</v>
       </c>
       <c r="F648">
         <v>757.338</v>
       </c>
       <c r="G648">
         <v>206.118</v>
       </c>
       <c r="H648">
         <v>17.073</v>
       </c>
       <c r="I648">
         <v>187.262</v>
       </c>
       <c r="J648">
         <v>405.41</v>
       </c>
       <c r="K648">
-        <v>423.117</v>
+        <v>423.077</v>
       </c>
       <c r="L648">
-        <v>1238.98</v>
+        <v>1238.94</v>
       </c>
       <c r="M648">
-        <v>9431.536</v>
+        <v>9437.783</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>820.106</v>
       </c>
       <c r="C649">
-        <v>3915.633</v>
+        <v>3915.576</v>
       </c>
       <c r="D649">
-        <v>3039.611</v>
+        <v>3039.927</v>
       </c>
       <c r="E649">
-        <v>7774.749</v>
+        <v>7775.008</v>
       </c>
       <c r="F649">
         <v>764.959</v>
       </c>
       <c r="G649">
         <v>240.495</v>
       </c>
       <c r="H649">
         <v>17.602</v>
       </c>
       <c r="I649">
         <v>213.378</v>
       </c>
       <c r="J649">
         <v>382.885</v>
       </c>
       <c r="K649">
         <v>389.589</v>
       </c>
       <c r="L649">
         <v>1243.95</v>
       </c>
       <c r="M649">
-        <v>9781.305</v>
+        <v>9781.564</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>653.217</v>
       </c>
       <c r="C650">
-        <v>3215.967</v>
+        <v>3215.586</v>
       </c>
       <c r="D650">
-        <v>2818.201</v>
+        <v>2818.5</v>
       </c>
       <c r="E650">
-        <v>6685.416</v>
+        <v>6685.335</v>
       </c>
       <c r="F650">
         <v>651.478</v>
       </c>
       <c r="G650">
         <v>193.555</v>
       </c>
       <c r="H650">
         <v>15.758</v>
       </c>
       <c r="I650">
         <v>245.756</v>
       </c>
       <c r="J650">
         <v>342.157</v>
       </c>
       <c r="K650">
         <v>367.751</v>
       </c>
       <c r="L650">
         <v>1164.977</v>
       </c>
       <c r="M650">
-        <v>8503.233</v>
+        <v>8503.151</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>539.383</v>
       </c>
       <c r="C651">
-        <v>2870.768</v>
+        <v>2870.705</v>
       </c>
       <c r="D651">
-        <v>3002.061</v>
+        <v>3002.385</v>
       </c>
       <c r="E651">
-        <v>6410.207</v>
+        <v>6410.468</v>
       </c>
       <c r="F651">
         <v>648.467</v>
       </c>
       <c r="G651">
         <v>231.983</v>
       </c>
       <c r="H651">
         <v>16.887</v>
       </c>
       <c r="I651">
         <v>336.273</v>
       </c>
       <c r="J651">
         <v>449.972</v>
       </c>
       <c r="K651">
         <v>412.287</v>
       </c>
       <c r="L651">
         <v>1447.401</v>
       </c>
       <c r="M651">
-        <v>8506.082</v>
+        <v>8506.344</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>480.768</v>
       </c>
       <c r="C652">
-        <v>2466.783</v>
+        <v>2473.369</v>
       </c>
       <c r="D652">
-        <v>2974.163</v>
+        <v>2974.471</v>
       </c>
       <c r="E652">
-        <v>5919.587</v>
+        <v>5926.481</v>
       </c>
       <c r="F652">
         <v>599.146</v>
       </c>
       <c r="G652">
         <v>193.833</v>
       </c>
       <c r="H652">
         <v>15.764</v>
       </c>
       <c r="I652">
         <v>362.69</v>
       </c>
       <c r="J652">
         <v>423.405</v>
       </c>
       <c r="K652">
         <v>386.417</v>
       </c>
       <c r="L652">
         <v>1382.109</v>
       </c>
       <c r="M652">
-        <v>7899.122</v>
+        <v>7911.367</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>542.237</v>
       </c>
       <c r="C653">
-        <v>2429.384</v>
+        <v>2433.447</v>
       </c>
       <c r="D653">
-        <v>2944.678</v>
+        <v>2945.012</v>
       </c>
       <c r="E653">
-        <v>5916.03</v>
+        <v>5920.427</v>
       </c>
       <c r="F653">
         <v>678.804</v>
       </c>
       <c r="G653">
         <v>195.93</v>
       </c>
       <c r="H653">
         <v>16.399</v>
       </c>
       <c r="I653">
         <v>417.056</v>
       </c>
       <c r="J653">
         <v>354.652</v>
       </c>
       <c r="K653">
         <v>420.303</v>
       </c>
       <c r="L653">
         <v>1404.34</v>
       </c>
       <c r="M653">
-        <v>7999.452</v>
+        <v>8012.761</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>662.49</v>
+      </c>
+      <c r="C654">
+        <v>2513.268</v>
+      </c>
+      <c r="D654">
+        <v>2969.358</v>
+      </c>
+      <c r="E654">
+        <v>6143.399</v>
+      </c>
+      <c r="F654">
+        <v>718.333</v>
+      </c>
+      <c r="G654">
+        <v>204.442</v>
+      </c>
+      <c r="H654">
+        <v>16.144</v>
+      </c>
+      <c r="I654">
+        <v>438.741</v>
+      </c>
+      <c r="J654">
+        <v>360.949</v>
+      </c>
+      <c r="K654">
+        <v>415.907</v>
+      </c>
+      <c r="L654">
+        <v>1436.183</v>
+      </c>
+      <c r="M654">
+        <v>8308.65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30186,78 +30227,78 @@
       </c>
       <c r="J88">
         <v>3894.06</v>
       </c>
       <c r="K88">
         <v>5101.241</v>
       </c>
       <c r="L88">
         <v>14003.561</v>
       </c>
       <c r="M88">
         <v>99859.997</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>8670.671</v>
       </c>
       <c r="C89">
         <v>34631.111</v>
       </c>
       <c r="D89">
-        <v>35898.732</v>
+        <v>36115.218</v>
       </c>
       <c r="E89">
-        <v>79183.822</v>
+        <v>79400.308</v>
       </c>
       <c r="F89">
         <v>8195.465</v>
       </c>
       <c r="G89">
         <v>2128.599</v>
       </c>
       <c r="H89">
         <v>198.518</v>
       </c>
       <c r="I89">
         <v>3461.415</v>
       </c>
       <c r="J89">
         <v>4001.654</v>
       </c>
       <c r="K89">
-        <v>4852.617</v>
+        <v>4853.097</v>
       </c>
       <c r="L89">
-        <v>14642.802</v>
+        <v>14643.283</v>
       </c>
       <c r="M89">
-        <v>102064.255</v>
+        <v>102281.222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>