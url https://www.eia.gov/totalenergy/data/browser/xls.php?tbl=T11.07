--- v2 (2026-01-08)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>December 2025 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: December 23, 2025</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: January 27, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 11.7 Carbon Dioxide Emissions From Biomass Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood CO2 Emissions</t>
   </si>
   <si>
     <t>Biomass Waste CO2 Emissions</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, CO2 Emissions</t>
   </si>
   <si>
     <t>Biodiesel CO2 Emissions</t>
   </si>
   <si>
     <t>Biomass CO2 Emissions</t>
   </si>
   <si>
     <t>Biomass Residential Sector CO2 Emissions</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z645"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A645"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24389,350 +24389,464 @@
       <c r="C638">
         <v>2.715</v>
       </c>
       <c r="D638">
         <v>6.073</v>
       </c>
       <c r="E638">
         <v>0.827</v>
       </c>
       <c r="F638">
         <v>23.452</v>
       </c>
       <c r="G638">
         <v>2.632</v>
       </c>
       <c r="H638">
         <v>1.148</v>
       </c>
       <c r="I638">
         <v>10.664</v>
       </c>
       <c r="J638">
         <v>6.656</v>
       </c>
       <c r="K638">
-        <v>2.352</v>
+        <v>2.353</v>
       </c>
       <c r="L638">
         <v>23.452</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>15.268</v>
       </c>
       <c r="C639">
-        <v>2.968</v>
+        <v>2.966</v>
       </c>
       <c r="D639">
         <v>6.667</v>
       </c>
       <c r="E639">
         <v>0.928</v>
       </c>
       <c r="F639">
-        <v>25.83</v>
+        <v>25.829</v>
       </c>
       <c r="G639">
         <v>2.914</v>
       </c>
       <c r="H639">
         <v>1.255</v>
       </c>
       <c r="I639">
         <v>11.842</v>
       </c>
       <c r="J639">
         <v>7.327</v>
       </c>
       <c r="K639">
-        <v>2.493</v>
+        <v>2.492</v>
       </c>
       <c r="L639">
-        <v>25.83</v>
+        <v>25.829</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>14.079</v>
+        <v>14.08</v>
       </c>
       <c r="C640">
-        <v>2.806</v>
+        <v>2.805</v>
       </c>
       <c r="D640">
         <v>6.8</v>
       </c>
       <c r="E640">
         <v>0.978</v>
       </c>
       <c r="F640">
         <v>24.663</v>
       </c>
       <c r="G640">
         <v>2.82</v>
       </c>
       <c r="H640">
         <v>1.208</v>
       </c>
       <c r="I640">
         <v>11.102</v>
       </c>
       <c r="J640">
         <v>7.505</v>
       </c>
       <c r="K640">
         <v>2.029</v>
       </c>
       <c r="L640">
         <v>24.663</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>14.815</v>
       </c>
       <c r="C641">
-        <v>2.777</v>
+        <v>2.776</v>
       </c>
       <c r="D641">
         <v>6.753</v>
       </c>
       <c r="E641">
         <v>0.943</v>
       </c>
       <c r="F641">
-        <v>25.288</v>
+        <v>25.287</v>
       </c>
       <c r="G641">
         <v>2.914</v>
       </c>
       <c r="H641">
         <v>1.195</v>
       </c>
       <c r="I641">
         <v>11.454</v>
       </c>
       <c r="J641">
         <v>7.425</v>
       </c>
       <c r="K641">
-        <v>2.302</v>
+        <v>2.3</v>
       </c>
       <c r="L641">
-        <v>25.288</v>
+        <v>25.287</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>14.816</v>
       </c>
       <c r="C642">
-        <v>2.708</v>
+        <v>2.706</v>
       </c>
       <c r="D642">
         <v>6.976</v>
       </c>
       <c r="E642">
         <v>0.859</v>
       </c>
       <c r="F642">
-        <v>25.36</v>
+        <v>25.358</v>
       </c>
       <c r="G642">
         <v>2.82</v>
       </c>
       <c r="H642">
         <v>1.24</v>
       </c>
       <c r="I642">
         <v>11.218</v>
       </c>
       <c r="J642">
         <v>7.555</v>
       </c>
       <c r="K642">
-        <v>2.527</v>
+        <v>2.525</v>
       </c>
       <c r="L642">
-        <v>25.36</v>
+        <v>25.358</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>15.519</v>
       </c>
       <c r="C643">
-        <v>2.764</v>
+        <v>2.763</v>
       </c>
       <c r="D643">
         <v>7.087</v>
       </c>
       <c r="E643">
         <v>0.82</v>
       </c>
       <c r="F643">
-        <v>26.189</v>
+        <v>26.188</v>
       </c>
       <c r="G643">
         <v>2.914</v>
       </c>
       <c r="H643">
         <v>1.267</v>
       </c>
       <c r="I643">
         <v>11.788</v>
       </c>
       <c r="J643">
         <v>7.622</v>
       </c>
       <c r="K643">
-        <v>2.599</v>
+        <v>2.598</v>
       </c>
       <c r="L643">
-        <v>26.189</v>
+        <v>26.188</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>15.435</v>
+        <v>15.434</v>
       </c>
       <c r="C644">
-        <v>2.725</v>
+        <v>2.735</v>
       </c>
       <c r="D644">
         <v>7.04</v>
       </c>
       <c r="E644">
         <v>0.732</v>
       </c>
       <c r="F644">
-        <v>25.931</v>
+        <v>25.941</v>
       </c>
       <c r="G644">
         <v>2.914</v>
       </c>
       <c r="H644">
         <v>1.254</v>
       </c>
       <c r="I644">
         <v>11.716</v>
       </c>
       <c r="J644">
         <v>7.489</v>
       </c>
       <c r="K644">
-        <v>2.558</v>
+        <v>2.569</v>
       </c>
       <c r="L644">
-        <v>25.931</v>
+        <v>25.941</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>14.957</v>
+        <v>14.947</v>
       </c>
       <c r="C645">
-        <v>2.664</v>
+        <v>2.662</v>
       </c>
       <c r="D645">
-        <v>6.448</v>
+        <v>6.677</v>
       </c>
       <c r="E645">
-        <v>0.923</v>
+        <v>0.954</v>
       </c>
       <c r="F645">
-        <v>24.992</v>
+        <v>25.241</v>
       </c>
       <c r="G645">
         <v>2.82</v>
       </c>
       <c r="H645">
-        <v>1.219</v>
+        <v>1.224</v>
       </c>
       <c r="I645">
-        <v>11.313</v>
+        <v>11.317</v>
       </c>
       <c r="J645">
-        <v>7.113</v>
+        <v>7.363</v>
       </c>
       <c r="K645">
-        <v>2.528</v>
+        <v>2.516</v>
       </c>
       <c r="L645">
-        <v>24.992</v>
+        <v>25.241</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="A646" s="6">
+        <v>45931.0</v>
+      </c>
+      <c r="B646">
+        <v>14.811</v>
+      </c>
+      <c r="C646">
+        <v>2.829</v>
+      </c>
+      <c r="D646">
+        <v>7.143</v>
+      </c>
+      <c r="E646">
+        <v>0.842</v>
+      </c>
+      <c r="F646">
+        <v>25.626</v>
+      </c>
+      <c r="G646">
+        <v>2.914</v>
+      </c>
+      <c r="H646">
+        <v>1.238</v>
+      </c>
+      <c r="I646">
+        <v>11.505</v>
+      </c>
+      <c r="J646">
+        <v>7.699</v>
+      </c>
+      <c r="K646">
+        <v>2.27</v>
+      </c>
+      <c r="L646">
+        <v>25.626</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>14.595</v>
+      </c>
+      <c r="C647">
+        <v>2.841</v>
+      </c>
+      <c r="D647">
+        <v>6.461</v>
+      </c>
+      <c r="E647">
+        <v>0.841</v>
+      </c>
+      <c r="F647">
+        <v>24.738</v>
+      </c>
+      <c r="G647">
+        <v>2.82</v>
+      </c>
+      <c r="H647">
+        <v>1.215</v>
+      </c>
+      <c r="I647">
+        <v>11.249</v>
+      </c>
+      <c r="J647">
+        <v>7.042</v>
+      </c>
+      <c r="K647">
+        <v>2.412</v>
+      </c>
+      <c r="L647">
+        <v>24.738</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>15.203</v>
+      </c>
+      <c r="C648">
+        <v>2.94</v>
+      </c>
+      <c r="D648">
+        <v>7.108</v>
+      </c>
+      <c r="E648">
+        <v>0.834</v>
+      </c>
+      <c r="F648">
+        <v>26.085</v>
+      </c>
+      <c r="G648">
+        <v>2.914</v>
+      </c>
+      <c r="H648">
+        <v>1.278</v>
+      </c>
+      <c r="I648">
+        <v>11.582</v>
+      </c>
+      <c r="J648">
+        <v>7.656</v>
+      </c>
+      <c r="K648">
+        <v>2.655</v>
+      </c>
+      <c r="L648">
+        <v>26.085</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="87.264" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -26786,50 +26900,88 @@
         <v>80.861</v>
       </c>
       <c r="E64">
         <v>18.195</v>
       </c>
       <c r="F64">
         <v>314.231</v>
       </c>
       <c r="G64">
         <v>33.601</v>
       </c>
       <c r="H64">
         <v>15.164</v>
       </c>
       <c r="I64">
         <v>140.12</v>
       </c>
       <c r="J64">
         <v>95.808</v>
       </c>
       <c r="K64">
         <v>29.538</v>
       </c>
       <c r="L64">
         <v>314.231</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65">
+        <v>178.732</v>
+      </c>
+      <c r="C65">
+        <v>33.725</v>
+      </c>
+      <c r="D65">
+        <v>81.32</v>
+      </c>
+      <c r="E65">
+        <v>10.445</v>
+      </c>
+      <c r="F65">
+        <v>304.222</v>
+      </c>
+      <c r="G65">
+        <v>34.304</v>
+      </c>
+      <c r="H65">
+        <v>14.787</v>
+      </c>
+      <c r="I65">
+        <v>137.277</v>
+      </c>
+      <c r="J65">
+        <v>88.498</v>
+      </c>
+      <c r="K65">
+        <v>29.356</v>
+      </c>
+      <c r="L65">
+        <v>304.222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>