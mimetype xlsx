--- v6 (2026-09-06)
+++ v7 (2026-10-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 11.5 Carbon Dioxide Emissions From Energy Consumption: Transportation Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Transportation Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Transportation Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Aviation Gasoline Transportation Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil, Excluding Biodiesel, Transportation Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Transportation Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Jet Fuel Transportation Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,731 +26215,772 @@
       </c>
       <c r="K636">
         <v>147.933</v>
       </c>
       <c r="L636">
         <v>0.225</v>
       </c>
       <c r="M636">
         <v>155.674</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0</v>
       </c>
       <c r="C637">
         <v>8.564</v>
       </c>
       <c r="D637">
         <v>0.088</v>
       </c>
       <c r="E637">
-        <v>34.507</v>
+        <v>34.464</v>
       </c>
       <c r="F637">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G637">
-        <v>20.571</v>
+        <v>20.854</v>
       </c>
       <c r="H637">
         <v>0.248</v>
       </c>
       <c r="I637">
-        <v>83.899</v>
+        <v>83.529</v>
       </c>
       <c r="J637">
-        <v>4.168</v>
+        <v>4.364</v>
       </c>
       <c r="K637">
-        <v>143.543</v>
+        <v>143.614</v>
       </c>
       <c r="L637">
         <v>0.279</v>
       </c>
       <c r="M637">
-        <v>152.387</v>
+        <v>152.457</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0</v>
       </c>
       <c r="C638">
         <v>7.079</v>
       </c>
       <c r="D638">
         <v>0.128</v>
       </c>
       <c r="E638">
-        <v>31.477</v>
+        <v>31.513</v>
       </c>
       <c r="F638">
-        <v>0.057</v>
+        <v>0.06</v>
       </c>
       <c r="G638">
-        <v>17.645</v>
+        <v>17.799</v>
       </c>
       <c r="H638">
-        <v>0.187</v>
+        <v>0.204</v>
       </c>
       <c r="I638">
-        <v>77.523</v>
+        <v>77.518</v>
       </c>
       <c r="J638">
-        <v>3.469</v>
+        <v>3.866</v>
       </c>
       <c r="K638">
-        <v>130.485</v>
+        <v>131.087</v>
       </c>
       <c r="L638">
         <v>0.221</v>
       </c>
       <c r="M638">
-        <v>137.785</v>
+        <v>138.387</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>6.082</v>
       </c>
       <c r="D639">
         <v>0.11</v>
       </c>
       <c r="E639">
-        <v>36.663</v>
+        <v>36.651</v>
       </c>
       <c r="F639">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G639">
-        <v>20.778</v>
+        <v>21.009</v>
       </c>
       <c r="H639">
-        <v>0.261</v>
+        <v>0.267</v>
       </c>
       <c r="I639">
-        <v>86.772</v>
+        <v>86.733</v>
       </c>
       <c r="J639">
-        <v>3.661</v>
+        <v>3.847</v>
       </c>
       <c r="K639">
-        <v>148.309</v>
+        <v>148.684</v>
       </c>
       <c r="L639">
         <v>0.201</v>
       </c>
       <c r="M639">
-        <v>154.592</v>
+        <v>154.967</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>5.281</v>
       </c>
       <c r="D640">
         <v>0.136</v>
       </c>
       <c r="E640">
-        <v>37.401</v>
+        <v>37.703</v>
       </c>
       <c r="F640">
-        <v>0.061</v>
+        <v>0.064</v>
       </c>
       <c r="G640">
-        <v>21.676</v>
+        <v>21.974</v>
       </c>
       <c r="H640">
-        <v>0.34</v>
+        <v>0.325</v>
       </c>
       <c r="I640">
-        <v>85.124</v>
+        <v>85.209</v>
       </c>
       <c r="J640">
-        <v>3.529</v>
+        <v>3.522</v>
       </c>
       <c r="K640">
-        <v>148.266</v>
+        <v>148.933</v>
       </c>
       <c r="L640">
         <v>0.18</v>
       </c>
       <c r="M640">
-        <v>153.727</v>
+        <v>154.395</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0</v>
       </c>
       <c r="C641">
         <v>5.143</v>
       </c>
       <c r="D641">
-        <v>0.142</v>
+        <v>0.14</v>
       </c>
       <c r="E641">
-        <v>39.118</v>
+        <v>39.39</v>
       </c>
       <c r="F641">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G641">
-        <v>22.39</v>
+        <v>22.599</v>
       </c>
       <c r="H641">
-        <v>0.334</v>
+        <v>0.333</v>
       </c>
       <c r="I641">
-        <v>89.799</v>
+        <v>89.878</v>
       </c>
       <c r="J641">
-        <v>2.41</v>
+        <v>2.593</v>
       </c>
       <c r="K641">
-        <v>154.255</v>
+        <v>154.999</v>
       </c>
       <c r="L641">
         <v>0.186</v>
       </c>
       <c r="M641">
-        <v>159.585</v>
+        <v>160.329</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0</v>
       </c>
       <c r="C642">
         <v>5.364</v>
       </c>
       <c r="D642">
-        <v>0.133</v>
+        <v>0.135</v>
       </c>
       <c r="E642">
-        <v>39.634</v>
+        <v>39.342</v>
       </c>
       <c r="F642">
-        <v>0.061</v>
+        <v>0.064</v>
       </c>
       <c r="G642">
-        <v>22.692</v>
+        <v>22.685</v>
       </c>
       <c r="H642">
-        <v>0.294</v>
+        <v>0.282</v>
       </c>
       <c r="I642">
-        <v>88.577</v>
+        <v>89.925</v>
       </c>
       <c r="J642">
-        <v>3.495</v>
+        <v>3.396</v>
       </c>
       <c r="K642">
-        <v>154.886</v>
+        <v>155.829</v>
       </c>
       <c r="L642">
         <v>0.25</v>
       </c>
       <c r="M642">
-        <v>160.5</v>
+        <v>161.443</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0</v>
       </c>
       <c r="C643">
         <v>6.023</v>
       </c>
       <c r="D643">
         <v>0.18</v>
       </c>
       <c r="E643">
-        <v>40.857</v>
+        <v>41.071</v>
       </c>
       <c r="F643">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G643">
-        <v>23.421</v>
+        <v>23.702</v>
       </c>
       <c r="H643">
-        <v>0.394</v>
+        <v>0.4</v>
       </c>
       <c r="I643">
-        <v>90.463</v>
+        <v>90.803</v>
       </c>
       <c r="J643">
-        <v>4.29</v>
+        <v>4.473</v>
       </c>
       <c r="K643">
-        <v>159.669</v>
+        <v>160.696</v>
       </c>
       <c r="L643">
         <v>0.244</v>
       </c>
       <c r="M643">
-        <v>165.936</v>
+        <v>166.963</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0</v>
       </c>
       <c r="C644">
         <v>5.852</v>
       </c>
       <c r="D644">
         <v>0.145</v>
       </c>
       <c r="E644">
-        <v>40.993</v>
+        <v>40.898</v>
       </c>
       <c r="F644">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G644">
-        <v>23.091</v>
+        <v>23.106</v>
       </c>
       <c r="H644">
-        <v>0.363</v>
+        <v>0.373</v>
       </c>
       <c r="I644">
-        <v>91.317</v>
+        <v>91.556</v>
       </c>
       <c r="J644">
-        <v>3.203</v>
+        <v>3.252</v>
       </c>
       <c r="K644">
-        <v>159.175</v>
+        <v>159.396</v>
       </c>
       <c r="L644">
         <v>0.239</v>
       </c>
       <c r="M644">
-        <v>165.267</v>
+        <v>165.487</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0</v>
       </c>
       <c r="C645">
         <v>5.386</v>
       </c>
       <c r="D645">
         <v>0.146</v>
       </c>
       <c r="E645">
-        <v>38.433</v>
+        <v>38.789</v>
       </c>
       <c r="F645">
-        <v>0.061</v>
+        <v>0.064</v>
       </c>
       <c r="G645">
-        <v>20.436</v>
+        <v>20.735</v>
       </c>
       <c r="H645">
-        <v>0.413</v>
+        <v>0.398</v>
       </c>
       <c r="I645">
-        <v>85.91</v>
+        <v>86.346</v>
       </c>
       <c r="J645">
-        <v>4.511</v>
+        <v>4.541</v>
       </c>
       <c r="K645">
-        <v>149.909</v>
+        <v>151.02</v>
       </c>
       <c r="L645">
         <v>0.22</v>
       </c>
       <c r="M645">
-        <v>155.515</v>
+        <v>156.626</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
         <v>5.429</v>
       </c>
       <c r="D646">
         <v>0.163</v>
       </c>
       <c r="E646">
-        <v>40.126</v>
+        <v>40.527</v>
       </c>
       <c r="F646">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G646">
-        <v>22.669</v>
+        <v>22.67</v>
       </c>
       <c r="H646">
-        <v>0.349</v>
+        <v>0.363</v>
       </c>
       <c r="I646">
-        <v>87.616</v>
+        <v>88.145</v>
       </c>
       <c r="J646">
-        <v>3.834</v>
+        <v>3.877</v>
       </c>
       <c r="K646">
-        <v>154.821</v>
+        <v>155.811</v>
       </c>
       <c r="L646">
         <v>0.21</v>
       </c>
       <c r="M646">
-        <v>160.46</v>
+        <v>161.45</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0</v>
       </c>
       <c r="C647">
         <v>6.141</v>
       </c>
       <c r="D647">
         <v>0.13</v>
       </c>
       <c r="E647">
-        <v>36.146</v>
+        <v>36.431</v>
       </c>
       <c r="F647">
-        <v>0.061</v>
+        <v>0.064</v>
       </c>
       <c r="G647">
-        <v>20.569</v>
+        <v>20.643</v>
       </c>
       <c r="H647">
-        <v>0.36</v>
+        <v>0.355</v>
       </c>
       <c r="I647">
-        <v>83.09</v>
+        <v>83.469</v>
       </c>
       <c r="J647">
-        <v>4.323</v>
+        <v>4.325</v>
       </c>
       <c r="K647">
-        <v>144.678</v>
+        <v>145.416</v>
       </c>
       <c r="L647">
         <v>0.203</v>
       </c>
       <c r="M647">
-        <v>151.021</v>
+        <v>151.759</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0</v>
       </c>
       <c r="C648">
         <v>7.667</v>
       </c>
       <c r="D648">
         <v>0.085</v>
       </c>
       <c r="E648">
-        <v>36.178</v>
+        <v>36.413</v>
       </c>
       <c r="F648">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G648">
-        <v>21.951</v>
+        <v>21.958</v>
       </c>
       <c r="H648">
-        <v>0.312</v>
+        <v>0.32</v>
       </c>
       <c r="I648">
-        <v>86.503</v>
+        <v>87.334</v>
       </c>
       <c r="J648">
-        <v>4.372</v>
+        <v>4.38</v>
       </c>
       <c r="K648">
-        <v>149.466</v>
+        <v>150.556</v>
       </c>
       <c r="L648">
         <v>0.232</v>
       </c>
       <c r="M648">
-        <v>157.365</v>
+        <v>158.455</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0</v>
       </c>
       <c r="C649">
         <v>8.284</v>
       </c>
       <c r="D649">
         <v>0.094</v>
       </c>
       <c r="E649">
-        <v>33.846</v>
+        <v>33.761</v>
       </c>
       <c r="F649">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G649">
         <v>20.895</v>
       </c>
       <c r="H649">
         <v>0.415</v>
       </c>
       <c r="I649">
-        <v>81.774</v>
+        <v>81.791</v>
       </c>
       <c r="J649">
-        <v>3.041</v>
+        <v>3.039</v>
       </c>
       <c r="K649">
-        <v>140.128</v>
+        <v>140.063</v>
       </c>
       <c r="L649">
         <v>0.253</v>
       </c>
       <c r="M649">
-        <v>148.665</v>
+        <v>148.6</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0</v>
       </c>
       <c r="C650">
-        <v>6.826</v>
+        <v>6.825</v>
       </c>
       <c r="D650">
         <v>0.116</v>
       </c>
       <c r="E650">
-        <v>31.855</v>
+        <v>31.778</v>
       </c>
       <c r="F650">
-        <v>0.057</v>
+        <v>0.06</v>
       </c>
       <c r="G650">
         <v>18.625</v>
       </c>
       <c r="H650">
         <v>0.388</v>
       </c>
       <c r="I650">
-        <v>76.844</v>
+        <v>76.861</v>
       </c>
       <c r="J650">
-        <v>3.786</v>
+        <v>3.784</v>
       </c>
       <c r="K650">
-        <v>131.672</v>
+        <v>131.612</v>
       </c>
       <c r="L650">
         <v>0.218</v>
       </c>
       <c r="M650">
-        <v>138.716</v>
+        <v>138.654</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0</v>
       </c>
       <c r="C651">
         <v>6.142</v>
       </c>
       <c r="D651">
         <v>0.095</v>
       </c>
       <c r="E651">
-        <v>36.433</v>
+        <v>36.336</v>
       </c>
       <c r="F651">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G651">
         <v>21.353</v>
       </c>
       <c r="H651">
         <v>0.473</v>
       </c>
       <c r="I651">
-        <v>87.363</v>
+        <v>87.381</v>
       </c>
       <c r="J651">
-        <v>3.737</v>
+        <v>3.735</v>
       </c>
       <c r="K651">
-        <v>149.517</v>
+        <v>149.439</v>
       </c>
       <c r="L651">
         <v>0.183</v>
       </c>
       <c r="M651">
-        <v>155.842</v>
+        <v>155.764</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0</v>
       </c>
       <c r="C652">
-        <v>5.307</v>
+        <v>5.32</v>
       </c>
       <c r="D652">
         <v>0.194</v>
       </c>
       <c r="E652">
-        <v>37.149</v>
+        <v>37.044</v>
       </c>
       <c r="F652">
-        <v>0.061</v>
+        <v>0.064</v>
       </c>
       <c r="G652">
         <v>22.284</v>
       </c>
       <c r="H652">
         <v>0.321</v>
       </c>
       <c r="I652">
-        <v>87.471</v>
+        <v>87.49</v>
       </c>
       <c r="J652">
-        <v>4.659</v>
+        <v>4.656</v>
       </c>
       <c r="K652">
-        <v>152.138</v>
+        <v>152.053</v>
       </c>
       <c r="L652">
         <v>0.17</v>
       </c>
       <c r="M652">
-        <v>157.616</v>
+        <v>157.543</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0</v>
       </c>
       <c r="C653">
-        <v>5.234</v>
+        <v>5.243</v>
       </c>
       <c r="D653">
         <v>0.124</v>
       </c>
       <c r="E653">
-        <v>37.704</v>
+        <v>37.592</v>
       </c>
       <c r="F653">
-        <v>0.063</v>
+        <v>0.067</v>
       </c>
       <c r="G653">
         <v>21.66</v>
       </c>
       <c r="H653">
         <v>0.296</v>
       </c>
       <c r="I653">
-        <v>85.315</v>
+        <v>85.333</v>
       </c>
       <c r="J653">
-        <v>3.777</v>
+        <v>3.774</v>
       </c>
       <c r="K653">
-        <v>148.939</v>
+        <v>148.845</v>
       </c>
       <c r="L653">
         <v>0.184</v>
       </c>
       <c r="M653">
-        <v>154.357</v>
+        <v>154.272</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0</v>
+      </c>
+      <c r="C654">
+        <v>5.4</v>
+      </c>
+      <c r="D654">
+        <v>0.118</v>
+      </c>
+      <c r="E654">
+        <v>38.454</v>
+      </c>
+      <c r="F654">
+        <v>0.064</v>
+      </c>
+      <c r="G654">
+        <v>22.325</v>
+      </c>
+      <c r="H654">
+        <v>0.326</v>
+      </c>
+      <c r="I654">
+        <v>84.98</v>
+      </c>
+      <c r="J654">
+        <v>5.12</v>
+      </c>
+      <c r="K654">
+        <v>151.387</v>
+      </c>
+      <c r="L654">
+        <v>0.202</v>
+      </c>
+      <c r="M654">
+        <v>156.99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29202,75 +29243,75 @@
       </c>
       <c r="K64">
         <v>1789.748</v>
       </c>
       <c r="L64">
         <v>2.507</v>
       </c>
       <c r="M64">
         <v>1865.994</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>0</v>
       </c>
       <c r="C65">
         <v>74.011</v>
       </c>
       <c r="D65">
         <v>1.585</v>
       </c>
       <c r="E65">
-        <v>451.532</v>
+        <v>453.191</v>
       </c>
       <c r="F65">
-        <v>0.743</v>
+        <v>0.783</v>
       </c>
       <c r="G65">
-        <v>257.889</v>
+        <v>259.735</v>
       </c>
       <c r="H65">
-        <v>3.857</v>
+        <v>3.868</v>
       </c>
       <c r="I65">
-        <v>1036.593</v>
+        <v>1040.445</v>
       </c>
       <c r="J65">
-        <v>45.264</v>
+        <v>46.435</v>
       </c>
       <c r="K65">
-        <v>1797.464</v>
+        <v>1806.042</v>
       </c>
       <c r="L65">
         <v>2.676</v>
       </c>
       <c r="M65">
-        <v>1874.151</v>
+        <v>1882.729</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>