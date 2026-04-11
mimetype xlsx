--- v2 (2026-01-08)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>December 2025 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: December 23, 2025</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: January 27, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 11.3 Carbon Dioxide Emissions From Energy Consumption: Commercial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Motor Gasoline, Excluding Ethanol, Commercial Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z645"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A645"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -23418,1324 +23418,1438 @@
       </c>
       <c r="H612">
         <v>0.005</v>
       </c>
       <c r="I612">
         <v>0.028</v>
       </c>
       <c r="J612">
         <v>6.931</v>
       </c>
       <c r="K612">
         <v>46.387</v>
       </c>
       <c r="L612">
         <v>80.448</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>0.147</v>
       </c>
       <c r="C613">
-        <v>26.197</v>
+        <v>26.221</v>
       </c>
       <c r="D613">
         <v>3.35</v>
       </c>
       <c r="E613">
         <v>1.521</v>
       </c>
       <c r="F613">
         <v>0.039</v>
       </c>
       <c r="G613">
         <v>1.992</v>
       </c>
       <c r="H613">
         <v>0.005</v>
       </c>
       <c r="I613">
         <v>0.028</v>
       </c>
       <c r="J613">
         <v>6.935</v>
       </c>
       <c r="K613">
         <v>40.972</v>
       </c>
       <c r="L613">
-        <v>74.251</v>
+        <v>74.274</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.127</v>
       </c>
       <c r="C614">
-        <v>23.374</v>
+        <v>23.382</v>
       </c>
       <c r="D614">
         <v>3.788</v>
       </c>
       <c r="E614">
         <v>1.34</v>
       </c>
       <c r="F614">
         <v>0.024</v>
       </c>
       <c r="G614">
         <v>1.896</v>
       </c>
       <c r="H614">
         <v>0.001</v>
       </c>
       <c r="I614">
         <v>0.032</v>
       </c>
       <c r="J614">
         <v>7.08</v>
       </c>
       <c r="K614">
         <v>34.573</v>
       </c>
       <c r="L614">
-        <v>65.154</v>
+        <v>65.162</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>0.112</v>
       </c>
       <c r="C615">
-        <v>22.461</v>
+        <v>22.47</v>
       </c>
       <c r="D615">
         <v>2.719</v>
       </c>
       <c r="E615">
         <v>1.343</v>
       </c>
       <c r="F615">
         <v>0.005</v>
       </c>
       <c r="G615">
         <v>2.186</v>
       </c>
       <c r="H615">
         <v>0.001</v>
       </c>
       <c r="I615">
         <v>0.023</v>
       </c>
       <c r="J615">
         <v>6.276</v>
       </c>
       <c r="K615">
-        <v>38.353</v>
+        <v>38.352</v>
       </c>
       <c r="L615">
-        <v>67.201</v>
+        <v>67.211</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.094</v>
       </c>
       <c r="C616">
-        <v>13.937</v>
+        <v>13.944</v>
       </c>
       <c r="D616">
         <v>1.764</v>
       </c>
       <c r="E616">
         <v>0.931</v>
       </c>
       <c r="F616">
         <v>0.013</v>
       </c>
       <c r="G616">
         <v>2.088</v>
       </c>
       <c r="H616">
         <v>0</v>
       </c>
       <c r="I616">
         <v>0.015</v>
       </c>
       <c r="J616">
         <v>4.811</v>
       </c>
       <c r="K616">
         <v>33.256</v>
       </c>
       <c r="L616">
-        <v>52.099</v>
+        <v>52.105</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.073</v>
       </c>
       <c r="C617">
-        <v>10.045</v>
+        <v>10.047</v>
       </c>
       <c r="D617">
         <v>1.527</v>
       </c>
       <c r="E617">
         <v>0.739</v>
       </c>
       <c r="F617">
         <v>0.02</v>
       </c>
       <c r="G617">
         <v>2.186</v>
       </c>
       <c r="H617">
         <v>0</v>
       </c>
       <c r="I617">
         <v>0.013</v>
       </c>
       <c r="J617">
         <v>4.484</v>
       </c>
       <c r="K617">
         <v>38.441</v>
       </c>
       <c r="L617">
-        <v>53.044</v>
+        <v>53.045</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.059</v>
       </c>
       <c r="C618">
-        <v>8.233</v>
+        <v>8.23</v>
       </c>
       <c r="D618">
         <v>1.299</v>
       </c>
       <c r="E618">
         <v>0.582</v>
       </c>
       <c r="F618">
         <v>0.007</v>
       </c>
       <c r="G618">
         <v>2.181</v>
       </c>
       <c r="H618">
         <v>0</v>
       </c>
       <c r="I618">
         <v>0.011</v>
       </c>
       <c r="J618">
         <v>4.08</v>
       </c>
       <c r="K618">
         <v>46.31</v>
       </c>
       <c r="L618">
-        <v>58.682</v>
+        <v>58.68</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.066</v>
       </c>
       <c r="C619">
-        <v>7.896</v>
+        <v>7.891</v>
       </c>
       <c r="D619">
         <v>0.902</v>
       </c>
       <c r="E619">
         <v>0.547</v>
       </c>
       <c r="F619">
         <v>0.017</v>
       </c>
       <c r="G619">
         <v>2.163</v>
       </c>
       <c r="H619">
         <v>0</v>
       </c>
       <c r="I619">
         <v>0.008</v>
       </c>
       <c r="J619">
         <v>3.637</v>
       </c>
       <c r="K619">
         <v>57.151</v>
       </c>
       <c r="L619">
-        <v>68.75</v>
+        <v>68.744</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>0.068</v>
       </c>
       <c r="C620">
-        <v>8.072</v>
+        <v>8.019</v>
       </c>
       <c r="D620">
         <v>0.774</v>
       </c>
       <c r="E620">
         <v>0.554</v>
       </c>
       <c r="F620">
         <v>0.001</v>
       </c>
       <c r="G620">
         <v>2.223</v>
       </c>
       <c r="H620">
         <v>0</v>
       </c>
       <c r="I620">
         <v>0.007</v>
       </c>
       <c r="J620">
         <v>3.558</v>
       </c>
       <c r="K620">
         <v>56.83</v>
       </c>
       <c r="L620">
-        <v>68.528</v>
+        <v>68.475</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.07</v>
       </c>
       <c r="C621">
-        <v>8.066</v>
+        <v>8.062</v>
       </c>
       <c r="D621">
         <v>1.313</v>
       </c>
       <c r="E621">
         <v>0.586</v>
       </c>
       <c r="F621">
         <v>0.015</v>
       </c>
       <c r="G621">
         <v>2.062</v>
       </c>
       <c r="H621">
         <v>0</v>
       </c>
       <c r="I621">
         <v>0.011</v>
       </c>
       <c r="J621">
         <v>3.986</v>
       </c>
       <c r="K621">
         <v>47.032</v>
       </c>
       <c r="L621">
-        <v>59.154</v>
+        <v>59.15</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.081</v>
       </c>
       <c r="C622">
-        <v>12.341</v>
+        <v>12.338</v>
       </c>
       <c r="D622">
         <v>1.777</v>
       </c>
       <c r="E622">
         <v>0.824</v>
       </c>
       <c r="F622">
         <v>0.001</v>
       </c>
       <c r="G622">
         <v>2.186</v>
       </c>
       <c r="H622">
         <v>0</v>
       </c>
       <c r="I622">
         <v>0.015</v>
       </c>
       <c r="J622">
         <v>4.803</v>
       </c>
       <c r="K622">
         <v>42.288</v>
       </c>
       <c r="L622">
-        <v>59.514</v>
+        <v>59.51</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.099</v>
       </c>
       <c r="C623">
-        <v>19.091</v>
+        <v>19.078</v>
       </c>
       <c r="D623">
         <v>2.022</v>
       </c>
       <c r="E623">
         <v>1.215</v>
       </c>
       <c r="F623">
         <v>0.001</v>
       </c>
       <c r="G623">
         <v>2.073</v>
       </c>
       <c r="H623">
         <v>0</v>
       </c>
       <c r="I623">
         <v>0.017</v>
       </c>
       <c r="J623">
         <v>5.328</v>
       </c>
       <c r="K623">
         <v>39.942</v>
       </c>
       <c r="L623">
-        <v>64.459</v>
+        <v>64.447</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.117</v>
       </c>
       <c r="C624">
-        <v>22.708</v>
+        <v>22.739</v>
       </c>
       <c r="D624">
         <v>2.787</v>
       </c>
       <c r="E624">
         <v>1.396</v>
       </c>
       <c r="F624">
         <v>0.026</v>
       </c>
       <c r="G624">
         <v>2.118</v>
       </c>
       <c r="H624">
         <v>0.004</v>
       </c>
       <c r="I624">
         <v>0.023</v>
       </c>
       <c r="J624">
         <v>6.355</v>
       </c>
       <c r="K624">
         <v>40.973</v>
       </c>
       <c r="L624">
-        <v>70.152</v>
+        <v>70.184</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.162</v>
       </c>
       <c r="C625">
-        <v>29.666</v>
+        <v>29.77</v>
       </c>
       <c r="D625">
         <v>3.251</v>
       </c>
       <c r="E625">
-        <v>1.757</v>
+        <v>1.726</v>
       </c>
       <c r="F625">
-        <v>0.021</v>
+        <v>0.022</v>
       </c>
       <c r="G625">
         <v>2</v>
       </c>
       <c r="H625">
         <v>0.004</v>
       </c>
       <c r="I625">
         <v>0.031</v>
       </c>
       <c r="J625">
-        <v>7.064</v>
+        <v>7.034</v>
       </c>
       <c r="K625">
-        <v>48.413</v>
+        <v>48.423</v>
       </c>
       <c r="L625">
-        <v>85.306</v>
+        <v>85.389</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.121</v>
       </c>
       <c r="C626">
-        <v>22.754</v>
+        <v>22.763</v>
       </c>
       <c r="D626">
         <v>3.676</v>
       </c>
       <c r="E626">
-        <v>1.341</v>
+        <v>1.318</v>
       </c>
       <c r="F626">
         <v>0.011</v>
       </c>
       <c r="G626">
         <v>1.947</v>
       </c>
       <c r="H626">
         <v>0.002</v>
       </c>
       <c r="I626">
         <v>0.034</v>
       </c>
       <c r="J626">
-        <v>7.011</v>
+        <v>6.988</v>
       </c>
       <c r="K626">
-        <v>35.258</v>
+        <v>35.26</v>
       </c>
       <c r="L626">
-        <v>65.144</v>
+        <v>65.132</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.095</v>
       </c>
       <c r="C627">
-        <v>18.991</v>
+        <v>19.039</v>
       </c>
       <c r="D627">
         <v>2.638</v>
       </c>
       <c r="E627">
-        <v>1.253</v>
+        <v>1.23</v>
       </c>
       <c r="F627">
-        <v>0.011</v>
+        <v>0.012</v>
       </c>
       <c r="G627">
         <v>2.153</v>
       </c>
       <c r="H627">
         <v>0</v>
       </c>
       <c r="I627">
         <v>0.025</v>
       </c>
       <c r="J627">
-        <v>6.081</v>
+        <v>6.059</v>
       </c>
       <c r="K627">
-        <v>34.458</v>
+        <v>34.459</v>
       </c>
       <c r="L627">
-        <v>59.624</v>
+        <v>59.651</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.081</v>
       </c>
       <c r="C628">
-        <v>13.548</v>
+        <v>13.581</v>
       </c>
       <c r="D628">
         <v>1.712</v>
       </c>
       <c r="E628">
-        <v>0.936</v>
+        <v>0.919</v>
       </c>
       <c r="F628">
-        <v>0.016</v>
+        <v>0.017</v>
       </c>
       <c r="G628">
         <v>2.074</v>
       </c>
       <c r="H628">
         <v>0</v>
       </c>
       <c r="I628">
         <v>0.016</v>
       </c>
       <c r="J628">
-        <v>4.755</v>
+        <v>4.739</v>
       </c>
       <c r="K628">
         <v>33.475</v>
       </c>
       <c r="L628">
-        <v>51.859</v>
+        <v>51.876</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.049</v>
       </c>
       <c r="C629">
-        <v>9.63</v>
+        <v>9.638</v>
       </c>
       <c r="D629">
         <v>1.481</v>
       </c>
       <c r="E629">
-        <v>0.712</v>
+        <v>0.7</v>
       </c>
       <c r="F629">
         <v>0.017</v>
       </c>
       <c r="G629">
         <v>2.259</v>
       </c>
       <c r="H629">
         <v>0.004</v>
       </c>
       <c r="I629">
         <v>0.014</v>
       </c>
       <c r="J629">
-        <v>4.487</v>
+        <v>4.476</v>
       </c>
       <c r="K629">
-        <v>39.789</v>
+        <v>39.787</v>
       </c>
       <c r="L629">
-        <v>53.954</v>
+        <v>53.95</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.069</v>
       </c>
       <c r="C630">
-        <v>8.383</v>
+        <v>8.37</v>
       </c>
       <c r="D630">
         <v>1.26</v>
       </c>
       <c r="E630">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="F630">
         <v>0.012</v>
       </c>
       <c r="G630">
         <v>2.146</v>
       </c>
       <c r="H630">
         <v>0.004</v>
       </c>
       <c r="I630">
         <v>0.012</v>
       </c>
       <c r="J630">
-        <v>3.993</v>
+        <v>3.984</v>
       </c>
       <c r="K630">
-        <v>47.222</v>
+        <v>47.214</v>
       </c>
       <c r="L630">
-        <v>59.668</v>
+        <v>59.637</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.047</v>
       </c>
       <c r="C631">
-        <v>8</v>
+        <v>8.045</v>
       </c>
       <c r="D631">
         <v>0.875</v>
       </c>
       <c r="E631">
-        <v>0.555</v>
+        <v>0.545</v>
       </c>
       <c r="F631">
         <v>0.002</v>
       </c>
       <c r="G631">
         <v>2.243</v>
       </c>
       <c r="H631">
         <v>0</v>
       </c>
       <c r="I631">
         <v>0.008</v>
       </c>
       <c r="J631">
-        <v>3.683</v>
+        <v>3.674</v>
       </c>
       <c r="K631">
-        <v>55.476</v>
+        <v>55.478</v>
       </c>
       <c r="L631">
-        <v>67.207</v>
+        <v>67.244</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.052</v>
       </c>
       <c r="C632">
-        <v>8.125</v>
+        <v>8.1</v>
       </c>
       <c r="D632">
         <v>0.751</v>
       </c>
       <c r="E632">
-        <v>0.562</v>
+        <v>0.552</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
       <c r="G632">
         <v>2.231</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
         <v>0.007</v>
       </c>
       <c r="J632">
-        <v>3.551</v>
+        <v>3.541</v>
       </c>
       <c r="K632">
-        <v>55.124</v>
+        <v>55.122</v>
       </c>
       <c r="L632">
-        <v>66.852</v>
+        <v>66.816</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.052</v>
       </c>
       <c r="C633">
-        <v>8.42</v>
+        <v>8.448</v>
       </c>
       <c r="D633">
         <v>1.274</v>
       </c>
       <c r="E633">
-        <v>0.585</v>
+        <v>0.575</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
       <c r="G633">
         <v>2.095</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
         <v>0.012</v>
       </c>
       <c r="J633">
-        <v>3.966</v>
+        <v>3.956</v>
       </c>
       <c r="K633">
-        <v>46.353</v>
+        <v>46.339</v>
       </c>
       <c r="L633">
-        <v>58.791</v>
+        <v>58.795</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.091</v>
       </c>
       <c r="C634">
-        <v>11.596</v>
+        <v>11.427</v>
       </c>
       <c r="D634">
         <v>1.724</v>
       </c>
       <c r="E634">
-        <v>0.817</v>
+        <v>0.803</v>
       </c>
       <c r="F634">
         <v>0.002</v>
       </c>
       <c r="G634">
         <v>2.179</v>
       </c>
       <c r="H634">
         <v>0</v>
       </c>
       <c r="I634">
         <v>0.016</v>
       </c>
       <c r="J634">
-        <v>4.738</v>
+        <v>4.724</v>
       </c>
       <c r="K634">
-        <v>41.788</v>
+        <v>41.777</v>
       </c>
       <c r="L634">
-        <v>58.214</v>
+        <v>58.019</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.109</v>
       </c>
       <c r="C635">
-        <v>17.249</v>
+        <v>17.219</v>
       </c>
       <c r="D635">
         <v>1.962</v>
       </c>
       <c r="E635">
-        <v>1.149</v>
+        <v>1.129</v>
       </c>
       <c r="F635">
         <v>0.013</v>
       </c>
       <c r="G635">
         <v>2.055</v>
       </c>
       <c r="H635">
         <v>0</v>
       </c>
       <c r="I635">
         <v>0.018</v>
       </c>
       <c r="J635">
-        <v>5.198</v>
+        <v>5.178</v>
       </c>
       <c r="K635">
-        <v>38.971</v>
+        <v>38.968</v>
       </c>
       <c r="L635">
-        <v>61.527</v>
+        <v>61.474</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.118</v>
       </c>
       <c r="C636">
-        <v>25.452</v>
+        <v>25.428</v>
       </c>
       <c r="D636">
         <v>2.705</v>
       </c>
       <c r="E636">
-        <v>1.562</v>
+        <v>1.533</v>
       </c>
       <c r="F636">
-        <v>0.017</v>
+        <v>0.018</v>
       </c>
       <c r="G636">
         <v>2.113</v>
       </c>
       <c r="H636">
         <v>0.004</v>
       </c>
       <c r="I636">
         <v>0.025</v>
       </c>
       <c r="J636">
-        <v>6.426</v>
+        <v>6.398</v>
       </c>
       <c r="K636">
-        <v>43.647</v>
+        <v>43.657</v>
       </c>
       <c r="L636">
-        <v>75.643</v>
+        <v>75.601</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.143</v>
       </c>
       <c r="C637">
-        <v>33.356</v>
+        <v>33.349</v>
       </c>
       <c r="D637">
-        <v>3.469</v>
+        <v>3.323</v>
       </c>
       <c r="E637">
-        <v>1.912</v>
+        <v>1.866</v>
       </c>
       <c r="F637">
-        <v>0.035</v>
+        <v>0.037</v>
       </c>
       <c r="G637">
-        <v>2.042</v>
+        <v>2.04</v>
       </c>
       <c r="H637">
         <v>0.007</v>
       </c>
       <c r="I637">
-        <v>0.033</v>
+        <v>0.032</v>
       </c>
       <c r="J637">
-        <v>7.496</v>
+        <v>7.306</v>
       </c>
       <c r="K637">
-        <v>50.258</v>
+        <v>50.651</v>
       </c>
       <c r="L637">
-        <v>91.252</v>
+        <v>91.448</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.123</v>
       </c>
       <c r="C638">
-        <v>26.981</v>
+        <v>26.917</v>
       </c>
       <c r="D638">
-        <v>3.923</v>
+        <v>3.758</v>
       </c>
       <c r="E638">
-        <v>1.485</v>
+        <v>1.454</v>
       </c>
       <c r="F638">
-        <v>0.032</v>
+        <v>0.034</v>
       </c>
       <c r="G638">
-        <v>1.886</v>
+        <v>1.885</v>
       </c>
       <c r="H638">
         <v>0.005</v>
       </c>
       <c r="I638">
         <v>0.037</v>
       </c>
       <c r="J638">
-        <v>7.368</v>
+        <v>7.173</v>
       </c>
       <c r="K638">
-        <v>40.657</v>
+        <v>40.997</v>
       </c>
       <c r="L638">
-        <v>75.129</v>
+        <v>75.209</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.109</v>
       </c>
       <c r="C639">
-        <v>20.112</v>
+        <v>19.94</v>
       </c>
       <c r="D639">
-        <v>2.816</v>
+        <v>2.697</v>
       </c>
       <c r="E639">
-        <v>1.226</v>
+        <v>1.214</v>
       </c>
       <c r="F639">
-        <v>0.022</v>
+        <v>0.024</v>
       </c>
       <c r="G639">
-        <v>2.111</v>
+        <v>2.11</v>
       </c>
       <c r="H639">
         <v>0</v>
       </c>
       <c r="I639">
         <v>0.026</v>
       </c>
       <c r="J639">
-        <v>6.202</v>
+        <v>6.071</v>
       </c>
       <c r="K639">
-        <v>36.038</v>
+        <v>36.305</v>
       </c>
       <c r="L639">
-        <v>62.46</v>
+        <v>62.425</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.077</v>
       </c>
       <c r="C640">
-        <v>14.346</v>
+        <v>14.345</v>
       </c>
       <c r="D640">
-        <v>1.827</v>
+        <v>1.75</v>
       </c>
       <c r="E640">
-        <v>0.935</v>
+        <v>0.934</v>
       </c>
       <c r="F640">
         <v>0.009</v>
       </c>
       <c r="G640">
-        <v>2.071</v>
+        <v>2.07</v>
       </c>
       <c r="H640">
         <v>0</v>
       </c>
       <c r="I640">
         <v>0.017</v>
       </c>
       <c r="J640">
-        <v>4.859</v>
+        <v>4.78</v>
       </c>
       <c r="K640">
-        <v>35.47</v>
+        <v>35.637</v>
       </c>
       <c r="L640">
-        <v>54.751</v>
+        <v>54.839</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.071</v>
       </c>
       <c r="C641">
-        <v>10.457</v>
+        <v>10.435</v>
       </c>
       <c r="D641">
-        <v>1.581</v>
+        <v>1.514</v>
       </c>
       <c r="E641">
-        <v>0.747</v>
+        <v>0.757</v>
       </c>
       <c r="F641">
         <v>0.009</v>
       </c>
       <c r="G641">
-        <v>2.185</v>
+        <v>2.184</v>
       </c>
       <c r="H641">
         <v>0</v>
       </c>
       <c r="I641">
         <v>0.015</v>
       </c>
       <c r="J641">
-        <v>4.537</v>
+        <v>4.479</v>
       </c>
       <c r="K641">
-        <v>39.956</v>
+        <v>40.279</v>
       </c>
       <c r="L641">
-        <v>55.021</v>
+        <v>55.264</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.061</v>
       </c>
       <c r="C642">
-        <v>8.514</v>
+        <v>8.489</v>
       </c>
       <c r="D642">
-        <v>1.345</v>
+        <v>1.289</v>
       </c>
       <c r="E642">
-        <v>0.562</v>
+        <v>0.58</v>
       </c>
       <c r="F642">
-        <v>0.009</v>
+        <v>0.01</v>
       </c>
       <c r="G642">
-        <v>2.155</v>
+        <v>2.154</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>0.013</v>
       </c>
       <c r="J642">
-        <v>4.084</v>
+        <v>4.044</v>
       </c>
       <c r="K642">
-        <v>48.604</v>
+        <v>48.985</v>
       </c>
       <c r="L642">
-        <v>61.263</v>
+        <v>61.579</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.061</v>
+        <v>0.071</v>
       </c>
       <c r="C643">
-        <v>8.48</v>
+        <v>8.426</v>
       </c>
       <c r="D643">
-        <v>0.934</v>
+        <v>0.894</v>
       </c>
       <c r="E643">
-        <v>0.557</v>
+        <v>0.576</v>
       </c>
       <c r="F643">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
       <c r="G643">
-        <v>2.201</v>
+        <v>2.2</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>0.009</v>
       </c>
       <c r="J643">
-        <v>3.704</v>
+        <v>3.683</v>
       </c>
       <c r="K643">
-        <v>57.919</v>
+        <v>58.375</v>
       </c>
       <c r="L643">
-        <v>70.164</v>
+        <v>70.556</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>0.072</v>
+        <v>0.067</v>
       </c>
       <c r="C644">
-        <v>8.417</v>
+        <v>8.361</v>
       </c>
       <c r="D644">
-        <v>0.801</v>
+        <v>0.768</v>
       </c>
       <c r="E644">
-        <v>0.566</v>
+        <v>0.585</v>
       </c>
       <c r="F644">
-        <v>0.006</v>
+        <v>0.007</v>
       </c>
       <c r="G644">
-        <v>2.222</v>
+        <v>2.221</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>0.008</v>
       </c>
       <c r="J644">
-        <v>3.604</v>
+        <v>3.588</v>
       </c>
       <c r="K644">
-        <v>54.015</v>
+        <v>54.485</v>
       </c>
       <c r="L644">
-        <v>66.108</v>
+        <v>66.501</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.068</v>
+        <v>0.066</v>
       </c>
       <c r="C645">
-        <v>8.514</v>
+        <v>8.463</v>
       </c>
       <c r="D645">
-        <v>1.36</v>
+        <v>1.302</v>
       </c>
       <c r="E645">
-        <v>0.59</v>
+        <v>0.606</v>
       </c>
       <c r="F645">
         <v>0</v>
       </c>
       <c r="G645">
-        <v>2.091</v>
+        <v>2.089</v>
       </c>
       <c r="H645">
         <v>0</v>
       </c>
       <c r="I645">
         <v>0.013</v>
       </c>
       <c r="J645">
-        <v>4.053</v>
+        <v>4.011</v>
       </c>
       <c r="K645">
-        <v>47.972</v>
+        <v>48.182</v>
       </c>
       <c r="L645">
-        <v>60.607</v>
+        <v>60.722</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="A646" s="6">
+        <v>45931.0</v>
+      </c>
+      <c r="B646">
+        <v>0.095</v>
+      </c>
+      <c r="C646">
+        <v>12.407</v>
+      </c>
+      <c r="D646">
+        <v>1.763</v>
+      </c>
+      <c r="E646">
+        <v>0.865</v>
+      </c>
+      <c r="F646">
+        <v>0.003</v>
+      </c>
+      <c r="G646">
+        <v>2.131</v>
+      </c>
+      <c r="H646">
+        <v>0</v>
+      </c>
+      <c r="I646">
+        <v>0.017</v>
+      </c>
+      <c r="J646">
+        <v>4.779</v>
+      </c>
+      <c r="K646">
+        <v>44.385</v>
+      </c>
+      <c r="L646">
+        <v>61.667</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>0.124</v>
+      </c>
+      <c r="C647">
+        <v>18.606</v>
+      </c>
+      <c r="D647">
+        <v>2.006</v>
+      </c>
+      <c r="E647">
+        <v>1.186</v>
+      </c>
+      <c r="F647">
+        <v>0.021</v>
+      </c>
+      <c r="G647">
+        <v>2.021</v>
+      </c>
+      <c r="H647">
+        <v>0</v>
+      </c>
+      <c r="I647">
+        <v>0.02</v>
+      </c>
+      <c r="J647">
+        <v>5.253</v>
+      </c>
+      <c r="K647">
+        <v>41.906</v>
+      </c>
+      <c r="L647">
+        <v>65.888</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.148</v>
+      </c>
+      <c r="C648">
+        <v>27.745</v>
+      </c>
+      <c r="D648">
+        <v>2.765</v>
+      </c>
+      <c r="E648">
+        <v>1.595</v>
+      </c>
+      <c r="F648">
+        <v>0.031</v>
+      </c>
+      <c r="G648">
+        <v>2.104</v>
+      </c>
+      <c r="H648">
+        <v>0.005</v>
+      </c>
+      <c r="I648">
+        <v>0.027</v>
+      </c>
+      <c r="J648">
+        <v>6.527</v>
+      </c>
+      <c r="K648">
+        <v>45.897</v>
+      </c>
+      <c r="L648">
+        <v>80.317</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -26767,72 +26881,110 @@
       </c>
       <c r="J63">
         <v>61.334</v>
       </c>
       <c r="K63">
         <v>516.741</v>
       </c>
       <c r="L63">
         <v>761.59</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
         <v>1.045</v>
       </c>
       <c r="C64">
         <v>181.807</v>
       </c>
       <c r="D64">
         <v>23.31</v>
       </c>
       <c r="E64">
-        <v>11.791</v>
+        <v>11.581</v>
       </c>
       <c r="F64">
-        <v>0.121</v>
+        <v>0.128</v>
       </c>
       <c r="G64">
         <v>25.496</v>
       </c>
       <c r="H64">
         <v>0.018</v>
       </c>
       <c r="I64">
         <v>0.219</v>
       </c>
       <c r="J64">
-        <v>60.954</v>
+        <v>60.75</v>
       </c>
       <c r="K64">
         <v>521.222</v>
       </c>
       <c r="L64">
-        <v>765.027</v>
+        <v>764.824</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65">
+        <v>1.154</v>
+      </c>
+      <c r="C65">
+        <v>197.482</v>
+      </c>
+      <c r="D65">
+        <v>23.829</v>
+      </c>
+      <c r="E65">
+        <v>12.219</v>
+      </c>
+      <c r="F65">
+        <v>0.188</v>
+      </c>
+      <c r="G65">
+        <v>25.208</v>
+      </c>
+      <c r="H65">
+        <v>0.018</v>
+      </c>
+      <c r="I65">
+        <v>0.233</v>
+      </c>
+      <c r="J65">
+        <v>61.695</v>
+      </c>
+      <c r="K65">
+        <v>547.169</v>
+      </c>
+      <c r="L65">
+        <v>807.5</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>