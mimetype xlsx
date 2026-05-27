--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 11.3 Carbon Dioxide Emissions From Energy Consumption: Commercial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Motor Gasoline, Excluding Ethanol, Commercial Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -23310,51 +23310,51 @@
       </c>
       <c r="J609">
         <v>4.383</v>
       </c>
       <c r="K609">
         <v>47.702</v>
       </c>
       <c r="L609">
         <v>60.398</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>0.121</v>
       </c>
       <c r="C610">
         <v>12.227</v>
       </c>
       <c r="D610">
         <v>1.82</v>
       </c>
       <c r="E610">
-        <v>0.939</v>
+        <v>0.938</v>
       </c>
       <c r="F610">
         <v>0.001</v>
       </c>
       <c r="G610">
         <v>2.443</v>
       </c>
       <c r="H610">
         <v>0</v>
       </c>
       <c r="I610">
         <v>0.018</v>
       </c>
       <c r="J610">
         <v>5.22</v>
       </c>
       <c r="K610">
         <v>41.595</v>
       </c>
       <c r="L610">
         <v>59.163</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
@@ -23401,51 +23401,51 @@
       <c r="B612">
         <v>0.152</v>
       </c>
       <c r="C612">
         <v>26.979</v>
       </c>
       <c r="D612">
         <v>2.855</v>
       </c>
       <c r="E612">
         <v>1.642</v>
       </c>
       <c r="F612">
         <v>0.009</v>
       </c>
       <c r="G612">
         <v>2.392</v>
       </c>
       <c r="H612">
         <v>0.005</v>
       </c>
       <c r="I612">
         <v>0.028</v>
       </c>
       <c r="J612">
-        <v>6.931</v>
+        <v>6.93</v>
       </c>
       <c r="K612">
         <v>46.387</v>
       </c>
       <c r="L612">
         <v>80.448</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>0.147</v>
       </c>
       <c r="C613">
         <v>26.221</v>
       </c>
       <c r="D613">
         <v>3.35</v>
       </c>
       <c r="E613">
         <v>1.521</v>
       </c>
       <c r="F613">
@@ -23480,92 +23480,92 @@
       <c r="C614">
         <v>23.382</v>
       </c>
       <c r="D614">
         <v>3.788</v>
       </c>
       <c r="E614">
         <v>1.34</v>
       </c>
       <c r="F614">
         <v>0.024</v>
       </c>
       <c r="G614">
         <v>1.896</v>
       </c>
       <c r="H614">
         <v>0.001</v>
       </c>
       <c r="I614">
         <v>0.032</v>
       </c>
       <c r="J614">
         <v>7.08</v>
       </c>
       <c r="K614">
-        <v>34.573</v>
+        <v>34.572</v>
       </c>
       <c r="L614">
         <v>65.162</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>0.112</v>
       </c>
       <c r="C615">
         <v>22.47</v>
       </c>
       <c r="D615">
         <v>2.719</v>
       </c>
       <c r="E615">
         <v>1.343</v>
       </c>
       <c r="F615">
         <v>0.005</v>
       </c>
       <c r="G615">
         <v>2.186</v>
       </c>
       <c r="H615">
         <v>0.001</v>
       </c>
       <c r="I615">
         <v>0.023</v>
       </c>
       <c r="J615">
         <v>6.276</v>
       </c>
       <c r="K615">
         <v>38.352</v>
       </c>
       <c r="L615">
-        <v>67.211</v>
+        <v>67.21</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.094</v>
       </c>
       <c r="C616">
         <v>13.944</v>
       </c>
       <c r="D616">
         <v>1.764</v>
       </c>
       <c r="E616">
         <v>0.931</v>
       </c>
       <c r="F616">
         <v>0.013</v>
       </c>
       <c r="G616">
         <v>2.088</v>
       </c>
       <c r="H616">
@@ -23594,92 +23594,92 @@
       <c r="C617">
         <v>10.047</v>
       </c>
       <c r="D617">
         <v>1.527</v>
       </c>
       <c r="E617">
         <v>0.739</v>
       </c>
       <c r="F617">
         <v>0.02</v>
       </c>
       <c r="G617">
         <v>2.186</v>
       </c>
       <c r="H617">
         <v>0</v>
       </c>
       <c r="I617">
         <v>0.013</v>
       </c>
       <c r="J617">
         <v>4.484</v>
       </c>
       <c r="K617">
-        <v>38.441</v>
+        <v>38.44</v>
       </c>
       <c r="L617">
         <v>53.045</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.059</v>
       </c>
       <c r="C618">
         <v>8.23</v>
       </c>
       <c r="D618">
         <v>1.299</v>
       </c>
       <c r="E618">
         <v>0.582</v>
       </c>
       <c r="F618">
         <v>0.007</v>
       </c>
       <c r="G618">
         <v>2.181</v>
       </c>
       <c r="H618">
         <v>0</v>
       </c>
       <c r="I618">
         <v>0.011</v>
       </c>
       <c r="J618">
         <v>4.08</v>
       </c>
       <c r="K618">
         <v>46.31</v>
       </c>
       <c r="L618">
-        <v>58.68</v>
+        <v>58.679</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.066</v>
       </c>
       <c r="C619">
         <v>7.891</v>
       </c>
       <c r="D619">
         <v>0.902</v>
       </c>
       <c r="E619">
         <v>0.547</v>
       </c>
       <c r="F619">
         <v>0.017</v>
       </c>
       <c r="G619">
         <v>2.163</v>
       </c>
       <c r="H619">
@@ -23711,51 +23711,51 @@
       <c r="D620">
         <v>0.774</v>
       </c>
       <c r="E620">
         <v>0.554</v>
       </c>
       <c r="F620">
         <v>0.001</v>
       </c>
       <c r="G620">
         <v>2.223</v>
       </c>
       <c r="H620">
         <v>0</v>
       </c>
       <c r="I620">
         <v>0.007</v>
       </c>
       <c r="J620">
         <v>3.558</v>
       </c>
       <c r="K620">
         <v>56.83</v>
       </c>
       <c r="L620">
-        <v>68.475</v>
+        <v>68.474</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.07</v>
       </c>
       <c r="C621">
         <v>8.062</v>
       </c>
       <c r="D621">
         <v>1.313</v>
       </c>
       <c r="E621">
         <v>0.586</v>
       </c>
       <c r="F621">
         <v>0.015</v>
       </c>
       <c r="G621">
         <v>2.062</v>
       </c>
       <c r="H621">
@@ -23825,1001 +23825,1077 @@
       <c r="D623">
         <v>2.022</v>
       </c>
       <c r="E623">
         <v>1.215</v>
       </c>
       <c r="F623">
         <v>0.001</v>
       </c>
       <c r="G623">
         <v>2.073</v>
       </c>
       <c r="H623">
         <v>0</v>
       </c>
       <c r="I623">
         <v>0.017</v>
       </c>
       <c r="J623">
         <v>5.328</v>
       </c>
       <c r="K623">
         <v>39.942</v>
       </c>
       <c r="L623">
-        <v>64.447</v>
+        <v>64.446</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.117</v>
       </c>
       <c r="C624">
         <v>22.739</v>
       </c>
       <c r="D624">
         <v>2.787</v>
       </c>
       <c r="E624">
         <v>1.396</v>
       </c>
       <c r="F624">
         <v>0.026</v>
       </c>
       <c r="G624">
         <v>2.118</v>
       </c>
       <c r="H624">
         <v>0.004</v>
       </c>
       <c r="I624">
         <v>0.023</v>
       </c>
       <c r="J624">
         <v>6.355</v>
       </c>
       <c r="K624">
-        <v>40.973</v>
+        <v>40.972</v>
       </c>
       <c r="L624">
-        <v>70.184</v>
+        <v>70.183</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.162</v>
       </c>
       <c r="C625">
         <v>29.77</v>
       </c>
       <c r="D625">
         <v>3.251</v>
       </c>
       <c r="E625">
         <v>1.726</v>
       </c>
       <c r="F625">
         <v>0.022</v>
       </c>
       <c r="G625">
-        <v>2</v>
+        <v>1.67</v>
       </c>
       <c r="H625">
         <v>0.004</v>
       </c>
       <c r="I625">
         <v>0.031</v>
       </c>
       <c r="J625">
-        <v>7.034</v>
+        <v>6.704</v>
       </c>
       <c r="K625">
-        <v>48.423</v>
+        <v>48.405</v>
       </c>
       <c r="L625">
-        <v>85.389</v>
+        <v>85.041</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.121</v>
       </c>
       <c r="C626">
         <v>22.763</v>
       </c>
       <c r="D626">
         <v>3.676</v>
       </c>
       <c r="E626">
         <v>1.318</v>
       </c>
       <c r="F626">
         <v>0.011</v>
       </c>
       <c r="G626">
-        <v>1.947</v>
+        <v>1.626</v>
       </c>
       <c r="H626">
         <v>0.002</v>
       </c>
       <c r="I626">
         <v>0.034</v>
       </c>
       <c r="J626">
-        <v>6.988</v>
+        <v>6.667</v>
       </c>
       <c r="K626">
-        <v>35.26</v>
+        <v>35.242</v>
       </c>
       <c r="L626">
-        <v>65.132</v>
+        <v>64.793</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.095</v>
       </c>
       <c r="C627">
         <v>19.039</v>
       </c>
       <c r="D627">
         <v>2.638</v>
       </c>
       <c r="E627">
         <v>1.23</v>
       </c>
       <c r="F627">
         <v>0.012</v>
       </c>
       <c r="G627">
-        <v>2.153</v>
+        <v>1.798</v>
       </c>
       <c r="H627">
         <v>0</v>
       </c>
       <c r="I627">
         <v>0.025</v>
       </c>
       <c r="J627">
-        <v>6.059</v>
+        <v>5.704</v>
       </c>
       <c r="K627">
-        <v>34.459</v>
+        <v>34.439</v>
       </c>
       <c r="L627">
-        <v>59.651</v>
+        <v>59.275</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.081</v>
       </c>
       <c r="C628">
         <v>13.581</v>
       </c>
       <c r="D628">
         <v>1.712</v>
       </c>
       <c r="E628">
         <v>0.919</v>
       </c>
       <c r="F628">
         <v>0.017</v>
       </c>
       <c r="G628">
-        <v>2.074</v>
+        <v>1.732</v>
       </c>
       <c r="H628">
         <v>0</v>
       </c>
       <c r="I628">
         <v>0.016</v>
       </c>
       <c r="J628">
-        <v>4.739</v>
+        <v>4.396</v>
       </c>
       <c r="K628">
-        <v>33.475</v>
+        <v>33.455</v>
       </c>
       <c r="L628">
-        <v>51.876</v>
+        <v>51.514</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.049</v>
       </c>
       <c r="C629">
         <v>9.638</v>
       </c>
       <c r="D629">
         <v>1.481</v>
       </c>
       <c r="E629">
         <v>0.7</v>
       </c>
       <c r="F629">
         <v>0.017</v>
       </c>
       <c r="G629">
-        <v>2.259</v>
+        <v>1.887</v>
       </c>
       <c r="H629">
         <v>0.004</v>
       </c>
       <c r="I629">
         <v>0.014</v>
       </c>
       <c r="J629">
-        <v>4.476</v>
+        <v>4.103</v>
       </c>
       <c r="K629">
-        <v>39.787</v>
+        <v>39.767</v>
       </c>
       <c r="L629">
-        <v>53.95</v>
+        <v>53.557</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.069</v>
       </c>
       <c r="C630">
         <v>8.37</v>
       </c>
       <c r="D630">
         <v>1.26</v>
       </c>
       <c r="E630">
         <v>0.55</v>
       </c>
       <c r="F630">
         <v>0.012</v>
       </c>
       <c r="G630">
-        <v>2.146</v>
+        <v>1.792</v>
       </c>
       <c r="H630">
         <v>0.004</v>
       </c>
       <c r="I630">
         <v>0.012</v>
       </c>
       <c r="J630">
-        <v>3.984</v>
+        <v>3.63</v>
       </c>
       <c r="K630">
-        <v>47.214</v>
+        <v>47.195</v>
       </c>
       <c r="L630">
-        <v>59.637</v>
+        <v>59.264</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.047</v>
       </c>
       <c r="C631">
         <v>8.045</v>
       </c>
       <c r="D631">
         <v>0.875</v>
       </c>
       <c r="E631">
         <v>0.545</v>
       </c>
       <c r="F631">
         <v>0.002</v>
       </c>
       <c r="G631">
-        <v>2.243</v>
+        <v>1.873</v>
       </c>
       <c r="H631">
         <v>0</v>
       </c>
       <c r="I631">
         <v>0.008</v>
       </c>
       <c r="J631">
-        <v>3.674</v>
+        <v>3.304</v>
       </c>
       <c r="K631">
-        <v>55.478</v>
+        <v>55.459</v>
       </c>
       <c r="L631">
-        <v>67.244</v>
+        <v>66.855</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.052</v>
       </c>
       <c r="C632">
         <v>8.1</v>
       </c>
       <c r="D632">
         <v>0.751</v>
       </c>
       <c r="E632">
         <v>0.552</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
       <c r="G632">
-        <v>2.231</v>
+        <v>1.863</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
         <v>0.007</v>
       </c>
       <c r="J632">
-        <v>3.541</v>
+        <v>3.173</v>
       </c>
       <c r="K632">
-        <v>55.122</v>
+        <v>55.103</v>
       </c>
       <c r="L632">
-        <v>66.816</v>
+        <v>66.428</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.052</v>
       </c>
       <c r="C633">
         <v>8.448</v>
       </c>
       <c r="D633">
         <v>1.274</v>
       </c>
       <c r="E633">
         <v>0.575</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
       <c r="G633">
-        <v>2.095</v>
+        <v>1.749</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
         <v>0.012</v>
       </c>
       <c r="J633">
-        <v>3.956</v>
+        <v>3.61</v>
       </c>
       <c r="K633">
-        <v>46.339</v>
+        <v>46.32</v>
       </c>
       <c r="L633">
-        <v>58.795</v>
+        <v>58.43</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.091</v>
       </c>
       <c r="C634">
         <v>11.427</v>
       </c>
       <c r="D634">
         <v>1.724</v>
       </c>
       <c r="E634">
         <v>0.803</v>
       </c>
       <c r="F634">
         <v>0.002</v>
       </c>
       <c r="G634">
-        <v>2.179</v>
+        <v>1.82</v>
       </c>
       <c r="H634">
         <v>0</v>
       </c>
       <c r="I634">
         <v>0.016</v>
       </c>
       <c r="J634">
-        <v>4.724</v>
+        <v>4.364</v>
       </c>
       <c r="K634">
-        <v>41.777</v>
+        <v>41.757</v>
       </c>
       <c r="L634">
-        <v>58.019</v>
+        <v>57.639</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.109</v>
       </c>
       <c r="C635">
         <v>17.219</v>
       </c>
       <c r="D635">
         <v>1.962</v>
       </c>
       <c r="E635">
         <v>1.129</v>
       </c>
       <c r="F635">
         <v>0.013</v>
       </c>
       <c r="G635">
-        <v>2.055</v>
+        <v>1.716</v>
       </c>
       <c r="H635">
         <v>0</v>
       </c>
       <c r="I635">
         <v>0.018</v>
       </c>
       <c r="J635">
-        <v>5.178</v>
+        <v>4.839</v>
       </c>
       <c r="K635">
-        <v>38.968</v>
+        <v>38.948</v>
       </c>
       <c r="L635">
-        <v>61.474</v>
+        <v>61.115</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.118</v>
       </c>
       <c r="C636">
         <v>25.428</v>
       </c>
       <c r="D636">
         <v>2.705</v>
       </c>
       <c r="E636">
-        <v>1.533</v>
+        <v>1.534</v>
       </c>
       <c r="F636">
         <v>0.018</v>
       </c>
       <c r="G636">
-        <v>2.113</v>
+        <v>1.765</v>
       </c>
       <c r="H636">
         <v>0.004</v>
       </c>
       <c r="I636">
         <v>0.025</v>
       </c>
       <c r="J636">
-        <v>6.398</v>
+        <v>6.05</v>
       </c>
       <c r="K636">
-        <v>43.657</v>
+        <v>43.637</v>
       </c>
       <c r="L636">
-        <v>75.601</v>
+        <v>75.233</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.143</v>
+        <v>0.142</v>
       </c>
       <c r="C637">
-        <v>33.349</v>
+        <v>33.352</v>
       </c>
       <c r="D637">
         <v>3.323</v>
       </c>
       <c r="E637">
-        <v>1.866</v>
+        <v>1.865</v>
       </c>
       <c r="F637">
         <v>0.037</v>
       </c>
       <c r="G637">
-        <v>2.04</v>
+        <v>1.704</v>
       </c>
       <c r="H637">
         <v>0.007</v>
       </c>
       <c r="I637">
         <v>0.032</v>
       </c>
       <c r="J637">
-        <v>7.306</v>
+        <v>6.968</v>
       </c>
       <c r="K637">
-        <v>50.651</v>
+        <v>50.605</v>
       </c>
       <c r="L637">
-        <v>91.448</v>
+        <v>91.066</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.123</v>
+        <v>0.122</v>
       </c>
       <c r="C638">
-        <v>26.917</v>
+        <v>26.918</v>
       </c>
       <c r="D638">
         <v>3.758</v>
       </c>
       <c r="E638">
-        <v>1.454</v>
+        <v>1.455</v>
       </c>
       <c r="F638">
         <v>0.034</v>
       </c>
       <c r="G638">
-        <v>1.885</v>
+        <v>1.574</v>
       </c>
       <c r="H638">
         <v>0.005</v>
       </c>
       <c r="I638">
         <v>0.037</v>
       </c>
       <c r="J638">
-        <v>7.173</v>
+        <v>6.862</v>
       </c>
       <c r="K638">
-        <v>40.997</v>
+        <v>40.958</v>
       </c>
       <c r="L638">
-        <v>75.209</v>
+        <v>74.86</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.109</v>
+        <v>0.108</v>
       </c>
       <c r="C639">
-        <v>19.94</v>
+        <v>19.942</v>
       </c>
       <c r="D639">
         <v>2.697</v>
       </c>
       <c r="E639">
         <v>1.214</v>
       </c>
       <c r="F639">
         <v>0.024</v>
       </c>
       <c r="G639">
-        <v>2.11</v>
+        <v>1.762</v>
       </c>
       <c r="H639">
         <v>0</v>
       </c>
       <c r="I639">
         <v>0.026</v>
       </c>
       <c r="J639">
-        <v>6.071</v>
+        <v>5.723</v>
       </c>
       <c r="K639">
-        <v>36.305</v>
+        <v>36.267</v>
       </c>
       <c r="L639">
-        <v>62.425</v>
+        <v>62.039</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.077</v>
+        <v>0.076</v>
       </c>
       <c r="C640">
         <v>14.345</v>
       </c>
       <c r="D640">
         <v>1.75</v>
       </c>
       <c r="E640">
-        <v>0.934</v>
+        <v>0.935</v>
       </c>
       <c r="F640">
         <v>0.009</v>
       </c>
       <c r="G640">
-        <v>2.07</v>
+        <v>1.729</v>
       </c>
       <c r="H640">
         <v>0</v>
       </c>
       <c r="I640">
         <v>0.017</v>
       </c>
       <c r="J640">
-        <v>4.78</v>
+        <v>4.44</v>
       </c>
       <c r="K640">
-        <v>35.637</v>
+        <v>35.6</v>
       </c>
       <c r="L640">
-        <v>54.839</v>
+        <v>54.461</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.071</v>
+        <v>0.07</v>
       </c>
       <c r="C641">
         <v>10.435</v>
       </c>
       <c r="D641">
         <v>1.514</v>
       </c>
       <c r="E641">
         <v>0.757</v>
       </c>
       <c r="F641">
         <v>0.009</v>
       </c>
       <c r="G641">
-        <v>2.184</v>
+        <v>1.824</v>
       </c>
       <c r="H641">
         <v>0</v>
       </c>
       <c r="I641">
         <v>0.015</v>
       </c>
       <c r="J641">
-        <v>4.479</v>
+        <v>4.119</v>
       </c>
       <c r="K641">
-        <v>40.279</v>
+        <v>40.24</v>
       </c>
       <c r="L641">
-        <v>55.264</v>
+        <v>54.864</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.061</v>
       </c>
       <c r="C642">
         <v>8.489</v>
       </c>
       <c r="D642">
         <v>1.289</v>
       </c>
       <c r="E642">
-        <v>0.58</v>
+        <v>0.579</v>
       </c>
       <c r="F642">
         <v>0.01</v>
       </c>
       <c r="G642">
-        <v>2.154</v>
+        <v>1.799</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>0.013</v>
       </c>
       <c r="J642">
-        <v>4.044</v>
+        <v>3.689</v>
       </c>
       <c r="K642">
-        <v>48.985</v>
+        <v>48.942</v>
       </c>
       <c r="L642">
-        <v>61.579</v>
+        <v>61.181</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.071</v>
       </c>
       <c r="C643">
         <v>8.426</v>
       </c>
       <c r="D643">
         <v>0.894</v>
       </c>
       <c r="E643">
         <v>0.576</v>
       </c>
       <c r="F643">
         <v>0.004</v>
       </c>
       <c r="G643">
-        <v>2.2</v>
+        <v>1.837</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>0.009</v>
       </c>
       <c r="J643">
-        <v>3.683</v>
+        <v>3.32</v>
       </c>
       <c r="K643">
-        <v>58.375</v>
+        <v>58.329</v>
       </c>
       <c r="L643">
-        <v>70.556</v>
+        <v>70.146</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.067</v>
       </c>
       <c r="C644">
         <v>8.361</v>
       </c>
       <c r="D644">
         <v>0.768</v>
       </c>
       <c r="E644">
         <v>0.585</v>
       </c>
       <c r="F644">
         <v>0.007</v>
       </c>
       <c r="G644">
-        <v>2.221</v>
+        <v>1.854</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>0.008</v>
       </c>
       <c r="J644">
-        <v>3.588</v>
+        <v>3.222</v>
       </c>
       <c r="K644">
-        <v>54.485</v>
+        <v>54.44</v>
       </c>
       <c r="L644">
-        <v>66.501</v>
+        <v>66.09</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.066</v>
       </c>
       <c r="C645">
-        <v>8.463</v>
+        <v>8.46</v>
       </c>
       <c r="D645">
         <v>1.302</v>
       </c>
       <c r="E645">
-        <v>0.606</v>
+        <v>0.607</v>
       </c>
       <c r="F645">
         <v>0</v>
       </c>
       <c r="G645">
-        <v>2.089</v>
+        <v>1.745</v>
       </c>
       <c r="H645">
         <v>0</v>
       </c>
       <c r="I645">
         <v>0.013</v>
       </c>
       <c r="J645">
-        <v>4.011</v>
+        <v>3.667</v>
       </c>
       <c r="K645">
-        <v>48.182</v>
+        <v>48.141</v>
       </c>
       <c r="L645">
-        <v>60.722</v>
+        <v>60.333</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.095</v>
+        <v>0.096</v>
       </c>
       <c r="C646">
-        <v>12.407</v>
+        <v>12.404</v>
       </c>
       <c r="D646">
         <v>1.763</v>
       </c>
       <c r="E646">
-        <v>0.865</v>
+        <v>0.866</v>
       </c>
       <c r="F646">
         <v>0.003</v>
       </c>
       <c r="G646">
-        <v>2.131</v>
+        <v>1.779</v>
       </c>
       <c r="H646">
         <v>0</v>
       </c>
       <c r="I646">
         <v>0.017</v>
       </c>
       <c r="J646">
-        <v>4.779</v>
+        <v>4.428</v>
       </c>
       <c r="K646">
-        <v>44.385</v>
+        <v>44.344</v>
       </c>
       <c r="L646">
-        <v>61.667</v>
+        <v>61.272</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.124</v>
+        <v>0.102</v>
       </c>
       <c r="C647">
-        <v>18.606</v>
+        <v>18.647</v>
       </c>
       <c r="D647">
         <v>2.006</v>
       </c>
       <c r="E647">
         <v>1.186</v>
       </c>
       <c r="F647">
         <v>0.021</v>
       </c>
       <c r="G647">
-        <v>2.021</v>
+        <v>1.687</v>
       </c>
       <c r="H647">
         <v>0</v>
       </c>
       <c r="I647">
         <v>0.02</v>
       </c>
       <c r="J647">
-        <v>5.253</v>
+        <v>4.92</v>
       </c>
       <c r="K647">
-        <v>41.906</v>
+        <v>41.865</v>
       </c>
       <c r="L647">
-        <v>65.888</v>
+        <v>65.534</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.148</v>
+        <v>0.101</v>
       </c>
       <c r="C648">
-        <v>27.745</v>
+        <v>27.733</v>
       </c>
       <c r="D648">
         <v>2.765</v>
       </c>
       <c r="E648">
-        <v>1.595</v>
+        <v>1.593</v>
       </c>
       <c r="F648">
         <v>0.031</v>
       </c>
       <c r="G648">
-        <v>2.104</v>
+        <v>1.757</v>
       </c>
       <c r="H648">
         <v>0.005</v>
       </c>
       <c r="I648">
         <v>0.027</v>
       </c>
       <c r="J648">
-        <v>6.527</v>
+        <v>6.178</v>
       </c>
       <c r="K648">
-        <v>45.897</v>
+        <v>45.854</v>
       </c>
       <c r="L648">
-        <v>80.317</v>
+        <v>79.867</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.177</v>
+      </c>
+      <c r="C649">
+        <v>32.165</v>
+      </c>
+      <c r="D649">
+        <v>3.302</v>
+      </c>
+      <c r="E649">
+        <v>1.769</v>
+      </c>
+      <c r="F649">
+        <v>0.043</v>
+      </c>
+      <c r="G649">
+        <v>1.661</v>
+      </c>
+      <c r="H649">
+        <v>0.007</v>
+      </c>
+      <c r="I649">
+        <v>0.031</v>
+      </c>
+      <c r="J649">
+        <v>6.812</v>
+      </c>
+      <c r="K649">
+        <v>48.165</v>
+      </c>
+      <c r="L649">
+        <v>87.32</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.153</v>
+      </c>
+      <c r="C650">
+        <v>24.258</v>
+      </c>
+      <c r="D650">
+        <v>3.734</v>
+      </c>
+      <c r="E650">
+        <v>1.409</v>
+      </c>
+      <c r="F650">
+        <v>0.019</v>
+      </c>
+      <c r="G650">
+        <v>1.56</v>
+      </c>
+      <c r="H650">
+        <v>0.004</v>
+      </c>
+      <c r="I650">
+        <v>0.035</v>
+      </c>
+      <c r="J650">
+        <v>6.761</v>
+      </c>
+      <c r="K650">
+        <v>39.683</v>
+      </c>
+      <c r="L650">
+        <v>70.855</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -26861,130 +26937,130 @@
       <c r="C63">
         <v>182.401</v>
       </c>
       <c r="D63">
         <v>24.02</v>
       </c>
       <c r="E63">
         <v>11.578</v>
       </c>
       <c r="F63">
         <v>0.169</v>
       </c>
       <c r="G63">
         <v>25.353</v>
       </c>
       <c r="H63">
         <v>0.011</v>
       </c>
       <c r="I63">
         <v>0.202</v>
       </c>
       <c r="J63">
         <v>61.334</v>
       </c>
       <c r="K63">
-        <v>516.741</v>
+        <v>516.738</v>
       </c>
       <c r="L63">
-        <v>761.59</v>
+        <v>761.587</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
         <v>1.045</v>
       </c>
       <c r="C64">
         <v>181.807</v>
       </c>
       <c r="D64">
         <v>23.31</v>
       </c>
       <c r="E64">
         <v>11.581</v>
       </c>
       <c r="F64">
         <v>0.128</v>
       </c>
       <c r="G64">
-        <v>25.496</v>
+        <v>21.29</v>
       </c>
       <c r="H64">
         <v>0.018</v>
       </c>
       <c r="I64">
         <v>0.219</v>
       </c>
       <c r="J64">
-        <v>60.75</v>
+        <v>56.545</v>
       </c>
       <c r="K64">
-        <v>521.222</v>
+        <v>520.989</v>
       </c>
       <c r="L64">
-        <v>764.824</v>
+        <v>760.386</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>1.154</v>
+        <v>1.08</v>
       </c>
       <c r="C65">
-        <v>197.482</v>
+        <v>197.511</v>
       </c>
       <c r="D65">
         <v>23.829</v>
       </c>
       <c r="E65">
         <v>12.219</v>
       </c>
       <c r="F65">
         <v>0.188</v>
       </c>
       <c r="G65">
-        <v>25.208</v>
+        <v>21.05</v>
       </c>
       <c r="H65">
         <v>0.018</v>
       </c>
       <c r="I65">
         <v>0.233</v>
       </c>
       <c r="J65">
-        <v>61.695</v>
+        <v>57.537</v>
       </c>
       <c r="K65">
-        <v>547.169</v>
+        <v>546.669</v>
       </c>
       <c r="L65">
-        <v>807.5</v>
+        <v>802.797</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>