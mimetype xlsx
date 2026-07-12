--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 11.3 Carbon Dioxide Emissions From Energy Consumption: Commercial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Motor Gasoline, Excluding Ethanol, Commercial Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24374,51 +24374,51 @@
       </c>
       <c r="J637">
         <v>6.968</v>
       </c>
       <c r="K637">
         <v>50.605</v>
       </c>
       <c r="L637">
         <v>91.066</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.122</v>
       </c>
       <c r="C638">
         <v>26.918</v>
       </c>
       <c r="D638">
         <v>3.758</v>
       </c>
       <c r="E638">
-        <v>1.455</v>
+        <v>1.454</v>
       </c>
       <c r="F638">
         <v>0.034</v>
       </c>
       <c r="G638">
         <v>1.574</v>
       </c>
       <c r="H638">
         <v>0.005</v>
       </c>
       <c r="I638">
         <v>0.037</v>
       </c>
       <c r="J638">
         <v>6.862</v>
       </c>
       <c r="K638">
         <v>40.958</v>
       </c>
       <c r="L638">
         <v>74.86</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
@@ -24433,51 +24433,51 @@
       <c r="D639">
         <v>2.697</v>
       </c>
       <c r="E639">
         <v>1.214</v>
       </c>
       <c r="F639">
         <v>0.024</v>
       </c>
       <c r="G639">
         <v>1.762</v>
       </c>
       <c r="H639">
         <v>0</v>
       </c>
       <c r="I639">
         <v>0.026</v>
       </c>
       <c r="J639">
         <v>5.723</v>
       </c>
       <c r="K639">
         <v>36.267</v>
       </c>
       <c r="L639">
-        <v>62.039</v>
+        <v>62.04</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.076</v>
       </c>
       <c r="C640">
         <v>14.345</v>
       </c>
       <c r="D640">
         <v>1.75</v>
       </c>
       <c r="E640">
         <v>0.935</v>
       </c>
       <c r="F640">
         <v>0.009</v>
       </c>
       <c r="G640">
         <v>1.729</v>
       </c>
       <c r="H640">
@@ -24754,148 +24754,186 @@
       </c>
       <c r="J647">
         <v>4.92</v>
       </c>
       <c r="K647">
         <v>41.865</v>
       </c>
       <c r="L647">
         <v>65.534</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.101</v>
       </c>
       <c r="C648">
         <v>27.733</v>
       </c>
       <c r="D648">
         <v>2.765</v>
       </c>
       <c r="E648">
-        <v>1.593</v>
+        <v>1.594</v>
       </c>
       <c r="F648">
         <v>0.031</v>
       </c>
       <c r="G648">
         <v>1.757</v>
       </c>
       <c r="H648">
         <v>0.005</v>
       </c>
       <c r="I648">
         <v>0.027</v>
       </c>
       <c r="J648">
-        <v>6.178</v>
+        <v>6.179</v>
       </c>
       <c r="K648">
         <v>45.854</v>
       </c>
       <c r="L648">
         <v>79.867</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.177</v>
       </c>
       <c r="C649">
-        <v>32.165</v>
+        <v>32.179</v>
       </c>
       <c r="D649">
-        <v>3.302</v>
+        <v>3.285</v>
       </c>
       <c r="E649">
-        <v>1.769</v>
+        <v>1.77</v>
       </c>
       <c r="F649">
         <v>0.043</v>
       </c>
       <c r="G649">
         <v>1.661</v>
       </c>
       <c r="H649">
         <v>0.007</v>
       </c>
       <c r="I649">
-        <v>0.031</v>
+        <v>0.032</v>
       </c>
       <c r="J649">
-        <v>6.812</v>
+        <v>6.797</v>
       </c>
       <c r="K649">
         <v>48.165</v>
       </c>
       <c r="L649">
-        <v>87.32</v>
+        <v>87.318</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.153</v>
       </c>
       <c r="C650">
-        <v>24.258</v>
+        <v>24.346</v>
       </c>
       <c r="D650">
-        <v>3.734</v>
+        <v>3.715</v>
       </c>
       <c r="E650">
-        <v>1.409</v>
+        <v>1.408</v>
       </c>
       <c r="F650">
         <v>0.019</v>
       </c>
       <c r="G650">
         <v>1.56</v>
       </c>
       <c r="H650">
         <v>0.004</v>
       </c>
       <c r="I650">
-        <v>0.035</v>
+        <v>0.036</v>
       </c>
       <c r="J650">
-        <v>6.761</v>
+        <v>6.743</v>
       </c>
       <c r="K650">
         <v>39.683</v>
       </c>
       <c r="L650">
-        <v>70.855</v>
+        <v>70.925</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.129</v>
+      </c>
+      <c r="C651">
+        <v>19.068</v>
+      </c>
+      <c r="D651">
+        <v>2.666</v>
+      </c>
+      <c r="E651">
+        <v>1.12</v>
+      </c>
+      <c r="F651">
+        <v>0.008</v>
+      </c>
+      <c r="G651">
+        <v>1.774</v>
+      </c>
+      <c r="H651">
+        <v>0.005</v>
+      </c>
+      <c r="I651">
+        <v>0.026</v>
+      </c>
+      <c r="J651">
+        <v>5.6</v>
+      </c>
+      <c r="K651">
+        <v>36.972</v>
+      </c>
+      <c r="L651">
+        <v>61.769</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27013,51 +27051,51 @@
       <c r="C65">
         <v>197.511</v>
       </c>
       <c r="D65">
         <v>23.829</v>
       </c>
       <c r="E65">
         <v>12.219</v>
       </c>
       <c r="F65">
         <v>0.188</v>
       </c>
       <c r="G65">
         <v>21.05</v>
       </c>
       <c r="H65">
         <v>0.018</v>
       </c>
       <c r="I65">
         <v>0.233</v>
       </c>
       <c r="J65">
         <v>57.537</v>
       </c>
       <c r="K65">
-        <v>546.669</v>
+        <v>546.67</v>
       </c>
       <c r="L65">
         <v>802.797</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>