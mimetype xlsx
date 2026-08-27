--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 11.3 Carbon Dioxide Emissions From Energy Consumption: Commercial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Motor Gasoline, Excluding Ethanol, Commercial Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24374,66 +24374,66 @@
       </c>
       <c r="J637">
         <v>6.968</v>
       </c>
       <c r="K637">
         <v>50.605</v>
       </c>
       <c r="L637">
         <v>91.066</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.122</v>
       </c>
       <c r="C638">
         <v>26.918</v>
       </c>
       <c r="D638">
         <v>3.758</v>
       </c>
       <c r="E638">
-        <v>1.454</v>
+        <v>1.455</v>
       </c>
       <c r="F638">
         <v>0.034</v>
       </c>
       <c r="G638">
         <v>1.574</v>
       </c>
       <c r="H638">
         <v>0.005</v>
       </c>
       <c r="I638">
         <v>0.037</v>
       </c>
       <c r="J638">
-        <v>6.862</v>
+        <v>6.863</v>
       </c>
       <c r="K638">
         <v>40.958</v>
       </c>
       <c r="L638">
         <v>74.86</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.108</v>
       </c>
       <c r="C639">
         <v>19.942</v>
       </c>
       <c r="D639">
         <v>2.697</v>
       </c>
       <c r="E639">
         <v>1.214</v>
       </c>
       <c r="F639">
@@ -24678,262 +24678,338 @@
       </c>
       <c r="J645">
         <v>3.667</v>
       </c>
       <c r="K645">
         <v>48.141</v>
       </c>
       <c r="L645">
         <v>60.333</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.096</v>
       </c>
       <c r="C646">
         <v>12.404</v>
       </c>
       <c r="D646">
         <v>1.763</v>
       </c>
       <c r="E646">
-        <v>0.866</v>
+        <v>0.865</v>
       </c>
       <c r="F646">
         <v>0.003</v>
       </c>
       <c r="G646">
         <v>1.779</v>
       </c>
       <c r="H646">
         <v>0</v>
       </c>
       <c r="I646">
         <v>0.017</v>
       </c>
       <c r="J646">
         <v>4.428</v>
       </c>
       <c r="K646">
         <v>44.344</v>
       </c>
       <c r="L646">
-        <v>61.272</v>
+        <v>61.271</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.102</v>
       </c>
       <c r="C647">
         <v>18.647</v>
       </c>
       <c r="D647">
         <v>2.006</v>
       </c>
       <c r="E647">
-        <v>1.186</v>
+        <v>1.187</v>
       </c>
       <c r="F647">
         <v>0.021</v>
       </c>
       <c r="G647">
         <v>1.687</v>
       </c>
       <c r="H647">
         <v>0</v>
       </c>
       <c r="I647">
         <v>0.02</v>
       </c>
       <c r="J647">
         <v>4.92</v>
       </c>
       <c r="K647">
         <v>41.865</v>
       </c>
       <c r="L647">
         <v>65.534</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.101</v>
       </c>
       <c r="C648">
         <v>27.733</v>
       </c>
       <c r="D648">
         <v>2.765</v>
       </c>
       <c r="E648">
-        <v>1.594</v>
+        <v>1.593</v>
       </c>
       <c r="F648">
         <v>0.031</v>
       </c>
       <c r="G648">
         <v>1.757</v>
       </c>
       <c r="H648">
         <v>0.005</v>
       </c>
       <c r="I648">
         <v>0.027</v>
       </c>
       <c r="J648">
-        <v>6.179</v>
+        <v>6.178</v>
       </c>
       <c r="K648">
         <v>45.854</v>
       </c>
       <c r="L648">
         <v>79.867</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.177</v>
+        <v>0.149</v>
       </c>
       <c r="C649">
-        <v>32.179</v>
+        <v>32.211</v>
       </c>
       <c r="D649">
         <v>3.285</v>
       </c>
       <c r="E649">
-        <v>1.77</v>
+        <v>1.769</v>
       </c>
       <c r="F649">
         <v>0.043</v>
       </c>
       <c r="G649">
         <v>1.661</v>
       </c>
       <c r="H649">
         <v>0.007</v>
       </c>
       <c r="I649">
-        <v>0.032</v>
+        <v>0.033</v>
       </c>
       <c r="J649">
-        <v>6.797</v>
+        <v>6.798</v>
       </c>
       <c r="K649">
         <v>48.165</v>
       </c>
       <c r="L649">
-        <v>87.318</v>
+        <v>87.322</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>0.153</v>
+        <v>0.127</v>
       </c>
       <c r="C650">
-        <v>24.346</v>
+        <v>24.308</v>
       </c>
       <c r="D650">
         <v>3.715</v>
       </c>
       <c r="E650">
-        <v>1.408</v>
+        <v>1.409</v>
       </c>
       <c r="F650">
         <v>0.019</v>
       </c>
       <c r="G650">
         <v>1.56</v>
       </c>
       <c r="H650">
         <v>0.004</v>
       </c>
       <c r="I650">
-        <v>0.036</v>
+        <v>0.037</v>
       </c>
       <c r="J650">
-        <v>6.743</v>
+        <v>6.745</v>
       </c>
       <c r="K650">
         <v>39.683</v>
       </c>
       <c r="L650">
-        <v>70.925</v>
+        <v>70.862</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>0.129</v>
+        <v>0.081</v>
       </c>
       <c r="C651">
-        <v>19.068</v>
+        <v>19.082</v>
       </c>
       <c r="D651">
         <v>2.666</v>
       </c>
       <c r="E651">
-        <v>1.12</v>
+        <v>1.121</v>
       </c>
       <c r="F651">
         <v>0.008</v>
       </c>
       <c r="G651">
         <v>1.774</v>
       </c>
       <c r="H651">
         <v>0.005</v>
       </c>
       <c r="I651">
-        <v>0.026</v>
+        <v>0.027</v>
       </c>
       <c r="J651">
-        <v>5.6</v>
+        <v>5.601</v>
       </c>
       <c r="K651">
         <v>36.972</v>
       </c>
       <c r="L651">
-        <v>61.769</v>
+        <v>61.736</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.045</v>
+      </c>
+      <c r="C652">
+        <v>13.185</v>
+      </c>
+      <c r="D652">
+        <v>1.73</v>
+      </c>
+      <c r="E652">
+        <v>0.879</v>
+      </c>
+      <c r="F652">
+        <v>0.02</v>
+      </c>
+      <c r="G652">
+        <v>1.776</v>
+      </c>
+      <c r="H652">
+        <v>0</v>
+      </c>
+      <c r="I652">
+        <v>0.017</v>
+      </c>
+      <c r="J652">
+        <v>4.422</v>
+      </c>
+      <c r="K652">
+        <v>35.674</v>
+      </c>
+      <c r="L652">
+        <v>53.326</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>0.075</v>
+      </c>
+      <c r="C653">
+        <v>10.289</v>
+      </c>
+      <c r="D653">
+        <v>1.497</v>
+      </c>
+      <c r="E653">
+        <v>0.761</v>
+      </c>
+      <c r="F653">
+        <v>0.009</v>
+      </c>
+      <c r="G653">
+        <v>1.733</v>
+      </c>
+      <c r="H653">
+        <v>0</v>
+      </c>
+      <c r="I653">
+        <v>0.015</v>
+      </c>
+      <c r="J653">
+        <v>4.015</v>
+      </c>
+      <c r="K653">
+        <v>39.896</v>
+      </c>
+      <c r="L653">
+        <v>54.274</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>