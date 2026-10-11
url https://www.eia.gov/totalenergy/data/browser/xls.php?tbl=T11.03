--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 11.3 Carbon Dioxide Emissions From Energy Consumption: Commercial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Commercial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Motor Gasoline, Excluding Ethanol, Commercial Sector CO2 Emissions</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24333,683 +24333,721 @@
       </c>
       <c r="I636">
         <v>0.025</v>
       </c>
       <c r="J636">
         <v>6.05</v>
       </c>
       <c r="K636">
         <v>43.637</v>
       </c>
       <c r="L636">
         <v>75.233</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.142</v>
       </c>
       <c r="C637">
         <v>33.352</v>
       </c>
       <c r="D637">
-        <v>3.323</v>
+        <v>3.335</v>
       </c>
       <c r="E637">
-        <v>1.865</v>
+        <v>1.966</v>
       </c>
       <c r="F637">
-        <v>0.037</v>
+        <v>0.036</v>
       </c>
       <c r="G637">
-        <v>1.704</v>
+        <v>1.696</v>
       </c>
       <c r="H637">
         <v>0.007</v>
       </c>
       <c r="I637">
-        <v>0.032</v>
+        <v>0.033</v>
       </c>
       <c r="J637">
-        <v>6.968</v>
+        <v>7.074</v>
       </c>
       <c r="K637">
         <v>50.605</v>
       </c>
       <c r="L637">
-        <v>91.066</v>
+        <v>91.172</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.122</v>
       </c>
       <c r="C638">
         <v>26.918</v>
       </c>
       <c r="D638">
-        <v>3.758</v>
+        <v>3.771</v>
       </c>
       <c r="E638">
-        <v>1.455</v>
+        <v>1.534</v>
       </c>
       <c r="F638">
         <v>0.034</v>
       </c>
       <c r="G638">
         <v>1.574</v>
       </c>
       <c r="H638">
         <v>0.005</v>
       </c>
       <c r="I638">
-        <v>0.037</v>
+        <v>0.038</v>
       </c>
       <c r="J638">
-        <v>6.863</v>
+        <v>6.956</v>
       </c>
       <c r="K638">
         <v>40.958</v>
       </c>
       <c r="L638">
-        <v>74.86</v>
+        <v>74.954</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.108</v>
       </c>
       <c r="C639">
         <v>19.942</v>
       </c>
       <c r="D639">
-        <v>2.697</v>
+        <v>2.707</v>
       </c>
       <c r="E639">
-        <v>1.214</v>
+        <v>1.28</v>
       </c>
       <c r="F639">
         <v>0.024</v>
       </c>
       <c r="G639">
-        <v>1.762</v>
+        <v>1.761</v>
       </c>
       <c r="H639">
         <v>0</v>
       </c>
       <c r="I639">
-        <v>0.026</v>
+        <v>0.027</v>
       </c>
       <c r="J639">
-        <v>5.723</v>
+        <v>5.799</v>
       </c>
       <c r="K639">
         <v>36.267</v>
       </c>
       <c r="L639">
-        <v>62.04</v>
+        <v>62.115</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.076</v>
       </c>
       <c r="C640">
         <v>14.345</v>
       </c>
       <c r="D640">
-        <v>1.75</v>
+        <v>1.757</v>
       </c>
       <c r="E640">
-        <v>0.935</v>
+        <v>0.985</v>
       </c>
       <c r="F640">
-        <v>0.009</v>
+        <v>0.01</v>
       </c>
       <c r="G640">
-        <v>1.729</v>
+        <v>1.73</v>
       </c>
       <c r="H640">
         <v>0</v>
       </c>
       <c r="I640">
-        <v>0.017</v>
+        <v>0.018</v>
       </c>
       <c r="J640">
-        <v>4.44</v>
+        <v>4.5</v>
       </c>
       <c r="K640">
         <v>35.6</v>
       </c>
       <c r="L640">
-        <v>54.461</v>
+        <v>54.521</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.07</v>
       </c>
       <c r="C641">
         <v>10.435</v>
       </c>
       <c r="D641">
-        <v>1.514</v>
+        <v>1.52</v>
       </c>
       <c r="E641">
-        <v>0.757</v>
+        <v>0.798</v>
       </c>
       <c r="F641">
-        <v>0.009</v>
+        <v>0.008</v>
       </c>
       <c r="G641">
-        <v>1.824</v>
+        <v>1.825</v>
       </c>
       <c r="H641">
         <v>0</v>
       </c>
       <c r="I641">
         <v>0.015</v>
       </c>
       <c r="J641">
-        <v>4.119</v>
+        <v>4.167</v>
       </c>
       <c r="K641">
         <v>40.24</v>
       </c>
       <c r="L641">
-        <v>54.864</v>
+        <v>54.911</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.061</v>
       </c>
       <c r="C642">
         <v>8.489</v>
       </c>
       <c r="D642">
-        <v>1.289</v>
+        <v>1.293</v>
       </c>
       <c r="E642">
-        <v>0.579</v>
+        <v>0.611</v>
       </c>
       <c r="F642">
         <v>0.01</v>
       </c>
       <c r="G642">
-        <v>1.799</v>
+        <v>1.826</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>0.013</v>
       </c>
       <c r="J642">
-        <v>3.689</v>
+        <v>3.753</v>
       </c>
       <c r="K642">
         <v>48.942</v>
       </c>
       <c r="L642">
-        <v>61.181</v>
+        <v>61.245</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.071</v>
       </c>
       <c r="C643">
         <v>8.426</v>
       </c>
       <c r="D643">
-        <v>0.894</v>
+        <v>0.898</v>
       </c>
       <c r="E643">
-        <v>0.576</v>
+        <v>0.608</v>
       </c>
       <c r="F643">
         <v>0.004</v>
       </c>
       <c r="G643">
-        <v>1.837</v>
+        <v>1.844</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>0.009</v>
       </c>
       <c r="J643">
-        <v>3.32</v>
+        <v>3.362</v>
       </c>
       <c r="K643">
         <v>58.329</v>
       </c>
       <c r="L643">
-        <v>70.146</v>
+        <v>70.187</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.067</v>
       </c>
       <c r="C644">
         <v>8.361</v>
       </c>
       <c r="D644">
-        <v>0.768</v>
+        <v>0.77</v>
       </c>
       <c r="E644">
-        <v>0.585</v>
+        <v>0.617</v>
       </c>
       <c r="F644">
         <v>0.007</v>
       </c>
       <c r="G644">
-        <v>1.854</v>
+        <v>1.859</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
         <v>0.008</v>
       </c>
       <c r="J644">
-        <v>3.222</v>
+        <v>3.261</v>
       </c>
       <c r="K644">
         <v>54.44</v>
       </c>
       <c r="L644">
-        <v>66.09</v>
+        <v>66.129</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.066</v>
       </c>
       <c r="C645">
         <v>8.46</v>
       </c>
       <c r="D645">
-        <v>1.302</v>
+        <v>1.307</v>
       </c>
       <c r="E645">
-        <v>0.607</v>
+        <v>0.64</v>
       </c>
       <c r="F645">
         <v>0</v>
       </c>
       <c r="G645">
-        <v>1.745</v>
+        <v>1.753</v>
       </c>
       <c r="H645">
         <v>0</v>
       </c>
       <c r="I645">
         <v>0.013</v>
       </c>
       <c r="J645">
-        <v>3.667</v>
+        <v>3.714</v>
       </c>
       <c r="K645">
         <v>48.141</v>
       </c>
       <c r="L645">
-        <v>60.333</v>
+        <v>60.38</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.096</v>
       </c>
       <c r="C646">
         <v>12.404</v>
       </c>
       <c r="D646">
-        <v>1.763</v>
+        <v>1.769</v>
       </c>
       <c r="E646">
-        <v>0.865</v>
+        <v>0.912</v>
       </c>
       <c r="F646">
         <v>0.003</v>
       </c>
       <c r="G646">
-        <v>1.779</v>
+        <v>1.79</v>
       </c>
       <c r="H646">
         <v>0</v>
       </c>
       <c r="I646">
-        <v>0.017</v>
+        <v>0.018</v>
       </c>
       <c r="J646">
-        <v>4.428</v>
+        <v>4.492</v>
       </c>
       <c r="K646">
         <v>44.344</v>
       </c>
       <c r="L646">
-        <v>61.271</v>
+        <v>61.336</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.102</v>
       </c>
       <c r="C647">
         <v>18.647</v>
       </c>
       <c r="D647">
-        <v>2.006</v>
+        <v>2.013</v>
       </c>
       <c r="E647">
-        <v>1.187</v>
+        <v>1.251</v>
       </c>
       <c r="F647">
         <v>0.021</v>
       </c>
       <c r="G647">
-        <v>1.687</v>
+        <v>1.695</v>
       </c>
       <c r="H647">
         <v>0</v>
       </c>
       <c r="I647">
         <v>0.02</v>
       </c>
       <c r="J647">
-        <v>4.92</v>
+        <v>5</v>
       </c>
       <c r="K647">
         <v>41.865</v>
       </c>
       <c r="L647">
-        <v>65.534</v>
+        <v>65.614</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.101</v>
       </c>
       <c r="C648">
         <v>27.733</v>
       </c>
       <c r="D648">
-        <v>2.765</v>
+        <v>2.775</v>
       </c>
       <c r="E648">
-        <v>1.593</v>
+        <v>1.68</v>
       </c>
       <c r="F648">
-        <v>0.031</v>
+        <v>0.032</v>
       </c>
       <c r="G648">
-        <v>1.757</v>
+        <v>1.774</v>
       </c>
       <c r="H648">
         <v>0.005</v>
       </c>
       <c r="I648">
-        <v>0.027</v>
+        <v>0.028</v>
       </c>
       <c r="J648">
-        <v>6.178</v>
+        <v>6.293</v>
       </c>
       <c r="K648">
         <v>45.854</v>
       </c>
       <c r="L648">
-        <v>79.867</v>
+        <v>79.981</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.149</v>
       </c>
       <c r="C649">
-        <v>32.211</v>
+        <v>32.208</v>
       </c>
       <c r="D649">
-        <v>3.285</v>
+        <v>3.268</v>
       </c>
       <c r="E649">
-        <v>1.769</v>
+        <v>1.865</v>
       </c>
       <c r="F649">
         <v>0.043</v>
       </c>
       <c r="G649">
         <v>1.661</v>
       </c>
       <c r="H649">
         <v>0.007</v>
       </c>
       <c r="I649">
         <v>0.033</v>
       </c>
       <c r="J649">
-        <v>6.798</v>
+        <v>6.877</v>
       </c>
       <c r="K649">
         <v>48.165</v>
       </c>
       <c r="L649">
-        <v>87.322</v>
+        <v>87.398</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.127</v>
       </c>
       <c r="C650">
-        <v>24.308</v>
+        <v>24.287</v>
       </c>
       <c r="D650">
-        <v>3.715</v>
+        <v>3.695</v>
       </c>
       <c r="E650">
-        <v>1.409</v>
+        <v>1.486</v>
       </c>
       <c r="F650">
         <v>0.019</v>
       </c>
       <c r="G650">
-        <v>1.56</v>
+        <v>1.561</v>
       </c>
       <c r="H650">
         <v>0.004</v>
       </c>
       <c r="I650">
         <v>0.037</v>
       </c>
       <c r="J650">
-        <v>6.745</v>
+        <v>6.802</v>
       </c>
       <c r="K650">
         <v>39.683</v>
       </c>
       <c r="L650">
-        <v>70.862</v>
+        <v>70.899</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.081</v>
       </c>
       <c r="C651">
-        <v>19.082</v>
+        <v>19.066</v>
       </c>
       <c r="D651">
-        <v>2.666</v>
+        <v>2.652</v>
       </c>
       <c r="E651">
-        <v>1.121</v>
+        <v>1.182</v>
       </c>
       <c r="F651">
         <v>0.008</v>
       </c>
       <c r="G651">
         <v>1.774</v>
       </c>
       <c r="H651">
         <v>0.005</v>
       </c>
       <c r="I651">
         <v>0.027</v>
       </c>
       <c r="J651">
-        <v>5.601</v>
+        <v>5.648</v>
       </c>
       <c r="K651">
         <v>36.972</v>
       </c>
       <c r="L651">
-        <v>61.736</v>
+        <v>61.767</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.045</v>
       </c>
       <c r="C652">
-        <v>13.185</v>
+        <v>13.226</v>
       </c>
       <c r="D652">
-        <v>1.73</v>
+        <v>1.721</v>
       </c>
       <c r="E652">
-        <v>0.879</v>
+        <v>0.926</v>
       </c>
       <c r="F652">
         <v>0.02</v>
       </c>
       <c r="G652">
-        <v>1.776</v>
+        <v>1.777</v>
       </c>
       <c r="H652">
         <v>0</v>
       </c>
       <c r="I652">
         <v>0.017</v>
       </c>
       <c r="J652">
-        <v>4.422</v>
+        <v>4.461</v>
       </c>
       <c r="K652">
         <v>35.674</v>
       </c>
       <c r="L652">
-        <v>53.326</v>
+        <v>53.406</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>0.075</v>
       </c>
       <c r="C653">
-        <v>10.289</v>
+        <v>10.257</v>
       </c>
       <c r="D653">
-        <v>1.497</v>
+        <v>1.489</v>
       </c>
       <c r="E653">
-        <v>0.761</v>
+        <v>0.803</v>
       </c>
       <c r="F653">
         <v>0.009</v>
       </c>
       <c r="G653">
         <v>1.733</v>
       </c>
       <c r="H653">
         <v>0</v>
       </c>
       <c r="I653">
         <v>0.015</v>
       </c>
       <c r="J653">
-        <v>4.015</v>
+        <v>4.049</v>
       </c>
       <c r="K653">
         <v>39.896</v>
       </c>
       <c r="L653">
-        <v>54.274</v>
+        <v>54.277</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.082</v>
+      </c>
+      <c r="C654">
+        <v>8.526</v>
+      </c>
+      <c r="D654">
+        <v>1.267</v>
+      </c>
+      <c r="E654">
+        <v>0.617</v>
+      </c>
+      <c r="F654">
+        <v>0.02</v>
+      </c>
+      <c r="G654">
+        <v>1.726</v>
+      </c>
+      <c r="H654">
+        <v>0</v>
+      </c>
+      <c r="I654">
+        <v>0.013</v>
+      </c>
+      <c r="J654">
+        <v>3.643</v>
+      </c>
+      <c r="K654">
+        <v>46.499</v>
+      </c>
+      <c r="L654">
+        <v>58.75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27106,75 +27144,75 @@
       </c>
       <c r="I64">
         <v>0.219</v>
       </c>
       <c r="J64">
         <v>56.545</v>
       </c>
       <c r="K64">
         <v>520.989</v>
       </c>
       <c r="L64">
         <v>760.386</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>1.08</v>
       </c>
       <c r="C65">
         <v>197.511</v>
       </c>
       <c r="D65">
-        <v>23.829</v>
+        <v>23.915</v>
       </c>
       <c r="E65">
-        <v>12.219</v>
+        <v>12.881</v>
       </c>
       <c r="F65">
         <v>0.188</v>
       </c>
       <c r="G65">
-        <v>21.05</v>
+        <v>21.129</v>
       </c>
       <c r="H65">
         <v>0.018</v>
       </c>
       <c r="I65">
-        <v>0.233</v>
+        <v>0.239</v>
       </c>
       <c r="J65">
-        <v>57.537</v>
+        <v>58.37</v>
       </c>
       <c r="K65">
         <v>546.67</v>
       </c>
       <c r="L65">
-        <v>802.797</v>
+        <v>803.63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>