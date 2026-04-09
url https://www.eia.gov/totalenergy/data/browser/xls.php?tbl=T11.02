--- v0 (2026-02-22)
+++ v1 (2026-04-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 11.2 Carbon Dioxide Emissions From Energy Consumption: Residential Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Residential Sector CO2 Emissions</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -17988,1056 +17988,1114 @@
       </c>
       <c r="E612">
         <v>4.736</v>
       </c>
       <c r="F612">
         <v>0.057</v>
       </c>
       <c r="G612">
         <v>8.914</v>
       </c>
       <c r="H612">
         <v>53.501</v>
       </c>
       <c r="I612">
         <v>108.169</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613">
-        <v>44.247</v>
+        <v>44.257</v>
       </c>
       <c r="D613">
         <v>4.835</v>
       </c>
       <c r="E613">
         <v>4.515</v>
       </c>
       <c r="F613">
         <v>0.254</v>
       </c>
       <c r="G613">
         <v>9.604</v>
       </c>
       <c r="H613">
         <v>47.819</v>
       </c>
       <c r="I613">
-        <v>101.67</v>
+        <v>101.68</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614">
-        <v>37.837</v>
+        <v>37.823</v>
       </c>
       <c r="D614">
         <v>5.467</v>
       </c>
       <c r="E614">
         <v>3.954</v>
       </c>
       <c r="F614">
         <v>0.156</v>
       </c>
       <c r="G614">
         <v>9.577</v>
       </c>
       <c r="H614">
         <v>37.328</v>
       </c>
       <c r="I614">
-        <v>84.741</v>
+        <v>84.728</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615">
-        <v>34.914</v>
+        <v>34.918</v>
       </c>
       <c r="D615">
         <v>3.924</v>
       </c>
       <c r="E615">
         <v>3.857</v>
       </c>
       <c r="F615">
         <v>0.033</v>
       </c>
       <c r="G615">
         <v>7.814</v>
       </c>
       <c r="H615">
-        <v>37.595</v>
+        <v>37.594</v>
       </c>
       <c r="I615">
-        <v>80.323</v>
+        <v>80.327</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616">
-        <v>18.651</v>
+        <v>18.653</v>
       </c>
       <c r="D616">
         <v>2.547</v>
       </c>
       <c r="E616">
         <v>2.365</v>
       </c>
       <c r="F616">
         <v>0.086</v>
       </c>
       <c r="G616">
         <v>4.998</v>
       </c>
       <c r="H616">
         <v>30.734</v>
       </c>
       <c r="I616">
-        <v>54.384</v>
+        <v>54.385</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617">
-        <v>10.871</v>
+        <v>10.873</v>
       </c>
       <c r="D617">
         <v>2.203</v>
       </c>
       <c r="E617">
         <v>1.618</v>
       </c>
       <c r="F617">
         <v>0.131</v>
       </c>
       <c r="G617">
         <v>3.953</v>
       </c>
       <c r="H617">
         <v>34.024</v>
       </c>
       <c r="I617">
-        <v>48.847</v>
+        <v>48.849</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618">
-        <v>7.116</v>
+        <v>7.112</v>
       </c>
       <c r="D618">
         <v>1.875</v>
       </c>
       <c r="E618">
         <v>1.073</v>
       </c>
       <c r="F618">
         <v>0.046</v>
       </c>
       <c r="G618">
         <v>2.993</v>
       </c>
       <c r="H618">
-        <v>46.545</v>
+        <v>46.546</v>
       </c>
       <c r="I618">
-        <v>56.654</v>
+        <v>56.651</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619">
-        <v>6.166</v>
+        <v>6.164</v>
       </c>
       <c r="D619">
         <v>1.301</v>
       </c>
       <c r="E619">
         <v>0.907</v>
       </c>
       <c r="F619">
         <v>0.113</v>
       </c>
       <c r="G619">
         <v>2.322</v>
       </c>
       <c r="H619">
         <v>66.922</v>
       </c>
       <c r="I619">
-        <v>75.41</v>
+        <v>75.408</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620" t="s">
         <v>15</v>
       </c>
       <c r="C620">
-        <v>5.808</v>
+        <v>5.764</v>
       </c>
       <c r="D620">
         <v>1.117</v>
       </c>
       <c r="E620">
         <v>0.933</v>
       </c>
       <c r="F620">
         <v>0.005</v>
       </c>
       <c r="G620">
         <v>2.055</v>
       </c>
       <c r="H620">
         <v>66.304</v>
       </c>
       <c r="I620">
-        <v>74.167</v>
+        <v>74.122</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621" t="s">
         <v>15</v>
       </c>
       <c r="C621">
-        <v>6.262</v>
+        <v>6.266</v>
       </c>
       <c r="D621">
         <v>1.895</v>
       </c>
       <c r="E621">
         <v>1.087</v>
       </c>
       <c r="F621">
         <v>0.098</v>
       </c>
       <c r="G621">
         <v>3.079</v>
       </c>
       <c r="H621">
         <v>49.359</v>
       </c>
       <c r="I621">
-        <v>58.7</v>
+        <v>58.704</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622" t="s">
         <v>15</v>
       </c>
       <c r="C622">
-        <v>12.49</v>
+        <v>12.488</v>
       </c>
       <c r="D622">
         <v>2.564</v>
       </c>
       <c r="E622">
         <v>1.933</v>
       </c>
       <c r="F622">
         <v>0.01</v>
       </c>
       <c r="G622">
         <v>4.507</v>
       </c>
       <c r="H622">
         <v>36.96</v>
       </c>
       <c r="I622">
-        <v>53.957</v>
+        <v>53.954</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623">
-        <v>27.232</v>
+        <v>27.222</v>
       </c>
       <c r="D623">
         <v>2.918</v>
       </c>
       <c r="E623">
         <v>3.418</v>
       </c>
       <c r="F623">
         <v>0.009</v>
       </c>
       <c r="G623">
         <v>6.345</v>
       </c>
       <c r="H623">
         <v>37.085</v>
       </c>
       <c r="I623">
-        <v>70.663</v>
+        <v>70.653</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624">
-        <v>36.2</v>
+        <v>36.253</v>
       </c>
       <c r="D624">
         <v>4.023</v>
       </c>
       <c r="E624">
         <v>4.053</v>
       </c>
       <c r="F624">
         <v>0.17</v>
       </c>
       <c r="G624">
         <v>8.245</v>
       </c>
       <c r="H624">
         <v>43.694</v>
       </c>
       <c r="I624">
-        <v>88.14</v>
+        <v>88.192</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625">
-        <v>51.133</v>
+        <v>51.206</v>
       </c>
       <c r="D625">
         <v>4.692</v>
       </c>
       <c r="E625">
-        <v>5.374</v>
+        <v>5.137</v>
       </c>
       <c r="F625">
         <v>0.148</v>
       </c>
       <c r="G625">
-        <v>10.213</v>
+        <v>9.977</v>
       </c>
       <c r="H625">
-        <v>58.29</v>
+        <v>58.301</v>
       </c>
       <c r="I625">
-        <v>119.635</v>
+        <v>119.484</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626">
-        <v>35.41</v>
+        <v>35.293</v>
       </c>
       <c r="D626">
         <v>5.306</v>
       </c>
       <c r="E626">
-        <v>3.908</v>
+        <v>3.733</v>
       </c>
       <c r="F626">
         <v>0.074</v>
       </c>
       <c r="G626">
-        <v>9.287</v>
+        <v>9.113</v>
       </c>
       <c r="H626">
-        <v>37.365</v>
+        <v>37.367</v>
       </c>
       <c r="I626">
-        <v>82.063</v>
+        <v>81.773</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627">
-        <v>27.858</v>
+        <v>27.895</v>
       </c>
       <c r="D627">
         <v>3.808</v>
       </c>
       <c r="E627">
-        <v>3.503</v>
+        <v>3.349</v>
       </c>
       <c r="F627">
         <v>0.077</v>
       </c>
       <c r="G627">
-        <v>7.388</v>
+        <v>7.234</v>
       </c>
       <c r="H627">
-        <v>31.618</v>
+        <v>31.619</v>
       </c>
       <c r="I627">
-        <v>66.865</v>
+        <v>66.748</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628">
-        <v>17.391</v>
+        <v>17.405</v>
       </c>
       <c r="D628">
         <v>2.471</v>
       </c>
       <c r="E628">
-        <v>2.368</v>
+        <v>2.261</v>
       </c>
       <c r="F628">
         <v>0.114</v>
       </c>
       <c r="G628">
-        <v>4.953</v>
+        <v>4.846</v>
       </c>
       <c r="H628">
-        <v>29.082</v>
+        <v>29.083</v>
       </c>
       <c r="I628">
-        <v>51.426</v>
+        <v>51.333</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629">
-        <v>9.433</v>
+        <v>9.444</v>
       </c>
       <c r="D629">
         <v>2.138</v>
       </c>
       <c r="E629">
-        <v>1.503</v>
+        <v>1.437</v>
       </c>
       <c r="F629">
         <v>0.115</v>
       </c>
       <c r="G629">
-        <v>3.757</v>
+        <v>3.69</v>
       </c>
       <c r="H629">
-        <v>36.325</v>
+        <v>36.324</v>
       </c>
       <c r="I629">
-        <v>49.515</v>
+        <v>49.458</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630">
-        <v>6.685</v>
+        <v>6.773</v>
       </c>
       <c r="D630">
         <v>1.819</v>
       </c>
       <c r="E630">
-        <v>0.973</v>
+        <v>0.929</v>
       </c>
       <c r="F630">
         <v>0.081</v>
       </c>
       <c r="G630">
-        <v>2.874</v>
+        <v>2.83</v>
       </c>
       <c r="H630">
-        <v>51.271</v>
+        <v>51.262</v>
       </c>
       <c r="I630">
-        <v>60.83</v>
+        <v>60.866</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631">
-        <v>5.876</v>
+        <v>5.886</v>
       </c>
       <c r="D631">
         <v>1.263</v>
       </c>
       <c r="E631">
-        <v>0.918</v>
+        <v>0.878</v>
       </c>
       <c r="F631">
         <v>0.016</v>
       </c>
       <c r="G631">
-        <v>2.197</v>
+        <v>2.156</v>
       </c>
       <c r="H631">
-        <v>65.527</v>
+        <v>65.529</v>
       </c>
       <c r="I631">
-        <v>73.6</v>
+        <v>73.571</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632">
-        <v>5.778</v>
+        <v>5.772</v>
       </c>
       <c r="D632">
         <v>1.084</v>
       </c>
       <c r="E632">
-        <v>0.945</v>
+        <v>0.903</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
       <c r="G632">
-        <v>2.029</v>
+        <v>1.987</v>
       </c>
       <c r="H632">
-        <v>62.362</v>
+        <v>62.36</v>
       </c>
       <c r="I632">
-        <v>70.17</v>
+        <v>70.12</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633">
-        <v>6.236</v>
+        <v>6.177</v>
       </c>
       <c r="D633">
         <v>1.839</v>
       </c>
       <c r="E633">
-        <v>1.066</v>
+        <v>1.02</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
       <c r="G633">
-        <v>2.905</v>
+        <v>2.858</v>
       </c>
       <c r="H633">
-        <v>46.387</v>
+        <v>46.372</v>
       </c>
       <c r="I633">
-        <v>55.527</v>
+        <v>55.407</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634">
-        <v>10.635</v>
+        <v>10.612</v>
       </c>
       <c r="D634">
         <v>2.488</v>
       </c>
       <c r="E634">
-        <v>1.89</v>
+        <v>1.806</v>
       </c>
       <c r="F634">
         <v>0.011</v>
       </c>
       <c r="G634">
-        <v>4.39</v>
+        <v>4.306</v>
       </c>
       <c r="H634">
-        <v>36.668</v>
+        <v>36.658</v>
       </c>
       <c r="I634">
-        <v>51.692</v>
+        <v>51.575</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635">
-        <v>22.602</v>
+        <v>22.567</v>
       </c>
       <c r="D635">
         <v>2.832</v>
       </c>
       <c r="E635">
-        <v>3.158</v>
+        <v>3.019</v>
       </c>
       <c r="F635">
         <v>0.089</v>
       </c>
       <c r="G635">
-        <v>6.078</v>
+        <v>5.939</v>
       </c>
       <c r="H635">
-        <v>34.344</v>
+        <v>34.341</v>
       </c>
       <c r="I635">
-        <v>63.024</v>
+        <v>62.847</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636">
-        <v>41.483</v>
+        <v>41.524</v>
       </c>
       <c r="D636">
         <v>3.904</v>
       </c>
       <c r="E636">
-        <v>4.65</v>
+        <v>4.441</v>
       </c>
       <c r="F636">
         <v>0.117</v>
       </c>
       <c r="G636">
-        <v>8.671</v>
+        <v>8.462</v>
       </c>
       <c r="H636">
-        <v>46.759</v>
+        <v>46.769</v>
       </c>
       <c r="I636">
-        <v>96.912</v>
+        <v>96.755</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637">
-        <v>56.691</v>
+        <v>56.69</v>
       </c>
       <c r="D637">
-        <v>4.813</v>
+        <v>4.796</v>
       </c>
       <c r="E637">
-        <v>5.945</v>
+        <v>5.579</v>
       </c>
       <c r="F637">
-        <v>0.227</v>
+        <v>0.241</v>
       </c>
       <c r="G637">
-        <v>10.985</v>
+        <v>10.616</v>
       </c>
       <c r="H637">
-        <v>62.142</v>
+        <v>61.999</v>
       </c>
       <c r="I637">
-        <v>129.818</v>
+        <v>129.304</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638">
-        <v>43.569</v>
+        <v>43.508</v>
       </c>
       <c r="D638">
-        <v>5.443</v>
+        <v>5.424</v>
       </c>
       <c r="E638">
-        <v>4.469</v>
+        <v>4.205</v>
       </c>
       <c r="F638">
-        <v>0.208</v>
+        <v>0.221</v>
       </c>
       <c r="G638">
-        <v>10.12</v>
+        <v>9.85</v>
       </c>
       <c r="H638">
-        <v>46.298</v>
+        <v>46.18</v>
       </c>
       <c r="I638">
-        <v>99.986</v>
+        <v>99.538</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639">
-        <v>29.037</v>
+        <v>28.827</v>
       </c>
       <c r="D639">
-        <v>3.906</v>
+        <v>3.893</v>
       </c>
       <c r="E639">
-        <v>3.405</v>
+        <v>3.225</v>
       </c>
       <c r="F639">
-        <v>0.146</v>
+        <v>0.155</v>
       </c>
       <c r="G639">
-        <v>7.457</v>
+        <v>7.273</v>
       </c>
       <c r="H639">
-        <v>34.667</v>
+        <v>34.573</v>
       </c>
       <c r="I639">
-        <v>71.161</v>
+        <v>70.674</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640">
-        <v>17.856</v>
+        <v>17.788</v>
       </c>
       <c r="D640">
-        <v>2.535</v>
+        <v>2.526</v>
       </c>
       <c r="E640">
-        <v>2.357</v>
+        <v>2.253</v>
       </c>
       <c r="F640">
-        <v>0.056</v>
+        <v>0.059</v>
       </c>
       <c r="G640">
-        <v>4.948</v>
+        <v>4.839</v>
       </c>
       <c r="H640">
-        <v>30.917</v>
+        <v>30.842</v>
       </c>
       <c r="I640">
-        <v>53.721</v>
+        <v>53.469</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641">
-        <v>10.292</v>
+        <v>10.291</v>
       </c>
       <c r="D641">
-        <v>2.193</v>
+        <v>2.186</v>
       </c>
       <c r="E641">
-        <v>1.625</v>
+        <v>1.579</v>
       </c>
       <c r="F641">
-        <v>0.058</v>
+        <v>0.061</v>
       </c>
       <c r="G641">
-        <v>3.876</v>
+        <v>3.825</v>
       </c>
       <c r="H641">
-        <v>35.291</v>
+        <v>35.213</v>
       </c>
       <c r="I641">
-        <v>49.459</v>
+        <v>49.328</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642">
-        <v>7.094</v>
+        <v>7.078</v>
       </c>
       <c r="D642">
-        <v>1.866</v>
+        <v>1.86</v>
       </c>
       <c r="E642">
         <v>0.976</v>
       </c>
       <c r="F642">
-        <v>0.06</v>
+        <v>0.064</v>
       </c>
       <c r="G642">
-        <v>2.902</v>
+        <v>2.899</v>
       </c>
       <c r="H642">
-        <v>51.062</v>
+        <v>50.947</v>
       </c>
       <c r="I642">
-        <v>61.058</v>
+        <v>60.924</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643">
-        <v>6.07</v>
+        <v>6.075</v>
       </c>
       <c r="D643">
-        <v>1.295</v>
+        <v>1.291</v>
       </c>
       <c r="E643">
-        <v>0.921</v>
+        <v>0.927</v>
       </c>
       <c r="F643">
-        <v>0.022</v>
+        <v>0.024</v>
       </c>
       <c r="G643">
-        <v>2.239</v>
+        <v>2.242</v>
       </c>
       <c r="H643">
-        <v>68.143</v>
+        <v>67.938</v>
       </c>
       <c r="I643">
-        <v>76.452</v>
+        <v>76.255</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644">
-        <v>5.772</v>
+        <v>5.714</v>
       </c>
       <c r="D644">
-        <v>1.112</v>
+        <v>1.108</v>
       </c>
       <c r="E644">
-        <v>0.957</v>
+        <v>0.959</v>
       </c>
       <c r="F644">
-        <v>0.042</v>
+        <v>0.045</v>
       </c>
       <c r="G644">
-        <v>2.111</v>
+        <v>2.112</v>
       </c>
       <c r="H644">
-        <v>59.647</v>
+        <v>59.441</v>
       </c>
       <c r="I644">
-        <v>67.53</v>
+        <v>67.267</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645">
-        <v>6.125</v>
+        <v>6.153</v>
       </c>
       <c r="D645">
-        <v>1.886</v>
+        <v>1.88</v>
       </c>
       <c r="E645">
-        <v>1.081</v>
+        <v>1.072</v>
       </c>
       <c r="F645">
         <v>0.002</v>
       </c>
       <c r="G645">
-        <v>2.97</v>
+        <v>2.954</v>
       </c>
       <c r="H645">
-        <v>47.178</v>
+        <v>47.063</v>
       </c>
       <c r="I645">
-        <v>56.273</v>
+        <v>56.17</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646">
-        <v>11.721</v>
+        <v>11.826</v>
       </c>
       <c r="D646">
-        <v>2.553</v>
+        <v>2.544</v>
       </c>
       <c r="E646">
-        <v>2.045</v>
+        <v>1.968</v>
       </c>
       <c r="F646">
-        <v>-0.174</v>
+        <v>0.022</v>
       </c>
       <c r="G646">
-        <v>4.424</v>
+        <v>4.534</v>
       </c>
       <c r="H646">
-        <v>38.111</v>
+        <v>38.203</v>
       </c>
       <c r="I646">
-        <v>54.256</v>
+        <v>54.563</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647" t="s">
+        <v>15</v>
+      </c>
+      <c r="C647">
+        <v>25.742</v>
+      </c>
+      <c r="D647">
+        <v>2.895</v>
+      </c>
+      <c r="E647">
+        <v>3.163</v>
+      </c>
+      <c r="F647">
+        <v>0.139</v>
+      </c>
+      <c r="G647">
+        <v>6.197</v>
+      </c>
+      <c r="H647">
+        <v>36.943</v>
+      </c>
+      <c r="I647">
+        <v>68.881</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648" t="s">
+        <v>15</v>
+      </c>
+      <c r="C648">
+        <v>45.142</v>
+      </c>
+      <c r="D648">
+        <v>3.991</v>
+      </c>
+      <c r="E648">
+        <v>4.6</v>
+      </c>
+      <c r="F648">
+        <v>0.205</v>
+      </c>
+      <c r="G648">
+        <v>8.796</v>
+      </c>
+      <c r="H648">
+        <v>48.573</v>
+      </c>
+      <c r="I648">
+        <v>102.512</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -20589,63 +20647,92 @@
       </c>
       <c r="G63">
         <v>65.492</v>
       </c>
       <c r="H63">
         <v>532.124</v>
       </c>
       <c r="I63">
         <v>845.365</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64">
         <v>240.5</v>
       </c>
       <c r="D64">
         <v>33.643</v>
       </c>
       <c r="E64">
-        <v>30.257</v>
+        <v>28.913</v>
       </c>
       <c r="F64">
         <v>0.843</v>
       </c>
       <c r="G64">
-        <v>64.743</v>
+        <v>63.398</v>
       </c>
       <c r="H64">
         <v>532.693</v>
       </c>
       <c r="I64">
-        <v>837.935</v>
+        <v>836.591</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65">
+        <v>264.83</v>
+      </c>
+      <c r="D65">
+        <v>34.393</v>
+      </c>
+      <c r="E65">
+        <v>30.506</v>
+      </c>
+      <c r="F65">
+        <v>1.238</v>
+      </c>
+      <c r="G65">
+        <v>66.137</v>
+      </c>
+      <c r="H65">
+        <v>555.048</v>
+      </c>
+      <c r="I65">
+        <v>886.015</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>