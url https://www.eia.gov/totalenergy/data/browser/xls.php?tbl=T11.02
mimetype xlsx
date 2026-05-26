--- v1 (2026-04-09)
+++ v2 (2026-05-26)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 11.2 Carbon Dioxide Emissions From Energy Consumption: Residential Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Residential Sector CO2 Emissions</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -17646,80 +17646,80 @@
       </c>
       <c r="G600">
         <v>8.301</v>
       </c>
       <c r="H600">
         <v>43.359</v>
       </c>
       <c r="I600">
         <v>88.372</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601" t="s">
         <v>15</v>
       </c>
       <c r="C601">
         <v>52.494</v>
       </c>
       <c r="D601">
         <v>4.953</v>
       </c>
       <c r="E601">
-        <v>5.382</v>
+        <v>5.383</v>
       </c>
       <c r="F601">
         <v>0.322</v>
       </c>
       <c r="G601">
-        <v>10.657</v>
+        <v>10.658</v>
       </c>
       <c r="H601">
         <v>59.424</v>
       </c>
       <c r="I601">
-        <v>122.575</v>
+        <v>122.576</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602" t="s">
         <v>15</v>
       </c>
       <c r="C602">
         <v>43.369</v>
       </c>
       <c r="D602">
         <v>5.601</v>
       </c>
       <c r="E602">
-        <v>4.309</v>
+        <v>4.31</v>
       </c>
       <c r="F602">
         <v>0.021</v>
       </c>
       <c r="G602">
         <v>9.931</v>
       </c>
       <c r="H602">
         <v>48.42</v>
       </c>
       <c r="I602">
         <v>101.72</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603" t="s">
         <v>15</v>
       </c>
       <c r="C603">
         <v>32.245</v>
       </c>
       <c r="D603">
@@ -17733,51 +17733,51 @@
       </c>
       <c r="G603">
         <v>7.517</v>
       </c>
       <c r="H603">
         <v>38.98</v>
       </c>
       <c r="I603">
         <v>78.742</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604" t="s">
         <v>15</v>
       </c>
       <c r="C604">
         <v>21.06</v>
       </c>
       <c r="D604">
         <v>2.609</v>
       </c>
       <c r="E604">
-        <v>2.571</v>
+        <v>2.572</v>
       </c>
       <c r="F604">
         <v>0.029</v>
       </c>
       <c r="G604">
         <v>5.209</v>
       </c>
       <c r="H604">
         <v>33.568</v>
       </c>
       <c r="I604">
         <v>59.838</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605" t="s">
         <v>15</v>
       </c>
       <c r="C605">
         <v>11.02</v>
       </c>
       <c r="D605">
@@ -17907,292 +17907,292 @@
       </c>
       <c r="G609">
         <v>3.099</v>
       </c>
       <c r="H609">
         <v>49.64</v>
       </c>
       <c r="I609">
         <v>58.986</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610" t="s">
         <v>15</v>
       </c>
       <c r="C610">
         <v>13.247</v>
       </c>
       <c r="D610">
         <v>2.627</v>
       </c>
       <c r="E610">
-        <v>2.194</v>
+        <v>2.193</v>
       </c>
       <c r="F610">
         <v>0.005</v>
       </c>
       <c r="G610">
-        <v>4.826</v>
+        <v>4.825</v>
       </c>
       <c r="H610">
         <v>37.111</v>
       </c>
       <c r="I610">
         <v>55.183</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611" t="s">
         <v>15</v>
       </c>
       <c r="C611">
         <v>28.117</v>
       </c>
       <c r="D611">
         <v>2.989</v>
       </c>
       <c r="E611">
         <v>3.395</v>
       </c>
       <c r="F611">
         <v>0.048</v>
       </c>
       <c r="G611">
-        <v>6.433</v>
+        <v>6.432</v>
       </c>
       <c r="H611">
         <v>38.713</v>
       </c>
       <c r="I611">
-        <v>73.263</v>
+        <v>73.262</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612" t="s">
         <v>15</v>
       </c>
       <c r="C612">
         <v>45.754</v>
       </c>
       <c r="D612">
         <v>4.121</v>
       </c>
       <c r="E612">
-        <v>4.736</v>
+        <v>4.735</v>
       </c>
       <c r="F612">
         <v>0.057</v>
       </c>
       <c r="G612">
-        <v>8.914</v>
+        <v>8.913</v>
       </c>
       <c r="H612">
         <v>53.501</v>
       </c>
       <c r="I612">
-        <v>108.169</v>
+        <v>108.168</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613" t="s">
         <v>15</v>
       </c>
       <c r="C613">
         <v>44.257</v>
       </c>
       <c r="D613">
         <v>4.835</v>
       </c>
       <c r="E613">
         <v>4.515</v>
       </c>
       <c r="F613">
         <v>0.254</v>
       </c>
       <c r="G613">
         <v>9.604</v>
       </c>
       <c r="H613">
-        <v>47.819</v>
+        <v>47.818</v>
       </c>
       <c r="I613">
-        <v>101.68</v>
+        <v>101.679</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614" t="s">
         <v>15</v>
       </c>
       <c r="C614">
         <v>37.823</v>
       </c>
       <c r="D614">
         <v>5.467</v>
       </c>
       <c r="E614">
-        <v>3.954</v>
+        <v>3.953</v>
       </c>
       <c r="F614">
         <v>0.156</v>
       </c>
       <c r="G614">
-        <v>9.577</v>
+        <v>9.576</v>
       </c>
       <c r="H614">
         <v>37.328</v>
       </c>
       <c r="I614">
-        <v>84.728</v>
+        <v>84.727</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615" t="s">
         <v>15</v>
       </c>
       <c r="C615">
         <v>34.918</v>
       </c>
       <c r="D615">
         <v>3.924</v>
       </c>
       <c r="E615">
-        <v>3.857</v>
+        <v>3.856</v>
       </c>
       <c r="F615">
         <v>0.033</v>
       </c>
       <c r="G615">
         <v>7.814</v>
       </c>
       <c r="H615">
         <v>37.594</v>
       </c>
       <c r="I615">
-        <v>80.327</v>
+        <v>80.326</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616" t="s">
         <v>15</v>
       </c>
       <c r="C616">
         <v>18.653</v>
       </c>
       <c r="D616">
         <v>2.547</v>
       </c>
       <c r="E616">
         <v>2.365</v>
       </c>
       <c r="F616">
         <v>0.086</v>
       </c>
       <c r="G616">
         <v>4.998</v>
       </c>
       <c r="H616">
-        <v>30.734</v>
+        <v>30.733</v>
       </c>
       <c r="I616">
         <v>54.385</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617" t="s">
         <v>15</v>
       </c>
       <c r="C617">
         <v>10.873</v>
       </c>
       <c r="D617">
         <v>2.203</v>
       </c>
       <c r="E617">
         <v>1.618</v>
       </c>
       <c r="F617">
         <v>0.131</v>
       </c>
       <c r="G617">
         <v>3.953</v>
       </c>
       <c r="H617">
-        <v>34.024</v>
+        <v>34.023</v>
       </c>
       <c r="I617">
         <v>48.849</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618" t="s">
         <v>15</v>
       </c>
       <c r="C618">
         <v>7.112</v>
       </c>
       <c r="D618">
         <v>1.875</v>
       </c>
       <c r="E618">
         <v>1.073</v>
       </c>
       <c r="F618">
         <v>0.046</v>
       </c>
       <c r="G618">
         <v>2.993</v>
       </c>
       <c r="H618">
-        <v>46.546</v>
+        <v>46.545</v>
       </c>
       <c r="I618">
         <v>56.651</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619" t="s">
         <v>15</v>
       </c>
       <c r="C619">
         <v>6.164</v>
       </c>
       <c r="D619">
         <v>1.301</v>
       </c>
       <c r="E619">
         <v>0.907</v>
       </c>
       <c r="F619">
         <v>0.113</v>
       </c>
       <c r="G619">
@@ -18290,782 +18290,811 @@
       </c>
       <c r="I622">
         <v>53.954</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623" t="s">
         <v>15</v>
       </c>
       <c r="C623">
         <v>27.222</v>
       </c>
       <c r="D623">
         <v>2.918</v>
       </c>
       <c r="E623">
         <v>3.418</v>
       </c>
       <c r="F623">
         <v>0.009</v>
       </c>
       <c r="G623">
-        <v>6.345</v>
+        <v>6.346</v>
       </c>
       <c r="H623">
         <v>37.085</v>
       </c>
       <c r="I623">
         <v>70.653</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624" t="s">
         <v>15</v>
       </c>
       <c r="C624">
         <v>36.253</v>
       </c>
       <c r="D624">
         <v>4.023</v>
       </c>
       <c r="E624">
         <v>4.053</v>
       </c>
       <c r="F624">
         <v>0.17</v>
       </c>
       <c r="G624">
-        <v>8.245</v>
+        <v>8.246</v>
       </c>
       <c r="H624">
-        <v>43.694</v>
+        <v>43.693</v>
       </c>
       <c r="I624">
-        <v>88.192</v>
+        <v>88.193</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625" t="s">
         <v>15</v>
       </c>
       <c r="C625">
         <v>51.206</v>
       </c>
       <c r="D625">
         <v>4.692</v>
       </c>
       <c r="E625">
         <v>5.137</v>
       </c>
       <c r="F625">
         <v>0.148</v>
       </c>
       <c r="G625">
         <v>9.977</v>
       </c>
       <c r="H625">
-        <v>58.301</v>
+        <v>58.279</v>
       </c>
       <c r="I625">
-        <v>119.484</v>
+        <v>119.462</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626" t="s">
         <v>15</v>
       </c>
       <c r="C626">
         <v>35.293</v>
       </c>
       <c r="D626">
         <v>5.306</v>
       </c>
       <c r="E626">
         <v>3.733</v>
       </c>
       <c r="F626">
         <v>0.074</v>
       </c>
       <c r="G626">
         <v>9.113</v>
       </c>
       <c r="H626">
-        <v>37.367</v>
+        <v>37.348</v>
       </c>
       <c r="I626">
-        <v>81.773</v>
+        <v>81.754</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627" t="s">
         <v>15</v>
       </c>
       <c r="C627">
         <v>27.895</v>
       </c>
       <c r="D627">
         <v>3.808</v>
       </c>
       <c r="E627">
         <v>3.349</v>
       </c>
       <c r="F627">
         <v>0.077</v>
       </c>
       <c r="G627">
         <v>7.234</v>
       </c>
       <c r="H627">
-        <v>31.619</v>
+        <v>31.6</v>
       </c>
       <c r="I627">
-        <v>66.748</v>
+        <v>66.729</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628" t="s">
         <v>15</v>
       </c>
       <c r="C628">
         <v>17.405</v>
       </c>
       <c r="D628">
         <v>2.471</v>
       </c>
       <c r="E628">
         <v>2.261</v>
       </c>
       <c r="F628">
         <v>0.114</v>
       </c>
       <c r="G628">
-        <v>4.846</v>
+        <v>4.845</v>
       </c>
       <c r="H628">
-        <v>29.083</v>
+        <v>29.065</v>
       </c>
       <c r="I628">
-        <v>51.333</v>
+        <v>51.316</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629" t="s">
         <v>15</v>
       </c>
       <c r="C629">
         <v>9.444</v>
       </c>
       <c r="D629">
         <v>2.138</v>
       </c>
       <c r="E629">
-        <v>1.437</v>
+        <v>1.436</v>
       </c>
       <c r="F629">
         <v>0.115</v>
       </c>
       <c r="G629">
         <v>3.69</v>
       </c>
       <c r="H629">
-        <v>36.324</v>
+        <v>36.306</v>
       </c>
       <c r="I629">
-        <v>49.458</v>
+        <v>49.439</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630" t="s">
         <v>15</v>
       </c>
       <c r="C630">
         <v>6.773</v>
       </c>
       <c r="D630">
         <v>1.819</v>
       </c>
       <c r="E630">
         <v>0.929</v>
       </c>
       <c r="F630">
         <v>0.081</v>
       </c>
       <c r="G630">
         <v>2.83</v>
       </c>
       <c r="H630">
-        <v>51.262</v>
+        <v>51.242</v>
       </c>
       <c r="I630">
-        <v>60.866</v>
+        <v>60.845</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631" t="s">
         <v>15</v>
       </c>
       <c r="C631">
         <v>5.886</v>
       </c>
       <c r="D631">
         <v>1.263</v>
       </c>
       <c r="E631">
         <v>0.878</v>
       </c>
       <c r="F631">
         <v>0.016</v>
       </c>
       <c r="G631">
         <v>2.156</v>
       </c>
       <c r="H631">
-        <v>65.529</v>
+        <v>65.507</v>
       </c>
       <c r="I631">
-        <v>73.571</v>
+        <v>73.549</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632" t="s">
         <v>15</v>
       </c>
       <c r="C632">
         <v>5.772</v>
       </c>
       <c r="D632">
         <v>1.084</v>
       </c>
       <c r="E632">
         <v>0.903</v>
       </c>
       <c r="F632">
         <v>0</v>
       </c>
       <c r="G632">
         <v>1.987</v>
       </c>
       <c r="H632">
-        <v>62.36</v>
+        <v>62.338</v>
       </c>
       <c r="I632">
-        <v>70.12</v>
+        <v>70.098</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633" t="s">
         <v>15</v>
       </c>
       <c r="C633">
         <v>6.177</v>
       </c>
       <c r="D633">
         <v>1.839</v>
       </c>
       <c r="E633">
         <v>1.02</v>
       </c>
       <c r="F633">
         <v>0</v>
       </c>
       <c r="G633">
         <v>2.858</v>
       </c>
       <c r="H633">
-        <v>46.372</v>
+        <v>46.353</v>
       </c>
       <c r="I633">
-        <v>55.407</v>
+        <v>55.388</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634" t="s">
         <v>15</v>
       </c>
       <c r="C634">
         <v>10.612</v>
       </c>
       <c r="D634">
         <v>2.488</v>
       </c>
       <c r="E634">
         <v>1.806</v>
       </c>
       <c r="F634">
         <v>0.011</v>
       </c>
       <c r="G634">
         <v>4.306</v>
       </c>
       <c r="H634">
-        <v>36.658</v>
+        <v>36.639</v>
       </c>
       <c r="I634">
-        <v>51.575</v>
+        <v>51.557</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635" t="s">
         <v>15</v>
       </c>
       <c r="C635">
         <v>22.567</v>
       </c>
       <c r="D635">
         <v>2.832</v>
       </c>
       <c r="E635">
         <v>3.019</v>
       </c>
       <c r="F635">
         <v>0.089</v>
       </c>
       <c r="G635">
         <v>5.939</v>
       </c>
       <c r="H635">
-        <v>34.341</v>
+        <v>34.324</v>
       </c>
       <c r="I635">
-        <v>62.847</v>
+        <v>62.83</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636" t="s">
         <v>15</v>
       </c>
       <c r="C636">
         <v>41.524</v>
       </c>
       <c r="D636">
         <v>3.904</v>
       </c>
       <c r="E636">
-        <v>4.441</v>
+        <v>4.442</v>
       </c>
       <c r="F636">
         <v>0.117</v>
       </c>
       <c r="G636">
-        <v>8.462</v>
+        <v>8.463</v>
       </c>
       <c r="H636">
-        <v>46.769</v>
+        <v>46.748</v>
       </c>
       <c r="I636">
-        <v>96.755</v>
+        <v>96.735</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637">
-        <v>56.69</v>
+        <v>56.682</v>
       </c>
       <c r="D637">
         <v>4.796</v>
       </c>
       <c r="E637">
-        <v>5.579</v>
+        <v>5.577</v>
       </c>
       <c r="F637">
         <v>0.241</v>
       </c>
       <c r="G637">
-        <v>10.616</v>
+        <v>10.614</v>
       </c>
       <c r="H637">
-        <v>61.999</v>
+        <v>61.976</v>
       </c>
       <c r="I637">
-        <v>129.304</v>
+        <v>129.272</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638">
-        <v>43.508</v>
+        <v>43.522</v>
       </c>
       <c r="D638">
         <v>5.424</v>
       </c>
       <c r="E638">
-        <v>4.205</v>
+        <v>4.206</v>
       </c>
       <c r="F638">
         <v>0.221</v>
       </c>
       <c r="G638">
-        <v>9.85</v>
+        <v>9.851</v>
       </c>
       <c r="H638">
-        <v>46.18</v>
+        <v>46.16</v>
       </c>
       <c r="I638">
-        <v>99.538</v>
+        <v>99.533</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639">
-        <v>28.827</v>
+        <v>28.841</v>
       </c>
       <c r="D639">
         <v>3.893</v>
       </c>
       <c r="E639">
         <v>3.225</v>
       </c>
       <c r="F639">
         <v>0.155</v>
       </c>
       <c r="G639">
         <v>7.273</v>
       </c>
       <c r="H639">
-        <v>34.573</v>
+        <v>34.554</v>
       </c>
       <c r="I639">
-        <v>70.674</v>
+        <v>70.668</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640">
-        <v>17.788</v>
+        <v>17.799</v>
       </c>
       <c r="D640">
         <v>2.526</v>
       </c>
       <c r="E640">
-        <v>2.253</v>
+        <v>2.254</v>
       </c>
       <c r="F640">
         <v>0.059</v>
       </c>
       <c r="G640">
-        <v>4.839</v>
+        <v>4.84</v>
       </c>
       <c r="H640">
-        <v>30.842</v>
+        <v>30.824</v>
       </c>
       <c r="I640">
-        <v>53.469</v>
+        <v>53.463</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641">
-        <v>10.291</v>
+        <v>10.307</v>
       </c>
       <c r="D641">
         <v>2.186</v>
       </c>
       <c r="E641">
         <v>1.579</v>
       </c>
       <c r="F641">
         <v>0.061</v>
       </c>
       <c r="G641">
-        <v>3.825</v>
+        <v>3.826</v>
       </c>
       <c r="H641">
-        <v>35.213</v>
+        <v>35.194</v>
       </c>
       <c r="I641">
-        <v>49.328</v>
+        <v>49.327</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642">
-        <v>7.078</v>
+        <v>7.091</v>
       </c>
       <c r="D642">
         <v>1.86</v>
       </c>
       <c r="E642">
         <v>0.976</v>
       </c>
       <c r="F642">
         <v>0.064</v>
       </c>
       <c r="G642">
         <v>2.899</v>
       </c>
       <c r="H642">
-        <v>50.947</v>
+        <v>50.928</v>
       </c>
       <c r="I642">
-        <v>60.924</v>
+        <v>60.918</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643">
-        <v>6.075</v>
+        <v>6.072</v>
       </c>
       <c r="D643">
         <v>1.291</v>
       </c>
       <c r="E643">
         <v>0.927</v>
       </c>
       <c r="F643">
         <v>0.024</v>
       </c>
       <c r="G643">
         <v>2.242</v>
       </c>
       <c r="H643">
-        <v>67.938</v>
+        <v>67.915</v>
       </c>
       <c r="I643">
-        <v>76.255</v>
+        <v>76.229</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644">
-        <v>5.714</v>
+        <v>5.723</v>
       </c>
       <c r="D644">
         <v>1.108</v>
       </c>
       <c r="E644">
-        <v>0.959</v>
+        <v>0.96</v>
       </c>
       <c r="F644">
         <v>0.045</v>
       </c>
       <c r="G644">
-        <v>2.112</v>
+        <v>2.113</v>
       </c>
       <c r="H644">
-        <v>59.441</v>
+        <v>59.42</v>
       </c>
       <c r="I644">
-        <v>67.267</v>
+        <v>67.255</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645">
         <v>6.153</v>
       </c>
       <c r="D645">
         <v>1.88</v>
       </c>
       <c r="E645">
-        <v>1.072</v>
+        <v>1.073</v>
       </c>
       <c r="F645">
         <v>0.002</v>
       </c>
       <c r="G645">
         <v>2.954</v>
       </c>
       <c r="H645">
-        <v>47.063</v>
+        <v>47.044</v>
       </c>
       <c r="I645">
-        <v>56.17</v>
+        <v>56.151</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646">
-        <v>11.826</v>
+        <v>11.83</v>
       </c>
       <c r="D646">
         <v>2.544</v>
       </c>
       <c r="E646">
         <v>1.968</v>
       </c>
       <c r="F646">
         <v>0.022</v>
       </c>
       <c r="G646">
         <v>4.534</v>
       </c>
       <c r="H646">
-        <v>38.203</v>
+        <v>38.185</v>
       </c>
       <c r="I646">
-        <v>54.563</v>
+        <v>54.548</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647">
-        <v>25.742</v>
+        <v>25.819</v>
       </c>
       <c r="D647">
         <v>2.895</v>
       </c>
       <c r="E647">
-        <v>3.163</v>
+        <v>3.165</v>
       </c>
       <c r="F647">
         <v>0.139</v>
       </c>
       <c r="G647">
-        <v>6.197</v>
+        <v>6.199</v>
       </c>
       <c r="H647">
-        <v>36.943</v>
+        <v>36.925</v>
       </c>
       <c r="I647">
-        <v>68.881</v>
+        <v>68.943</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648">
         <v>45.142</v>
       </c>
       <c r="D648">
         <v>3.991</v>
       </c>
       <c r="E648">
-        <v>4.6</v>
+        <v>4.596</v>
       </c>
       <c r="F648">
         <v>0.205</v>
       </c>
       <c r="G648">
-        <v>8.796</v>
+        <v>8.792</v>
       </c>
       <c r="H648">
-        <v>48.573</v>
+        <v>48.552</v>
       </c>
       <c r="I648">
-        <v>102.512</v>
+        <v>102.486</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649" t="s">
+        <v>15</v>
+      </c>
+      <c r="C649">
+        <v>53.334</v>
+      </c>
+      <c r="D649">
+        <v>4.779</v>
+      </c>
+      <c r="E649">
+        <v>5.222</v>
+      </c>
+      <c r="F649">
+        <v>0.283</v>
+      </c>
+      <c r="G649">
+        <v>10.284</v>
+      </c>
+      <c r="H649">
+        <v>55.448</v>
+      </c>
+      <c r="I649">
+        <v>119.065</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -20627,112 +20656,112 @@
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="7">
         <v>2023</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63">
         <v>247.749</v>
       </c>
       <c r="D63">
         <v>34.669</v>
       </c>
       <c r="E63">
         <v>29.711</v>
       </c>
       <c r="F63">
         <v>1.112</v>
       </c>
       <c r="G63">
         <v>65.492</v>
       </c>
       <c r="H63">
-        <v>532.124</v>
+        <v>532.12</v>
       </c>
       <c r="I63">
-        <v>845.365</v>
+        <v>845.361</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64">
         <v>240.5</v>
       </c>
       <c r="D64">
         <v>33.643</v>
       </c>
       <c r="E64">
         <v>28.913</v>
       </c>
       <c r="F64">
         <v>0.843</v>
       </c>
       <c r="G64">
         <v>63.398</v>
       </c>
       <c r="H64">
-        <v>532.693</v>
+        <v>532.454</v>
       </c>
       <c r="I64">
-        <v>836.591</v>
+        <v>836.353</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65">
-        <v>264.83</v>
+        <v>264.975</v>
       </c>
       <c r="D65">
         <v>34.393</v>
       </c>
       <c r="E65">
         <v>30.506</v>
       </c>
       <c r="F65">
         <v>1.238</v>
       </c>
       <c r="G65">
         <v>66.137</v>
       </c>
       <c r="H65">
-        <v>555.048</v>
+        <v>554.81</v>
       </c>
       <c r="I65">
-        <v>886.015</v>
+        <v>885.922</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>