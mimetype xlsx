--- v2 (2026-05-26)
+++ v3 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 11.2 Carbon Dioxide Emissions From Energy Consumption: Residential Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Residential Sector CO2 Emissions</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18690,411 +18690,469 @@
       </c>
       <c r="G636">
         <v>8.463</v>
       </c>
       <c r="H636">
         <v>46.748</v>
       </c>
       <c r="I636">
         <v>96.735</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637">
         <v>56.682</v>
       </c>
       <c r="D637">
         <v>4.796</v>
       </c>
       <c r="E637">
-        <v>5.577</v>
+        <v>5.575</v>
       </c>
       <c r="F637">
         <v>0.241</v>
       </c>
       <c r="G637">
-        <v>10.614</v>
+        <v>10.612</v>
       </c>
       <c r="H637">
-        <v>61.976</v>
+        <v>61.942</v>
       </c>
       <c r="I637">
-        <v>129.272</v>
+        <v>129.237</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638">
         <v>43.522</v>
       </c>
       <c r="D638">
         <v>5.424</v>
       </c>
       <c r="E638">
-        <v>4.206</v>
+        <v>4.204</v>
       </c>
       <c r="F638">
         <v>0.221</v>
       </c>
       <c r="G638">
-        <v>9.851</v>
+        <v>9.849</v>
       </c>
       <c r="H638">
-        <v>46.16</v>
+        <v>46.136</v>
       </c>
       <c r="I638">
-        <v>99.533</v>
+        <v>99.507</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639">
         <v>28.841</v>
       </c>
       <c r="D639">
         <v>3.893</v>
       </c>
       <c r="E639">
-        <v>3.225</v>
+        <v>3.226</v>
       </c>
       <c r="F639">
         <v>0.155</v>
       </c>
       <c r="G639">
-        <v>7.273</v>
+        <v>7.274</v>
       </c>
       <c r="H639">
-        <v>34.554</v>
+        <v>34.537</v>
       </c>
       <c r="I639">
-        <v>70.668</v>
+        <v>70.652</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640">
         <v>17.799</v>
       </c>
       <c r="D640">
         <v>2.526</v>
       </c>
       <c r="E640">
-        <v>2.254</v>
+        <v>2.256</v>
       </c>
       <c r="F640">
         <v>0.059</v>
       </c>
       <c r="G640">
-        <v>4.84</v>
+        <v>4.842</v>
       </c>
       <c r="H640">
-        <v>30.824</v>
+        <v>30.81</v>
       </c>
       <c r="I640">
-        <v>53.463</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641">
         <v>10.307</v>
       </c>
       <c r="D641">
         <v>2.186</v>
       </c>
       <c r="E641">
         <v>1.579</v>
       </c>
       <c r="F641">
         <v>0.061</v>
       </c>
       <c r="G641">
         <v>3.826</v>
       </c>
       <c r="H641">
-        <v>35.194</v>
+        <v>35.178</v>
       </c>
       <c r="I641">
-        <v>49.327</v>
+        <v>49.311</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642">
         <v>7.091</v>
       </c>
       <c r="D642">
         <v>1.86</v>
       </c>
       <c r="E642">
-        <v>0.976</v>
+        <v>0.975</v>
       </c>
       <c r="F642">
         <v>0.064</v>
       </c>
       <c r="G642">
-        <v>2.899</v>
+        <v>2.898</v>
       </c>
       <c r="H642">
-        <v>50.928</v>
+        <v>50.904</v>
       </c>
       <c r="I642">
-        <v>60.918</v>
+        <v>60.893</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643">
         <v>6.072</v>
       </c>
       <c r="D643">
         <v>1.291</v>
       </c>
       <c r="E643">
         <v>0.927</v>
       </c>
       <c r="F643">
         <v>0.024</v>
       </c>
       <c r="G643">
         <v>2.242</v>
       </c>
       <c r="H643">
-        <v>67.915</v>
+        <v>67.883</v>
       </c>
       <c r="I643">
-        <v>76.229</v>
+        <v>76.197</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644">
         <v>5.723</v>
       </c>
       <c r="D644">
         <v>1.108</v>
       </c>
       <c r="E644">
-        <v>0.96</v>
+        <v>0.959</v>
       </c>
       <c r="F644">
         <v>0.045</v>
       </c>
       <c r="G644">
-        <v>2.113</v>
+        <v>2.112</v>
       </c>
       <c r="H644">
-        <v>59.42</v>
+        <v>59.393</v>
       </c>
       <c r="I644">
-        <v>67.255</v>
+        <v>67.228</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645">
         <v>6.153</v>
       </c>
       <c r="D645">
         <v>1.88</v>
       </c>
       <c r="E645">
-        <v>1.073</v>
+        <v>1.074</v>
       </c>
       <c r="F645">
         <v>0.002</v>
       </c>
       <c r="G645">
-        <v>2.954</v>
+        <v>2.955</v>
       </c>
       <c r="H645">
-        <v>47.044</v>
+        <v>47.023</v>
       </c>
       <c r="I645">
-        <v>56.151</v>
+        <v>56.131</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646">
         <v>11.83</v>
       </c>
       <c r="D646">
         <v>2.544</v>
       </c>
       <c r="E646">
-        <v>1.968</v>
+        <v>1.97</v>
       </c>
       <c r="F646">
         <v>0.022</v>
       </c>
       <c r="G646">
-        <v>4.534</v>
+        <v>4.536</v>
       </c>
       <c r="H646">
-        <v>38.185</v>
+        <v>38.167</v>
       </c>
       <c r="I646">
-        <v>54.548</v>
+        <v>54.533</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647">
         <v>25.819</v>
       </c>
       <c r="D647">
         <v>2.895</v>
       </c>
       <c r="E647">
-        <v>3.165</v>
+        <v>3.164</v>
       </c>
       <c r="F647">
         <v>0.139</v>
       </c>
       <c r="G647">
-        <v>6.199</v>
+        <v>6.198</v>
       </c>
       <c r="H647">
-        <v>36.925</v>
+        <v>36.907</v>
       </c>
       <c r="I647">
-        <v>68.943</v>
+        <v>68.924</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648">
         <v>45.142</v>
       </c>
       <c r="D648">
         <v>3.991</v>
       </c>
       <c r="E648">
         <v>4.596</v>
       </c>
       <c r="F648">
         <v>0.205</v>
       </c>
       <c r="G648">
         <v>8.792</v>
       </c>
       <c r="H648">
-        <v>48.552</v>
+        <v>48.528</v>
       </c>
       <c r="I648">
-        <v>102.486</v>
+        <v>102.461</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649">
-        <v>53.334</v>
+        <v>53.174</v>
       </c>
       <c r="D649">
-        <v>4.779</v>
+        <v>4.741</v>
       </c>
       <c r="E649">
-        <v>5.222</v>
+        <v>5.23</v>
       </c>
       <c r="F649">
         <v>0.283</v>
       </c>
       <c r="G649">
-        <v>10.284</v>
+        <v>10.254</v>
       </c>
       <c r="H649">
-        <v>55.448</v>
+        <v>55.419</v>
       </c>
       <c r="I649">
-        <v>119.065</v>
+        <v>118.848</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650" t="s">
+        <v>15</v>
+      </c>
+      <c r="C650">
+        <v>39.64</v>
+      </c>
+      <c r="D650">
+        <v>5.362</v>
+      </c>
+      <c r="E650">
+        <v>4.039</v>
+      </c>
+      <c r="F650">
+        <v>0.123</v>
+      </c>
+      <c r="G650">
+        <v>9.523</v>
+      </c>
+      <c r="H650">
+        <v>43.924</v>
+      </c>
+      <c r="I650">
+        <v>93.087</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651" t="s">
+        <v>15</v>
+      </c>
+      <c r="C651">
+        <v>26.291</v>
+      </c>
+      <c r="D651">
+        <v>3.848</v>
+      </c>
+      <c r="E651">
+        <v>2.889</v>
+      </c>
+      <c r="F651">
+        <v>0.051</v>
+      </c>
+      <c r="G651">
+        <v>6.789</v>
+      </c>
+      <c r="H651">
+        <v>33.648</v>
+      </c>
+      <c r="I651">
+        <v>66.728</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -20699,69 +20757,69 @@
       </c>
       <c r="E64">
         <v>28.913</v>
       </c>
       <c r="F64">
         <v>0.843</v>
       </c>
       <c r="G64">
         <v>63.398</v>
       </c>
       <c r="H64">
         <v>532.454</v>
       </c>
       <c r="I64">
         <v>836.353</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65">
-        <v>264.975</v>
+        <v>264.976</v>
       </c>
       <c r="D65">
         <v>34.393</v>
       </c>
       <c r="E65">
         <v>30.506</v>
       </c>
       <c r="F65">
         <v>1.238</v>
       </c>
       <c r="G65">
         <v>66.137</v>
       </c>
       <c r="H65">
-        <v>554.81</v>
+        <v>554.542</v>
       </c>
       <c r="I65">
-        <v>885.922</v>
+        <v>885.654</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>