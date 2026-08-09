--- v5 (2026-06-19)
+++ v6 (2026-08-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 10.5  Solar Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption for Heat: Total</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption for Electricity: Residential Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption for Electricity: Commercial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption for Electricity: Industrial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption for Electricity: Total</t>
   </si>
   <si>
     <t>Small-Scale Solar Energy Consumption: Total</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z518"/>
+  <dimension ref="A1:Z520"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A518"/>
+      <selection activeCell="A13" sqref="A13:A520"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78.124" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="85.551" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -12474,7415 +12474,7491 @@
       </c>
       <c r="G324">
         <v>3.951</v>
       </c>
       <c r="H324">
         <v>0</v>
       </c>
       <c r="I324" t="s">
         <v>19</v>
       </c>
       <c r="J324">
         <v>0.072</v>
       </c>
       <c r="K324">
         <v>0.072</v>
       </c>
       <c r="L324">
         <v>4.023</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" s="6">
         <v>40179.0</v>
       </c>
       <c r="B325">
-        <v>3.03</v>
+        <v>3.034</v>
       </c>
       <c r="C325">
         <v>0.166</v>
       </c>
       <c r="D325">
         <v>0.209</v>
       </c>
       <c r="E325">
         <v>0.046</v>
       </c>
       <c r="F325">
         <v>0.421</v>
       </c>
       <c r="G325">
-        <v>3.452</v>
+        <v>3.455</v>
       </c>
       <c r="H325">
         <v>0</v>
       </c>
       <c r="I325">
         <v>0</v>
       </c>
       <c r="J325">
         <v>0.034</v>
       </c>
       <c r="K325">
         <v>0.034</v>
       </c>
       <c r="L325">
-        <v>3.485</v>
+        <v>3.489</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" s="6">
         <v>40210.0</v>
       </c>
       <c r="B326">
-        <v>3.267</v>
+        <v>3.271</v>
       </c>
       <c r="C326">
         <v>0.179</v>
       </c>
       <c r="D326">
         <v>0.225</v>
       </c>
       <c r="E326">
         <v>0.05</v>
       </c>
       <c r="F326">
         <v>0.454</v>
       </c>
       <c r="G326">
-        <v>3.721</v>
+        <v>3.725</v>
       </c>
       <c r="H326">
         <v>0</v>
       </c>
       <c r="I326">
         <v>0</v>
       </c>
       <c r="J326">
         <v>0.112</v>
       </c>
       <c r="K326">
         <v>0.112</v>
       </c>
       <c r="L326">
-        <v>3.833</v>
+        <v>3.837</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" s="6">
         <v>40238.0</v>
       </c>
       <c r="B327">
-        <v>4.501</v>
+        <v>4.506</v>
       </c>
       <c r="C327">
         <v>0.247</v>
       </c>
       <c r="D327">
         <v>0.31</v>
       </c>
       <c r="E327">
         <v>0.069</v>
       </c>
       <c r="F327">
         <v>0.626</v>
       </c>
       <c r="G327">
-        <v>5.127</v>
+        <v>5.132</v>
       </c>
       <c r="H327">
         <v>0</v>
       </c>
       <c r="I327">
         <v>0</v>
       </c>
       <c r="J327">
         <v>0.259</v>
       </c>
       <c r="K327">
         <v>0.259</v>
       </c>
       <c r="L327">
-        <v>5.386</v>
+        <v>5.391</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" s="6">
         <v>40269.0</v>
       </c>
       <c r="B328">
-        <v>4.961</v>
+        <v>4.967</v>
       </c>
       <c r="C328">
         <v>0.272</v>
       </c>
       <c r="D328">
         <v>0.342</v>
       </c>
       <c r="E328">
         <v>0.076</v>
       </c>
       <c r="F328">
         <v>0.69</v>
       </c>
       <c r="G328">
-        <v>5.65</v>
+        <v>5.656</v>
       </c>
       <c r="H328">
         <v>0</v>
       </c>
       <c r="I328">
         <v>0</v>
       </c>
       <c r="J328">
         <v>0.382</v>
       </c>
       <c r="K328">
         <v>0.383</v>
       </c>
       <c r="L328">
-        <v>6.033</v>
+        <v>6.039</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" s="6">
         <v>40299.0</v>
       </c>
       <c r="B329">
-        <v>5.476</v>
+        <v>5.483</v>
       </c>
       <c r="C329">
         <v>0.3</v>
       </c>
       <c r="D329">
         <v>0.378</v>
       </c>
       <c r="E329">
         <v>0.084</v>
       </c>
       <c r="F329">
         <v>0.762</v>
       </c>
       <c r="G329">
-        <v>6.238</v>
+        <v>6.244</v>
       </c>
       <c r="H329">
         <v>0</v>
       </c>
       <c r="I329">
         <v>0.001</v>
       </c>
       <c r="J329">
         <v>0.522</v>
       </c>
       <c r="K329">
         <v>0.523</v>
       </c>
       <c r="L329">
-        <v>6.76</v>
+        <v>6.767</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" s="6">
         <v>40330.0</v>
       </c>
       <c r="B330">
-        <v>5.526</v>
+        <v>5.532</v>
       </c>
       <c r="C330">
         <v>0.303</v>
       </c>
       <c r="D330">
         <v>0.381</v>
       </c>
       <c r="E330">
         <v>0.084</v>
       </c>
       <c r="F330">
         <v>0.768</v>
       </c>
       <c r="G330">
-        <v>6.294</v>
+        <v>6.301</v>
       </c>
       <c r="H330">
         <v>0.002</v>
       </c>
       <c r="I330">
         <v>0.001</v>
       </c>
       <c r="J330">
         <v>0.597</v>
       </c>
       <c r="K330">
         <v>0.601</v>
       </c>
       <c r="L330">
-        <v>6.895</v>
+        <v>6.901</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" s="6">
         <v>40360.0</v>
       </c>
       <c r="B331">
-        <v>5.801</v>
+        <v>5.808</v>
       </c>
       <c r="C331">
         <v>0.318</v>
       </c>
       <c r="D331">
         <v>0.4</v>
       </c>
       <c r="E331">
         <v>0.089</v>
       </c>
       <c r="F331">
         <v>0.807</v>
       </c>
       <c r="G331">
-        <v>6.607</v>
+        <v>6.614</v>
       </c>
       <c r="H331">
         <v>0.002</v>
       </c>
       <c r="I331">
         <v>0.001</v>
       </c>
       <c r="J331">
         <v>0.548</v>
       </c>
       <c r="K331">
         <v>0.551</v>
       </c>
       <c r="L331">
-        <v>7.158</v>
+        <v>7.165</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" s="6">
         <v>40391.0</v>
       </c>
       <c r="B332">
-        <v>5.74</v>
+        <v>5.747</v>
       </c>
       <c r="C332">
         <v>0.315</v>
       </c>
       <c r="D332">
         <v>0.396</v>
       </c>
       <c r="E332">
         <v>0.088</v>
       </c>
       <c r="F332">
         <v>0.798</v>
       </c>
       <c r="G332">
-        <v>6.539</v>
+        <v>6.546</v>
       </c>
       <c r="H332">
         <v>0.002</v>
       </c>
       <c r="I332">
         <v>0.001</v>
       </c>
       <c r="J332">
         <v>0.531</v>
       </c>
       <c r="K332">
         <v>0.534</v>
       </c>
       <c r="L332">
-        <v>7.072</v>
+        <v>7.079</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" s="6">
         <v>40422.0</v>
       </c>
       <c r="B333">
-        <v>5.236</v>
+        <v>5.242</v>
       </c>
       <c r="C333">
         <v>0.287</v>
       </c>
       <c r="D333">
         <v>0.361</v>
       </c>
       <c r="E333">
         <v>0.08</v>
       </c>
       <c r="F333">
         <v>0.728</v>
       </c>
       <c r="G333">
-        <v>5.964</v>
+        <v>5.97</v>
       </c>
       <c r="H333">
         <v>0.002</v>
       </c>
       <c r="I333">
         <v>0.001</v>
       </c>
       <c r="J333">
         <v>0.467</v>
       </c>
       <c r="K333">
         <v>0.469</v>
       </c>
       <c r="L333">
-        <v>6.433</v>
+        <v>6.439</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" s="6">
         <v>40452.0</v>
       </c>
       <c r="B334">
-        <v>4.772</v>
+        <v>4.777</v>
       </c>
       <c r="C334">
         <v>0.262</v>
       </c>
       <c r="D334">
         <v>0.329</v>
       </c>
       <c r="E334">
         <v>0.073</v>
       </c>
       <c r="F334">
         <v>0.664</v>
       </c>
       <c r="G334">
-        <v>5.435</v>
+        <v>5.441</v>
       </c>
       <c r="H334">
         <v>0.001</v>
       </c>
       <c r="I334">
         <v>0</v>
       </c>
       <c r="J334">
         <v>0.256</v>
       </c>
       <c r="K334">
         <v>0.257</v>
       </c>
       <c r="L334">
-        <v>5.693</v>
+        <v>5.698</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" s="6">
         <v>40483.0</v>
       </c>
       <c r="B335">
-        <v>3.914</v>
+        <v>3.919</v>
       </c>
       <c r="C335">
         <v>0.215</v>
       </c>
       <c r="D335">
         <v>0.27</v>
       </c>
       <c r="E335">
         <v>0.06</v>
       </c>
       <c r="F335">
         <v>0.544</v>
       </c>
       <c r="G335">
-        <v>4.458</v>
+        <v>4.463</v>
       </c>
       <c r="H335">
         <v>0.001</v>
       </c>
       <c r="I335">
         <v>0</v>
       </c>
       <c r="J335">
         <v>0.26</v>
       </c>
       <c r="K335">
         <v>0.262</v>
       </c>
       <c r="L335">
-        <v>4.721</v>
+        <v>4.725</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" s="6">
         <v>40513.0</v>
       </c>
       <c r="B336">
-        <v>3.715</v>
+        <v>3.72</v>
       </c>
       <c r="C336">
         <v>0.204</v>
       </c>
       <c r="D336">
         <v>0.256</v>
       </c>
       <c r="E336">
         <v>0.057</v>
       </c>
       <c r="F336">
         <v>0.517</v>
       </c>
       <c r="G336">
-        <v>4.232</v>
+        <v>4.237</v>
       </c>
       <c r="H336">
         <v>0.005</v>
       </c>
       <c r="I336">
         <v>0.001</v>
       </c>
       <c r="J336">
         <v>0.146</v>
       </c>
       <c r="K336">
         <v>0.151</v>
       </c>
       <c r="L336">
-        <v>4.384</v>
+        <v>4.388</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" s="6">
         <v>40544.0</v>
       </c>
       <c r="B337">
-        <v>3.12</v>
+        <v>3.128</v>
       </c>
       <c r="C337">
         <v>0.251</v>
       </c>
       <c r="D337">
         <v>0.341</v>
       </c>
       <c r="E337">
         <v>0.076</v>
       </c>
       <c r="F337">
         <v>0.668</v>
       </c>
       <c r="G337">
-        <v>3.788</v>
+        <v>3.795</v>
       </c>
       <c r="H337">
         <v>0.008</v>
       </c>
       <c r="I337">
         <v>0.001</v>
       </c>
       <c r="J337">
         <v>0.127</v>
       </c>
       <c r="K337">
         <v>0.136</v>
       </c>
       <c r="L337">
-        <v>3.924</v>
+        <v>3.931</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" s="6">
         <v>40575.0</v>
       </c>
       <c r="B338">
-        <v>3.364</v>
+        <v>3.372</v>
       </c>
       <c r="C338">
         <v>0.271</v>
       </c>
       <c r="D338">
         <v>0.368</v>
       </c>
       <c r="E338">
         <v>0.081</v>
       </c>
       <c r="F338">
         <v>0.72</v>
       </c>
       <c r="G338">
-        <v>4.083</v>
+        <v>4.091</v>
       </c>
       <c r="H338">
         <v>0.014</v>
       </c>
       <c r="I338">
         <v>0.001</v>
       </c>
       <c r="J338">
         <v>0.276</v>
       </c>
       <c r="K338">
         <v>0.291</v>
       </c>
       <c r="L338">
-        <v>4.374</v>
+        <v>4.382</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" s="6">
         <v>40603.0</v>
       </c>
       <c r="B339">
-        <v>4.635</v>
+        <v>4.646</v>
       </c>
       <c r="C339">
         <v>0.373</v>
       </c>
       <c r="D339">
         <v>0.507</v>
       </c>
       <c r="E339">
         <v>0.112</v>
       </c>
       <c r="F339">
         <v>0.992</v>
       </c>
       <c r="G339">
-        <v>5.626</v>
+        <v>5.637</v>
       </c>
       <c r="H339">
         <v>0.019</v>
       </c>
       <c r="I339">
         <v>0.001</v>
       </c>
       <c r="J339">
         <v>0.397</v>
       </c>
       <c r="K339">
         <v>0.417</v>
       </c>
       <c r="L339">
-        <v>6.043</v>
+        <v>6.054</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" s="6">
         <v>40634.0</v>
       </c>
       <c r="B340">
-        <v>5.108</v>
+        <v>5.12</v>
       </c>
       <c r="C340">
         <v>0.411</v>
       </c>
       <c r="D340">
         <v>0.558</v>
       </c>
       <c r="E340">
         <v>0.124</v>
       </c>
       <c r="F340">
         <v>1.093</v>
       </c>
       <c r="G340">
-        <v>6.201</v>
+        <v>6.213</v>
       </c>
       <c r="H340">
         <v>0.028</v>
       </c>
       <c r="I340">
         <v>0.002</v>
       </c>
       <c r="J340">
         <v>0.53</v>
       </c>
       <c r="K340">
         <v>0.56</v>
       </c>
       <c r="L340">
-        <v>6.76</v>
+        <v>6.772</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" s="6">
         <v>40664.0</v>
       </c>
       <c r="B341">
-        <v>5.639</v>
+        <v>5.652</v>
       </c>
       <c r="C341">
         <v>0.454</v>
       </c>
       <c r="D341">
         <v>0.616</v>
       </c>
       <c r="E341">
         <v>0.136</v>
       </c>
       <c r="F341">
         <v>1.206</v>
       </c>
       <c r="G341">
-        <v>6.845</v>
+        <v>6.859</v>
       </c>
       <c r="H341">
         <v>0.032</v>
       </c>
       <c r="I341">
         <v>0.002</v>
       </c>
       <c r="J341">
         <v>0.616</v>
       </c>
       <c r="K341">
         <v>0.651</v>
       </c>
       <c r="L341">
-        <v>7.496</v>
+        <v>7.509</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" s="6">
         <v>40695.0</v>
       </c>
       <c r="B342">
-        <v>5.69</v>
+        <v>5.703</v>
       </c>
       <c r="C342">
         <v>0.458</v>
       </c>
       <c r="D342">
         <v>0.622</v>
       </c>
       <c r="E342">
         <v>0.138</v>
       </c>
       <c r="F342">
         <v>1.217</v>
       </c>
       <c r="G342">
-        <v>6.907</v>
+        <v>6.921</v>
       </c>
       <c r="H342">
         <v>0.039</v>
       </c>
       <c r="I342">
         <v>0.003</v>
       </c>
       <c r="J342">
         <v>0.718</v>
       </c>
       <c r="K342">
         <v>0.76</v>
       </c>
       <c r="L342">
-        <v>7.667</v>
+        <v>7.681</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" s="6">
         <v>40725.0</v>
       </c>
       <c r="B343">
-        <v>5.973</v>
+        <v>5.987</v>
       </c>
       <c r="C343">
         <v>0.48</v>
       </c>
       <c r="D343">
         <v>0.653</v>
       </c>
       <c r="E343">
         <v>0.145</v>
       </c>
       <c r="F343">
         <v>1.278</v>
       </c>
       <c r="G343">
-        <v>7.251</v>
+        <v>7.265</v>
       </c>
       <c r="H343">
         <v>0.033</v>
       </c>
       <c r="I343">
         <v>0.003</v>
       </c>
       <c r="J343">
         <v>0.616</v>
       </c>
       <c r="K343">
         <v>0.652</v>
       </c>
       <c r="L343">
-        <v>7.903</v>
+        <v>7.917</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" s="6">
         <v>40756.0</v>
       </c>
       <c r="B344">
-        <v>5.911</v>
+        <v>5.925</v>
       </c>
       <c r="C344">
         <v>0.475</v>
       </c>
       <c r="D344">
         <v>0.646</v>
       </c>
       <c r="E344">
         <v>0.143</v>
       </c>
       <c r="F344">
         <v>1.265</v>
       </c>
       <c r="G344">
-        <v>7.176</v>
+        <v>7.19</v>
       </c>
       <c r="H344">
         <v>0.036</v>
       </c>
       <c r="I344">
         <v>0.003</v>
       </c>
       <c r="J344">
         <v>0.743</v>
       </c>
       <c r="K344">
         <v>0.782</v>
       </c>
       <c r="L344">
-        <v>7.958</v>
+        <v>7.972</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" s="6">
         <v>40787.0</v>
       </c>
       <c r="B345">
-        <v>5.391</v>
+        <v>5.404</v>
       </c>
       <c r="C345">
         <v>0.434</v>
       </c>
       <c r="D345">
         <v>0.589</v>
       </c>
       <c r="E345">
         <v>0.13</v>
       </c>
       <c r="F345">
         <v>1.153</v>
       </c>
       <c r="G345">
-        <v>6.545</v>
+        <v>6.557</v>
       </c>
       <c r="H345">
         <v>0.026</v>
       </c>
       <c r="I345">
         <v>0.002</v>
       </c>
       <c r="J345">
         <v>0.605</v>
       </c>
       <c r="K345">
         <v>0.634</v>
       </c>
       <c r="L345">
-        <v>7.178</v>
+        <v>7.191</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" s="6">
         <v>40817.0</v>
       </c>
       <c r="B346">
-        <v>4.914</v>
+        <v>4.925</v>
       </c>
       <c r="C346">
         <v>0.395</v>
       </c>
       <c r="D346">
         <v>0.537</v>
       </c>
       <c r="E346">
         <v>0.119</v>
       </c>
       <c r="F346">
         <v>1.051</v>
       </c>
       <c r="G346">
-        <v>5.965</v>
+        <v>5.976</v>
       </c>
       <c r="H346">
         <v>0.024</v>
       </c>
       <c r="I346">
         <v>0.002</v>
       </c>
       <c r="J346">
         <v>0.516</v>
       </c>
       <c r="K346">
         <v>0.542</v>
       </c>
       <c r="L346">
-        <v>6.507</v>
+        <v>6.518</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" s="6">
         <v>40848.0</v>
       </c>
       <c r="B347">
-        <v>4.031</v>
+        <v>4.04</v>
       </c>
       <c r="C347">
         <v>0.324</v>
       </c>
       <c r="D347">
         <v>0.441</v>
       </c>
       <c r="E347">
         <v>0.098</v>
       </c>
       <c r="F347">
         <v>0.862</v>
       </c>
       <c r="G347">
-        <v>4.893</v>
+        <v>4.902</v>
       </c>
       <c r="H347">
         <v>0.014</v>
       </c>
       <c r="I347">
         <v>0.001</v>
       </c>
       <c r="J347">
         <v>0.352</v>
       </c>
       <c r="K347">
         <v>0.366</v>
       </c>
       <c r="L347">
-        <v>5.259</v>
+        <v>5.269</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" s="6">
         <v>40878.0</v>
       </c>
       <c r="B348">
-        <v>3.826</v>
+        <v>3.835</v>
       </c>
       <c r="C348">
         <v>0.308</v>
       </c>
       <c r="D348">
         <v>0.418</v>
       </c>
       <c r="E348">
         <v>0.093</v>
       </c>
       <c r="F348">
         <v>0.819</v>
       </c>
       <c r="G348">
-        <v>4.644</v>
+        <v>4.653</v>
       </c>
       <c r="H348">
         <v>0.013</v>
       </c>
       <c r="I348">
         <v>0.001</v>
       </c>
       <c r="J348">
         <v>0.398</v>
       </c>
       <c r="K348">
         <v>0.412</v>
       </c>
       <c r="L348">
-        <v>5.056</v>
+        <v>5.065</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" s="6">
         <v>40909.0</v>
       </c>
       <c r="B349">
-        <v>3.21</v>
+        <v>3.22</v>
       </c>
       <c r="C349">
         <v>0.38</v>
       </c>
       <c r="D349">
         <v>0.566</v>
       </c>
       <c r="E349">
         <v>0.125</v>
       </c>
       <c r="F349">
         <v>1.071</v>
       </c>
       <c r="G349">
-        <v>4.282</v>
+        <v>4.292</v>
       </c>
       <c r="H349">
         <v>0.012</v>
       </c>
       <c r="I349">
         <v>0.002</v>
       </c>
       <c r="J349">
         <v>0.311</v>
       </c>
       <c r="K349">
         <v>0.325</v>
       </c>
       <c r="L349">
-        <v>4.607</v>
+        <v>4.617</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" s="6">
         <v>40940.0</v>
       </c>
       <c r="B350">
-        <v>3.46</v>
+        <v>3.471</v>
       </c>
       <c r="C350">
         <v>0.41</v>
       </c>
       <c r="D350">
         <v>0.61</v>
       </c>
       <c r="E350">
         <v>0.135</v>
       </c>
       <c r="F350">
         <v>1.155</v>
       </c>
       <c r="G350">
-        <v>4.615</v>
+        <v>4.627</v>
       </c>
       <c r="H350">
         <v>0.018</v>
       </c>
       <c r="I350">
         <v>0.003</v>
       </c>
       <c r="J350">
         <v>0.44</v>
       </c>
       <c r="K350">
         <v>0.461</v>
       </c>
       <c r="L350">
-        <v>5.077</v>
+        <v>5.088</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" s="6">
         <v>40969.0</v>
       </c>
       <c r="B351">
-        <v>4.768</v>
+        <v>4.783</v>
       </c>
       <c r="C351">
         <v>0.565</v>
       </c>
       <c r="D351">
         <v>0.84</v>
       </c>
       <c r="E351">
         <v>0.186</v>
       </c>
       <c r="F351">
         <v>1.591</v>
       </c>
       <c r="G351">
-        <v>6.359</v>
+        <v>6.375</v>
       </c>
       <c r="H351">
         <v>0.03</v>
       </c>
       <c r="I351">
         <v>0.003</v>
       </c>
       <c r="J351">
         <v>0.755</v>
       </c>
       <c r="K351">
         <v>0.789</v>
       </c>
       <c r="L351">
-        <v>7.148</v>
+        <v>7.164</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" s="6">
         <v>41000.0</v>
       </c>
       <c r="B352">
-        <v>5.255</v>
+        <v>5.272</v>
       </c>
       <c r="C352">
         <v>0.623</v>
       </c>
       <c r="D352">
         <v>0.926</v>
       </c>
       <c r="E352">
         <v>0.205</v>
       </c>
       <c r="F352">
         <v>1.754</v>
       </c>
       <c r="G352">
-        <v>7.009</v>
+        <v>7.026</v>
       </c>
       <c r="H352">
         <v>0.043</v>
       </c>
       <c r="I352">
         <v>0.004</v>
       </c>
       <c r="J352">
         <v>1.04</v>
       </c>
       <c r="K352">
         <v>1.087</v>
       </c>
       <c r="L352">
-        <v>8.096</v>
+        <v>8.113</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" s="6">
         <v>41030.0</v>
       </c>
       <c r="B353">
-        <v>5.801</v>
+        <v>5.82</v>
       </c>
       <c r="C353">
         <v>0.687</v>
       </c>
       <c r="D353">
         <v>1.022</v>
       </c>
       <c r="E353">
         <v>0.226</v>
       </c>
       <c r="F353">
         <v>1.936</v>
       </c>
       <c r="G353">
-        <v>7.737</v>
+        <v>7.756</v>
       </c>
       <c r="H353">
         <v>0.055</v>
       </c>
       <c r="I353">
         <v>0.004</v>
       </c>
       <c r="J353">
         <v>1.519</v>
       </c>
       <c r="K353">
         <v>1.578</v>
       </c>
       <c r="L353">
-        <v>9.316</v>
+        <v>9.334</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" s="6">
         <v>41061.0</v>
       </c>
       <c r="B354">
-        <v>5.853</v>
+        <v>5.872</v>
       </c>
       <c r="C354">
         <v>0.694</v>
       </c>
       <c r="D354">
         <v>1.032</v>
       </c>
       <c r="E354">
         <v>0.228</v>
       </c>
       <c r="F354">
         <v>1.954</v>
       </c>
       <c r="G354">
-        <v>7.807</v>
+        <v>7.826</v>
       </c>
       <c r="H354">
         <v>0.06</v>
       </c>
       <c r="I354">
         <v>0.005</v>
       </c>
       <c r="J354">
         <v>1.733</v>
       </c>
       <c r="K354">
         <v>1.798</v>
       </c>
       <c r="L354">
-        <v>9.605</v>
+        <v>9.624</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" s="6">
         <v>41091.0</v>
       </c>
       <c r="B355">
-        <v>6.145</v>
+        <v>6.164</v>
       </c>
       <c r="C355">
         <v>0.728</v>
       </c>
       <c r="D355">
         <v>1.083</v>
       </c>
       <c r="E355">
         <v>0.24</v>
       </c>
       <c r="F355">
         <v>2.051</v>
       </c>
       <c r="G355">
-        <v>8.196</v>
+        <v>8.215</v>
       </c>
       <c r="H355">
         <v>0.055</v>
       </c>
       <c r="I355">
         <v>0.006</v>
       </c>
       <c r="J355">
         <v>1.677</v>
       </c>
       <c r="K355">
         <v>1.738</v>
       </c>
       <c r="L355">
-        <v>9.934</v>
+        <v>9.954</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" s="6">
         <v>41122.0</v>
       </c>
       <c r="B356">
-        <v>6.081</v>
+        <v>6.1</v>
       </c>
       <c r="C356">
         <v>0.721</v>
       </c>
       <c r="D356">
         <v>1.072</v>
       </c>
       <c r="E356">
         <v>0.237</v>
       </c>
       <c r="F356">
         <v>2.03</v>
       </c>
       <c r="G356">
-        <v>8.11</v>
+        <v>8.13</v>
       </c>
       <c r="H356">
         <v>0.051</v>
       </c>
       <c r="I356">
         <v>0.006</v>
       </c>
       <c r="J356">
         <v>1.518</v>
       </c>
       <c r="K356">
         <v>1.574</v>
       </c>
       <c r="L356">
-        <v>9.685</v>
+        <v>9.704</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" s="6">
         <v>41153.0</v>
       </c>
       <c r="B357">
-        <v>5.546</v>
+        <v>5.564</v>
       </c>
       <c r="C357">
         <v>0.657</v>
       </c>
       <c r="D357">
         <v>0.978</v>
       </c>
       <c r="E357">
         <v>0.216</v>
       </c>
       <c r="F357">
         <v>1.851</v>
       </c>
       <c r="G357">
-        <v>7.397</v>
+        <v>7.415</v>
       </c>
       <c r="H357">
         <v>0.06</v>
       </c>
       <c r="I357">
         <v>0.005</v>
       </c>
       <c r="J357">
         <v>1.498</v>
       </c>
       <c r="K357">
         <v>1.563</v>
       </c>
       <c r="L357">
-        <v>8.96</v>
+        <v>8.978</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" s="6">
         <v>41183.0</v>
       </c>
       <c r="B358">
-        <v>5.055</v>
+        <v>5.071</v>
       </c>
       <c r="C358">
         <v>0.599</v>
       </c>
       <c r="D358">
         <v>0.891</v>
       </c>
       <c r="E358">
         <v>0.197</v>
       </c>
       <c r="F358">
         <v>1.687</v>
       </c>
       <c r="G358">
-        <v>6.742</v>
+        <v>6.758</v>
       </c>
       <c r="H358">
         <v>0.052</v>
       </c>
       <c r="I358">
         <v>0.004</v>
       </c>
       <c r="J358">
         <v>1.416</v>
       </c>
       <c r="K358">
         <v>1.472</v>
       </c>
       <c r="L358">
-        <v>8.214</v>
+        <v>8.23</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" s="6">
         <v>41214.0</v>
       </c>
       <c r="B359">
-        <v>4.146</v>
+        <v>4.16</v>
       </c>
       <c r="C359">
         <v>0.491</v>
       </c>
       <c r="D359">
         <v>0.731</v>
       </c>
       <c r="E359">
         <v>0.162</v>
       </c>
       <c r="F359">
         <v>1.384</v>
       </c>
       <c r="G359">
-        <v>5.53</v>
+        <v>5.544</v>
       </c>
       <c r="H359">
         <v>0.038</v>
       </c>
       <c r="I359">
         <v>0.003</v>
       </c>
       <c r="J359">
         <v>1.144</v>
       </c>
       <c r="K359">
         <v>1.185</v>
       </c>
       <c r="L359">
-        <v>6.715</v>
+        <v>6.729</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" s="6">
         <v>41244.0</v>
       </c>
       <c r="B360">
-        <v>3.936</v>
+        <v>3.948</v>
       </c>
       <c r="C360">
         <v>0.466</v>
       </c>
       <c r="D360">
         <v>0.694</v>
       </c>
       <c r="E360">
         <v>0.154</v>
       </c>
       <c r="F360">
         <v>1.314</v>
       </c>
       <c r="G360">
-        <v>5.249</v>
+        <v>5.262</v>
       </c>
       <c r="H360">
         <v>0.032</v>
       </c>
       <c r="I360">
         <v>0.002</v>
       </c>
       <c r="J360">
         <v>1.156</v>
       </c>
       <c r="K360">
         <v>1.19</v>
       </c>
       <c r="L360">
-        <v>6.439</v>
+        <v>6.452</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" s="6">
         <v>41275.0</v>
       </c>
       <c r="B361">
-        <v>3.29</v>
+        <v>3.304</v>
       </c>
       <c r="C361">
         <v>0.595</v>
       </c>
       <c r="D361">
         <v>0.759</v>
       </c>
       <c r="E361">
         <v>0.168</v>
       </c>
       <c r="F361">
         <v>1.522</v>
       </c>
       <c r="G361">
-        <v>4.812</v>
+        <v>4.826</v>
       </c>
       <c r="H361">
         <v>0.031</v>
       </c>
       <c r="I361">
         <v>0.003</v>
       </c>
       <c r="J361">
         <v>1.023</v>
       </c>
       <c r="K361">
         <v>1.057</v>
       </c>
       <c r="L361">
-        <v>5.869</v>
+        <v>5.883</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" s="6">
         <v>41306.0</v>
       </c>
       <c r="B362">
-        <v>3.547</v>
+        <v>3.561</v>
       </c>
       <c r="C362">
         <v>0.641</v>
       </c>
       <c r="D362">
         <v>0.818</v>
       </c>
       <c r="E362">
         <v>0.181</v>
       </c>
       <c r="F362">
         <v>1.64</v>
       </c>
       <c r="G362">
-        <v>5.187</v>
+        <v>5.202</v>
       </c>
       <c r="H362">
         <v>0.051</v>
       </c>
       <c r="I362">
         <v>0.003</v>
       </c>
       <c r="J362">
         <v>1.422</v>
       </c>
       <c r="K362">
         <v>1.476</v>
       </c>
       <c r="L362">
-        <v>6.663</v>
+        <v>6.678</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" s="6">
         <v>41334.0</v>
       </c>
       <c r="B363">
-        <v>4.887</v>
+        <v>4.907</v>
       </c>
       <c r="C363">
         <v>0.883</v>
       </c>
       <c r="D363">
         <v>1.127</v>
       </c>
       <c r="E363">
         <v>0.25</v>
       </c>
       <c r="F363">
         <v>2.26</v>
       </c>
       <c r="G363">
-        <v>7.147</v>
+        <v>7.167</v>
       </c>
       <c r="H363">
         <v>0.074</v>
       </c>
       <c r="I363">
         <v>0.005</v>
       </c>
       <c r="J363">
         <v>2.035</v>
       </c>
       <c r="K363">
         <v>2.113</v>
       </c>
       <c r="L363">
-        <v>9.26</v>
+        <v>9.28</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" s="6">
         <v>41365.0</v>
       </c>
       <c r="B364">
-        <v>5.386</v>
+        <v>5.408</v>
       </c>
       <c r="C364">
         <v>0.973</v>
       </c>
       <c r="D364">
         <v>1.242</v>
       </c>
       <c r="E364">
         <v>0.275</v>
       </c>
       <c r="F364">
         <v>2.491</v>
       </c>
       <c r="G364">
-        <v>7.877</v>
+        <v>7.899</v>
       </c>
       <c r="H364">
         <v>0.086</v>
       </c>
       <c r="I364">
         <v>0.006</v>
       </c>
       <c r="J364">
         <v>2.183</v>
       </c>
       <c r="K364">
         <v>2.275</v>
       </c>
       <c r="L364">
-        <v>10.151</v>
+        <v>10.174</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" s="6">
         <v>41395.0</v>
       </c>
       <c r="B365">
-        <v>5.946</v>
+        <v>5.97</v>
       </c>
       <c r="C365">
         <v>1.074</v>
       </c>
       <c r="D365">
         <v>1.372</v>
       </c>
       <c r="E365">
         <v>0.304</v>
       </c>
       <c r="F365">
         <v>2.75</v>
       </c>
       <c r="G365">
-        <v>8.695</v>
+        <v>8.72</v>
       </c>
       <c r="H365">
         <v>0.093</v>
       </c>
       <c r="I365">
         <v>0.006</v>
       </c>
       <c r="J365">
         <v>2.469</v>
       </c>
       <c r="K365">
         <v>2.568</v>
       </c>
       <c r="L365">
-        <v>11.264</v>
+        <v>11.288</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" s="6">
         <v>41426.0</v>
       </c>
       <c r="B366">
-        <v>5.999</v>
+        <v>6.024</v>
       </c>
       <c r="C366">
         <v>1.084</v>
       </c>
       <c r="D366">
         <v>1.384</v>
       </c>
       <c r="E366">
         <v>0.306</v>
       </c>
       <c r="F366">
         <v>2.775</v>
       </c>
       <c r="G366">
-        <v>8.774</v>
+        <v>8.799</v>
       </c>
       <c r="H366">
         <v>0.101</v>
       </c>
       <c r="I366">
         <v>0.006</v>
       </c>
       <c r="J366">
         <v>2.864</v>
       </c>
       <c r="K366">
         <v>2.971</v>
       </c>
       <c r="L366">
-        <v>11.745</v>
+        <v>11.77</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" s="6">
         <v>41456.0</v>
       </c>
       <c r="B367">
-        <v>6.298</v>
+        <v>6.324</v>
       </c>
       <c r="C367">
         <v>1.138</v>
       </c>
       <c r="D367">
         <v>1.453</v>
       </c>
       <c r="E367">
         <v>0.322</v>
       </c>
       <c r="F367">
         <v>2.913</v>
       </c>
       <c r="G367">
-        <v>9.21</v>
+        <v>9.237</v>
       </c>
       <c r="H367">
         <v>0.095</v>
       </c>
       <c r="I367">
         <v>0.006</v>
       </c>
       <c r="J367">
         <v>2.728</v>
       </c>
       <c r="K367">
         <v>2.828</v>
       </c>
       <c r="L367">
-        <v>12.038</v>
+        <v>12.065</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" s="6">
         <v>41487.0</v>
       </c>
       <c r="B368">
-        <v>6.232</v>
+        <v>6.258</v>
       </c>
       <c r="C368">
         <v>1.126</v>
       </c>
       <c r="D368">
         <v>1.438</v>
       </c>
       <c r="E368">
         <v>0.318</v>
       </c>
       <c r="F368">
         <v>2.882</v>
       </c>
       <c r="G368">
-        <v>9.115</v>
+        <v>9.141</v>
       </c>
       <c r="H368">
         <v>0.098</v>
       </c>
       <c r="I368">
         <v>0.006</v>
       </c>
       <c r="J368">
         <v>3.117</v>
       </c>
       <c r="K368">
         <v>3.221</v>
       </c>
       <c r="L368">
-        <v>12.336</v>
+        <v>12.362</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" s="6">
         <v>41518.0</v>
       </c>
       <c r="B369">
-        <v>5.684</v>
+        <v>5.708</v>
       </c>
       <c r="C369">
         <v>1.027</v>
       </c>
       <c r="D369">
         <v>1.311</v>
       </c>
       <c r="E369">
         <v>0.29</v>
       </c>
       <c r="F369">
         <v>2.629</v>
       </c>
       <c r="G369">
-        <v>8.313</v>
+        <v>8.337</v>
       </c>
       <c r="H369">
         <v>0.103</v>
       </c>
       <c r="I369">
         <v>0.006</v>
       </c>
       <c r="J369">
         <v>3.128</v>
       </c>
       <c r="K369">
         <v>3.237</v>
       </c>
       <c r="L369">
-        <v>11.551</v>
+        <v>11.574</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" s="6">
         <v>41548.0</v>
       </c>
       <c r="B370">
-        <v>5.181</v>
+        <v>5.202</v>
       </c>
       <c r="C370">
         <v>0.936</v>
       </c>
       <c r="D370">
         <v>1.195</v>
       </c>
       <c r="E370">
         <v>0.265</v>
       </c>
       <c r="F370">
         <v>2.396</v>
       </c>
       <c r="G370">
-        <v>7.577</v>
+        <v>7.598</v>
       </c>
       <c r="H370">
         <v>0.108</v>
       </c>
       <c r="I370">
         <v>0.005</v>
       </c>
       <c r="J370">
         <v>3.257</v>
       </c>
       <c r="K370">
         <v>3.369</v>
       </c>
       <c r="L370">
-        <v>10.946</v>
+        <v>10.968</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" s="6">
         <v>41579.0</v>
       </c>
       <c r="B371">
-        <v>4.25</v>
+        <v>4.267</v>
       </c>
       <c r="C371">
         <v>0.768</v>
       </c>
       <c r="D371">
         <v>0.98</v>
       </c>
       <c r="E371">
         <v>0.217</v>
       </c>
       <c r="F371">
         <v>1.965</v>
       </c>
       <c r="G371">
-        <v>6.215</v>
+        <v>6.233</v>
       </c>
       <c r="H371">
         <v>0.083</v>
       </c>
       <c r="I371">
         <v>0.004</v>
       </c>
       <c r="J371">
         <v>2.725</v>
       </c>
       <c r="K371">
         <v>2.813</v>
       </c>
       <c r="L371">
-        <v>9.028</v>
+        <v>9.046</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" s="6">
         <v>41609.0</v>
       </c>
       <c r="B372">
-        <v>4.034</v>
+        <v>4.051</v>
       </c>
       <c r="C372">
         <v>0.729</v>
       </c>
       <c r="D372">
         <v>0.931</v>
       </c>
       <c r="E372">
         <v>0.206</v>
       </c>
       <c r="F372">
         <v>1.866</v>
       </c>
       <c r="G372">
-        <v>5.899</v>
+        <v>5.916</v>
       </c>
       <c r="H372">
         <v>0.079</v>
       </c>
       <c r="I372">
         <v>0.004</v>
       </c>
       <c r="J372">
         <v>2.817</v>
       </c>
       <c r="K372">
         <v>2.9</v>
       </c>
       <c r="L372">
-        <v>8.8</v>
+        <v>8.817</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" s="6">
         <v>41640.0</v>
       </c>
       <c r="B373">
-        <v>3.465</v>
+        <v>3.482</v>
       </c>
       <c r="C373">
         <v>0.897</v>
       </c>
       <c r="D373">
         <v>1.022</v>
       </c>
       <c r="E373">
         <v>0.211</v>
       </c>
       <c r="F373">
         <v>2.129</v>
       </c>
       <c r="G373">
-        <v>5.594</v>
+        <v>5.612</v>
       </c>
       <c r="H373">
         <v>0.056</v>
       </c>
       <c r="I373">
         <v>0.002</v>
       </c>
       <c r="J373">
         <v>2.505</v>
       </c>
       <c r="K373">
         <v>2.563</v>
       </c>
       <c r="L373">
-        <v>8.157</v>
+        <v>8.174</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" s="6">
         <v>41671.0</v>
       </c>
       <c r="B374">
-        <v>3.685</v>
+        <v>3.704</v>
       </c>
       <c r="C374">
         <v>0.945</v>
       </c>
       <c r="D374">
         <v>1.097</v>
       </c>
       <c r="E374">
         <v>0.223</v>
       </c>
       <c r="F374">
         <v>2.265</v>
       </c>
       <c r="G374">
-        <v>5.95</v>
+        <v>5.969</v>
       </c>
       <c r="H374">
         <v>0.069</v>
       </c>
       <c r="I374">
         <v>0.003</v>
       </c>
       <c r="J374">
         <v>2.777</v>
       </c>
       <c r="K374">
         <v>2.849</v>
       </c>
       <c r="L374">
-        <v>8.799</v>
+        <v>8.818</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" s="6">
         <v>41699.0</v>
       </c>
       <c r="B375">
-        <v>5.036</v>
+        <v>5.062</v>
       </c>
       <c r="C375">
         <v>1.305</v>
       </c>
       <c r="D375">
         <v>1.473</v>
       </c>
       <c r="E375">
         <v>0.317</v>
       </c>
       <c r="F375">
         <v>3.095</v>
       </c>
       <c r="G375">
-        <v>8.13</v>
+        <v>8.156</v>
       </c>
       <c r="H375">
         <v>0.1</v>
       </c>
       <c r="I375">
         <v>0.005</v>
       </c>
       <c r="J375">
         <v>4.389</v>
       </c>
       <c r="K375">
         <v>4.494</v>
       </c>
       <c r="L375">
-        <v>12.624</v>
+        <v>12.65</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" s="6">
         <v>41730.0</v>
       </c>
       <c r="B376">
-        <v>5.488</v>
+        <v>5.516</v>
       </c>
       <c r="C376">
         <v>1.435</v>
       </c>
       <c r="D376">
         <v>1.592</v>
       </c>
       <c r="E376">
         <v>0.345</v>
       </c>
       <c r="F376">
         <v>3.373</v>
       </c>
       <c r="G376">
-        <v>8.86</v>
+        <v>8.888</v>
       </c>
       <c r="H376">
         <v>0.111</v>
       </c>
       <c r="I376">
         <v>0.005</v>
       </c>
       <c r="J376">
         <v>4.957</v>
       </c>
       <c r="K376">
         <v>5.074</v>
       </c>
       <c r="L376">
-        <v>13.934</v>
+        <v>13.962</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" s="6">
         <v>41760.0</v>
       </c>
       <c r="B377">
-        <v>6.063</v>
+        <v>6.094</v>
       </c>
       <c r="C377">
         <v>1.598</v>
       </c>
       <c r="D377">
         <v>1.748</v>
       </c>
       <c r="E377">
         <v>0.38</v>
       </c>
       <c r="F377">
         <v>3.726</v>
       </c>
       <c r="G377">
-        <v>9.789</v>
+        <v>9.82</v>
       </c>
       <c r="H377">
         <v>0.129</v>
       </c>
       <c r="I377">
         <v>0.006</v>
       </c>
       <c r="J377">
         <v>5.835</v>
       </c>
       <c r="K377">
         <v>5.97</v>
       </c>
       <c r="L377">
-        <v>15.758</v>
+        <v>15.79</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" s="6">
         <v>41791.0</v>
       </c>
       <c r="B378">
-        <v>6.11</v>
+        <v>6.142</v>
       </c>
       <c r="C378">
         <v>1.631</v>
       </c>
       <c r="D378">
         <v>1.739</v>
       </c>
       <c r="E378">
         <v>0.384</v>
       </c>
       <c r="F378">
         <v>3.755</v>
       </c>
       <c r="G378">
-        <v>9.865</v>
+        <v>9.897</v>
       </c>
       <c r="H378">
         <v>0.132</v>
       </c>
       <c r="I378">
         <v>0.006</v>
       </c>
       <c r="J378">
         <v>6.424</v>
       </c>
       <c r="K378">
         <v>6.562</v>
       </c>
       <c r="L378">
-        <v>16.428</v>
+        <v>16.459</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" s="6">
         <v>41821.0</v>
       </c>
       <c r="B379">
-        <v>6.376</v>
+        <v>6.409</v>
       </c>
       <c r="C379">
         <v>1.714</v>
       </c>
       <c r="D379">
         <v>1.804</v>
       </c>
       <c r="E379">
         <v>0.4</v>
       </c>
       <c r="F379">
         <v>3.919</v>
       </c>
       <c r="G379">
-        <v>10.295</v>
+        <v>10.328</v>
       </c>
       <c r="H379">
         <v>0.129</v>
       </c>
       <c r="I379">
         <v>0.006</v>
       </c>
       <c r="J379">
         <v>5.965</v>
       </c>
       <c r="K379">
         <v>6.1</v>
       </c>
       <c r="L379">
-        <v>16.395</v>
+        <v>16.428</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" s="6">
         <v>41852.0</v>
       </c>
       <c r="B380">
-        <v>6.324</v>
+        <v>6.357</v>
       </c>
       <c r="C380">
         <v>1.716</v>
       </c>
       <c r="D380">
         <v>1.775</v>
       </c>
       <c r="E380">
         <v>0.396</v>
       </c>
       <c r="F380">
         <v>3.887</v>
       </c>
       <c r="G380">
-        <v>10.211</v>
+        <v>10.244</v>
       </c>
       <c r="H380">
         <v>0.133</v>
       </c>
       <c r="I380">
         <v>0.006</v>
       </c>
       <c r="J380">
         <v>6.274</v>
       </c>
       <c r="K380">
         <v>6.413</v>
       </c>
       <c r="L380">
-        <v>16.624</v>
+        <v>16.656</v>
       </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" s="6">
         <v>41883.0</v>
       </c>
       <c r="B381">
-        <v>5.809</v>
+        <v>5.839</v>
       </c>
       <c r="C381">
         <v>1.61</v>
       </c>
       <c r="D381">
         <v>1.599</v>
       </c>
       <c r="E381">
         <v>0.361</v>
       </c>
       <c r="F381">
         <v>3.57</v>
       </c>
       <c r="G381">
-        <v>9.379</v>
+        <v>9.409</v>
       </c>
       <c r="H381">
         <v>0.12</v>
       </c>
       <c r="I381">
         <v>0.005</v>
       </c>
       <c r="J381">
         <v>6.126</v>
       </c>
       <c r="K381">
         <v>6.252</v>
       </c>
       <c r="L381">
-        <v>15.631</v>
+        <v>15.661</v>
       </c>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" s="6">
         <v>41913.0</v>
       </c>
       <c r="B382">
-        <v>5.357</v>
+        <v>5.384</v>
       </c>
       <c r="C382">
         <v>1.52</v>
       </c>
       <c r="D382">
         <v>1.43</v>
       </c>
       <c r="E382">
         <v>0.342</v>
       </c>
       <c r="F382">
         <v>3.292</v>
       </c>
       <c r="G382">
-        <v>8.649</v>
+        <v>8.677</v>
       </c>
       <c r="H382">
         <v>0.122</v>
       </c>
       <c r="I382">
         <v>0.005</v>
       </c>
       <c r="J382">
         <v>5.732</v>
       </c>
       <c r="K382">
         <v>5.858</v>
       </c>
       <c r="L382">
-        <v>14.507</v>
+        <v>14.535</v>
       </c>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" s="6">
         <v>41944.0</v>
       </c>
       <c r="B383">
-        <v>4.396</v>
+        <v>4.419</v>
       </c>
       <c r="C383">
         <v>1.272</v>
       </c>
       <c r="D383">
         <v>1.155</v>
       </c>
       <c r="E383">
         <v>0.275</v>
       </c>
       <c r="F383">
         <v>2.702</v>
       </c>
       <c r="G383">
-        <v>7.098</v>
+        <v>7.12</v>
       </c>
       <c r="H383">
         <v>0.094</v>
       </c>
       <c r="I383">
         <v>0.004</v>
       </c>
       <c r="J383">
         <v>4.609</v>
       </c>
       <c r="K383">
         <v>4.707</v>
       </c>
       <c r="L383">
-        <v>11.805</v>
+        <v>11.828</v>
       </c>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" s="6">
         <v>41974.0</v>
       </c>
       <c r="B384">
-        <v>4.253</v>
+        <v>4.275</v>
       </c>
       <c r="C384">
         <v>1.238</v>
       </c>
       <c r="D384">
         <v>1.121</v>
       </c>
       <c r="E384">
         <v>0.254</v>
       </c>
       <c r="F384">
         <v>2.614</v>
       </c>
       <c r="G384">
-        <v>6.867</v>
+        <v>6.889</v>
       </c>
       <c r="H384">
         <v>0.069</v>
       </c>
       <c r="I384">
         <v>0.003</v>
       </c>
       <c r="J384">
         <v>3.449</v>
       </c>
       <c r="K384">
         <v>3.52</v>
       </c>
       <c r="L384">
-        <v>10.387</v>
+        <v>10.409</v>
       </c>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" s="6">
         <v>42005.0</v>
       </c>
       <c r="B385">
-        <v>3.326</v>
+        <v>3.346</v>
       </c>
       <c r="C385">
         <v>1.159</v>
       </c>
       <c r="D385">
         <v>1.116</v>
       </c>
       <c r="E385">
         <v>0.271</v>
       </c>
       <c r="F385">
         <v>2.547</v>
       </c>
       <c r="G385">
-        <v>5.873</v>
+        <v>5.893</v>
       </c>
       <c r="H385">
         <v>0.069</v>
       </c>
       <c r="I385">
         <v>0.003</v>
       </c>
       <c r="J385">
         <v>3.87</v>
       </c>
       <c r="K385">
         <v>3.942</v>
       </c>
       <c r="L385">
-        <v>9.815</v>
+        <v>9.835</v>
       </c>
     </row>
     <row r="386" spans="1:26">
       <c r="A386" s="6">
         <v>42036.0</v>
       </c>
       <c r="B386">
-        <v>3.635</v>
+        <v>3.656</v>
       </c>
       <c r="C386">
         <v>1.278</v>
       </c>
       <c r="D386">
         <v>1.215</v>
       </c>
       <c r="E386">
         <v>0.29</v>
       </c>
       <c r="F386">
         <v>2.783</v>
       </c>
       <c r="G386">
-        <v>6.418</v>
+        <v>6.44</v>
       </c>
       <c r="H386">
         <v>0.079</v>
       </c>
       <c r="I386">
         <v>0.004</v>
       </c>
       <c r="J386">
         <v>4.979</v>
       </c>
       <c r="K386">
         <v>5.062</v>
       </c>
       <c r="L386">
-        <v>11.48</v>
+        <v>11.502</v>
       </c>
     </row>
     <row r="387" spans="1:26">
       <c r="A387" s="6">
         <v>42064.0</v>
       </c>
       <c r="B387">
-        <v>5.051</v>
+        <v>5.081</v>
       </c>
       <c r="C387">
         <v>1.827</v>
       </c>
       <c r="D387">
         <v>1.633</v>
       </c>
       <c r="E387">
         <v>0.408</v>
       </c>
       <c r="F387">
         <v>3.868</v>
       </c>
       <c r="G387">
-        <v>8.918</v>
+        <v>8.949</v>
       </c>
       <c r="H387">
         <v>0.113</v>
       </c>
       <c r="I387">
         <v>0.006</v>
       </c>
       <c r="J387">
         <v>6.951</v>
       </c>
       <c r="K387">
         <v>7.071</v>
       </c>
       <c r="L387">
-        <v>15.989</v>
+        <v>16.019</v>
       </c>
     </row>
     <row r="388" spans="1:26">
       <c r="A388" s="6">
         <v>42095.0</v>
       </c>
       <c r="B388">
-        <v>5.63</v>
+        <v>5.663</v>
       </c>
       <c r="C388">
         <v>2.08</v>
       </c>
       <c r="D388">
         <v>1.79</v>
       </c>
       <c r="E388">
         <v>0.442</v>
       </c>
       <c r="F388">
         <v>4.311</v>
       </c>
       <c r="G388">
-        <v>9.941</v>
+        <v>9.974</v>
       </c>
       <c r="H388">
         <v>0.134</v>
       </c>
       <c r="I388">
         <v>0.007</v>
       </c>
       <c r="J388">
         <v>7.977</v>
       </c>
       <c r="K388">
         <v>8.118</v>
       </c>
       <c r="L388">
-        <v>18.058</v>
+        <v>18.092</v>
       </c>
     </row>
     <row r="389" spans="1:26">
       <c r="A389" s="6">
         <v>42125.0</v>
       </c>
       <c r="B389">
-        <v>6.21</v>
+        <v>6.247</v>
       </c>
       <c r="C389">
         <v>2.307</v>
       </c>
       <c r="D389">
         <v>1.957</v>
       </c>
       <c r="E389">
         <v>0.491</v>
       </c>
       <c r="F389">
         <v>4.756</v>
       </c>
       <c r="G389">
-        <v>10.966</v>
+        <v>11.003</v>
       </c>
       <c r="H389">
         <v>0.156</v>
       </c>
       <c r="I389">
         <v>0.008</v>
       </c>
       <c r="J389">
         <v>8.38</v>
       </c>
       <c r="K389">
         <v>8.544</v>
       </c>
       <c r="L389">
-        <v>19.51</v>
+        <v>19.547</v>
       </c>
     </row>
     <row r="390" spans="1:26">
       <c r="A390" s="6">
         <v>42156.0</v>
       </c>
       <c r="B390">
-        <v>6.273</v>
+        <v>6.311</v>
       </c>
       <c r="C390">
         <v>2.365</v>
       </c>
       <c r="D390">
         <v>1.948</v>
       </c>
       <c r="E390">
         <v>0.491</v>
       </c>
       <c r="F390">
         <v>4.804</v>
       </c>
       <c r="G390">
-        <v>11.077</v>
+        <v>11.115</v>
       </c>
       <c r="H390">
         <v>0.148</v>
       </c>
       <c r="I390">
         <v>0.007</v>
       </c>
       <c r="J390">
         <v>8.571</v>
       </c>
       <c r="K390">
         <v>8.727</v>
       </c>
       <c r="L390">
-        <v>19.804</v>
+        <v>19.842</v>
       </c>
     </row>
     <row r="391" spans="1:26">
       <c r="A391" s="6">
         <v>42186.0</v>
       </c>
       <c r="B391">
-        <v>6.624</v>
+        <v>6.663</v>
       </c>
       <c r="C391">
         <v>2.527</v>
       </c>
       <c r="D391">
         <v>2.034</v>
       </c>
       <c r="E391">
         <v>0.512</v>
       </c>
       <c r="F391">
         <v>5.073</v>
       </c>
       <c r="G391">
-        <v>11.696</v>
+        <v>11.736</v>
       </c>
       <c r="H391">
         <v>0.155</v>
       </c>
       <c r="I391">
         <v>0.008</v>
       </c>
       <c r="J391">
         <v>8.801</v>
       </c>
       <c r="K391">
         <v>8.964</v>
       </c>
       <c r="L391">
-        <v>20.66</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="392" spans="1:26">
       <c r="A392" s="6">
         <v>42217.0</v>
       </c>
       <c r="B392">
-        <v>6.541</v>
+        <v>6.58</v>
       </c>
       <c r="C392">
         <v>2.544</v>
       </c>
       <c r="D392">
         <v>1.963</v>
       </c>
       <c r="E392">
         <v>0.502</v>
       </c>
       <c r="F392">
         <v>5.009</v>
       </c>
       <c r="G392">
-        <v>11.55</v>
+        <v>11.589</v>
       </c>
       <c r="H392">
         <v>0.156</v>
       </c>
       <c r="I392">
         <v>0.008</v>
       </c>
       <c r="J392">
         <v>9.006</v>
       </c>
       <c r="K392">
         <v>9.17</v>
       </c>
       <c r="L392">
-        <v>20.72</v>
+        <v>20.759</v>
       </c>
     </row>
     <row r="393" spans="1:26">
       <c r="A393" s="6">
         <v>42248.0</v>
       </c>
       <c r="B393">
-        <v>5.924</v>
+        <v>5.96</v>
       </c>
       <c r="C393">
         <v>2.318</v>
       </c>
       <c r="D393">
         <v>1.758</v>
       </c>
       <c r="E393">
         <v>0.46</v>
       </c>
       <c r="F393">
         <v>4.537</v>
       </c>
       <c r="G393">
-        <v>10.461</v>
+        <v>10.496</v>
       </c>
       <c r="H393">
         <v>0.128</v>
       </c>
       <c r="I393">
         <v>0.007</v>
       </c>
       <c r="J393">
         <v>7.43</v>
       </c>
       <c r="K393">
         <v>7.565</v>
       </c>
       <c r="L393">
-        <v>18.026</v>
+        <v>18.061</v>
       </c>
     </row>
     <row r="394" spans="1:26">
       <c r="A394" s="6">
         <v>42278.0</v>
       </c>
       <c r="B394">
-        <v>5.336</v>
+        <v>5.368</v>
       </c>
       <c r="C394">
         <v>2.108</v>
       </c>
       <c r="D394">
         <v>1.553</v>
       </c>
       <c r="E394">
         <v>0.426</v>
       </c>
       <c r="F394">
         <v>4.087</v>
       </c>
       <c r="G394">
-        <v>9.423</v>
+        <v>9.455</v>
       </c>
       <c r="H394">
         <v>0.111</v>
       </c>
       <c r="I394">
         <v>0.006</v>
       </c>
       <c r="J394">
         <v>6.399</v>
       </c>
       <c r="K394">
         <v>6.515</v>
       </c>
       <c r="L394">
-        <v>15.938</v>
+        <v>15.97</v>
       </c>
     </row>
     <row r="395" spans="1:26">
       <c r="A395" s="6">
         <v>42309.0</v>
       </c>
       <c r="B395">
-        <v>4.375</v>
+        <v>4.402</v>
       </c>
       <c r="C395">
         <v>1.757</v>
       </c>
       <c r="D395">
         <v>1.253</v>
       </c>
       <c r="E395">
         <v>0.342</v>
       </c>
       <c r="F395">
         <v>3.351</v>
       </c>
       <c r="G395">
-        <v>7.726</v>
+        <v>7.752</v>
       </c>
       <c r="H395">
         <v>0.091</v>
       </c>
       <c r="I395">
         <v>0.005</v>
       </c>
       <c r="J395">
         <v>5.806</v>
       </c>
       <c r="K395">
         <v>5.902</v>
       </c>
       <c r="L395">
-        <v>13.628</v>
+        <v>13.654</v>
       </c>
     </row>
     <row r="396" spans="1:26">
       <c r="A396" s="6">
         <v>42339.0</v>
       </c>
       <c r="B396">
-        <v>4.072</v>
+        <v>4.096</v>
       </c>
       <c r="C396">
         <v>1.608</v>
       </c>
       <c r="D396">
         <v>1.191</v>
       </c>
       <c r="E396">
         <v>0.319</v>
       </c>
       <c r="F396">
         <v>3.118</v>
       </c>
       <c r="G396">
-        <v>7.191</v>
+        <v>7.215</v>
       </c>
       <c r="H396">
         <v>0.081</v>
       </c>
       <c r="I396">
         <v>0.003</v>
       </c>
       <c r="J396">
         <v>5.272</v>
       </c>
       <c r="K396">
         <v>5.356</v>
       </c>
       <c r="L396">
-        <v>12.547</v>
+        <v>12.571</v>
       </c>
     </row>
     <row r="397" spans="1:26">
       <c r="A397" s="6">
         <v>42370.0</v>
       </c>
       <c r="B397">
-        <v>3.316</v>
+        <v>3.397</v>
       </c>
       <c r="C397">
         <v>1.774</v>
       </c>
       <c r="D397">
         <v>1.182</v>
       </c>
       <c r="E397">
         <v>0.386</v>
       </c>
       <c r="F397">
         <v>3.342</v>
       </c>
       <c r="G397">
-        <v>6.659</v>
+        <v>6.739</v>
       </c>
       <c r="H397">
         <v>0.089</v>
       </c>
       <c r="I397">
         <v>0.005</v>
       </c>
       <c r="J397">
         <v>4.975</v>
       </c>
       <c r="K397">
         <v>5.07</v>
       </c>
       <c r="L397">
-        <v>11.728</v>
+        <v>11.809</v>
       </c>
     </row>
     <row r="398" spans="1:26">
       <c r="A398" s="6">
         <v>42401.0</v>
       </c>
       <c r="B398">
-        <v>3.875</v>
+        <v>3.969</v>
       </c>
       <c r="C398">
         <v>2.122</v>
       </c>
       <c r="D398">
         <v>1.359</v>
       </c>
       <c r="E398">
         <v>0.424</v>
       </c>
       <c r="F398">
         <v>3.905</v>
       </c>
       <c r="G398">
-        <v>7.78</v>
+        <v>7.874</v>
       </c>
       <c r="H398">
         <v>0.133</v>
       </c>
       <c r="I398">
         <v>0.007</v>
       </c>
       <c r="J398">
         <v>7.508</v>
       </c>
       <c r="K398">
         <v>7.648</v>
       </c>
       <c r="L398">
-        <v>15.428</v>
+        <v>15.522</v>
       </c>
     </row>
     <row r="399" spans="1:26">
       <c r="A399" s="6">
         <v>42430.0</v>
       </c>
       <c r="B399">
-        <v>5.163</v>
+        <v>5.288</v>
       </c>
       <c r="C399">
         <v>2.848</v>
       </c>
       <c r="D399">
         <v>1.773</v>
       </c>
       <c r="E399">
         <v>0.584</v>
       </c>
       <c r="F399">
         <v>5.204</v>
       </c>
       <c r="G399">
-        <v>10.367</v>
+        <v>10.492</v>
       </c>
       <c r="H399">
         <v>0.152</v>
       </c>
       <c r="I399">
         <v>0.007</v>
       </c>
       <c r="J399">
         <v>8.771</v>
       </c>
       <c r="K399">
         <v>8.931</v>
       </c>
       <c r="L399">
-        <v>19.297</v>
+        <v>19.423</v>
       </c>
     </row>
     <row r="400" spans="1:26">
       <c r="A400" s="6">
         <v>42461.0</v>
       </c>
       <c r="B400">
-        <v>5.765</v>
+        <v>5.905</v>
       </c>
       <c r="C400">
         <v>3.245</v>
       </c>
       <c r="D400">
         <v>1.93</v>
       </c>
       <c r="E400">
         <v>0.635</v>
       </c>
       <c r="F400">
         <v>5.81</v>
       </c>
       <c r="G400">
-        <v>11.575</v>
+        <v>11.715</v>
       </c>
       <c r="H400">
         <v>0.157</v>
       </c>
       <c r="I400">
         <v>0.008</v>
       </c>
       <c r="J400">
         <v>9.66</v>
       </c>
       <c r="K400">
         <v>9.825</v>
       </c>
       <c r="L400">
-        <v>21.401</v>
+        <v>21.541</v>
       </c>
     </row>
     <row r="401" spans="1:26">
       <c r="A401" s="6">
         <v>42491.0</v>
       </c>
       <c r="B401">
-        <v>6.361</v>
+        <v>6.515</v>
       </c>
       <c r="C401">
         <v>3.609</v>
       </c>
       <c r="D401">
         <v>2.101</v>
       </c>
       <c r="E401">
         <v>0.702</v>
       </c>
       <c r="F401">
         <v>6.411</v>
       </c>
       <c r="G401">
-        <v>12.772</v>
+        <v>12.926</v>
       </c>
       <c r="H401">
         <v>0.163</v>
       </c>
       <c r="I401">
         <v>0.009</v>
       </c>
       <c r="J401">
         <v>11.516</v>
       </c>
       <c r="K401">
         <v>11.687</v>
       </c>
       <c r="L401">
-        <v>24.459</v>
+        <v>24.613</v>
       </c>
     </row>
     <row r="402" spans="1:26">
       <c r="A402" s="6">
         <v>42522.0</v>
       </c>
       <c r="B402">
-        <v>6.526</v>
+        <v>6.684</v>
       </c>
       <c r="C402">
         <v>3.75</v>
       </c>
       <c r="D402">
         <v>2.125</v>
       </c>
       <c r="E402">
         <v>0.703</v>
       </c>
       <c r="F402">
         <v>6.578</v>
       </c>
       <c r="G402">
-        <v>13.103</v>
+        <v>13.262</v>
       </c>
       <c r="H402">
         <v>0.18</v>
       </c>
       <c r="I402">
         <v>0.01</v>
       </c>
       <c r="J402">
         <v>11.661</v>
       </c>
       <c r="K402">
         <v>11.852</v>
       </c>
       <c r="L402">
-        <v>24.955</v>
+        <v>25.113</v>
       </c>
     </row>
     <row r="403" spans="1:26">
       <c r="A403" s="6">
         <v>42552.0</v>
       </c>
       <c r="B403">
-        <v>6.771</v>
+        <v>6.936</v>
       </c>
       <c r="C403">
         <v>3.912</v>
       </c>
       <c r="D403">
         <v>2.184</v>
       </c>
       <c r="E403">
         <v>0.729</v>
       </c>
       <c r="F403">
         <v>6.825</v>
       </c>
       <c r="G403">
-        <v>13.596</v>
+        <v>13.761</v>
       </c>
       <c r="H403">
         <v>0.189</v>
       </c>
       <c r="I403">
         <v>0.01</v>
       </c>
       <c r="J403">
         <v>13.261</v>
       </c>
       <c r="K403">
         <v>13.46</v>
       </c>
       <c r="L403">
-        <v>27.056</v>
+        <v>27.22</v>
       </c>
     </row>
     <row r="404" spans="1:26">
       <c r="A404" s="6">
         <v>42583.0</v>
       </c>
       <c r="B404">
-        <v>6.573</v>
+        <v>6.732</v>
       </c>
       <c r="C404">
         <v>3.797</v>
       </c>
       <c r="D404">
         <v>2.114</v>
       </c>
       <c r="E404">
         <v>0.714</v>
       </c>
       <c r="F404">
         <v>6.625</v>
       </c>
       <c r="G404">
-        <v>13.198</v>
+        <v>13.357</v>
       </c>
       <c r="H404">
         <v>0.197</v>
       </c>
       <c r="I404">
         <v>0.01</v>
       </c>
       <c r="J404">
         <v>13.335</v>
       </c>
       <c r="K404">
         <v>13.543</v>
       </c>
       <c r="L404">
-        <v>26.741</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="405" spans="1:26">
       <c r="A405" s="6">
         <v>42614.0</v>
       </c>
       <c r="B405">
-        <v>5.875</v>
+        <v>6.017</v>
       </c>
       <c r="C405">
         <v>3.375</v>
       </c>
       <c r="D405">
         <v>1.898</v>
       </c>
       <c r="E405">
         <v>0.648</v>
       </c>
       <c r="F405">
         <v>5.921</v>
       </c>
       <c r="G405">
-        <v>11.796</v>
+        <v>11.938</v>
       </c>
       <c r="H405">
         <v>0.165</v>
       </c>
       <c r="I405">
         <v>0.008</v>
       </c>
       <c r="J405">
         <v>12.229</v>
       </c>
       <c r="K405">
         <v>12.403</v>
       </c>
       <c r="L405">
-        <v>24.199</v>
+        <v>24.341</v>
       </c>
     </row>
     <row r="406" spans="1:26">
       <c r="A406" s="6">
         <v>42644.0</v>
       </c>
       <c r="B406">
-        <v>5.254</v>
+        <v>5.382</v>
       </c>
       <c r="C406">
         <v>3.018</v>
       </c>
       <c r="D406">
         <v>1.683</v>
       </c>
       <c r="E406">
         <v>0.595</v>
       </c>
       <c r="F406">
         <v>5.296</v>
       </c>
       <c r="G406">
-        <v>10.55</v>
+        <v>10.677</v>
       </c>
       <c r="H406">
         <v>0.145</v>
       </c>
       <c r="I406">
         <v>0.007</v>
       </c>
       <c r="J406">
         <v>10.736</v>
       </c>
       <c r="K406">
         <v>10.888</v>
       </c>
       <c r="L406">
-        <v>21.438</v>
+        <v>21.566</v>
       </c>
     </row>
     <row r="407" spans="1:26">
       <c r="A407" s="6">
         <v>42675.0</v>
       </c>
       <c r="B407">
-        <v>4.255</v>
+        <v>4.358</v>
       </c>
       <c r="C407">
         <v>2.476</v>
       </c>
       <c r="D407">
         <v>1.34</v>
       </c>
       <c r="E407">
         <v>0.473</v>
       </c>
       <c r="F407">
         <v>4.288</v>
       </c>
       <c r="G407">
-        <v>8.543</v>
+        <v>8.646</v>
       </c>
       <c r="H407">
         <v>0.122</v>
       </c>
       <c r="I407">
         <v>0.007</v>
       </c>
       <c r="J407">
         <v>9.313</v>
       </c>
       <c r="K407">
         <v>9.441</v>
       </c>
       <c r="L407">
-        <v>17.985</v>
+        <v>18.088</v>
       </c>
     </row>
     <row r="408" spans="1:26">
       <c r="A408" s="6">
         <v>42705.0</v>
       </c>
       <c r="B408">
-        <v>3.951</v>
+        <v>4.047</v>
       </c>
       <c r="C408">
         <v>2.226</v>
       </c>
       <c r="D408">
         <v>1.321</v>
       </c>
       <c r="E408">
         <v>0.435</v>
       </c>
       <c r="F408">
         <v>3.982</v>
       </c>
       <c r="G408">
-        <v>7.933</v>
+        <v>8.029</v>
       </c>
       <c r="H408">
         <v>0.113</v>
       </c>
       <c r="I408">
         <v>0.005</v>
       </c>
       <c r="J408">
         <v>8.151</v>
       </c>
       <c r="K408">
         <v>8.269</v>
       </c>
       <c r="L408">
-        <v>16.202</v>
+        <v>16.298</v>
       </c>
     </row>
     <row r="409" spans="1:26">
       <c r="A409" s="6">
         <v>42736.0</v>
       </c>
       <c r="B409">
-        <v>3.374</v>
+        <v>3.516</v>
       </c>
       <c r="C409">
         <v>2.398</v>
       </c>
       <c r="D409">
         <v>1.434</v>
       </c>
       <c r="E409">
         <v>0.419</v>
       </c>
       <c r="F409">
         <v>4.251</v>
       </c>
       <c r="G409">
-        <v>7.625</v>
+        <v>7.768</v>
       </c>
       <c r="H409">
         <v>0.082</v>
       </c>
       <c r="I409">
         <v>0.005</v>
       </c>
       <c r="J409">
         <v>7.842</v>
       </c>
       <c r="K409">
         <v>7.929</v>
       </c>
       <c r="L409">
-        <v>15.555</v>
+        <v>15.697</v>
       </c>
     </row>
     <row r="410" spans="1:26">
       <c r="A410" s="6">
         <v>42767.0</v>
       </c>
       <c r="B410">
-        <v>3.748</v>
+        <v>3.906</v>
       </c>
       <c r="C410">
         <v>2.694</v>
       </c>
       <c r="D410">
         <v>1.563</v>
       </c>
       <c r="E410">
         <v>0.466</v>
       </c>
       <c r="F410">
         <v>4.723</v>
       </c>
       <c r="G410">
-        <v>8.47</v>
+        <v>8.629</v>
       </c>
       <c r="H410">
         <v>0.11</v>
       </c>
       <c r="I410">
         <v>0.007</v>
       </c>
       <c r="J410">
         <v>9.27</v>
       </c>
       <c r="K410">
         <v>9.387</v>
       </c>
       <c r="L410">
-        <v>17.857</v>
+        <v>18.016</v>
       </c>
     </row>
     <row r="411" spans="1:26">
       <c r="A411" s="6">
         <v>42795.0</v>
       </c>
       <c r="B411">
-        <v>5.34</v>
+        <v>5.566</v>
       </c>
       <c r="C411">
         <v>3.912</v>
       </c>
       <c r="D411">
         <v>2.146</v>
       </c>
       <c r="E411">
         <v>0.671</v>
       </c>
       <c r="F411">
         <v>6.73</v>
       </c>
       <c r="G411">
-        <v>12.07</v>
+        <v>12.296</v>
       </c>
       <c r="H411">
         <v>0.159</v>
       </c>
       <c r="I411">
         <v>0.01</v>
       </c>
       <c r="J411">
         <v>15.233</v>
       </c>
       <c r="K411">
         <v>15.402</v>
       </c>
       <c r="L411">
-        <v>27.472</v>
+        <v>27.698</v>
       </c>
     </row>
     <row r="412" spans="1:26">
       <c r="A412" s="6">
         <v>42826.0</v>
       </c>
       <c r="B412">
-        <v>5.943</v>
+        <v>6.194</v>
       </c>
       <c r="C412">
         <v>4.378</v>
       </c>
       <c r="D412">
         <v>2.384</v>
       </c>
       <c r="E412">
         <v>0.728</v>
       </c>
       <c r="F412">
         <v>7.49</v>
       </c>
       <c r="G412">
-        <v>13.433</v>
+        <v>13.684</v>
       </c>
       <c r="H412">
         <v>0.169</v>
       </c>
       <c r="I412">
         <v>0.013</v>
       </c>
       <c r="J412">
         <v>16.56</v>
       </c>
       <c r="K412">
         <v>16.742</v>
       </c>
       <c r="L412">
-        <v>30.175</v>
+        <v>30.426</v>
       </c>
     </row>
     <row r="413" spans="1:26">
       <c r="A413" s="6">
         <v>42856.0</v>
       </c>
       <c r="B413">
-        <v>6.561</v>
+        <v>6.838</v>
       </c>
       <c r="C413">
         <v>4.827</v>
       </c>
       <c r="D413">
         <v>2.626</v>
       </c>
       <c r="E413">
         <v>0.814</v>
       </c>
       <c r="F413">
         <v>8.268</v>
       </c>
       <c r="G413">
-        <v>14.829</v>
+        <v>15.106</v>
       </c>
       <c r="H413">
         <v>0.191</v>
       </c>
       <c r="I413">
         <v>0.014</v>
       </c>
       <c r="J413">
         <v>19.534</v>
       </c>
       <c r="K413">
         <v>19.739</v>
       </c>
       <c r="L413">
-        <v>34.567</v>
+        <v>34.844</v>
       </c>
     </row>
     <row r="414" spans="1:26">
       <c r="A414" s="6">
         <v>42887.0</v>
       </c>
       <c r="B414">
-        <v>6.733</v>
+        <v>7.017</v>
       </c>
       <c r="C414">
         <v>5.011</v>
       </c>
       <c r="D414">
         <v>2.652</v>
       </c>
       <c r="E414">
         <v>0.821</v>
       </c>
       <c r="F414">
         <v>8.485</v>
       </c>
       <c r="G414">
-        <v>15.218</v>
+        <v>15.502</v>
       </c>
       <c r="H414">
         <v>0.198</v>
       </c>
       <c r="I414">
         <v>0.018</v>
       </c>
       <c r="J414">
         <v>20.65</v>
       </c>
       <c r="K414">
         <v>20.866</v>
       </c>
       <c r="L414">
-        <v>36.083</v>
+        <v>36.368</v>
       </c>
     </row>
     <row r="415" spans="1:26">
       <c r="A415" s="6">
         <v>42917.0</v>
       </c>
       <c r="B415">
-        <v>6.917</v>
+        <v>7.209</v>
       </c>
       <c r="C415">
         <v>5.1</v>
       </c>
       <c r="D415">
         <v>2.756</v>
       </c>
       <c r="E415">
         <v>0.86</v>
       </c>
       <c r="F415">
         <v>8.716</v>
       </c>
       <c r="G415">
-        <v>15.633</v>
+        <v>15.925</v>
       </c>
       <c r="H415">
         <v>0.188</v>
       </c>
       <c r="I415">
         <v>0.017</v>
       </c>
       <c r="J415">
         <v>18.797</v>
       </c>
       <c r="K415">
         <v>19.002</v>
       </c>
       <c r="L415">
-        <v>34.635</v>
+        <v>34.927</v>
       </c>
     </row>
     <row r="416" spans="1:26">
       <c r="A416" s="6">
         <v>42948.0</v>
       </c>
       <c r="B416">
-        <v>6.714</v>
+        <v>6.997</v>
       </c>
       <c r="C416">
         <v>4.933</v>
       </c>
       <c r="D416">
         <v>2.688</v>
       </c>
       <c r="E416">
         <v>0.839</v>
       </c>
       <c r="F416">
         <v>8.461</v>
       </c>
       <c r="G416">
-        <v>15.174</v>
+        <v>15.458</v>
       </c>
       <c r="H416">
         <v>0.181</v>
       </c>
       <c r="I416">
         <v>0.017</v>
       </c>
       <c r="J416">
         <v>18.12</v>
       </c>
       <c r="K416">
         <v>18.317</v>
       </c>
       <c r="L416">
-        <v>33.492</v>
+        <v>33.775</v>
       </c>
     </row>
     <row r="417" spans="1:26">
       <c r="A417" s="6">
         <v>42979.0</v>
       </c>
       <c r="B417">
-        <v>6.025</v>
+        <v>6.28</v>
       </c>
       <c r="C417">
         <v>4.413</v>
       </c>
       <c r="D417">
         <v>2.42</v>
       </c>
       <c r="E417">
         <v>0.76</v>
       </c>
       <c r="F417">
         <v>7.593</v>
       </c>
       <c r="G417">
-        <v>13.618</v>
+        <v>13.873</v>
       </c>
       <c r="H417">
         <v>0.166</v>
       </c>
       <c r="I417">
         <v>0.015</v>
       </c>
       <c r="J417">
         <v>17.082</v>
       </c>
       <c r="K417">
         <v>17.263</v>
       </c>
       <c r="L417">
-        <v>30.881</v>
+        <v>31.135</v>
       </c>
     </row>
     <row r="418" spans="1:26">
       <c r="A418" s="6">
         <v>43009.0</v>
       </c>
       <c r="B418">
-        <v>5.388</v>
+        <v>5.615</v>
       </c>
       <c r="C418">
         <v>3.947</v>
       </c>
       <c r="D418">
         <v>2.158</v>
       </c>
       <c r="E418">
         <v>0.685</v>
       </c>
       <c r="F418">
         <v>6.79</v>
       </c>
       <c r="G418">
-        <v>12.177</v>
+        <v>12.405</v>
       </c>
       <c r="H418">
         <v>0.137</v>
       </c>
       <c r="I418">
         <v>0.012</v>
       </c>
       <c r="J418">
         <v>15.716</v>
       </c>
       <c r="K418">
         <v>15.865</v>
       </c>
       <c r="L418">
-        <v>28.042</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="419" spans="1:26">
       <c r="A419" s="6">
         <v>43040.0</v>
       </c>
       <c r="B419">
-        <v>4.227</v>
+        <v>4.405</v>
       </c>
       <c r="C419">
         <v>3.084</v>
       </c>
       <c r="D419">
         <v>1.712</v>
       </c>
       <c r="E419">
         <v>0.531</v>
       </c>
       <c r="F419">
         <v>5.326</v>
       </c>
       <c r="G419">
-        <v>9.553</v>
+        <v>9.732</v>
       </c>
       <c r="H419">
         <v>0.109</v>
       </c>
       <c r="I419">
         <v>0.009</v>
       </c>
       <c r="J419">
         <v>10.83</v>
       </c>
       <c r="K419">
         <v>10.948</v>
       </c>
       <c r="L419">
-        <v>20.501</v>
+        <v>20.68</v>
       </c>
     </row>
     <row r="420" spans="1:26">
       <c r="A420" s="6">
         <v>43070.0</v>
       </c>
       <c r="B420">
-        <v>3.985</v>
+        <v>4.153</v>
       </c>
       <c r="C420">
         <v>2.871</v>
       </c>
       <c r="D420">
         <v>1.68</v>
       </c>
       <c r="E420">
         <v>0.472</v>
       </c>
       <c r="F420">
         <v>5.022</v>
       </c>
       <c r="G420">
-        <v>9.007</v>
+        <v>9.175</v>
       </c>
       <c r="H420">
         <v>0.09</v>
       </c>
       <c r="I420">
         <v>0.008</v>
       </c>
       <c r="J420">
         <v>10.258</v>
       </c>
       <c r="K420">
         <v>10.355</v>
       </c>
       <c r="L420">
-        <v>19.362</v>
+        <v>19.531</v>
       </c>
     </row>
     <row r="421" spans="1:26">
       <c r="A421" s="6">
         <v>43101.0</v>
       </c>
       <c r="B421">
-        <v>3.567</v>
+        <v>3.78</v>
       </c>
       <c r="C421">
         <v>3.141</v>
       </c>
       <c r="D421">
         <v>1.885</v>
       </c>
       <c r="E421">
         <v>0.499</v>
       </c>
       <c r="F421">
         <v>5.525</v>
       </c>
       <c r="G421">
-        <v>9.093</v>
+        <v>9.305</v>
       </c>
       <c r="H421">
         <v>0.098</v>
       </c>
       <c r="I421">
         <v>0.008</v>
       </c>
       <c r="J421">
         <v>11.218</v>
       </c>
       <c r="K421">
         <v>11.324</v>
       </c>
       <c r="L421">
-        <v>20.417</v>
+        <v>20.629</v>
       </c>
     </row>
     <row r="422" spans="1:26">
       <c r="A422" s="6">
         <v>43132.0</v>
       </c>
       <c r="B422">
-        <v>3.891</v>
+        <v>4.123</v>
       </c>
       <c r="C422">
         <v>3.434</v>
       </c>
       <c r="D422">
         <v>2.063</v>
       </c>
       <c r="E422">
         <v>0.529</v>
       </c>
       <c r="F422">
         <v>6.027</v>
       </c>
       <c r="G422">
-        <v>9.918</v>
+        <v>10.15</v>
       </c>
       <c r="H422">
         <v>0.106</v>
       </c>
       <c r="I422">
         <v>0.009</v>
       </c>
       <c r="J422">
         <v>13.18</v>
       </c>
       <c r="K422">
         <v>13.295</v>
       </c>
       <c r="L422">
-        <v>23.213</v>
+        <v>23.444</v>
       </c>
     </row>
     <row r="423" spans="1:26">
       <c r="A423" s="6">
         <v>43160.0</v>
       </c>
       <c r="B423">
-        <v>5.362</v>
+        <v>5.681</v>
       </c>
       <c r="C423">
         <v>4.754</v>
       </c>
       <c r="D423">
         <v>2.796</v>
       </c>
       <c r="E423">
         <v>0.754</v>
       </c>
       <c r="F423">
         <v>8.305</v>
       </c>
       <c r="G423">
-        <v>13.667</v>
+        <v>13.986</v>
       </c>
       <c r="H423">
         <v>0.148</v>
       </c>
       <c r="I423">
         <v>0.013</v>
       </c>
       <c r="J423">
         <v>17.091</v>
       </c>
       <c r="K423">
         <v>17.252</v>
       </c>
       <c r="L423">
-        <v>30.918</v>
+        <v>31.238</v>
       </c>
     </row>
     <row r="424" spans="1:26">
       <c r="A424" s="6">
         <v>43191.0</v>
       </c>
       <c r="B424">
-        <v>6.036</v>
+        <v>6.395</v>
       </c>
       <c r="C424">
         <v>5.432</v>
       </c>
       <c r="D424">
         <v>3.094</v>
       </c>
       <c r="E424">
         <v>0.821</v>
       </c>
       <c r="F424">
         <v>9.348</v>
       </c>
       <c r="G424">
-        <v>15.383</v>
+        <v>15.743</v>
       </c>
       <c r="H424">
         <v>0.171</v>
       </c>
       <c r="I424">
         <v>0.015</v>
       </c>
       <c r="J424">
         <v>20.48</v>
       </c>
       <c r="K424">
         <v>20.666</v>
       </c>
       <c r="L424">
-        <v>36.049</v>
+        <v>36.408</v>
       </c>
     </row>
     <row r="425" spans="1:26">
       <c r="A425" s="6">
         <v>43221.0</v>
       </c>
       <c r="B425">
-        <v>6.634</v>
+        <v>7.029</v>
       </c>
       <c r="C425">
         <v>5.98</v>
       </c>
       <c r="D425">
         <v>3.384</v>
       </c>
       <c r="E425">
         <v>0.91</v>
       </c>
       <c r="F425">
         <v>10.274</v>
       </c>
       <c r="G425">
-        <v>16.908</v>
+        <v>17.303</v>
       </c>
       <c r="H425">
         <v>0.193</v>
       </c>
       <c r="I425">
         <v>0.016</v>
       </c>
       <c r="J425">
         <v>23.16</v>
       </c>
       <c r="K425">
         <v>23.369</v>
       </c>
       <c r="L425">
-        <v>40.277</v>
+        <v>40.672</v>
       </c>
     </row>
     <row r="426" spans="1:26">
       <c r="A426" s="6">
         <v>43252.0</v>
       </c>
       <c r="B426">
-        <v>6.739</v>
+        <v>7.141</v>
       </c>
       <c r="C426">
         <v>6.101</v>
       </c>
       <c r="D426">
         <v>3.422</v>
       </c>
       <c r="E426">
         <v>0.915</v>
       </c>
       <c r="F426">
         <v>10.438</v>
       </c>
       <c r="G426">
-        <v>17.177</v>
+        <v>17.578</v>
       </c>
       <c r="H426">
         <v>0.212</v>
       </c>
       <c r="I426">
         <v>0.017</v>
       </c>
       <c r="J426">
         <v>25.07</v>
       </c>
       <c r="K426">
         <v>25.299</v>
       </c>
       <c r="L426">
-        <v>42.476</v>
+        <v>42.877</v>
       </c>
     </row>
     <row r="427" spans="1:26">
       <c r="A427" s="6">
         <v>43282.0</v>
       </c>
       <c r="B427">
-        <v>6.931</v>
+        <v>7.344</v>
       </c>
       <c r="C427">
         <v>6.257</v>
       </c>
       <c r="D427">
         <v>3.535</v>
       </c>
       <c r="E427">
         <v>0.944</v>
       </c>
       <c r="F427">
         <v>10.736</v>
       </c>
       <c r="G427">
-        <v>17.667</v>
+        <v>18.08</v>
       </c>
       <c r="H427">
         <v>0.2</v>
       </c>
       <c r="I427">
         <v>0.017</v>
       </c>
       <c r="J427">
         <v>22.831</v>
       </c>
       <c r="K427">
         <v>23.048</v>
       </c>
       <c r="L427">
-        <v>40.715</v>
+        <v>41.128</v>
       </c>
     </row>
     <row r="428" spans="1:26">
       <c r="A428" s="6">
         <v>43313.0</v>
       </c>
       <c r="B428">
-        <v>6.646</v>
+        <v>7.042</v>
       </c>
       <c r="C428">
         <v>5.993</v>
       </c>
       <c r="D428">
         <v>3.387</v>
       </c>
       <c r="E428">
         <v>0.914</v>
       </c>
       <c r="F428">
         <v>10.294</v>
       </c>
       <c r="G428">
-        <v>16.94</v>
+        <v>17.336</v>
       </c>
       <c r="H428">
         <v>0.193</v>
       </c>
       <c r="I428">
         <v>0.018</v>
       </c>
       <c r="J428">
         <v>22.634</v>
       </c>
       <c r="K428">
         <v>22.845</v>
       </c>
       <c r="L428">
-        <v>39.785</v>
+        <v>40.18</v>
       </c>
     </row>
     <row r="429" spans="1:26">
       <c r="A429" s="6">
         <v>43344.0</v>
       </c>
       <c r="B429">
-        <v>5.891</v>
+        <v>6.242</v>
       </c>
       <c r="C429">
         <v>5.251</v>
       </c>
       <c r="D429">
         <v>3.046</v>
       </c>
       <c r="E429">
         <v>0.827</v>
       </c>
       <c r="F429">
         <v>9.125</v>
       </c>
       <c r="G429">
-        <v>15.016</v>
+        <v>15.367</v>
       </c>
       <c r="H429">
         <v>0.155</v>
       </c>
       <c r="I429">
         <v>0.015</v>
       </c>
       <c r="J429">
         <v>20.168</v>
       </c>
       <c r="K429">
         <v>20.339</v>
       </c>
       <c r="L429">
-        <v>35.355</v>
+        <v>35.706</v>
       </c>
     </row>
     <row r="430" spans="1:26">
       <c r="A430" s="6">
         <v>43374.0</v>
       </c>
       <c r="B430">
-        <v>5.269</v>
+        <v>5.583</v>
       </c>
       <c r="C430">
         <v>4.727</v>
       </c>
       <c r="D430">
         <v>2.683</v>
       </c>
       <c r="E430">
         <v>0.751</v>
       </c>
       <c r="F430">
         <v>8.161</v>
       </c>
       <c r="G430">
-        <v>13.43</v>
+        <v>13.744</v>
       </c>
       <c r="H430">
         <v>0.135</v>
       </c>
       <c r="I430">
         <v>0.013</v>
       </c>
       <c r="J430">
         <v>16.808</v>
       </c>
       <c r="K430">
         <v>16.957</v>
       </c>
       <c r="L430">
-        <v>30.386</v>
+        <v>30.7</v>
       </c>
     </row>
     <row r="431" spans="1:26">
       <c r="A431" s="6">
         <v>43405.0</v>
       </c>
       <c r="B431">
-        <v>4.197</v>
+        <v>4.447</v>
       </c>
       <c r="C431">
         <v>3.78</v>
       </c>
       <c r="D431">
         <v>2.127</v>
       </c>
       <c r="E431">
         <v>0.593</v>
       </c>
       <c r="F431">
         <v>6.501</v>
       </c>
       <c r="G431">
-        <v>10.698</v>
+        <v>10.948</v>
       </c>
       <c r="H431">
         <v>0.099</v>
       </c>
       <c r="I431">
         <v>0.01</v>
       </c>
       <c r="J431">
         <v>12.662</v>
       </c>
       <c r="K431">
         <v>12.77</v>
       </c>
       <c r="L431">
-        <v>23.468</v>
+        <v>23.718</v>
       </c>
     </row>
     <row r="432" spans="1:26">
       <c r="A432" s="6">
         <v>43435.0</v>
       </c>
       <c r="B432">
-        <v>3.91</v>
+        <v>4.143</v>
       </c>
       <c r="C432">
         <v>3.511</v>
       </c>
       <c r="D432">
         <v>2.009</v>
       </c>
       <c r="E432">
         <v>0.536</v>
       </c>
       <c r="F432">
         <v>6.056</v>
       </c>
       <c r="G432">
-        <v>9.966</v>
+        <v>10.199</v>
       </c>
       <c r="H432">
         <v>0.084</v>
       </c>
       <c r="I432">
         <v>0.008</v>
       </c>
       <c r="J432">
         <v>10.518</v>
       </c>
       <c r="K432">
         <v>10.61</v>
       </c>
       <c r="L432">
-        <v>20.576</v>
+        <v>20.809</v>
       </c>
     </row>
     <row r="433" spans="1:26">
       <c r="A433" s="6">
         <v>43466.0</v>
       </c>
       <c r="B433">
-        <v>3.54</v>
+        <v>3.812</v>
       </c>
       <c r="C433">
         <v>3.775</v>
       </c>
       <c r="D433">
         <v>2.146</v>
       </c>
       <c r="E433">
         <v>0.573</v>
       </c>
       <c r="F433">
         <v>6.494</v>
       </c>
       <c r="G433">
-        <v>10.034</v>
+        <v>10.306</v>
       </c>
       <c r="H433">
         <v>0.103</v>
       </c>
       <c r="I433">
         <v>0.013</v>
       </c>
       <c r="J433">
         <v>12.099</v>
       </c>
       <c r="K433">
         <v>12.216</v>
       </c>
       <c r="L433">
-        <v>22.249</v>
+        <v>22.521</v>
       </c>
     </row>
     <row r="434" spans="1:26">
       <c r="A434" s="6">
         <v>43497.0</v>
       </c>
       <c r="B434">
-        <v>3.83</v>
+        <v>4.124</v>
       </c>
       <c r="C434">
         <v>4.111</v>
       </c>
       <c r="D434">
         <v>2.307</v>
       </c>
       <c r="E434">
         <v>0.607</v>
       </c>
       <c r="F434">
         <v>7.025</v>
       </c>
       <c r="G434">
-        <v>10.855</v>
+        <v>11.149</v>
       </c>
       <c r="H434">
         <v>0.114</v>
       </c>
       <c r="I434">
         <v>0.016</v>
       </c>
       <c r="J434">
         <v>12.957</v>
       </c>
       <c r="K434">
         <v>13.088</v>
       </c>
       <c r="L434">
-        <v>23.942</v>
+        <v>24.236</v>
       </c>
     </row>
     <row r="435" spans="1:26">
       <c r="A435" s="6">
         <v>43525.0</v>
       </c>
       <c r="B435">
-        <v>5.421</v>
+        <v>5.837</v>
       </c>
       <c r="C435">
         <v>5.893</v>
       </c>
       <c r="D435">
         <v>3.183</v>
       </c>
       <c r="E435">
         <v>0.867</v>
       </c>
       <c r="F435">
         <v>9.943</v>
       </c>
       <c r="G435">
-        <v>15.364</v>
+        <v>15.781</v>
       </c>
       <c r="H435">
         <v>0.172</v>
       </c>
       <c r="I435">
         <v>0.024</v>
       </c>
       <c r="J435">
         <v>19.93</v>
       </c>
       <c r="K435">
         <v>20.126</v>
       </c>
       <c r="L435">
-        <v>35.49</v>
+        <v>35.907</v>
       </c>
     </row>
     <row r="436" spans="1:26">
       <c r="A436" s="6">
         <v>43556.0</v>
       </c>
       <c r="B436">
-        <v>6.036</v>
+        <v>6.5</v>
       </c>
       <c r="C436">
         <v>6.602</v>
       </c>
       <c r="D436">
         <v>3.522</v>
       </c>
       <c r="E436">
         <v>0.947</v>
       </c>
       <c r="F436">
         <v>11.072</v>
       </c>
       <c r="G436">
-        <v>17.108</v>
+        <v>17.571</v>
       </c>
       <c r="H436">
         <v>0.184</v>
       </c>
       <c r="I436">
         <v>0.028</v>
       </c>
       <c r="J436">
         <v>22.827</v>
       </c>
       <c r="K436">
         <v>23.039</v>
       </c>
       <c r="L436">
-        <v>40.146</v>
+        <v>40.61</v>
       </c>
     </row>
     <row r="437" spans="1:26">
       <c r="A437" s="6">
         <v>43586.0</v>
       </c>
       <c r="B437">
-        <v>6.601</v>
+        <v>7.108</v>
       </c>
       <c r="C437">
         <v>7.267</v>
       </c>
       <c r="D437">
         <v>3.789</v>
       </c>
       <c r="E437">
         <v>1.053</v>
       </c>
       <c r="F437">
         <v>12.108</v>
       </c>
       <c r="G437">
-        <v>18.709</v>
+        <v>19.217</v>
       </c>
       <c r="H437">
         <v>0.198</v>
       </c>
       <c r="I437">
         <v>0.029</v>
       </c>
       <c r="J437">
         <v>24.21</v>
       </c>
       <c r="K437">
         <v>24.436</v>
       </c>
       <c r="L437">
-        <v>43.146</v>
+        <v>43.653</v>
       </c>
     </row>
     <row r="438" spans="1:26">
       <c r="A438" s="6">
         <v>43617.0</v>
       </c>
       <c r="B438">
-        <v>6.704</v>
+        <v>7.219</v>
       </c>
       <c r="C438">
         <v>7.422</v>
       </c>
       <c r="D438">
         <v>3.815</v>
       </c>
       <c r="E438">
         <v>1.059</v>
       </c>
       <c r="F438">
         <v>12.297</v>
       </c>
       <c r="G438">
-        <v>19.001</v>
+        <v>19.516</v>
       </c>
       <c r="H438">
         <v>0.216</v>
       </c>
       <c r="I438">
         <v>0.033</v>
       </c>
       <c r="J438">
         <v>26.948</v>
       </c>
       <c r="K438">
         <v>27.197</v>
       </c>
       <c r="L438">
-        <v>46.198</v>
+        <v>46.713</v>
       </c>
     </row>
     <row r="439" spans="1:26">
       <c r="A439" s="6">
         <v>43647.0</v>
       </c>
       <c r="B439">
-        <v>6.994</v>
+        <v>7.532</v>
       </c>
       <c r="C439">
         <v>7.739</v>
       </c>
       <c r="D439">
         <v>3.997</v>
       </c>
       <c r="E439">
         <v>1.094</v>
       </c>
       <c r="F439">
         <v>12.83</v>
       </c>
       <c r="G439">
-        <v>19.824</v>
+        <v>20.361</v>
       </c>
       <c r="H439">
         <v>0.237</v>
       </c>
       <c r="I439">
         <v>0.034</v>
       </c>
       <c r="J439">
         <v>27.477</v>
       </c>
       <c r="K439">
         <v>27.749</v>
       </c>
       <c r="L439">
-        <v>47.572</v>
+        <v>48.11</v>
       </c>
     </row>
     <row r="440" spans="1:26">
       <c r="A440" s="6">
         <v>43678.0</v>
       </c>
       <c r="B440">
-        <v>6.717</v>
+        <v>7.233</v>
       </c>
       <c r="C440">
         <v>7.453</v>
       </c>
       <c r="D440">
         <v>3.808</v>
       </c>
       <c r="E440">
         <v>1.061</v>
       </c>
       <c r="F440">
         <v>12.322</v>
       </c>
       <c r="G440">
-        <v>19.039</v>
+        <v>19.555</v>
       </c>
       <c r="H440">
         <v>0.22</v>
       </c>
       <c r="I440">
         <v>0.032</v>
       </c>
       <c r="J440">
         <v>26.623</v>
       </c>
       <c r="K440">
         <v>26.875</v>
       </c>
       <c r="L440">
-        <v>45.914</v>
+        <v>46.43</v>
       </c>
     </row>
     <row r="441" spans="1:26">
       <c r="A441" s="6">
         <v>43709.0</v>
       </c>
       <c r="B441">
-        <v>5.961</v>
+        <v>6.42</v>
       </c>
       <c r="C441">
         <v>6.584</v>
       </c>
       <c r="D441">
         <v>3.392</v>
       </c>
       <c r="E441">
         <v>0.959</v>
       </c>
       <c r="F441">
         <v>10.935</v>
       </c>
       <c r="G441">
-        <v>16.897</v>
+        <v>17.355</v>
       </c>
       <c r="H441">
         <v>0.189</v>
       </c>
       <c r="I441">
         <v>0.028</v>
       </c>
       <c r="J441">
         <v>23.044</v>
       </c>
       <c r="K441">
         <v>23.26</v>
       </c>
       <c r="L441">
-        <v>40.157</v>
+        <v>40.615</v>
       </c>
     </row>
     <row r="442" spans="1:26">
       <c r="A442" s="6">
         <v>43739.0</v>
       </c>
       <c r="B442">
-        <v>5.269</v>
+        <v>5.674</v>
       </c>
       <c r="C442">
         <v>5.791</v>
       </c>
       <c r="D442">
         <v>3.005</v>
       </c>
       <c r="E442">
         <v>0.869</v>
       </c>
       <c r="F442">
         <v>9.665</v>
       </c>
       <c r="G442">
-        <v>14.933</v>
+        <v>15.338</v>
       </c>
       <c r="H442">
         <v>0.158</v>
       </c>
       <c r="I442">
         <v>0.023</v>
       </c>
       <c r="J442">
         <v>20.609</v>
       </c>
       <c r="K442">
         <v>20.791</v>
       </c>
       <c r="L442">
-        <v>35.724</v>
+        <v>36.129</v>
       </c>
     </row>
     <row r="443" spans="1:26">
       <c r="A443" s="6">
         <v>43770.0</v>
       </c>
       <c r="B443">
-        <v>4.143</v>
+        <v>4.462</v>
       </c>
       <c r="C443">
         <v>4.593</v>
       </c>
       <c r="D443">
         <v>2.331</v>
       </c>
       <c r="E443">
         <v>0.676</v>
       </c>
       <c r="F443">
         <v>7.6</v>
       </c>
       <c r="G443">
-        <v>11.744</v>
+        <v>12.062</v>
       </c>
       <c r="H443">
         <v>0.122</v>
       </c>
       <c r="I443">
         <v>0.018</v>
       </c>
       <c r="J443">
         <v>14.75</v>
       </c>
       <c r="K443">
         <v>14.89</v>
       </c>
       <c r="L443">
-        <v>26.634</v>
+        <v>26.952</v>
       </c>
     </row>
     <row r="444" spans="1:26">
       <c r="A444" s="6">
         <v>43800.0</v>
       </c>
       <c r="B444">
-        <v>3.807</v>
+        <v>4.1</v>
       </c>
       <c r="C444">
         <v>4.129</v>
       </c>
       <c r="D444">
         <v>2.243</v>
       </c>
       <c r="E444">
         <v>0.612</v>
       </c>
       <c r="F444">
         <v>6.984</v>
       </c>
       <c r="G444">
-        <v>10.791</v>
+        <v>11.083</v>
       </c>
       <c r="H444">
         <v>0.089</v>
       </c>
       <c r="I444">
         <v>0.012</v>
       </c>
       <c r="J444">
         <v>11.681</v>
       </c>
       <c r="K444">
         <v>11.782</v>
       </c>
       <c r="L444">
-        <v>22.573</v>
+        <v>22.865</v>
       </c>
     </row>
     <row r="445" spans="1:26">
       <c r="A445" s="6">
         <v>43831.0</v>
       </c>
       <c r="B445">
-        <v>3.595</v>
+        <v>3.918</v>
       </c>
       <c r="C445">
         <v>4.726</v>
       </c>
       <c r="D445">
         <v>2.51</v>
       </c>
       <c r="E445">
         <v>0.654</v>
       </c>
       <c r="F445">
         <v>7.89</v>
       </c>
       <c r="G445">
-        <v>11.485</v>
+        <v>11.808</v>
       </c>
       <c r="H445">
         <v>0.108</v>
       </c>
       <c r="I445">
         <v>0.015</v>
       </c>
       <c r="J445">
         <v>15.091</v>
       </c>
       <c r="K445">
         <v>15.214</v>
       </c>
       <c r="L445">
-        <v>26.699</v>
+        <v>27.022</v>
       </c>
     </row>
     <row r="446" spans="1:26">
       <c r="A446" s="6">
         <v>43862.0</v>
       </c>
       <c r="B446">
-        <v>4.077</v>
+        <v>4.443</v>
       </c>
       <c r="C446">
         <v>5.383</v>
       </c>
       <c r="D446">
         <v>2.843</v>
       </c>
       <c r="E446">
         <v>0.723</v>
       </c>
       <c r="F446">
         <v>8.949</v>
       </c>
       <c r="G446">
-        <v>13.026</v>
+        <v>13.392</v>
       </c>
       <c r="H446">
         <v>0.127</v>
       </c>
       <c r="I446">
         <v>0.019</v>
       </c>
       <c r="J446">
         <v>18.829</v>
       </c>
       <c r="K446">
         <v>18.976</v>
       </c>
       <c r="L446">
-        <v>32.001</v>
+        <v>32.367</v>
       </c>
     </row>
     <row r="447" spans="1:26">
       <c r="A447" s="6">
         <v>43891.0</v>
       </c>
       <c r="B447">
-        <v>5.323</v>
+        <v>5.8</v>
       </c>
       <c r="C447">
         <v>6.992</v>
       </c>
       <c r="D447">
         <v>3.693</v>
       </c>
       <c r="E447">
         <v>0.998</v>
       </c>
       <c r="F447">
         <v>11.682</v>
       </c>
       <c r="G447">
-        <v>17.005</v>
+        <v>17.482</v>
       </c>
       <c r="H447">
         <v>0.156</v>
       </c>
       <c r="I447">
         <v>0.023</v>
       </c>
       <c r="J447">
         <v>21.486</v>
       </c>
       <c r="K447">
         <v>21.665</v>
       </c>
       <c r="L447">
-        <v>38.67</v>
+        <v>39.147</v>
       </c>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" s="6">
         <v>43922.0</v>
       </c>
       <c r="B448">
-        <v>5.932</v>
+        <v>6.464</v>
       </c>
       <c r="C448">
         <v>7.882</v>
       </c>
       <c r="D448">
         <v>4.058</v>
       </c>
       <c r="E448">
         <v>1.079</v>
       </c>
       <c r="F448">
         <v>13.019</v>
       </c>
       <c r="G448">
-        <v>18.951</v>
+        <v>19.483</v>
       </c>
       <c r="H448">
         <v>0.185</v>
       </c>
       <c r="I448">
         <v>0.027</v>
       </c>
       <c r="J448">
         <v>26.813</v>
       </c>
       <c r="K448">
         <v>27.026</v>
       </c>
       <c r="L448">
-        <v>45.977</v>
+        <v>46.509</v>
       </c>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" s="6">
         <v>43952.0</v>
       </c>
       <c r="B449">
-        <v>6.634</v>
+        <v>7.229</v>
       </c>
       <c r="C449">
         <v>8.904</v>
       </c>
       <c r="D449">
         <v>4.467</v>
       </c>
       <c r="E449">
         <v>1.189</v>
       </c>
       <c r="F449">
         <v>14.56</v>
       </c>
       <c r="G449">
-        <v>21.194</v>
+        <v>21.789</v>
       </c>
       <c r="H449">
         <v>0.224</v>
       </c>
       <c r="I449">
         <v>0.042</v>
       </c>
       <c r="J449">
         <v>32.672</v>
       </c>
       <c r="K449">
         <v>32.937</v>
       </c>
       <c r="L449">
-        <v>54.131</v>
+        <v>54.726</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" s="6">
         <v>43983.0</v>
       </c>
       <c r="B450">
-        <v>6.636</v>
+        <v>7.232</v>
       </c>
       <c r="C450">
         <v>8.904</v>
       </c>
       <c r="D450">
         <v>4.453</v>
       </c>
       <c r="E450">
         <v>1.209</v>
       </c>
       <c r="F450">
         <v>14.566</v>
       </c>
       <c r="G450">
-        <v>21.202</v>
+        <v>21.798</v>
       </c>
       <c r="H450">
         <v>0.226</v>
       </c>
       <c r="I450">
         <v>0.042</v>
       </c>
       <c r="J450">
         <v>32.672</v>
       </c>
       <c r="K450">
         <v>32.939</v>
       </c>
       <c r="L450">
-        <v>54.142</v>
+        <v>54.737</v>
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" s="6">
         <v>44013.0</v>
       </c>
       <c r="B451">
-        <v>6.848</v>
+        <v>7.463</v>
       </c>
       <c r="C451">
         <v>9.145</v>
       </c>
       <c r="D451">
         <v>4.625</v>
       </c>
       <c r="E451">
         <v>1.262</v>
       </c>
       <c r="F451">
         <v>15.031</v>
       </c>
       <c r="G451">
-        <v>21.879</v>
+        <v>22.493</v>
       </c>
       <c r="H451">
         <v>0.236</v>
       </c>
       <c r="I451">
         <v>0.044</v>
       </c>
       <c r="J451">
         <v>35.92</v>
       </c>
       <c r="K451">
         <v>36.201</v>
       </c>
       <c r="L451">
-        <v>58.08</v>
+        <v>58.694</v>
       </c>
     </row>
     <row r="452" spans="1:26">
       <c r="A452" s="6">
         <v>44044.0</v>
       </c>
       <c r="B452">
-        <v>6.527</v>
+        <v>7.112</v>
       </c>
       <c r="C452">
         <v>8.666</v>
       </c>
       <c r="D452">
         <v>4.439</v>
       </c>
       <c r="E452">
         <v>1.221</v>
       </c>
       <c r="F452">
         <v>14.325</v>
       </c>
       <c r="G452">
-        <v>20.852</v>
+        <v>21.438</v>
       </c>
       <c r="H452">
         <v>0.2</v>
       </c>
       <c r="I452">
         <v>0.037</v>
       </c>
       <c r="J452">
         <v>31.547</v>
       </c>
       <c r="K452">
         <v>31.784</v>
       </c>
       <c r="L452">
-        <v>52.636</v>
+        <v>53.222</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" s="6">
         <v>44075.0</v>
       </c>
       <c r="B453">
-        <v>5.785</v>
+        <v>6.304</v>
       </c>
       <c r="C453">
         <v>7.648</v>
       </c>
       <c r="D453">
         <v>3.954</v>
       </c>
       <c r="E453">
         <v>1.095</v>
       </c>
       <c r="F453">
         <v>12.698</v>
       </c>
       <c r="G453">
-        <v>18.483</v>
+        <v>19.002</v>
       </c>
       <c r="H453">
         <v>0.172</v>
       </c>
       <c r="I453">
         <v>0.031</v>
       </c>
       <c r="J453">
         <v>26.18</v>
       </c>
       <c r="K453">
         <v>26.383</v>
       </c>
       <c r="L453">
-        <v>44.866</v>
+        <v>45.385</v>
       </c>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" s="6">
         <v>44105.0</v>
       </c>
       <c r="B454">
-        <v>5.146</v>
+        <v>5.607</v>
       </c>
       <c r="C454">
         <v>6.85</v>
       </c>
       <c r="D454">
         <v>3.451</v>
       </c>
       <c r="E454">
         <v>0.993</v>
       </c>
       <c r="F454">
         <v>11.294</v>
       </c>
       <c r="G454">
-        <v>16.44</v>
+        <v>16.902</v>
       </c>
       <c r="H454">
         <v>0.147</v>
       </c>
       <c r="I454">
         <v>0.027</v>
       </c>
       <c r="J454">
         <v>24.001</v>
       </c>
       <c r="K454">
         <v>24.175</v>
       </c>
       <c r="L454">
-        <v>40.615</v>
+        <v>41.076</v>
       </c>
     </row>
     <row r="455" spans="1:26">
       <c r="A455" s="6">
         <v>44136.0</v>
       </c>
       <c r="B455">
-        <v>4.177</v>
+        <v>4.551</v>
       </c>
       <c r="C455">
         <v>5.652</v>
       </c>
       <c r="D455">
         <v>2.744</v>
       </c>
       <c r="E455">
         <v>0.771</v>
       </c>
       <c r="F455">
         <v>9.167</v>
       </c>
       <c r="G455">
-        <v>13.344</v>
+        <v>13.719</v>
       </c>
       <c r="H455">
         <v>0.122</v>
       </c>
       <c r="I455">
         <v>0.022</v>
       </c>
       <c r="J455">
         <v>19.532</v>
       </c>
       <c r="K455">
         <v>19.675</v>
       </c>
       <c r="L455">
-        <v>33.019</v>
+        <v>33.394</v>
       </c>
     </row>
     <row r="456" spans="1:26">
       <c r="A456" s="6">
         <v>44166.0</v>
       </c>
       <c r="B456">
-        <v>3.869</v>
+        <v>4.216</v>
       </c>
       <c r="C456">
         <v>5.158</v>
       </c>
       <c r="D456">
         <v>2.64</v>
       </c>
       <c r="E456">
         <v>0.694</v>
       </c>
       <c r="F456">
         <v>8.492</v>
       </c>
       <c r="G456">
-        <v>12.362</v>
+        <v>12.709</v>
       </c>
       <c r="H456">
         <v>0.097</v>
       </c>
       <c r="I456">
         <v>0.017</v>
       </c>
       <c r="J456">
         <v>17.258</v>
       </c>
       <c r="K456">
         <v>17.372</v>
       </c>
       <c r="L456">
-        <v>29.734</v>
+        <v>30.081</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>44197.0</v>
       </c>
       <c r="B457">
-        <v>3.596</v>
+        <v>4.214</v>
       </c>
       <c r="C457">
         <v>5.696</v>
       </c>
       <c r="D457">
         <v>2.95</v>
       </c>
       <c r="E457">
         <v>0.736</v>
       </c>
       <c r="F457">
         <v>9.382</v>
       </c>
       <c r="G457">
-        <v>12.979</v>
+        <v>13.596</v>
       </c>
       <c r="H457">
         <v>0.103</v>
       </c>
       <c r="I457">
         <v>0.02</v>
       </c>
       <c r="J457">
         <v>18.845</v>
       </c>
       <c r="K457">
         <v>18.968</v>
       </c>
       <c r="L457">
-        <v>31.947</v>
+        <v>32.565</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>44228.0</v>
       </c>
       <c r="B458">
-        <v>3.844</v>
+        <v>4.504</v>
       </c>
       <c r="C458">
         <v>6.054</v>
       </c>
       <c r="D458">
         <v>3.189</v>
       </c>
       <c r="E458">
         <v>0.785</v>
       </c>
       <c r="F458">
         <v>10.028</v>
       </c>
       <c r="G458">
-        <v>13.872</v>
+        <v>14.533</v>
       </c>
       <c r="H458">
         <v>0.104</v>
       </c>
       <c r="I458">
         <v>0.022</v>
       </c>
       <c r="J458">
         <v>21.473</v>
       </c>
       <c r="K458">
         <v>21.599</v>
       </c>
       <c r="L458">
-        <v>35.471</v>
+        <v>36.132</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>44256.0</v>
       </c>
       <c r="B459">
-        <v>5.438</v>
+        <v>6.373</v>
       </c>
       <c r="C459">
         <v>8.697</v>
       </c>
       <c r="D459">
         <v>4.366</v>
       </c>
       <c r="E459">
         <v>1.125</v>
       </c>
       <c r="F459">
         <v>14.188</v>
       </c>
       <c r="G459">
-        <v>19.626</v>
+        <v>20.561</v>
       </c>
       <c r="H459">
         <v>0.18</v>
       </c>
       <c r="I459">
         <v>0.036</v>
       </c>
       <c r="J459">
         <v>31.503</v>
       </c>
       <c r="K459">
         <v>31.719</v>
       </c>
       <c r="L459">
-        <v>51.345</v>
+        <v>52.279</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>44287.0</v>
       </c>
       <c r="B460">
-        <v>6.029</v>
+        <v>7.065</v>
       </c>
       <c r="C460">
         <v>9.68</v>
       </c>
       <c r="D460">
         <v>4.832</v>
       </c>
       <c r="E460">
         <v>1.219</v>
       </c>
       <c r="F460">
         <v>15.73</v>
       </c>
       <c r="G460">
-        <v>21.76</v>
+        <v>22.796</v>
       </c>
       <c r="H460">
         <v>0.21</v>
       </c>
       <c r="I460">
         <v>0.042</v>
       </c>
       <c r="J460">
         <v>36.911</v>
       </c>
       <c r="K460">
         <v>37.163</v>
       </c>
       <c r="L460">
-        <v>58.922</v>
+        <v>59.958</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>44317.0</v>
       </c>
       <c r="B461">
-        <v>6.621</v>
+        <v>7.759</v>
       </c>
       <c r="C461">
         <v>10.696</v>
       </c>
       <c r="D461">
         <v>5.233</v>
       </c>
       <c r="E461">
         <v>1.345</v>
       </c>
       <c r="F461">
         <v>17.274</v>
       </c>
       <c r="G461">
-        <v>23.895</v>
+        <v>25.032</v>
       </c>
       <c r="H461">
         <v>0.227</v>
       </c>
       <c r="I461">
         <v>0.046</v>
       </c>
       <c r="J461">
         <v>42.231</v>
       </c>
       <c r="K461">
         <v>42.504</v>
       </c>
       <c r="L461">
-        <v>66.399</v>
+        <v>67.536</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>44348.0</v>
       </c>
       <c r="B462">
-        <v>6.679</v>
+        <v>7.827</v>
       </c>
       <c r="C462">
         <v>10.785</v>
       </c>
       <c r="D462">
         <v>5.291</v>
       </c>
       <c r="E462">
         <v>1.35</v>
       </c>
       <c r="F462">
         <v>17.426</v>
       </c>
       <c r="G462">
-        <v>24.105</v>
+        <v>25.252</v>
       </c>
       <c r="H462">
         <v>0.22</v>
       </c>
       <c r="I462">
         <v>0.045</v>
       </c>
       <c r="J462">
         <v>41.351</v>
       </c>
       <c r="K462">
         <v>41.615</v>
       </c>
       <c r="L462">
-        <v>65.72</v>
+        <v>66.868</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>44378.0</v>
       </c>
       <c r="B463">
-        <v>6.791</v>
+        <v>7.957</v>
       </c>
       <c r="C463">
         <v>10.876</v>
       </c>
       <c r="D463">
         <v>5.457</v>
       </c>
       <c r="E463">
         <v>1.383</v>
       </c>
       <c r="F463">
         <v>17.716</v>
       </c>
       <c r="G463">
-        <v>24.507</v>
+        <v>25.674</v>
       </c>
       <c r="H463">
         <v>0.22</v>
       </c>
       <c r="I463">
         <v>0.046</v>
       </c>
       <c r="J463">
         <v>41.332</v>
       </c>
       <c r="K463">
         <v>41.598</v>
       </c>
       <c r="L463">
-        <v>66.105</v>
+        <v>67.272</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>44409.0</v>
       </c>
       <c r="B464">
-        <v>6.44</v>
+        <v>7.547</v>
       </c>
       <c r="C464">
         <v>10.216</v>
       </c>
       <c r="D464">
         <v>5.247</v>
       </c>
       <c r="E464">
         <v>1.339</v>
       </c>
       <c r="F464">
         <v>16.802</v>
       </c>
       <c r="G464">
-        <v>23.242</v>
+        <v>24.348</v>
       </c>
       <c r="H464">
         <v>0.209</v>
       </c>
       <c r="I464">
         <v>0.052</v>
       </c>
       <c r="J464">
         <v>40.57</v>
       </c>
       <c r="K464">
         <v>40.831</v>
       </c>
       <c r="L464">
-        <v>64.073</v>
+        <v>65.179</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>44440.0</v>
       </c>
       <c r="B465">
-        <v>5.715</v>
+        <v>6.697</v>
       </c>
       <c r="C465">
         <v>9.016</v>
       </c>
       <c r="D465">
         <v>4.685</v>
       </c>
       <c r="E465">
         <v>1.208</v>
       </c>
       <c r="F465">
         <v>14.91</v>
       </c>
       <c r="G465">
-        <v>20.624</v>
+        <v>21.606</v>
       </c>
       <c r="H465">
         <v>0.187</v>
       </c>
       <c r="I465">
         <v>0.051</v>
       </c>
       <c r="J465">
         <v>38.025</v>
       </c>
       <c r="K465">
         <v>38.263</v>
       </c>
       <c r="L465">
-        <v>58.887</v>
+        <v>59.869</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>44470.0</v>
       </c>
       <c r="B466">
-        <v>4.997</v>
+        <v>5.856</v>
       </c>
       <c r="C466">
         <v>7.874</v>
       </c>
       <c r="D466">
         <v>4.075</v>
       </c>
       <c r="E466">
         <v>1.087</v>
       </c>
       <c r="F466">
         <v>13.037</v>
       </c>
       <c r="G466">
-        <v>18.034</v>
+        <v>18.893</v>
       </c>
       <c r="H466">
         <v>0.154</v>
       </c>
       <c r="I466">
         <v>0.042</v>
       </c>
       <c r="J466">
         <v>31.427</v>
       </c>
       <c r="K466">
         <v>31.623</v>
       </c>
       <c r="L466">
-        <v>49.657</v>
+        <v>50.515</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>44501.0</v>
       </c>
       <c r="B467">
-        <v>4.262</v>
+        <v>4.994</v>
       </c>
       <c r="C467">
         <v>7.055</v>
       </c>
       <c r="D467">
         <v>3.225</v>
       </c>
       <c r="E467">
         <v>0.839</v>
       </c>
       <c r="F467">
         <v>11.12</v>
       </c>
       <c r="G467">
-        <v>15.382</v>
+        <v>16.114</v>
       </c>
       <c r="H467">
         <v>0.13</v>
       </c>
       <c r="I467">
         <v>0.037</v>
       </c>
       <c r="J467">
         <v>26.43</v>
       </c>
       <c r="K467">
         <v>26.597</v>
       </c>
       <c r="L467">
-        <v>41.979</v>
+        <v>42.711</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>44531.0</v>
       </c>
       <c r="B468">
-        <v>3.884</v>
+        <v>4.552</v>
       </c>
       <c r="C468">
         <v>6.335</v>
       </c>
       <c r="D468">
         <v>3.052</v>
       </c>
       <c r="E468">
         <v>0.747</v>
       </c>
       <c r="F468">
         <v>10.134</v>
       </c>
       <c r="G468">
-        <v>14.019</v>
+        <v>14.686</v>
       </c>
       <c r="H468">
         <v>0.099</v>
       </c>
       <c r="I468">
         <v>0.026</v>
       </c>
       <c r="J468">
         <v>20.657</v>
       </c>
       <c r="K468">
         <v>20.782</v>
       </c>
       <c r="L468">
-        <v>34.801</v>
+        <v>35.468</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>44562.0</v>
       </c>
       <c r="B469">
-        <v>3.542</v>
+        <v>4.642</v>
       </c>
       <c r="C469">
         <v>7.285</v>
       </c>
       <c r="D469">
         <v>3.453</v>
       </c>
       <c r="E469">
         <v>0.784</v>
       </c>
       <c r="F469">
         <v>11.521</v>
       </c>
       <c r="G469">
-        <v>15.062</v>
+        <v>16.163</v>
       </c>
       <c r="H469">
         <v>0.124</v>
       </c>
       <c r="I469">
         <v>0.044</v>
       </c>
       <c r="J469">
         <v>26.52</v>
       </c>
       <c r="K469">
         <v>26.687</v>
       </c>
       <c r="L469">
-        <v>41.75</v>
+        <v>42.85</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>44593.0</v>
       </c>
       <c r="B470">
-        <v>3.899</v>
+        <v>5.11</v>
       </c>
       <c r="C470">
         <v>8.042</v>
       </c>
       <c r="D470">
         <v>3.807</v>
       </c>
       <c r="E470">
         <v>0.832</v>
       </c>
       <c r="F470">
         <v>12.682</v>
       </c>
       <c r="G470">
-        <v>16.581</v>
+        <v>17.792</v>
       </c>
       <c r="H470">
         <v>0.144</v>
       </c>
       <c r="I470">
         <v>0.052</v>
       </c>
       <c r="J470">
         <v>30.603</v>
       </c>
       <c r="K470">
         <v>30.799</v>
       </c>
       <c r="L470">
-        <v>47.38</v>
+        <v>48.591</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>44621.0</v>
       </c>
       <c r="B471">
-        <v>5.372</v>
+        <v>7.041</v>
       </c>
       <c r="C471">
         <v>11.097</v>
       </c>
       <c r="D471">
         <v>5.189</v>
       </c>
       <c r="E471">
         <v>1.187</v>
       </c>
       <c r="F471">
         <v>17.473</v>
       </c>
       <c r="G471">
-        <v>22.845</v>
+        <v>24.514</v>
       </c>
       <c r="H471">
         <v>0.19</v>
       </c>
       <c r="I471">
         <v>0.072</v>
       </c>
       <c r="J471">
         <v>39.639</v>
       </c>
       <c r="K471">
         <v>39.901</v>
       </c>
       <c r="L471">
-        <v>62.746</v>
+        <v>64.415</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>44652.0</v>
       </c>
       <c r="B472">
-        <v>5.949</v>
+        <v>7.797</v>
       </c>
       <c r="C472">
         <v>12.393</v>
       </c>
       <c r="D472">
         <v>5.671</v>
       </c>
       <c r="E472">
         <v>1.286</v>
       </c>
       <c r="F472">
         <v>19.349</v>
       </c>
       <c r="G472">
-        <v>25.298</v>
+        <v>27.146</v>
       </c>
       <c r="H472">
         <v>0.225</v>
       </c>
       <c r="I472">
         <v>0.081</v>
       </c>
       <c r="J472">
         <v>45.42</v>
       </c>
       <c r="K472">
         <v>45.726</v>
       </c>
       <c r="L472">
-        <v>71.024</v>
+        <v>72.873</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>44682.0</v>
       </c>
       <c r="B473">
-        <v>6.541</v>
+        <v>8.573</v>
       </c>
       <c r="C473">
         <v>13.671</v>
       </c>
       <c r="D473">
         <v>6.195</v>
       </c>
       <c r="E473">
         <v>1.41</v>
       </c>
       <c r="F473">
         <v>21.276</v>
       </c>
       <c r="G473">
-        <v>27.818</v>
+        <v>29.85</v>
       </c>
       <c r="H473">
         <v>0.242</v>
       </c>
       <c r="I473">
         <v>0.094</v>
       </c>
       <c r="J473">
         <v>51.254</v>
       </c>
       <c r="K473">
         <v>51.59</v>
       </c>
       <c r="L473">
-        <v>79.408</v>
+        <v>81.44</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>44713.0</v>
       </c>
       <c r="B474">
-        <v>6.534</v>
+        <v>8.564</v>
       </c>
       <c r="C474">
         <v>13.638</v>
       </c>
       <c r="D474">
         <v>6.205</v>
       </c>
       <c r="E474">
         <v>1.411</v>
       </c>
       <c r="F474">
         <v>21.254</v>
       </c>
       <c r="G474">
-        <v>27.788</v>
+        <v>29.818</v>
       </c>
       <c r="H474">
         <v>0.254</v>
       </c>
       <c r="I474">
         <v>0.11</v>
       </c>
       <c r="J474">
         <v>54.406</v>
       </c>
       <c r="K474">
         <v>54.771</v>
       </c>
       <c r="L474">
-        <v>82.558</v>
+        <v>84.588</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>44743.0</v>
       </c>
       <c r="B475">
-        <v>6.753</v>
+        <v>8.851</v>
       </c>
       <c r="C475">
         <v>14.049</v>
       </c>
       <c r="D475">
         <v>6.461</v>
       </c>
       <c r="E475">
         <v>1.455</v>
       </c>
       <c r="F475">
         <v>21.965</v>
       </c>
       <c r="G475">
-        <v>28.718</v>
+        <v>30.816</v>
       </c>
       <c r="H475">
         <v>0.246</v>
       </c>
       <c r="I475">
         <v>0.107</v>
       </c>
       <c r="J475">
         <v>53.438</v>
       </c>
       <c r="K475">
         <v>53.792</v>
       </c>
       <c r="L475">
-        <v>82.51</v>
+        <v>84.608</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>44774.0</v>
       </c>
       <c r="B476">
-        <v>6.498</v>
+        <v>8.516</v>
       </c>
       <c r="C476">
         <v>13.587</v>
       </c>
       <c r="D476">
         <v>6.146</v>
       </c>
       <c r="E476">
         <v>1.401</v>
       </c>
       <c r="F476">
         <v>21.135</v>
       </c>
       <c r="G476">
-        <v>27.632</v>
+        <v>29.651</v>
       </c>
       <c r="H476">
         <v>0.236</v>
       </c>
       <c r="I476">
         <v>0.104</v>
       </c>
       <c r="J476">
         <v>49.142</v>
       </c>
       <c r="K476">
         <v>49.482</v>
       </c>
       <c r="L476">
-        <v>77.114</v>
+        <v>79.133</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>44805.0</v>
       </c>
       <c r="B477">
-        <v>5.816</v>
+        <v>7.623</v>
       </c>
       <c r="C477">
         <v>12.176</v>
       </c>
       <c r="D477">
         <v>5.485</v>
       </c>
       <c r="E477">
         <v>1.256</v>
       </c>
       <c r="F477">
         <v>18.917</v>
       </c>
       <c r="G477">
-        <v>24.733</v>
+        <v>26.54</v>
       </c>
       <c r="H477">
         <v>0.207</v>
       </c>
       <c r="I477">
         <v>0.09</v>
       </c>
       <c r="J477">
         <v>45.035</v>
       </c>
       <c r="K477">
         <v>45.332</v>
       </c>
       <c r="L477">
-        <v>70.065</v>
+        <v>71.872</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>44835.0</v>
       </c>
       <c r="B478">
-        <v>5.268</v>
+        <v>6.905</v>
       </c>
       <c r="C478">
         <v>11.28</v>
       </c>
       <c r="D478">
         <v>4.72</v>
       </c>
       <c r="E478">
         <v>1.136</v>
       </c>
       <c r="F478">
         <v>17.136</v>
       </c>
       <c r="G478">
-        <v>22.404</v>
+        <v>24.041</v>
       </c>
       <c r="H478">
         <v>0.177</v>
       </c>
       <c r="I478">
         <v>0.083</v>
       </c>
       <c r="J478">
         <v>40.485</v>
       </c>
       <c r="K478">
         <v>40.744</v>
       </c>
       <c r="L478">
-        <v>63.149</v>
+        <v>64.785</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>44866.0</v>
       </c>
       <c r="B479">
-        <v>4.233</v>
+        <v>5.548</v>
       </c>
       <c r="C479">
         <v>9.19</v>
       </c>
       <c r="D479">
         <v>3.705</v>
       </c>
       <c r="E479">
         <v>0.873</v>
       </c>
       <c r="F479">
         <v>13.768</v>
       </c>
       <c r="G479">
-        <v>18.001</v>
+        <v>19.316</v>
       </c>
       <c r="H479">
         <v>0.136</v>
       </c>
       <c r="I479">
         <v>0.06</v>
       </c>
       <c r="J479">
         <v>28.473</v>
       </c>
       <c r="K479">
         <v>28.669</v>
       </c>
       <c r="L479">
-        <v>46.67</v>
+        <v>47.985</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>44896.0</v>
       </c>
       <c r="B480">
-        <v>3.879</v>
+        <v>5.085</v>
       </c>
       <c r="C480">
         <v>8.4</v>
       </c>
       <c r="D480">
         <v>3.437</v>
       </c>
       <c r="E480">
         <v>0.781</v>
       </c>
       <c r="F480">
         <v>12.618</v>
       </c>
       <c r="G480">
-        <v>16.498</v>
+        <v>17.703</v>
       </c>
       <c r="H480">
         <v>0.101</v>
       </c>
       <c r="I480">
         <v>0.044</v>
       </c>
       <c r="J480">
         <v>22.979</v>
       </c>
       <c r="K480">
         <v>23.124</v>
       </c>
       <c r="L480">
-        <v>39.621</v>
+        <v>40.827</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>44927.0</v>
       </c>
       <c r="B481">
-        <v>3.424</v>
+        <v>4.994</v>
       </c>
       <c r="C481">
         <v>8.958</v>
       </c>
       <c r="D481">
         <v>3.819</v>
       </c>
       <c r="E481">
         <v>0.832</v>
       </c>
       <c r="F481">
         <v>13.609</v>
       </c>
       <c r="G481">
-        <v>17.033</v>
+        <v>18.603</v>
       </c>
       <c r="H481">
         <v>0.095</v>
       </c>
       <c r="I481">
         <v>0.053</v>
       </c>
       <c r="J481">
         <v>26.486</v>
       </c>
       <c r="K481">
         <v>26.634</v>
       </c>
       <c r="L481">
-        <v>43.668</v>
+        <v>45.237</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>44958.0</v>
       </c>
       <c r="B482">
-        <v>3.766</v>
+        <v>5.493</v>
       </c>
       <c r="C482">
         <v>9.873</v>
       </c>
       <c r="D482">
         <v>4.211</v>
       </c>
       <c r="E482">
         <v>0.884</v>
       </c>
       <c r="F482">
         <v>14.968</v>
       </c>
       <c r="G482">
-        <v>18.735</v>
+        <v>20.461</v>
       </c>
       <c r="H482">
         <v>0.128</v>
       </c>
       <c r="I482">
         <v>0.063</v>
       </c>
       <c r="J482">
         <v>32</v>
       </c>
       <c r="K482">
         <v>32.191</v>
       </c>
       <c r="L482">
-        <v>50.925</v>
+        <v>52.652</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>44986.0</v>
       </c>
       <c r="B483">
-        <v>5.155</v>
+        <v>7.518</v>
       </c>
       <c r="C483">
         <v>13.491</v>
       </c>
       <c r="D483">
         <v>5.733</v>
       </c>
       <c r="E483">
         <v>1.264</v>
       </c>
       <c r="F483">
         <v>20.488</v>
       </c>
       <c r="G483">
-        <v>25.643</v>
+        <v>28.007</v>
       </c>
       <c r="H483">
         <v>0.174</v>
       </c>
       <c r="I483">
         <v>0.083</v>
       </c>
       <c r="J483">
         <v>41.413</v>
       </c>
       <c r="K483">
         <v>41.67</v>
       </c>
       <c r="L483">
-        <v>67.313</v>
+        <v>69.677</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>45017.0</v>
       </c>
       <c r="B484">
-        <v>5.788</v>
+        <v>8.441</v>
       </c>
       <c r="C484">
         <v>15.28</v>
       </c>
       <c r="D484">
         <v>6.33</v>
       </c>
       <c r="E484">
         <v>1.393</v>
       </c>
       <c r="F484">
         <v>23.003</v>
       </c>
       <c r="G484">
-        <v>28.791</v>
+        <v>31.445</v>
       </c>
       <c r="H484">
         <v>0.229</v>
       </c>
       <c r="I484">
         <v>0.116</v>
       </c>
       <c r="J484">
         <v>51.045</v>
       </c>
       <c r="K484">
         <v>51.39</v>
       </c>
       <c r="L484">
-        <v>80.182</v>
+        <v>82.835</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>45047.0</v>
       </c>
       <c r="B485">
-        <v>6.476</v>
+        <v>9.445</v>
       </c>
       <c r="C485">
         <v>17.311</v>
       </c>
       <c r="D485">
         <v>6.903</v>
       </c>
       <c r="E485">
         <v>1.524</v>
       </c>
       <c r="F485">
         <v>25.738</v>
       </c>
       <c r="G485">
-        <v>32.213</v>
+        <v>35.182</v>
       </c>
       <c r="H485">
         <v>0.244</v>
       </c>
       <c r="I485">
         <v>0.118</v>
       </c>
       <c r="J485">
         <v>58.601</v>
       </c>
       <c r="K485">
         <v>58.963</v>
       </c>
       <c r="L485">
-        <v>91.176</v>
+        <v>94.145</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>45078.0</v>
       </c>
       <c r="B486">
-        <v>6.358</v>
+        <v>9.272</v>
       </c>
       <c r="C486">
         <v>16.884</v>
       </c>
       <c r="D486">
         <v>6.861</v>
       </c>
       <c r="E486">
         <v>1.523</v>
       </c>
       <c r="F486">
         <v>25.267</v>
       </c>
       <c r="G486">
-        <v>31.625</v>
+        <v>34.539</v>
       </c>
       <c r="H486">
         <v>0.226</v>
       </c>
       <c r="I486">
         <v>0.119</v>
       </c>
       <c r="J486">
         <v>60.504</v>
       </c>
       <c r="K486">
         <v>60.849</v>
       </c>
       <c r="L486">
-        <v>92.474</v>
+        <v>95.388</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>45108.0</v>
       </c>
       <c r="B487">
-        <v>6.628</v>
+        <v>9.666</v>
       </c>
       <c r="C487">
         <v>17.65</v>
       </c>
       <c r="D487">
         <v>7.119</v>
       </c>
       <c r="E487">
         <v>1.572</v>
       </c>
       <c r="F487">
         <v>26.341</v>
       </c>
       <c r="G487">
-        <v>32.969</v>
+        <v>36.007</v>
       </c>
       <c r="H487">
         <v>0.238</v>
       </c>
       <c r="I487">
         <v>0.125</v>
       </c>
       <c r="J487">
         <v>64.105</v>
       </c>
       <c r="K487">
         <v>64.467</v>
       </c>
       <c r="L487">
-        <v>97.436</v>
+        <v>100.475</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>45139.0</v>
       </c>
       <c r="B488">
-        <v>6.442</v>
+        <v>9.395</v>
       </c>
       <c r="C488">
         <v>17.228</v>
       </c>
       <c r="D488">
         <v>6.858</v>
       </c>
       <c r="E488">
         <v>1.516</v>
       </c>
       <c r="F488">
         <v>25.602</v>
       </c>
       <c r="G488">
-        <v>32.044</v>
+        <v>34.997</v>
       </c>
       <c r="H488">
         <v>0.212</v>
       </c>
       <c r="I488">
         <v>0.116</v>
       </c>
       <c r="J488">
         <v>60.216</v>
       </c>
       <c r="K488">
         <v>60.543</v>
       </c>
       <c r="L488">
-        <v>92.587</v>
+        <v>95.54</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>45170.0</v>
       </c>
       <c r="B489">
-        <v>5.67</v>
+        <v>8.269</v>
       </c>
       <c r="C489">
         <v>15.043</v>
       </c>
       <c r="D489">
         <v>6.127</v>
       </c>
       <c r="E489">
         <v>1.364</v>
       </c>
       <c r="F489">
         <v>22.533</v>
       </c>
       <c r="G489">
-        <v>28.203</v>
+        <v>30.802</v>
       </c>
       <c r="H489">
         <v>0.182</v>
       </c>
       <c r="I489">
         <v>0.101</v>
       </c>
       <c r="J489">
         <v>52.885</v>
       </c>
       <c r="K489">
         <v>53.169</v>
       </c>
       <c r="L489">
-        <v>81.371</v>
+        <v>83.97</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>45200.0</v>
       </c>
       <c r="B490">
-        <v>5.216</v>
+        <v>7.607</v>
       </c>
       <c r="C490">
         <v>14.176</v>
       </c>
       <c r="D490">
         <v>5.315</v>
       </c>
       <c r="E490">
         <v>1.239</v>
       </c>
       <c r="F490">
         <v>20.73</v>
       </c>
       <c r="G490">
-        <v>25.946</v>
+        <v>28.337</v>
       </c>
       <c r="H490">
         <v>0.157</v>
       </c>
       <c r="I490">
         <v>0.088</v>
       </c>
       <c r="J490">
         <v>47.935</v>
       </c>
       <c r="K490">
         <v>48.18</v>
       </c>
       <c r="L490">
-        <v>74.126</v>
+        <v>76.517</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>45231.0</v>
       </c>
       <c r="B491">
-        <v>4.24</v>
+        <v>6.183</v>
       </c>
       <c r="C491">
         <v>11.695</v>
       </c>
       <c r="D491">
         <v>4.179</v>
       </c>
       <c r="E491">
         <v>0.975</v>
       </c>
       <c r="F491">
         <v>16.849</v>
       </c>
       <c r="G491">
-        <v>21.089</v>
+        <v>23.032</v>
       </c>
       <c r="H491">
         <v>0.126</v>
       </c>
       <c r="I491">
         <v>0.072</v>
       </c>
       <c r="J491">
         <v>35.444</v>
       </c>
       <c r="K491">
         <v>35.642</v>
       </c>
       <c r="L491">
-        <v>56.731</v>
+        <v>58.674</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>45261.0</v>
       </c>
       <c r="B492">
-        <v>3.858</v>
+        <v>5.627</v>
       </c>
       <c r="C492">
         <v>10.532</v>
       </c>
       <c r="D492">
         <v>3.934</v>
       </c>
       <c r="E492">
         <v>0.868</v>
       </c>
       <c r="F492">
         <v>15.333</v>
       </c>
       <c r="G492">
-        <v>19.191</v>
+        <v>20.96</v>
       </c>
       <c r="H492">
         <v>0.087</v>
       </c>
       <c r="I492">
         <v>0.058</v>
       </c>
       <c r="J492">
         <v>30.947</v>
       </c>
       <c r="K492">
         <v>31.092</v>
       </c>
       <c r="L492">
-        <v>50.283</v>
+        <v>52.052</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>45292.0</v>
       </c>
       <c r="B493">
-        <v>3.571</v>
+        <v>5.718</v>
       </c>
       <c r="C493">
         <v>11.055</v>
       </c>
       <c r="D493">
         <v>4.156</v>
       </c>
       <c r="E493">
         <v>0.913</v>
       </c>
       <c r="F493">
         <v>16.124</v>
       </c>
       <c r="G493">
-        <v>19.696</v>
+        <v>21.842</v>
       </c>
       <c r="H493">
         <v>0.078</v>
       </c>
       <c r="I493">
         <v>0.078</v>
       </c>
       <c r="J493">
         <v>32.541</v>
       </c>
       <c r="K493">
         <v>32.697</v>
       </c>
       <c r="L493">
-        <v>52.392</v>
+        <v>54.539</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>45323.0</v>
       </c>
       <c r="B494">
-        <v>4.037</v>
+        <v>6.463</v>
       </c>
       <c r="C494">
         <v>12.486</v>
       </c>
       <c r="D494">
         <v>4.73</v>
       </c>
       <c r="E494">
         <v>1.011</v>
       </c>
       <c r="F494">
         <v>18.227</v>
       </c>
       <c r="G494">
-        <v>22.264</v>
+        <v>24.69</v>
       </c>
       <c r="H494">
         <v>0.115</v>
       </c>
       <c r="I494">
         <v>0.11</v>
       </c>
       <c r="J494">
         <v>42.562</v>
       </c>
       <c r="K494">
         <v>42.786</v>
       </c>
       <c r="L494">
-        <v>65.05</v>
+        <v>67.477</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>45352.0</v>
       </c>
       <c r="B495">
-        <v>5.375</v>
+        <v>8.605</v>
       </c>
       <c r="C495">
         <v>16.669</v>
       </c>
       <c r="D495">
         <v>6.214</v>
       </c>
       <c r="E495">
         <v>1.384</v>
       </c>
       <c r="F495">
         <v>24.268</v>
       </c>
       <c r="G495">
-        <v>29.643</v>
+        <v>32.873</v>
       </c>
       <c r="H495">
         <v>0.165</v>
       </c>
       <c r="I495">
         <v>0.147</v>
       </c>
       <c r="J495">
         <v>54.346</v>
       </c>
       <c r="K495">
         <v>54.657</v>
       </c>
       <c r="L495">
-        <v>84.3</v>
+        <v>87.53</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>45383.0</v>
       </c>
       <c r="B496">
-        <v>5.919</v>
+        <v>9.476</v>
       </c>
       <c r="C496">
         <v>18.375</v>
       </c>
       <c r="D496">
         <v>6.847</v>
       </c>
       <c r="E496">
         <v>1.501</v>
       </c>
       <c r="F496">
         <v>26.723</v>
       </c>
       <c r="G496">
-        <v>32.641</v>
+        <v>36.198</v>
       </c>
       <c r="H496">
         <v>0.192</v>
       </c>
       <c r="I496">
         <v>0.177</v>
       </c>
       <c r="J496">
         <v>65.281</v>
       </c>
       <c r="K496">
         <v>65.651</v>
       </c>
       <c r="L496">
-        <v>98.292</v>
+        <v>101.849</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>45413.0</v>
       </c>
       <c r="B497">
-        <v>6.453</v>
+        <v>10.331</v>
       </c>
       <c r="C497">
         <v>19.945</v>
       </c>
       <c r="D497">
         <v>7.56</v>
       </c>
       <c r="E497">
         <v>1.63</v>
       </c>
       <c r="F497">
         <v>29.134</v>
       </c>
       <c r="G497">
-        <v>35.587</v>
+        <v>39.465</v>
       </c>
       <c r="H497">
         <v>0.219</v>
       </c>
       <c r="I497">
         <v>0.212</v>
       </c>
       <c r="J497">
         <v>75.9</v>
       </c>
       <c r="K497">
         <v>76.331</v>
       </c>
       <c r="L497">
-        <v>111.918</v>
+        <v>115.796</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>45444.0</v>
       </c>
       <c r="B498">
-        <v>6.463</v>
+        <v>10.348</v>
       </c>
       <c r="C498">
         <v>20.004</v>
       </c>
       <c r="D498">
         <v>7.552</v>
       </c>
       <c r="E498">
         <v>1.626</v>
       </c>
       <c r="F498">
         <v>29.181</v>
       </c>
       <c r="G498">
-        <v>35.645</v>
+        <v>39.529</v>
       </c>
       <c r="H498">
         <v>0.228</v>
       </c>
       <c r="I498">
         <v>0.213</v>
       </c>
       <c r="J498">
         <v>83.013</v>
       </c>
       <c r="K498">
         <v>83.454</v>
       </c>
       <c r="L498">
-        <v>119.099</v>
+        <v>122.983</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>45474.0</v>
       </c>
       <c r="B499">
-        <v>6.634</v>
+        <v>10.621</v>
       </c>
       <c r="C499">
         <v>20.443</v>
       </c>
       <c r="D499">
         <v>7.837</v>
       </c>
       <c r="E499">
         <v>1.672</v>
       </c>
       <c r="F499">
         <v>29.952</v>
       </c>
       <c r="G499">
-        <v>36.586</v>
+        <v>40.572</v>
       </c>
       <c r="H499">
         <v>0.216</v>
       </c>
       <c r="I499">
         <v>0.208</v>
       </c>
       <c r="J499">
         <v>83.114</v>
       </c>
       <c r="K499">
         <v>83.539</v>
       </c>
       <c r="L499">
-        <v>120.124</v>
+        <v>124.111</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>45505.0</v>
       </c>
       <c r="B500">
-        <v>6.357</v>
+        <v>10.178</v>
       </c>
       <c r="C500">
         <v>19.569</v>
       </c>
       <c r="D500">
         <v>7.519</v>
       </c>
       <c r="E500">
         <v>1.614</v>
       </c>
       <c r="F500">
         <v>28.703</v>
       </c>
       <c r="G500">
-        <v>35.06</v>
+        <v>38.881</v>
       </c>
       <c r="H500">
         <v>0.208</v>
       </c>
       <c r="I500">
         <v>0.2</v>
       </c>
       <c r="J500">
         <v>82.601</v>
       </c>
       <c r="K500">
         <v>83.009</v>
       </c>
       <c r="L500">
-        <v>118.069</v>
+        <v>121.89</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>45536.0</v>
       </c>
       <c r="B501">
-        <v>5.676</v>
+        <v>9.087</v>
       </c>
       <c r="C501">
         <v>17.428</v>
       </c>
       <c r="D501">
         <v>6.719</v>
       </c>
       <c r="E501">
         <v>1.478</v>
       </c>
       <c r="F501">
         <v>25.626</v>
       </c>
       <c r="G501">
-        <v>31.302</v>
+        <v>34.713</v>
       </c>
       <c r="H501">
         <v>0.165</v>
       </c>
       <c r="I501">
         <v>0.177</v>
       </c>
       <c r="J501">
         <v>69.735</v>
       </c>
       <c r="K501">
         <v>70.076</v>
       </c>
       <c r="L501">
-        <v>101.378</v>
+        <v>104.789</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>45566.0</v>
       </c>
       <c r="B502">
-        <v>5.091</v>
+        <v>8.15</v>
       </c>
       <c r="C502">
         <v>15.824</v>
       </c>
       <c r="D502">
         <v>5.831</v>
       </c>
       <c r="E502">
         <v>1.329</v>
       </c>
       <c r="F502">
         <v>22.984</v>
       </c>
       <c r="G502">
-        <v>28.075</v>
+        <v>31.134</v>
       </c>
       <c r="H502">
         <v>0.156</v>
       </c>
       <c r="I502">
         <v>0.149</v>
       </c>
       <c r="J502">
         <v>67.347</v>
       </c>
       <c r="K502">
         <v>67.652</v>
       </c>
       <c r="L502">
-        <v>95.727</v>
+        <v>98.786</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>45597.0</v>
       </c>
       <c r="B503">
-        <v>4.075</v>
+        <v>6.525</v>
       </c>
       <c r="C503">
         <v>12.808</v>
       </c>
       <c r="D503">
         <v>4.559</v>
       </c>
       <c r="E503">
         <v>1.033</v>
       </c>
       <c r="F503">
         <v>18.4</v>
       </c>
       <c r="G503">
-        <v>22.475</v>
+        <v>24.924</v>
       </c>
       <c r="H503">
         <v>0.104</v>
       </c>
       <c r="I503">
         <v>0.106</v>
       </c>
       <c r="J503">
         <v>47.016</v>
       </c>
       <c r="K503">
         <v>47.227</v>
       </c>
       <c r="L503">
-        <v>69.702</v>
+        <v>72.151</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>45627.0</v>
       </c>
       <c r="B504">
-        <v>3.767</v>
+        <v>6.031</v>
       </c>
       <c r="C504">
         <v>11.743</v>
       </c>
       <c r="D504">
         <v>4.353</v>
       </c>
       <c r="E504">
         <v>0.911</v>
       </c>
       <c r="F504">
         <v>17.007</v>
       </c>
       <c r="G504">
-        <v>20.774</v>
+        <v>23.037</v>
       </c>
       <c r="H504">
         <v>0.084</v>
       </c>
       <c r="I504">
         <v>0.085</v>
       </c>
       <c r="J504">
         <v>42.825</v>
       </c>
       <c r="K504">
         <v>42.994</v>
       </c>
       <c r="L504">
-        <v>63.768</v>
+        <v>66.032</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>45658.0</v>
       </c>
       <c r="B505">
-        <v>3.673</v>
+        <v>6.429</v>
       </c>
       <c r="C505">
         <v>12.636</v>
       </c>
       <c r="D505">
         <v>4.805</v>
       </c>
       <c r="E505">
         <v>0.974</v>
       </c>
       <c r="F505">
         <v>18.415</v>
       </c>
       <c r="G505">
-        <v>22.087</v>
+        <v>24.843</v>
       </c>
       <c r="H505">
         <v>0.13</v>
       </c>
       <c r="I505">
         <v>0.123</v>
       </c>
       <c r="J505">
         <v>52.474</v>
       </c>
       <c r="K505">
         <v>52.727</v>
       </c>
       <c r="L505">
-        <v>74.815</v>
+        <v>77.571</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>45689.0</v>
       </c>
       <c r="B506">
-        <v>3.95</v>
+        <v>6.915</v>
       </c>
       <c r="C506">
         <v>13.534</v>
       </c>
       <c r="D506">
         <v>5.233</v>
       </c>
       <c r="E506">
         <v>1.041</v>
       </c>
       <c r="F506">
         <v>19.808</v>
       </c>
       <c r="G506">
-        <v>23.759</v>
+        <v>26.723</v>
       </c>
       <c r="H506">
         <v>0.133</v>
       </c>
       <c r="I506">
         <v>0.128</v>
       </c>
       <c r="J506">
         <v>55.858</v>
       </c>
       <c r="K506">
         <v>56.119</v>
       </c>
       <c r="L506">
-        <v>79.878</v>
+        <v>82.842</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>45717.0</v>
       </c>
       <c r="B507">
-        <v>5.417</v>
+        <v>9.483</v>
       </c>
       <c r="C507">
         <v>18.614</v>
       </c>
       <c r="D507">
         <v>7.072</v>
       </c>
       <c r="E507">
         <v>1.476</v>
       </c>
       <c r="F507">
         <v>27.162</v>
       </c>
       <c r="G507">
-        <v>32.58</v>
+        <v>36.645</v>
       </c>
       <c r="H507">
         <v>0.204</v>
       </c>
       <c r="I507">
         <v>0.179</v>
       </c>
       <c r="J507">
         <v>78.906</v>
       </c>
       <c r="K507">
         <v>79.289</v>
       </c>
       <c r="L507">
-        <v>111.868</v>
+        <v>115.934</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>45748.0</v>
       </c>
       <c r="B508">
-        <v>5.959</v>
+        <v>10.432</v>
       </c>
       <c r="C508">
         <v>20.358</v>
       </c>
       <c r="D508">
         <v>7.923</v>
       </c>
       <c r="E508">
         <v>1.6</v>
       </c>
       <c r="F508">
         <v>29.881</v>
       </c>
       <c r="G508">
-        <v>35.84</v>
+        <v>40.313</v>
       </c>
       <c r="H508">
         <v>0.226</v>
       </c>
       <c r="I508">
         <v>0.206</v>
       </c>
       <c r="J508">
         <v>90.943</v>
       </c>
       <c r="K508">
         <v>91.375</v>
       </c>
       <c r="L508">
-        <v>127.216</v>
+        <v>131.688</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>45778.0</v>
       </c>
       <c r="B509">
-        <v>6.332</v>
+        <v>11.084</v>
       </c>
       <c r="C509">
         <v>21.386</v>
       </c>
       <c r="D509">
         <v>8.606</v>
       </c>
       <c r="E509">
         <v>1.759</v>
       </c>
       <c r="F509">
         <v>31.751</v>
       </c>
       <c r="G509">
-        <v>38.083</v>
+        <v>42.835</v>
       </c>
       <c r="H509">
         <v>0.236</v>
       </c>
       <c r="I509">
         <v>0.225</v>
       </c>
       <c r="J509">
         <v>101.031</v>
       </c>
       <c r="K509">
         <v>101.492</v>
       </c>
       <c r="L509">
-        <v>139.575</v>
+        <v>144.327</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>45809.0</v>
       </c>
       <c r="B510">
-        <v>6.412</v>
+        <v>11.225</v>
       </c>
       <c r="C510">
         <v>21.765</v>
       </c>
       <c r="D510">
         <v>8.632</v>
       </c>
       <c r="E510">
         <v>1.755</v>
       </c>
       <c r="F510">
         <v>32.152</v>
       </c>
       <c r="G510">
-        <v>38.565</v>
+        <v>43.377</v>
       </c>
       <c r="H510">
         <v>0.26</v>
       </c>
       <c r="I510">
         <v>0.627</v>
       </c>
       <c r="J510">
         <v>108.414</v>
       </c>
       <c r="K510">
         <v>109.301</v>
       </c>
       <c r="L510">
-        <v>147.866</v>
+        <v>152.678</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>45839.0</v>
       </c>
       <c r="B511">
-        <v>6.707</v>
+        <v>11.741</v>
       </c>
       <c r="C511">
         <v>22.823</v>
       </c>
       <c r="D511">
         <v>8.994</v>
       </c>
       <c r="E511">
         <v>1.816</v>
       </c>
       <c r="F511">
         <v>33.632</v>
       </c>
       <c r="G511">
-        <v>40.34</v>
+        <v>45.373</v>
       </c>
       <c r="H511">
         <v>0.272</v>
       </c>
       <c r="I511">
         <v>0.673</v>
       </c>
       <c r="J511">
         <v>113.099</v>
       </c>
       <c r="K511">
         <v>114.043</v>
       </c>
       <c r="L511">
-        <v>154.383</v>
+        <v>159.416</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>45870.0</v>
       </c>
       <c r="B512">
-        <v>6.341</v>
+        <v>11.101</v>
       </c>
       <c r="C512">
         <v>21.402</v>
       </c>
       <c r="D512">
         <v>8.636</v>
       </c>
       <c r="E512">
         <v>1.759</v>
       </c>
       <c r="F512">
         <v>31.797</v>
       </c>
       <c r="G512">
-        <v>38.138</v>
+        <v>42.898</v>
       </c>
       <c r="H512">
         <v>0.259</v>
       </c>
       <c r="I512">
         <v>0.627</v>
       </c>
       <c r="J512">
         <v>107.646</v>
       </c>
       <c r="K512">
         <v>108.531</v>
       </c>
       <c r="L512">
-        <v>146.67</v>
+        <v>151.429</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>45901.0</v>
       </c>
       <c r="B513">
-        <v>5.564</v>
+        <v>9.739</v>
       </c>
       <c r="C513">
         <v>18.54</v>
       </c>
       <c r="D513">
         <v>7.769</v>
       </c>
       <c r="E513">
         <v>1.59</v>
       </c>
       <c r="F513">
         <v>27.898</v>
       </c>
       <c r="G513">
-        <v>33.462</v>
+        <v>37.638</v>
       </c>
       <c r="H513">
         <v>0.229</v>
       </c>
       <c r="I513">
         <v>0.721</v>
       </c>
       <c r="J513">
         <v>95.094</v>
       </c>
       <c r="K513">
         <v>96.044</v>
       </c>
       <c r="L513">
-        <v>129.506</v>
+        <v>133.682</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>45931.0</v>
       </c>
       <c r="B514">
-        <v>5.164</v>
+        <v>9.04</v>
       </c>
       <c r="C514">
         <v>17.74</v>
       </c>
       <c r="D514">
         <v>6.715</v>
       </c>
       <c r="E514">
         <v>1.438</v>
       </c>
       <c r="F514">
         <v>25.894</v>
       </c>
       <c r="G514">
-        <v>31.058</v>
+        <v>34.934</v>
       </c>
       <c r="H514">
         <v>0.193</v>
       </c>
       <c r="I514">
         <v>0.628</v>
       </c>
       <c r="J514">
         <v>83.133</v>
       </c>
       <c r="K514">
         <v>83.954</v>
       </c>
       <c r="L514">
-        <v>115.012</v>
+        <v>118.887</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>45962.0</v>
       </c>
       <c r="B515">
-        <v>4.074</v>
+        <v>7.132</v>
       </c>
       <c r="C515">
         <v>14.085</v>
       </c>
       <c r="D515">
         <v>5.231</v>
       </c>
       <c r="E515">
         <v>1.113</v>
       </c>
       <c r="F515">
         <v>20.429</v>
       </c>
       <c r="G515">
-        <v>24.503</v>
+        <v>27.561</v>
       </c>
       <c r="H515">
         <v>0.159</v>
       </c>
       <c r="I515">
         <v>0.473</v>
       </c>
       <c r="J515">
         <v>62.804</v>
       </c>
       <c r="K515">
         <v>63.436</v>
       </c>
       <c r="L515">
-        <v>87.94</v>
+        <v>90.997</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>45992.0</v>
       </c>
       <c r="B516">
-        <v>3.79</v>
+        <v>6.634</v>
       </c>
       <c r="C516">
         <v>13.008</v>
       </c>
       <c r="D516">
         <v>4.982</v>
       </c>
       <c r="E516">
         <v>1.013</v>
       </c>
       <c r="F516">
         <v>19.003</v>
       </c>
       <c r="G516">
-        <v>22.793</v>
+        <v>25.637</v>
       </c>
       <c r="H516">
         <v>0.117</v>
       </c>
       <c r="I516">
         <v>0.385</v>
       </c>
       <c r="J516">
         <v>52.017</v>
       </c>
       <c r="K516">
         <v>52.519</v>
       </c>
       <c r="L516">
-        <v>75.311</v>
+        <v>78.156</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>46023.0</v>
       </c>
       <c r="B517">
-        <v>3.551</v>
+        <v>6.259</v>
       </c>
       <c r="C517">
         <v>14.12</v>
       </c>
       <c r="D517">
         <v>5.454</v>
       </c>
       <c r="E517">
         <v>1.071</v>
       </c>
       <c r="F517">
         <v>20.645</v>
       </c>
       <c r="G517">
-        <v>24.197</v>
+        <v>26.904</v>
       </c>
       <c r="H517">
         <v>0.135</v>
       </c>
       <c r="I517">
         <v>0.514</v>
       </c>
       <c r="J517">
         <v>60.717</v>
       </c>
       <c r="K517">
         <v>61.366</v>
       </c>
       <c r="L517">
-        <v>85.562</v>
+        <v>88.27</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>46054.0</v>
       </c>
       <c r="B518">
-        <v>3.82</v>
+        <v>6.732</v>
       </c>
       <c r="C518">
         <v>14.911</v>
       </c>
       <c r="D518">
         <v>5.908</v>
       </c>
       <c r="E518">
         <v>1.132</v>
       </c>
       <c r="F518">
         <v>21.951</v>
       </c>
       <c r="G518">
-        <v>25.771</v>
+        <v>28.683</v>
       </c>
       <c r="H518">
         <v>0.156</v>
       </c>
       <c r="I518">
         <v>0.564</v>
       </c>
       <c r="J518">
         <v>71.973</v>
       </c>
       <c r="K518">
         <v>72.693</v>
       </c>
       <c r="L518">
-        <v>98.464</v>
+        <v>101.377</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26">
+      <c r="A519" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B519">
+        <v>9.232</v>
+      </c>
+      <c r="C519">
+        <v>20.695</v>
+      </c>
+      <c r="D519">
+        <v>8.234</v>
+      </c>
+      <c r="E519">
+        <v>1.618</v>
+      </c>
+      <c r="F519">
+        <v>30.546</v>
+      </c>
+      <c r="G519">
+        <v>39.778</v>
+      </c>
+      <c r="H519">
+        <v>0.215</v>
+      </c>
+      <c r="I519">
+        <v>0.733</v>
+      </c>
+      <c r="J519">
+        <v>98.001</v>
+      </c>
+      <c r="K519">
+        <v>98.949</v>
+      </c>
+      <c r="L519">
+        <v>138.728</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26">
+      <c r="A520" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B520">
+        <v>10.156</v>
+      </c>
+      <c r="C520">
+        <v>22.584</v>
+      </c>
+      <c r="D520">
+        <v>9.125</v>
+      </c>
+      <c r="E520">
+        <v>1.755</v>
+      </c>
+      <c r="F520">
+        <v>33.464</v>
+      </c>
+      <c r="G520">
+        <v>43.62</v>
+      </c>
+      <c r="H520">
+        <v>0.268</v>
+      </c>
+      <c r="I520">
+        <v>0.721</v>
+      </c>
+      <c r="J520">
+        <v>105.136</v>
+      </c>
+      <c r="K520">
+        <v>106.126</v>
+      </c>
+      <c r="L520">
+        <v>149.746</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -20985,651 +21061,651 @@
       </c>
       <c r="G38">
         <v>59.484</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38" t="s">
         <v>19</v>
       </c>
       <c r="J38">
         <v>3.041</v>
       </c>
       <c r="K38">
         <v>3.041</v>
       </c>
       <c r="L38">
         <v>62.525</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="7">
         <v>2010</v>
       </c>
       <c r="B39">
-        <v>55.938</v>
+        <v>56.005</v>
       </c>
       <c r="C39">
         <v>3.069</v>
       </c>
       <c r="D39">
         <v>3.856</v>
       </c>
       <c r="E39">
         <v>0.854</v>
       </c>
       <c r="F39">
         <v>7.779</v>
       </c>
       <c r="G39">
-        <v>63.717</v>
+        <v>63.784</v>
       </c>
       <c r="H39">
         <v>0.016</v>
       </c>
       <c r="I39">
         <v>0.006</v>
       </c>
       <c r="J39">
         <v>4.114</v>
       </c>
       <c r="K39">
         <v>4.136</v>
       </c>
       <c r="L39">
-        <v>67.853</v>
+        <v>67.92</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="7">
         <v>2011</v>
       </c>
       <c r="B40">
-        <v>57.601</v>
+        <v>57.737</v>
       </c>
       <c r="C40">
         <v>4.633</v>
       </c>
       <c r="D40">
         <v>6.296</v>
       </c>
       <c r="E40">
         <v>1.394</v>
       </c>
       <c r="F40">
         <v>12.323</v>
       </c>
       <c r="G40">
-        <v>69.924</v>
+        <v>70.06</v>
       </c>
       <c r="H40">
         <v>0.286</v>
       </c>
       <c r="I40">
         <v>0.023</v>
       </c>
       <c r="J40">
         <v>5.893</v>
       </c>
       <c r="K40">
         <v>6.202</v>
       </c>
       <c r="L40">
-        <v>76.126</v>
+        <v>76.262</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="7">
         <v>2012</v>
       </c>
       <c r="B41">
-        <v>59.255</v>
+        <v>59.447</v>
       </c>
       <c r="C41">
         <v>7.022</v>
       </c>
       <c r="D41">
         <v>10.444</v>
       </c>
       <c r="E41">
         <v>2.313</v>
       </c>
       <c r="F41">
         <v>19.779</v>
       </c>
       <c r="G41">
-        <v>79.034</v>
+        <v>79.226</v>
       </c>
       <c r="H41">
         <v>0.507</v>
       </c>
       <c r="I41">
         <v>0.048</v>
       </c>
       <c r="J41">
         <v>14.208</v>
       </c>
       <c r="K41">
         <v>14.763</v>
       </c>
       <c r="L41">
-        <v>93.797</v>
+        <v>93.988</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="7">
         <v>2013</v>
       </c>
       <c r="B42">
-        <v>60.732</v>
+        <v>60.986</v>
       </c>
       <c r="C42">
         <v>10.975</v>
       </c>
       <c r="D42">
         <v>14.011</v>
       </c>
       <c r="E42">
         <v>3.103</v>
       </c>
       <c r="F42">
         <v>28.089</v>
       </c>
       <c r="G42">
-        <v>88.821</v>
+        <v>89.075</v>
       </c>
       <c r="H42">
         <v>1.003</v>
       </c>
       <c r="I42">
         <v>0.059</v>
       </c>
       <c r="J42">
         <v>29.768</v>
       </c>
       <c r="K42">
         <v>30.83</v>
       </c>
       <c r="L42">
-        <v>119.65</v>
+        <v>119.904</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="7">
         <v>2014</v>
       </c>
       <c r="B43">
-        <v>62.362</v>
+        <v>62.684</v>
       </c>
       <c r="C43">
         <v>16.881</v>
       </c>
       <c r="D43">
         <v>17.557</v>
       </c>
       <c r="E43">
         <v>3.888</v>
       </c>
       <c r="F43">
         <v>38.326</v>
       </c>
       <c r="G43">
-        <v>100.688</v>
+        <v>101.01</v>
       </c>
       <c r="H43">
         <v>1.264</v>
       </c>
       <c r="I43">
         <v>0.056</v>
       </c>
       <c r="J43">
         <v>59.042</v>
       </c>
       <c r="K43">
         <v>60.362</v>
       </c>
       <c r="L43">
-        <v>161.05</v>
+        <v>161.371</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="7">
         <v>2015</v>
       </c>
       <c r="B44">
-        <v>62.997</v>
+        <v>63.374</v>
       </c>
       <c r="C44">
         <v>23.879</v>
       </c>
       <c r="D44">
         <v>19.412</v>
       </c>
       <c r="E44">
         <v>4.952</v>
       </c>
       <c r="F44">
         <v>48.243</v>
       </c>
       <c r="G44">
-        <v>111.24</v>
+        <v>111.617</v>
       </c>
       <c r="H44">
         <v>1.421</v>
       </c>
       <c r="I44">
         <v>0.072</v>
       </c>
       <c r="J44">
         <v>83.442</v>
       </c>
       <c r="K44">
         <v>84.935</v>
       </c>
       <c r="L44">
-        <v>196.175</v>
+        <v>196.551</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="7">
         <v>2016</v>
       </c>
       <c r="B45">
-        <v>63.684</v>
+        <v>65.23</v>
       </c>
       <c r="C45">
         <v>36.15</v>
       </c>
       <c r="D45">
         <v>21.01</v>
       </c>
       <c r="E45">
         <v>7.028</v>
       </c>
       <c r="F45">
         <v>64.188</v>
       </c>
       <c r="G45">
-        <v>127.872</v>
+        <v>129.417</v>
       </c>
       <c r="H45">
         <v>1.806</v>
       </c>
       <c r="I45">
         <v>0.094</v>
       </c>
       <c r="J45">
         <v>121.117</v>
       </c>
       <c r="K45">
         <v>123.017</v>
       </c>
       <c r="L45">
-        <v>250.888</v>
+        <v>252.434</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="7">
         <v>2017</v>
       </c>
       <c r="B46">
-        <v>64.953</v>
+        <v>67.697</v>
       </c>
       <c r="C46">
         <v>47.569</v>
       </c>
       <c r="D46">
         <v>26.22</v>
       </c>
       <c r="E46">
         <v>8.066</v>
       </c>
       <c r="F46">
         <v>81.855</v>
       </c>
       <c r="G46">
-        <v>146.808</v>
+        <v>149.552</v>
       </c>
       <c r="H46">
         <v>1.779</v>
       </c>
       <c r="I46">
         <v>0.144</v>
       </c>
       <c r="J46">
         <v>179.893</v>
       </c>
       <c r="K46">
         <v>181.815</v>
       </c>
       <c r="L46">
-        <v>328.623</v>
+        <v>331.366</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="7">
         <v>2018</v>
       </c>
       <c r="B47">
-        <v>65.074</v>
+        <v>68.95</v>
       </c>
       <c r="C47">
         <v>58.362</v>
       </c>
       <c r="D47">
         <v>33.432</v>
       </c>
       <c r="E47">
         <v>8.994</v>
       </c>
       <c r="F47">
         <v>100.788</v>
       </c>
       <c r="G47">
-        <v>165.862</v>
+        <v>169.738</v>
       </c>
       <c r="H47">
         <v>1.792</v>
       </c>
       <c r="I47">
         <v>0.161</v>
       </c>
       <c r="J47">
         <v>215.819</v>
       </c>
       <c r="K47">
         <v>217.772</v>
       </c>
       <c r="L47">
-        <v>383.634</v>
+        <v>387.51</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="7">
         <v>2019</v>
       </c>
       <c r="B48">
-        <v>65.023</v>
+        <v>70.019</v>
       </c>
       <c r="C48">
         <v>71.36</v>
       </c>
       <c r="D48">
         <v>37.537</v>
       </c>
       <c r="E48">
         <v>10.377</v>
       </c>
       <c r="F48">
         <v>119.275</v>
       </c>
       <c r="G48">
-        <v>184.298</v>
+        <v>189.294</v>
       </c>
       <c r="H48">
         <v>2.002</v>
       </c>
       <c r="I48">
         <v>0.291</v>
       </c>
       <c r="J48">
         <v>243.155</v>
       </c>
       <c r="K48">
         <v>245.448</v>
       </c>
       <c r="L48">
-        <v>429.747</v>
+        <v>434.742</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="7">
         <v>2020</v>
       </c>
       <c r="B49">
-        <v>64.549</v>
+        <v>70.34</v>
       </c>
       <c r="C49">
         <v>85.91</v>
       </c>
       <c r="D49">
         <v>43.876</v>
       </c>
       <c r="E49">
         <v>11.888</v>
       </c>
       <c r="F49">
         <v>141.674</v>
       </c>
       <c r="G49">
-        <v>206.224</v>
+        <v>212.015</v>
       </c>
       <c r="H49">
         <v>1.999</v>
       </c>
       <c r="I49">
         <v>0.346</v>
       </c>
       <c r="J49">
         <v>302.001</v>
       </c>
       <c r="K49">
         <v>304.346</v>
       </c>
       <c r="L49">
-        <v>510.57</v>
+        <v>516.361</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="7">
         <v>2021</v>
       </c>
       <c r="B50">
-        <v>64.296</v>
+        <v>75.344</v>
       </c>
       <c r="C50">
         <v>102.982</v>
       </c>
       <c r="D50">
         <v>51.603</v>
       </c>
       <c r="E50">
         <v>13.163</v>
       </c>
       <c r="F50">
         <v>167.748</v>
       </c>
       <c r="G50">
-        <v>232.044</v>
+        <v>243.092</v>
       </c>
       <c r="H50">
         <v>2.042</v>
       </c>
       <c r="I50">
         <v>0.466</v>
       </c>
       <c r="J50">
         <v>390.754</v>
       </c>
       <c r="K50">
         <v>393.261</v>
       </c>
       <c r="L50">
-        <v>625.305</v>
+        <v>636.353</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="7">
         <v>2022</v>
       </c>
       <c r="B51">
-        <v>64.283</v>
+        <v>84.254</v>
       </c>
       <c r="C51">
         <v>134.809</v>
       </c>
       <c r="D51">
         <v>60.474</v>
       </c>
       <c r="E51">
         <v>13.812</v>
       </c>
       <c r="F51">
         <v>209.095</v>
       </c>
       <c r="G51">
-        <v>273.378</v>
+        <v>293.349</v>
       </c>
       <c r="H51">
         <v>2.282</v>
       </c>
       <c r="I51">
         <v>0.942</v>
       </c>
       <c r="J51">
         <v>487.394</v>
       </c>
       <c r="K51">
         <v>490.618</v>
       </c>
       <c r="L51">
-        <v>763.995</v>
+        <v>783.967</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="7">
         <v>2023</v>
       </c>
       <c r="B52">
-        <v>63.021</v>
+        <v>91.91</v>
       </c>
       <c r="C52">
         <v>168.12</v>
       </c>
       <c r="D52">
         <v>67.391</v>
       </c>
       <c r="E52">
         <v>14.952</v>
       </c>
       <c r="F52">
         <v>250.462</v>
       </c>
       <c r="G52">
-        <v>313.483</v>
+        <v>342.373</v>
       </c>
       <c r="H52">
         <v>2.098</v>
       </c>
       <c r="I52">
         <v>1.111</v>
       </c>
       <c r="J52">
         <v>561.58</v>
       </c>
       <c r="K52">
         <v>564.79</v>
       </c>
       <c r="L52">
-        <v>878.273</v>
+        <v>907.162</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="7">
         <v>2024</v>
       </c>
       <c r="B53">
-        <v>63.418</v>
+        <v>101.531</v>
       </c>
       <c r="C53">
         <v>196.349</v>
       </c>
       <c r="D53">
         <v>73.878</v>
       </c>
       <c r="E53">
         <v>16.102</v>
       </c>
       <c r="F53">
         <v>286.328</v>
       </c>
       <c r="G53">
-        <v>349.747</v>
+        <v>387.859</v>
       </c>
       <c r="H53">
         <v>1.931</v>
       </c>
       <c r="I53">
         <v>1.862</v>
       </c>
       <c r="J53">
         <v>746.281</v>
       </c>
       <c r="K53">
         <v>750.073</v>
       </c>
       <c r="L53">
-        <v>1099.82</v>
+        <v>1137.933</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="7">
         <v>2025</v>
       </c>
       <c r="B54">
-        <v>63.385</v>
+        <v>110.954</v>
       </c>
       <c r="C54">
         <v>215.891</v>
       </c>
       <c r="D54">
         <v>84.599</v>
       </c>
       <c r="E54">
         <v>17.333</v>
       </c>
       <c r="F54">
         <v>317.823</v>
       </c>
       <c r="G54">
-        <v>381.207</v>
+        <v>428.777</v>
       </c>
       <c r="H54">
         <v>2.418</v>
       </c>
       <c r="I54">
         <v>4.995</v>
       </c>
       <c r="J54">
         <v>1001.418</v>
       </c>
       <c r="K54">
         <v>1008.831</v>
       </c>
       <c r="L54">
-        <v>1390.038</v>
+        <v>1437.607</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>