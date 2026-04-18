--- v3 (2026-03-04)
+++ v4 (2026-04-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 10.4b Renewable Diesel Fuel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Feedstock</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Losses and Co-products</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Production</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Imports</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Exports</t>
   </si>
   <si>
     <t>Renewable Diesel Fuels Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A191"/>
+      <selection activeCell="A13" sqref="A13:A192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -8501,80 +8501,124 @@
         <v>33.288</v>
       </c>
       <c r="G191">
         <v>112</v>
       </c>
       <c r="H191">
         <v>1567.641</v>
       </c>
       <c r="I191">
         <v>-1455.641</v>
       </c>
       <c r="J191">
         <v>6598.012</v>
       </c>
       <c r="K191">
         <v>209.976</v>
       </c>
       <c r="L191">
         <v>4393.411</v>
       </c>
       <c r="M191">
         <v>184.523</v>
       </c>
       <c r="N191">
         <v>24.137</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B192" t="s">
+        <v>18</v>
+      </c>
+      <c r="C192" t="s">
+        <v>18</v>
+      </c>
+      <c r="D192">
+        <v>6076.428</v>
+      </c>
+      <c r="E192">
+        <v>255.21</v>
+      </c>
+      <c r="F192">
+        <v>33.384</v>
+      </c>
+      <c r="G192">
+        <v>475</v>
+      </c>
+      <c r="H192">
+        <v>1223.202</v>
+      </c>
+      <c r="I192">
+        <v>-748.202</v>
+      </c>
+      <c r="J192">
+        <v>6411.795</v>
+      </c>
+      <c r="K192">
+        <v>-186.217</v>
+      </c>
+      <c r="L192">
+        <v>5514.443</v>
+      </c>
+      <c r="M192">
+        <v>231.607</v>
+      </c>
+      <c r="N192">
+        <v>30.296</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z26"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A26"/>
+      <selection activeCell="A13" sqref="A13:A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -9282,50 +9326,94 @@
         <v>417.843</v>
       </c>
       <c r="G26">
         <v>12394</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26">
         <v>12394</v>
       </c>
       <c r="J26">
         <v>6530.926</v>
       </c>
       <c r="K26">
         <v>1053.157</v>
       </c>
       <c r="L26">
         <v>87395.293</v>
       </c>
       <c r="M26">
         <v>3670.602</v>
       </c>
       <c r="N26">
         <v>480.15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27">
+        <v>69487.273</v>
+      </c>
+      <c r="E27">
+        <v>2918.465</v>
+      </c>
+      <c r="F27">
+        <v>381.763</v>
+      </c>
+      <c r="G27">
+        <v>3393</v>
+      </c>
+      <c r="H27">
+        <v>14180.651</v>
+      </c>
+      <c r="I27">
+        <v>-10787.651</v>
+      </c>
+      <c r="J27">
+        <v>6411.795</v>
+      </c>
+      <c r="K27">
+        <v>12.815</v>
+      </c>
+      <c r="L27">
+        <v>58686.807</v>
+      </c>
+      <c r="M27">
+        <v>2464.846</v>
+      </c>
+      <c r="N27">
+        <v>322.425</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>