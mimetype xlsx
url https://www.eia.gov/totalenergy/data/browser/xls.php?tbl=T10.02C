--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 10.2c Renewable Energy Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Biodiesel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable Diesel Fuel Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t xml:space="preserve">Other Biofuels Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t>Biomass Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -27563,1085 +27563,1173 @@
       </c>
       <c r="I624">
         <v>30.947</v>
       </c>
       <c r="J624">
         <v>129.711</v>
       </c>
       <c r="K624">
         <v>14.817</v>
       </c>
       <c r="L624">
         <v>15.091</v>
       </c>
       <c r="M624">
         <v>29.908</v>
       </c>
       <c r="N624">
         <v>260.19</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>86.855</v>
+        <v>87.237</v>
       </c>
       <c r="C625">
         <v>20.397</v>
       </c>
       <c r="D625">
         <v>30.065</v>
       </c>
       <c r="E625">
         <v>2.882</v>
       </c>
       <c r="F625">
-        <v>140.199</v>
+        <v>140.581</v>
       </c>
       <c r="G625">
         <v>73.14</v>
       </c>
       <c r="H625">
         <v>4.773</v>
       </c>
       <c r="I625">
         <v>32.541</v>
       </c>
       <c r="J625">
         <v>118.64</v>
       </c>
       <c r="K625">
         <v>16.394</v>
       </c>
       <c r="L625">
         <v>14.173</v>
       </c>
       <c r="M625">
         <v>30.567</v>
       </c>
       <c r="N625">
         <v>259.661</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>88.932</v>
+        <v>89.323</v>
       </c>
       <c r="C626">
         <v>22.045</v>
       </c>
       <c r="D626">
         <v>36.706</v>
       </c>
       <c r="E626">
         <v>3.255</v>
       </c>
       <c r="F626">
-        <v>150.937</v>
+        <v>151.328</v>
       </c>
       <c r="G626">
         <v>70.552</v>
       </c>
       <c r="H626">
         <v>4.445</v>
       </c>
       <c r="I626">
         <v>42.562</v>
       </c>
       <c r="J626">
         <v>139.778</v>
       </c>
       <c r="K626">
         <v>14.192</v>
       </c>
       <c r="L626">
         <v>13.04</v>
       </c>
       <c r="M626">
         <v>27.232</v>
       </c>
       <c r="N626">
         <v>284.568</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>95.106</v>
+        <v>95.524</v>
       </c>
       <c r="C627">
         <v>20.396</v>
       </c>
       <c r="D627">
         <v>36.196</v>
       </c>
       <c r="E627">
         <v>3.262</v>
       </c>
       <c r="F627">
-        <v>154.959</v>
+        <v>155.377</v>
       </c>
       <c r="G627">
         <v>79.303</v>
       </c>
       <c r="H627">
         <v>4.639</v>
       </c>
       <c r="I627">
         <v>54.346</v>
       </c>
       <c r="J627">
         <v>153.82</v>
       </c>
       <c r="K627">
         <v>13.521</v>
       </c>
       <c r="L627">
         <v>13.574</v>
       </c>
       <c r="M627">
         <v>27.095</v>
       </c>
       <c r="N627">
         <v>319.203</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>87.92</v>
+        <v>88.307</v>
       </c>
       <c r="C628">
         <v>22.269</v>
       </c>
       <c r="D628">
         <v>38.535</v>
       </c>
       <c r="E628">
         <v>3.928</v>
       </c>
       <c r="F628">
-        <v>152.651</v>
+        <v>153.038</v>
       </c>
       <c r="G628">
         <v>70.956</v>
       </c>
       <c r="H628">
         <v>4.366</v>
       </c>
       <c r="I628">
         <v>65.281</v>
       </c>
       <c r="J628">
         <v>160.586</v>
       </c>
       <c r="K628">
         <v>11.352</v>
       </c>
       <c r="L628">
         <v>12.263</v>
       </c>
       <c r="M628">
         <v>23.615</v>
       </c>
       <c r="N628">
         <v>324.805</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>102.064</v>
+        <v>102.513</v>
       </c>
       <c r="C629">
         <v>21.194</v>
       </c>
       <c r="D629">
         <v>41.908</v>
       </c>
       <c r="E629">
         <v>2.397</v>
       </c>
       <c r="F629">
-        <v>167.563</v>
+        <v>168.012</v>
       </c>
       <c r="G629">
         <v>83.117</v>
       </c>
       <c r="H629">
         <v>4.252</v>
       </c>
       <c r="I629">
         <v>75.9</v>
       </c>
       <c r="J629">
         <v>133.873</v>
       </c>
       <c r="K629">
         <v>12.499</v>
       </c>
       <c r="L629">
         <v>13.256</v>
       </c>
       <c r="M629">
         <v>25.755</v>
       </c>
       <c r="N629">
         <v>322.897</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>94.281</v>
+        <v>94.696</v>
       </c>
       <c r="C630">
         <v>21.805</v>
       </c>
       <c r="D630">
         <v>42.395</v>
       </c>
       <c r="E630">
         <v>3.171</v>
       </c>
       <c r="F630">
-        <v>161.652</v>
+        <v>162.067</v>
       </c>
       <c r="G630">
         <v>76.139</v>
       </c>
       <c r="H630">
         <v>4.101</v>
       </c>
       <c r="I630">
         <v>83.013</v>
       </c>
       <c r="J630">
         <v>131.849</v>
       </c>
       <c r="K630">
         <v>14.226</v>
       </c>
       <c r="L630">
         <v>12.643</v>
       </c>
       <c r="M630">
         <v>26.868</v>
       </c>
       <c r="N630">
         <v>321.97</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>100.507</v>
+        <v>100.949</v>
       </c>
       <c r="C631">
         <v>19.954</v>
       </c>
       <c r="D631">
         <v>49.549</v>
       </c>
       <c r="E631">
         <v>3.492</v>
       </c>
       <c r="F631">
-        <v>173.502</v>
+        <v>173.944</v>
       </c>
       <c r="G631">
         <v>72.715</v>
       </c>
       <c r="H631">
         <v>4.154</v>
       </c>
       <c r="I631">
         <v>83.114</v>
       </c>
       <c r="J631">
         <v>96.529</v>
       </c>
       <c r="K631">
         <v>14.888</v>
       </c>
       <c r="L631">
         <v>13.271</v>
       </c>
       <c r="M631">
         <v>28.159</v>
       </c>
       <c r="N631">
         <v>284.672</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>98.326</v>
+        <v>98.759</v>
       </c>
       <c r="C632">
         <v>19.451</v>
       </c>
       <c r="D632">
         <v>42.854</v>
       </c>
       <c r="E632">
         <v>2.975</v>
       </c>
       <c r="F632">
-        <v>163.606</v>
+        <v>164.039</v>
       </c>
       <c r="G632">
         <v>69.661</v>
       </c>
       <c r="H632">
         <v>4.187</v>
       </c>
       <c r="I632">
         <v>82.601</v>
       </c>
       <c r="J632">
         <v>99.891</v>
       </c>
       <c r="K632">
         <v>15.386</v>
       </c>
       <c r="L632">
         <v>13.689</v>
       </c>
       <c r="M632">
         <v>29.075</v>
       </c>
       <c r="N632">
         <v>285.415</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>92.435</v>
+        <v>92.842</v>
       </c>
       <c r="C633">
         <v>19.212</v>
       </c>
       <c r="D633">
         <v>41.969</v>
       </c>
       <c r="E633">
         <v>3.995</v>
       </c>
       <c r="F633">
-        <v>157.612</v>
+        <v>158.018</v>
       </c>
       <c r="G633">
         <v>54.099</v>
       </c>
       <c r="H633">
         <v>4.099</v>
       </c>
       <c r="I633">
         <v>69.735</v>
       </c>
       <c r="J633">
         <v>99.506</v>
       </c>
       <c r="K633">
         <v>12.956</v>
       </c>
       <c r="L633">
         <v>12.828</v>
       </c>
       <c r="M633">
         <v>25.784</v>
       </c>
       <c r="N633">
         <v>253.222</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>100.237</v>
+        <v>100.678</v>
       </c>
       <c r="C634">
         <v>21.304</v>
       </c>
       <c r="D634">
         <v>41.026</v>
       </c>
       <c r="E634">
         <v>4.562</v>
       </c>
       <c r="F634">
-        <v>167.129</v>
+        <v>167.57</v>
       </c>
       <c r="G634">
         <v>52.099</v>
       </c>
       <c r="H634">
         <v>4.303</v>
       </c>
       <c r="I634">
         <v>67.347</v>
       </c>
       <c r="J634">
         <v>135.026</v>
       </c>
       <c r="K634">
         <v>9.742</v>
       </c>
       <c r="L634">
         <v>13.007</v>
       </c>
       <c r="M634">
         <v>22.748</v>
       </c>
       <c r="N634">
         <v>281.523</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>93.582</v>
+        <v>93.994</v>
       </c>
       <c r="C635">
         <v>18.16</v>
       </c>
       <c r="D635">
         <v>40.46</v>
       </c>
       <c r="E635">
         <v>5.545</v>
       </c>
       <c r="F635">
-        <v>157.748</v>
+        <v>158.16</v>
       </c>
       <c r="G635">
         <v>56.811</v>
       </c>
       <c r="H635">
         <v>4.495</v>
       </c>
       <c r="I635">
         <v>47.016</v>
       </c>
       <c r="J635">
         <v>136.841</v>
       </c>
       <c r="K635">
         <v>11.744</v>
       </c>
       <c r="L635">
         <v>13.225</v>
       </c>
       <c r="M635">
         <v>24.968</v>
       </c>
       <c r="N635">
         <v>270.132</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>93.794</v>
+        <v>94.207</v>
       </c>
       <c r="C636">
         <v>20.228</v>
       </c>
       <c r="D636">
         <v>38.487</v>
       </c>
       <c r="E636">
         <v>4.043</v>
       </c>
       <c r="F636">
-        <v>156.553</v>
+        <v>156.965</v>
       </c>
       <c r="G636">
         <v>66.345</v>
       </c>
       <c r="H636">
         <v>4.754</v>
       </c>
       <c r="I636">
         <v>42.825</v>
       </c>
       <c r="J636">
         <v>134.764</v>
       </c>
       <c r="K636">
         <v>14.837</v>
       </c>
       <c r="L636">
         <v>13.439</v>
       </c>
       <c r="M636">
         <v>28.276</v>
       </c>
       <c r="N636">
         <v>276.965</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>91.662</v>
+        <v>92.065</v>
       </c>
       <c r="C637">
         <v>12.004</v>
       </c>
       <c r="D637">
         <v>24.851</v>
       </c>
       <c r="E637">
         <v>4.092</v>
       </c>
       <c r="F637">
-        <v>132.609</v>
+        <v>133.012</v>
       </c>
       <c r="G637">
-        <v>72.781</v>
+        <v>72.787</v>
       </c>
       <c r="H637">
         <v>4.74</v>
       </c>
       <c r="I637">
-        <v>52.394</v>
+        <v>52.474</v>
       </c>
       <c r="J637">
-        <v>148.704</v>
+        <v>148.665</v>
       </c>
       <c r="K637">
         <v>15.172</v>
       </c>
       <c r="L637">
         <v>13.391</v>
       </c>
       <c r="M637">
-        <v>28.563</v>
+        <v>28.564</v>
       </c>
       <c r="N637">
-        <v>307.182</v>
+        <v>307.229</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>85.172</v>
+        <v>85.547</v>
       </c>
       <c r="C638">
         <v>11.195</v>
       </c>
       <c r="D638">
         <v>28.043</v>
       </c>
       <c r="E638">
         <v>5.537</v>
       </c>
       <c r="F638">
-        <v>129.947</v>
+        <v>130.322</v>
       </c>
       <c r="G638">
-        <v>66.372</v>
+        <v>66.379</v>
       </c>
       <c r="H638">
         <v>4.271</v>
       </c>
       <c r="I638">
-        <v>55.776</v>
+        <v>55.858</v>
       </c>
       <c r="J638">
-        <v>134.202</v>
+        <v>134.166</v>
       </c>
       <c r="K638">
         <v>13.318</v>
       </c>
       <c r="L638">
-        <v>12.164</v>
+        <v>12.165</v>
       </c>
       <c r="M638">
         <v>25.482</v>
       </c>
       <c r="N638">
-        <v>286.103</v>
+        <v>286.156</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>93.494</v>
+        <v>93.905</v>
       </c>
       <c r="C639">
         <v>12.573</v>
       </c>
       <c r="D639">
         <v>28.577</v>
       </c>
       <c r="E639">
         <v>5.132</v>
       </c>
       <c r="F639">
-        <v>139.776</v>
+        <v>140.188</v>
       </c>
       <c r="G639">
-        <v>76.261</v>
+        <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
-        <v>78.66</v>
+        <v>78.906</v>
       </c>
       <c r="J639">
-        <v>172.561</v>
+        <v>172.509</v>
       </c>
       <c r="K639">
         <v>13.923</v>
       </c>
       <c r="L639">
-        <v>13.086</v>
+        <v>13.072</v>
       </c>
       <c r="M639">
-        <v>27.01</v>
+        <v>26.995</v>
       </c>
       <c r="N639">
-        <v>359.226</v>
+        <v>359.393</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>95.37</v>
+        <v>95.789</v>
       </c>
       <c r="C640">
         <v>13.243</v>
       </c>
       <c r="D640">
         <v>27.935</v>
       </c>
       <c r="E640">
         <v>5.171</v>
       </c>
       <c r="F640">
-        <v>141.718</v>
+        <v>142.138</v>
       </c>
       <c r="G640">
-        <v>77.582</v>
+        <v>77.578</v>
       </c>
       <c r="H640">
         <v>4.457</v>
       </c>
       <c r="I640">
-        <v>90.586</v>
+        <v>90.943</v>
       </c>
       <c r="J640">
-        <v>156.474</v>
+        <v>156.431</v>
       </c>
       <c r="K640">
-        <v>9.907</v>
+        <v>9.917</v>
       </c>
       <c r="L640">
-        <v>12.122</v>
+        <v>12.109</v>
       </c>
       <c r="M640">
-        <v>22.03</v>
+        <v>22.026</v>
       </c>
       <c r="N640">
-        <v>351.129</v>
+        <v>351.434</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>94.707</v>
+        <v>95.124</v>
       </c>
       <c r="C641">
         <v>12.773</v>
       </c>
       <c r="D641">
         <v>25.796</v>
       </c>
       <c r="E641">
         <v>5.773</v>
       </c>
       <c r="F641">
-        <v>139.049</v>
+        <v>139.465</v>
       </c>
       <c r="G641">
-        <v>82.737</v>
+        <v>82.726</v>
       </c>
       <c r="H641">
         <v>4.276</v>
       </c>
       <c r="I641">
-        <v>100.634</v>
+        <v>101.031</v>
       </c>
       <c r="J641">
-        <v>125.756</v>
+        <v>125.729</v>
       </c>
       <c r="K641">
         <v>12.528</v>
       </c>
       <c r="L641">
-        <v>12.418</v>
+        <v>12.405</v>
       </c>
       <c r="M641">
-        <v>24.947</v>
+        <v>24.933</v>
       </c>
       <c r="N641">
-        <v>338.349</v>
+        <v>338.694</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>97.838</v>
+        <v>98.268</v>
       </c>
       <c r="C642">
         <v>11.638</v>
       </c>
       <c r="D642">
         <v>19.325</v>
       </c>
       <c r="E642">
         <v>6.825</v>
       </c>
       <c r="F642">
-        <v>135.626</v>
+        <v>136.056</v>
       </c>
       <c r="G642">
-        <v>75.275</v>
+        <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
-        <v>107.829</v>
+        <v>108.414</v>
       </c>
       <c r="J642">
-        <v>122.033</v>
+        <v>121.994</v>
       </c>
       <c r="K642">
         <v>14.517</v>
       </c>
       <c r="L642">
-        <v>12.843</v>
+        <v>12.828</v>
       </c>
       <c r="M642">
-        <v>27.36</v>
+        <v>27.345</v>
       </c>
       <c r="N642">
-        <v>336.856</v>
+        <v>337.378</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>99.386</v>
+        <v>99.823</v>
       </c>
       <c r="C643">
         <v>11.1</v>
       </c>
       <c r="D643">
         <v>27.715</v>
       </c>
       <c r="E643">
         <v>5.58</v>
       </c>
       <c r="F643">
-        <v>143.781</v>
+        <v>144.218</v>
       </c>
       <c r="G643">
-        <v>67.866</v>
+        <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
-        <v>112.664</v>
+        <v>113.099</v>
       </c>
       <c r="J643">
-        <v>108.49</v>
+        <v>108.47</v>
       </c>
       <c r="K643">
         <v>15.449</v>
       </c>
       <c r="L643">
-        <v>12.68</v>
+        <v>12.666</v>
       </c>
       <c r="M643">
-        <v>28.129</v>
+        <v>28.115</v>
       </c>
       <c r="N643">
-        <v>321.534</v>
+        <v>321.925</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>98.73</v>
+        <v>99.165</v>
       </c>
       <c r="C644">
         <v>9.909</v>
       </c>
       <c r="D644">
         <v>28.749</v>
       </c>
       <c r="E644">
         <v>4.537</v>
       </c>
       <c r="F644">
-        <v>141.926</v>
+        <v>142.36</v>
       </c>
       <c r="G644">
-        <v>67.867</v>
+        <v>68.26</v>
       </c>
       <c r="H644">
         <v>4.602</v>
       </c>
       <c r="I644">
-        <v>106.984</v>
+        <v>107.646</v>
       </c>
       <c r="J644">
-        <v>93.077</v>
+        <v>93.109</v>
       </c>
       <c r="K644">
-        <v>15.453</v>
+        <v>15.449</v>
       </c>
       <c r="L644">
-        <v>12.225</v>
+        <v>12.342</v>
       </c>
       <c r="M644">
-        <v>27.678</v>
+        <v>27.791</v>
       </c>
       <c r="N644">
-        <v>300.209</v>
+        <v>301.407</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>93.647</v>
+        <v>94.059</v>
       </c>
       <c r="C645">
         <v>12.92</v>
       </c>
       <c r="D645">
         <v>26.102</v>
       </c>
       <c r="E645">
         <v>6.528</v>
       </c>
       <c r="F645">
-        <v>139.196</v>
+        <v>139.608</v>
       </c>
       <c r="G645">
-        <v>52.024</v>
+        <v>51.9</v>
       </c>
       <c r="H645">
         <v>4.38</v>
       </c>
       <c r="I645">
-        <v>94.771</v>
+        <v>95.094</v>
       </c>
       <c r="J645">
-        <v>87.561</v>
+        <v>87.539</v>
       </c>
       <c r="K645">
-        <v>15.355</v>
+        <v>15.24</v>
       </c>
       <c r="L645">
-        <v>11.998</v>
+        <v>11.984</v>
       </c>
       <c r="M645">
-        <v>27.352</v>
+        <v>27.223</v>
       </c>
       <c r="N645">
-        <v>266.087</v>
+        <v>266.136</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>100.177</v>
+        <v>100.618</v>
       </c>
       <c r="C646">
         <v>11.409</v>
       </c>
       <c r="D646">
         <v>30.897</v>
       </c>
       <c r="E646">
         <v>6.481</v>
       </c>
       <c r="F646">
-        <v>148.965</v>
+        <v>149.405</v>
       </c>
       <c r="G646">
-        <v>56.191</v>
+        <v>56.187</v>
       </c>
       <c r="H646">
         <v>4.323</v>
       </c>
       <c r="I646">
-        <v>82.847</v>
+        <v>83.133</v>
       </c>
       <c r="J646">
-        <v>134.82</v>
+        <v>134.795</v>
       </c>
       <c r="K646">
         <v>12.553</v>
       </c>
       <c r="L646">
-        <v>12.061</v>
+        <v>12.048</v>
       </c>
       <c r="M646">
-        <v>24.614</v>
+        <v>24.601</v>
       </c>
       <c r="N646">
-        <v>302.795</v>
+        <v>303.038</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>90.606</v>
+        <v>91.004</v>
       </c>
       <c r="C647">
         <v>11.394</v>
       </c>
       <c r="D647">
         <v>24.137</v>
       </c>
       <c r="E647">
         <v>10.477</v>
       </c>
       <c r="F647">
-        <v>136.614</v>
+        <v>137.013</v>
       </c>
       <c r="G647">
-        <v>62.549</v>
+        <v>62.543</v>
       </c>
       <c r="H647">
         <v>4.31</v>
       </c>
       <c r="I647">
-        <v>62.6</v>
+        <v>62.804</v>
       </c>
       <c r="J647">
-        <v>139.614</v>
+        <v>139.645</v>
       </c>
       <c r="K647">
         <v>13.464</v>
       </c>
       <c r="L647">
-        <v>12.655</v>
+        <v>12.666</v>
       </c>
       <c r="M647">
-        <v>26.12</v>
+        <v>26.13</v>
       </c>
       <c r="N647">
-        <v>295.192</v>
+        <v>295.432</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>100.12</v>
+      </c>
+      <c r="C648">
+        <v>11.292</v>
+      </c>
+      <c r="D648">
+        <v>30.296</v>
+      </c>
+      <c r="E648">
+        <v>7.848</v>
+      </c>
+      <c r="F648">
+        <v>149.556</v>
+      </c>
+      <c r="G648">
+        <v>81.286</v>
+      </c>
+      <c r="H648">
+        <v>4.625</v>
+      </c>
+      <c r="I648">
+        <v>52.017</v>
+      </c>
+      <c r="J648">
+        <v>160.411</v>
+      </c>
+      <c r="K648">
+        <v>15.881</v>
+      </c>
+      <c r="L648">
+        <v>12.847</v>
+      </c>
+      <c r="M648">
+        <v>28.728</v>
+      </c>
+      <c r="N648">
+        <v>327.067</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>88.217</v>
+      </c>
+      <c r="C649">
+        <v>12.001</v>
+      </c>
+      <c r="D649">
+        <v>18.487</v>
+      </c>
+      <c r="E649">
+        <v>4.975</v>
+      </c>
+      <c r="F649">
+        <v>123.68</v>
+      </c>
+      <c r="G649">
+        <v>94.829</v>
+      </c>
+      <c r="H649">
+        <v>4.834</v>
+      </c>
+      <c r="I649">
+        <v>60.717</v>
+      </c>
+      <c r="J649">
+        <v>151.5</v>
+      </c>
+      <c r="K649">
+        <v>15.708</v>
+      </c>
+      <c r="L649">
+        <v>12.335</v>
+      </c>
+      <c r="M649">
+        <v>28.043</v>
+      </c>
+      <c r="N649">
+        <v>339.924</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32040,87 +32128,131 @@
       </c>
       <c r="I87">
         <v>561.58</v>
       </c>
       <c r="J87">
         <v>1436.109</v>
       </c>
       <c r="K87">
         <v>174.072</v>
       </c>
       <c r="L87">
         <v>168.242</v>
       </c>
       <c r="M87">
         <v>342.313</v>
       </c>
       <c r="N87">
         <v>3227.917</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>1134.026</v>
+        <v>1139.014</v>
       </c>
       <c r="C88">
         <v>246.416</v>
       </c>
       <c r="D88">
         <v>480.15</v>
       </c>
       <c r="E88">
         <v>43.507</v>
       </c>
       <c r="F88">
-        <v>1904.098</v>
+        <v>1909.086</v>
       </c>
       <c r="G88">
         <v>824.936</v>
       </c>
       <c r="H88">
         <v>52.569</v>
       </c>
       <c r="I88">
         <v>746.281</v>
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>161.737</v>
       </c>
       <c r="L88">
         <v>158.404</v>
       </c>
       <c r="M88">
         <v>320.142</v>
       </c>
       <c r="N88">
         <v>3485.032</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>1145.479</v>
+      </c>
+      <c r="C89">
+        <v>141.448</v>
+      </c>
+      <c r="D89">
+        <v>322.425</v>
+      </c>
+      <c r="E89">
+        <v>73.98</v>
+      </c>
+      <c r="F89">
+        <v>1683.332</v>
+      </c>
+      <c r="G89">
+        <v>839.015</v>
+      </c>
+      <c r="H89">
+        <v>53.462</v>
+      </c>
+      <c r="I89">
+        <v>1001.418</v>
+      </c>
+      <c r="J89">
+        <v>1583.461</v>
+      </c>
+      <c r="K89">
+        <v>167.412</v>
+      </c>
+      <c r="L89">
+        <v>150.521</v>
+      </c>
+      <c r="M89">
+        <v>317.933</v>
+      </c>
+      <c r="N89">
+        <v>3795.29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>