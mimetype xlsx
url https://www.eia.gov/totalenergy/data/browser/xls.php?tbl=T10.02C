--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.2c Renewable Energy Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Biodiesel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable Diesel Fuel Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t xml:space="preserve">Other Biofuels Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t>Biomass Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28656,50 +28656,94 @@
         <v>123.68</v>
       </c>
       <c r="G649">
         <v>94.829</v>
       </c>
       <c r="H649">
         <v>4.834</v>
       </c>
       <c r="I649">
         <v>60.717</v>
       </c>
       <c r="J649">
         <v>151.5</v>
       </c>
       <c r="K649">
         <v>15.708</v>
       </c>
       <c r="L649">
         <v>12.335</v>
       </c>
       <c r="M649">
         <v>28.043</v>
       </c>
       <c r="N649">
         <v>339.924</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>82.177</v>
+      </c>
+      <c r="C650">
+        <v>12.655</v>
+      </c>
+      <c r="D650">
+        <v>23.62</v>
+      </c>
+      <c r="E650">
+        <v>5.113</v>
+      </c>
+      <c r="F650">
+        <v>123.566</v>
+      </c>
+      <c r="G650">
+        <v>76.33</v>
+      </c>
+      <c r="H650">
+        <v>4.311</v>
+      </c>
+      <c r="I650">
+        <v>71.973</v>
+      </c>
+      <c r="J650">
+        <v>135.393</v>
+      </c>
+      <c r="K650">
+        <v>15.385</v>
+      </c>
+      <c r="L650">
+        <v>12.092</v>
+      </c>
+      <c r="M650">
+        <v>27.478</v>
+      </c>
+      <c r="N650">
+        <v>315.484</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>