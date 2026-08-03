--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 10.2c Renewable Energy Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Biodiesel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable Diesel Fuel Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t xml:space="preserve">Other Biofuels Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t>Biomass Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28700,50 +28700,138 @@
         <v>123.566</v>
       </c>
       <c r="G650">
         <v>76.33</v>
       </c>
       <c r="H650">
         <v>4.311</v>
       </c>
       <c r="I650">
         <v>71.973</v>
       </c>
       <c r="J650">
         <v>135.393</v>
       </c>
       <c r="K650">
         <v>15.385</v>
       </c>
       <c r="L650">
         <v>12.092</v>
       </c>
       <c r="M650">
         <v>27.478</v>
       </c>
       <c r="N650">
         <v>315.484</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>98.904</v>
+      </c>
+      <c r="C651">
+        <v>13.952</v>
+      </c>
+      <c r="D651">
+        <v>29.727</v>
+      </c>
+      <c r="E651">
+        <v>5.812</v>
+      </c>
+      <c r="F651">
+        <v>148.394</v>
+      </c>
+      <c r="G651">
+        <v>91.454</v>
+      </c>
+      <c r="H651">
+        <v>4.551</v>
+      </c>
+      <c r="I651">
+        <v>98.001</v>
+      </c>
+      <c r="J651">
+        <v>178.056</v>
+      </c>
+      <c r="K651">
+        <v>14.424</v>
+      </c>
+      <c r="L651">
+        <v>13.173</v>
+      </c>
+      <c r="M651">
+        <v>27.598</v>
+      </c>
+      <c r="N651">
+        <v>399.66</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>93.632</v>
+      </c>
+      <c r="C652">
+        <v>16.282</v>
+      </c>
+      <c r="D652">
+        <v>30.961</v>
+      </c>
+      <c r="E652">
+        <v>5.651</v>
+      </c>
+      <c r="F652">
+        <v>146.526</v>
+      </c>
+      <c r="G652">
+        <v>76.406</v>
+      </c>
+      <c r="H652">
+        <v>4.175</v>
+      </c>
+      <c r="I652">
+        <v>105.136</v>
+      </c>
+      <c r="J652">
+        <v>167.538</v>
+      </c>
+      <c r="K652">
+        <v>10.485</v>
+      </c>
+      <c r="L652">
+        <v>12.012</v>
+      </c>
+      <c r="M652">
+        <v>22.497</v>
+      </c>
+      <c r="N652">
+        <v>375.753</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>