--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 10.2c Renewable Energy Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Biodiesel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable Diesel Fuel Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t xml:space="preserve">Other Biofuels Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t>Biomass Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28788,50 +28788,94 @@
         <v>146.526</v>
       </c>
       <c r="G652">
         <v>76.406</v>
       </c>
       <c r="H652">
         <v>4.175</v>
       </c>
       <c r="I652">
         <v>105.136</v>
       </c>
       <c r="J652">
         <v>167.538</v>
       </c>
       <c r="K652">
         <v>10.485</v>
       </c>
       <c r="L652">
         <v>12.012</v>
       </c>
       <c r="M652">
         <v>22.497</v>
       </c>
       <c r="N652">
         <v>375.753</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>102.056</v>
+      </c>
+      <c r="C653">
+        <v>16.935</v>
+      </c>
+      <c r="D653">
+        <v>29.818</v>
+      </c>
+      <c r="E653">
+        <v>7.381</v>
+      </c>
+      <c r="F653">
+        <v>156.19</v>
+      </c>
+      <c r="G653">
+        <v>77.223</v>
+      </c>
+      <c r="H653">
+        <v>4.358</v>
+      </c>
+      <c r="I653">
+        <v>123.12</v>
+      </c>
+      <c r="J653">
+        <v>140.336</v>
+      </c>
+      <c r="K653">
+        <v>14.386</v>
+      </c>
+      <c r="L653">
+        <v>11.58</v>
+      </c>
+      <c r="M653">
+        <v>25.965</v>
+      </c>
+      <c r="N653">
+        <v>371.002</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>