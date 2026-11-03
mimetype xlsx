--- v6 (2026-09-18)
+++ v7 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 10.2c Renewable Energy Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Fuel Ethanol, Excluding Denaturant, Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Biodiesel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t xml:space="preserve">Renewable Diesel Fuel Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t xml:space="preserve">Other Biofuels Consumed by the Transportation Sector </t>
   </si>
   <si>
     <t>Biomass Energy Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="109.116" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28091,547 +28091,547 @@
       </c>
       <c r="I636">
         <v>42.825</v>
       </c>
       <c r="J636">
         <v>134.764</v>
       </c>
       <c r="K636">
         <v>14.837</v>
       </c>
       <c r="L636">
         <v>13.439</v>
       </c>
       <c r="M636">
         <v>28.276</v>
       </c>
       <c r="N636">
         <v>276.965</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>92.065</v>
+        <v>91.347</v>
       </c>
       <c r="C637">
-        <v>12.004</v>
+        <v>11.502</v>
       </c>
       <c r="D637">
-        <v>24.851</v>
+        <v>23.001</v>
       </c>
       <c r="E637">
-        <v>4.092</v>
+        <v>4.402</v>
       </c>
       <c r="F637">
-        <v>133.012</v>
+        <v>130.251</v>
       </c>
       <c r="G637">
         <v>72.787</v>
       </c>
       <c r="H637">
         <v>4.74</v>
       </c>
       <c r="I637">
         <v>52.474</v>
       </c>
       <c r="J637">
         <v>148.665</v>
       </c>
       <c r="K637">
         <v>15.172</v>
       </c>
       <c r="L637">
         <v>13.391</v>
       </c>
       <c r="M637">
         <v>28.564</v>
       </c>
       <c r="N637">
         <v>307.229</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>85.547</v>
+        <v>85.179</v>
       </c>
       <c r="C638">
-        <v>11.195</v>
+        <v>11.285</v>
       </c>
       <c r="D638">
-        <v>28.043</v>
+        <v>28.377</v>
       </c>
       <c r="E638">
-        <v>5.537</v>
+        <v>5.391</v>
       </c>
       <c r="F638">
-        <v>130.322</v>
+        <v>130.232</v>
       </c>
       <c r="G638">
         <v>66.379</v>
       </c>
       <c r="H638">
         <v>4.271</v>
       </c>
       <c r="I638">
         <v>55.858</v>
       </c>
       <c r="J638">
         <v>134.166</v>
       </c>
       <c r="K638">
         <v>13.318</v>
       </c>
       <c r="L638">
         <v>12.165</v>
       </c>
       <c r="M638">
         <v>25.482</v>
       </c>
       <c r="N638">
         <v>286.156</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>93.905</v>
+        <v>93.706</v>
       </c>
       <c r="C639">
-        <v>12.573</v>
+        <v>12.612</v>
       </c>
       <c r="D639">
-        <v>28.577</v>
+        <v>27.504</v>
       </c>
       <c r="E639">
-        <v>5.132</v>
+        <v>5.195</v>
       </c>
       <c r="F639">
-        <v>140.188</v>
+        <v>139.016</v>
       </c>
       <c r="G639">
         <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
         <v>78.906</v>
       </c>
       <c r="J639">
         <v>172.509</v>
       </c>
       <c r="K639">
         <v>13.923</v>
       </c>
       <c r="L639">
         <v>13.072</v>
       </c>
       <c r="M639">
         <v>26.995</v>
       </c>
       <c r="N639">
         <v>359.393</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>95.789</v>
+        <v>96.455</v>
       </c>
       <c r="C640">
-        <v>13.243</v>
+        <v>13.527</v>
       </c>
       <c r="D640">
-        <v>27.935</v>
+        <v>29.621</v>
       </c>
       <c r="E640">
-        <v>5.171</v>
+        <v>5.241</v>
       </c>
       <c r="F640">
-        <v>142.138</v>
+        <v>144.844</v>
       </c>
       <c r="G640">
         <v>77.578</v>
       </c>
       <c r="H640">
         <v>4.457</v>
       </c>
       <c r="I640">
         <v>90.943</v>
       </c>
       <c r="J640">
         <v>156.431</v>
       </c>
       <c r="K640">
         <v>9.917</v>
       </c>
       <c r="L640">
         <v>12.109</v>
       </c>
       <c r="M640">
         <v>22.026</v>
       </c>
       <c r="N640">
         <v>351.434</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>95.124</v>
+        <v>95.778</v>
       </c>
       <c r="C641">
-        <v>12.773</v>
+        <v>12.86</v>
       </c>
       <c r="D641">
-        <v>25.796</v>
+        <v>27.731</v>
       </c>
       <c r="E641">
-        <v>5.773</v>
+        <v>5.488</v>
       </c>
       <c r="F641">
-        <v>139.465</v>
+        <v>141.858</v>
       </c>
       <c r="G641">
         <v>82.726</v>
       </c>
       <c r="H641">
         <v>4.276</v>
       </c>
       <c r="I641">
         <v>101.031</v>
       </c>
       <c r="J641">
         <v>125.729</v>
       </c>
       <c r="K641">
         <v>12.528</v>
       </c>
       <c r="L641">
         <v>12.405</v>
       </c>
       <c r="M641">
         <v>24.933</v>
       </c>
       <c r="N641">
         <v>338.694</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>98.268</v>
+        <v>98.853</v>
       </c>
       <c r="C642">
-        <v>11.638</v>
+        <v>11.492</v>
       </c>
       <c r="D642">
-        <v>19.325</v>
+        <v>19.374</v>
       </c>
       <c r="E642">
-        <v>6.825</v>
+        <v>6.854</v>
       </c>
       <c r="F642">
-        <v>136.056</v>
+        <v>136.574</v>
       </c>
       <c r="G642">
         <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
         <v>108.414</v>
       </c>
       <c r="J642">
         <v>121.994</v>
       </c>
       <c r="K642">
         <v>14.517</v>
       </c>
       <c r="L642">
         <v>12.828</v>
       </c>
       <c r="M642">
         <v>27.345</v>
       </c>
       <c r="N642">
         <v>337.378</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>99.823</v>
+        <v>99.266</v>
       </c>
       <c r="C643">
-        <v>11.1</v>
+        <v>11.174</v>
       </c>
       <c r="D643">
-        <v>27.715</v>
+        <v>27.685</v>
       </c>
       <c r="E643">
         <v>5.58</v>
       </c>
       <c r="F643">
-        <v>144.218</v>
+        <v>143.705</v>
       </c>
       <c r="G643">
         <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
         <v>113.099</v>
       </c>
       <c r="J643">
         <v>108.47</v>
       </c>
       <c r="K643">
         <v>15.449</v>
       </c>
       <c r="L643">
         <v>12.666</v>
       </c>
       <c r="M643">
         <v>28.115</v>
       </c>
       <c r="N643">
         <v>321.925</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>99.165</v>
+        <v>98.232</v>
       </c>
       <c r="C644">
-        <v>9.909</v>
+        <v>9.952</v>
       </c>
       <c r="D644">
-        <v>28.749</v>
+        <v>28.657</v>
       </c>
       <c r="E644">
         <v>4.537</v>
       </c>
       <c r="F644">
-        <v>142.36</v>
+        <v>141.379</v>
       </c>
       <c r="G644">
         <v>68.26</v>
       </c>
       <c r="H644">
         <v>4.602</v>
       </c>
       <c r="I644">
         <v>107.646</v>
       </c>
       <c r="J644">
         <v>93.109</v>
       </c>
       <c r="K644">
         <v>15.449</v>
       </c>
       <c r="L644">
         <v>12.342</v>
       </c>
       <c r="M644">
         <v>27.791</v>
       </c>
       <c r="N644">
         <v>301.407</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>94.059</v>
+        <v>93.676</v>
       </c>
       <c r="C645">
-        <v>12.92</v>
+        <v>13.006</v>
       </c>
       <c r="D645">
-        <v>26.102</v>
+        <v>26.132</v>
       </c>
       <c r="E645">
-        <v>6.528</v>
+        <v>5.997</v>
       </c>
       <c r="F645">
-        <v>139.608</v>
+        <v>138.811</v>
       </c>
       <c r="G645">
         <v>51.9</v>
       </c>
       <c r="H645">
         <v>4.38</v>
       </c>
       <c r="I645">
         <v>95.094</v>
       </c>
       <c r="J645">
         <v>87.539</v>
       </c>
       <c r="K645">
         <v>15.24</v>
       </c>
       <c r="L645">
         <v>11.984</v>
       </c>
       <c r="M645">
         <v>27.223</v>
       </c>
       <c r="N645">
         <v>266.136</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>100.618</v>
+        <v>101.564</v>
       </c>
       <c r="C646">
-        <v>11.409</v>
+        <v>11.444</v>
       </c>
       <c r="D646">
-        <v>30.897</v>
+        <v>30.923</v>
       </c>
       <c r="E646">
-        <v>6.481</v>
+        <v>6.443</v>
       </c>
       <c r="F646">
-        <v>149.405</v>
+        <v>150.374</v>
       </c>
       <c r="G646">
         <v>56.187</v>
       </c>
       <c r="H646">
         <v>4.323</v>
       </c>
       <c r="I646">
         <v>83.133</v>
       </c>
       <c r="J646">
         <v>134.795</v>
       </c>
       <c r="K646">
         <v>12.553</v>
       </c>
       <c r="L646">
         <v>12.048</v>
       </c>
       <c r="M646">
         <v>24.601</v>
       </c>
       <c r="N646">
         <v>303.038</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>91.004</v>
+        <v>90.916</v>
       </c>
       <c r="C647">
-        <v>11.394</v>
+        <v>11.496</v>
       </c>
       <c r="D647">
-        <v>24.137</v>
+        <v>24.185</v>
       </c>
       <c r="E647">
-        <v>10.477</v>
+        <v>9.636</v>
       </c>
       <c r="F647">
-        <v>137.013</v>
+        <v>136.233</v>
       </c>
       <c r="G647">
         <v>62.543</v>
       </c>
       <c r="H647">
         <v>4.31</v>
       </c>
       <c r="I647">
         <v>62.804</v>
       </c>
       <c r="J647">
         <v>139.645</v>
       </c>
       <c r="K647">
         <v>13.464</v>
       </c>
       <c r="L647">
         <v>12.666</v>
       </c>
       <c r="M647">
         <v>26.13</v>
       </c>
       <c r="N647">
         <v>295.432</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>100.12</v>
+        <v>100.328</v>
       </c>
       <c r="C648">
-        <v>11.292</v>
+        <v>11.648</v>
       </c>
       <c r="D648">
-        <v>30.296</v>
+        <v>29.639</v>
       </c>
       <c r="E648">
-        <v>7.848</v>
+        <v>7.893</v>
       </c>
       <c r="F648">
-        <v>149.556</v>
+        <v>149.508</v>
       </c>
       <c r="G648">
         <v>81.286</v>
       </c>
       <c r="H648">
         <v>4.625</v>
       </c>
       <c r="I648">
         <v>52.017</v>
       </c>
       <c r="J648">
         <v>160.411</v>
       </c>
       <c r="K648">
         <v>15.881</v>
       </c>
       <c r="L648">
         <v>12.847</v>
       </c>
       <c r="M648">
         <v>28.728</v>
       </c>
       <c r="N648">
         <v>327.067</v>
       </c>
@@ -28832,50 +28832,138 @@
         <v>156.19</v>
       </c>
       <c r="G653">
         <v>77.223</v>
       </c>
       <c r="H653">
         <v>4.358</v>
       </c>
       <c r="I653">
         <v>123.12</v>
       </c>
       <c r="J653">
         <v>140.336</v>
       </c>
       <c r="K653">
         <v>14.386</v>
       </c>
       <c r="L653">
         <v>11.58</v>
       </c>
       <c r="M653">
         <v>25.965</v>
       </c>
       <c r="N653">
         <v>371.002</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>99.142</v>
+      </c>
+      <c r="C654">
+        <v>17.742</v>
+      </c>
+      <c r="D654">
+        <v>38.671</v>
+      </c>
+      <c r="E654">
+        <v>4.633</v>
+      </c>
+      <c r="F654">
+        <v>160.188</v>
+      </c>
+      <c r="G654">
+        <v>80.598</v>
+      </c>
+      <c r="H654">
+        <v>4.326</v>
+      </c>
+      <c r="I654">
+        <v>131.64</v>
+      </c>
+      <c r="J654">
+        <v>142.827</v>
+      </c>
+      <c r="K654">
+        <v>14.696</v>
+      </c>
+      <c r="L654">
+        <v>11.911</v>
+      </c>
+      <c r="M654">
+        <v>26.607</v>
+      </c>
+      <c r="N654">
+        <v>385.998</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>99.322</v>
+      </c>
+      <c r="C655">
+        <v>16.768</v>
+      </c>
+      <c r="D655">
+        <v>39.157</v>
+      </c>
+      <c r="E655">
+        <v>8.24</v>
+      </c>
+      <c r="F655">
+        <v>163.487</v>
+      </c>
+      <c r="G655">
+        <v>68.853</v>
+      </c>
+      <c r="H655">
+        <v>4.43</v>
+      </c>
+      <c r="I655">
+        <v>140.102</v>
+      </c>
+      <c r="J655">
+        <v>109.736</v>
+      </c>
+      <c r="K655">
+        <v>15.539</v>
+      </c>
+      <c r="L655">
+        <v>12.04</v>
+      </c>
+      <c r="M655">
+        <v>27.578</v>
+      </c>
+      <c r="N655">
+        <v>350.7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32348,63 +32436,63 @@
       </c>
       <c r="I88">
         <v>746.281</v>
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>161.737</v>
       </c>
       <c r="L88">
         <v>158.404</v>
       </c>
       <c r="M88">
         <v>320.142</v>
       </c>
       <c r="N88">
         <v>3485.032</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>1145.479</v>
+        <v>1145.293</v>
       </c>
       <c r="C89">
-        <v>141.448</v>
+        <v>141.998</v>
       </c>
       <c r="D89">
-        <v>322.425</v>
+        <v>322.829</v>
       </c>
       <c r="E89">
-        <v>73.98</v>
+        <v>72.657</v>
       </c>
       <c r="F89">
-        <v>1683.332</v>
+        <v>1682.777</v>
       </c>
       <c r="G89">
         <v>839.015</v>
       </c>
       <c r="H89">
         <v>53.462</v>
       </c>
       <c r="I89">
         <v>1001.418</v>
       </c>
       <c r="J89">
         <v>1583.461</v>
       </c>
       <c r="K89">
         <v>167.412</v>
       </c>
       <c r="L89">
         <v>150.521</v>
       </c>
       <c r="M89">
         <v>317.933</v>
       </c>
       <c r="N89">
         <v>3795.29</v>
       </c>