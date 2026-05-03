--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 10.2b Renewable Energy Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wind Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Waste Energy Consumed by the Industrial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22046,860 +22046,930 @@
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.3</v>
       </c>
       <c r="C625">
         <v>0.356</v>
       </c>
       <c r="D625">
         <v>0.991</v>
       </c>
       <c r="E625">
         <v>0.032</v>
       </c>
       <c r="F625">
         <v>112.898</v>
       </c>
       <c r="G625">
         <v>13.981</v>
       </c>
       <c r="H625">
-        <v>1.513</v>
+        <v>1.481</v>
       </c>
       <c r="I625">
         <v>68.115</v>
       </c>
       <c r="J625">
-        <v>196.508</v>
+        <v>196.476</v>
       </c>
       <c r="K625">
-        <v>198.187</v>
+        <v>198.154</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.305</v>
       </c>
       <c r="C626">
         <v>0.333</v>
       </c>
       <c r="D626">
         <v>1.121</v>
       </c>
       <c r="E626">
         <v>0.016</v>
       </c>
       <c r="F626">
         <v>107.146</v>
       </c>
       <c r="G626">
         <v>13.056</v>
       </c>
       <c r="H626">
-        <v>1.55</v>
+        <v>1.517</v>
       </c>
       <c r="I626">
         <v>68.759</v>
       </c>
       <c r="J626">
-        <v>190.511</v>
+        <v>190.478</v>
       </c>
       <c r="K626">
-        <v>192.286</v>
+        <v>192.253</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.304</v>
       </c>
       <c r="C627">
         <v>0.356</v>
       </c>
       <c r="D627">
         <v>1.531</v>
       </c>
       <c r="E627">
         <v>0.021</v>
       </c>
       <c r="F627">
         <v>112.287</v>
       </c>
       <c r="G627">
         <v>13.668</v>
       </c>
       <c r="H627">
-        <v>1.657</v>
+        <v>1.622</v>
       </c>
       <c r="I627">
         <v>73.257</v>
       </c>
       <c r="J627">
-        <v>200.869</v>
+        <v>200.834</v>
       </c>
       <c r="K627">
-        <v>203.081</v>
+        <v>203.046</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.305</v>
       </c>
       <c r="C628">
         <v>0.344</v>
       </c>
       <c r="D628">
         <v>1.678</v>
       </c>
       <c r="E628">
         <v>0.024</v>
       </c>
       <c r="F628">
         <v>109.664</v>
       </c>
       <c r="G628">
         <v>13.334</v>
       </c>
       <c r="H628">
-        <v>1.532</v>
+        <v>1.499</v>
       </c>
       <c r="I628">
         <v>65.203</v>
       </c>
       <c r="J628">
-        <v>189.733</v>
+        <v>189.701</v>
       </c>
       <c r="K628">
-        <v>192.084</v>
+        <v>192.051</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.291</v>
       </c>
       <c r="C629">
         <v>0.356</v>
       </c>
       <c r="D629">
         <v>1.842</v>
       </c>
       <c r="E629">
         <v>0.023</v>
       </c>
       <c r="F629">
         <v>110.111</v>
       </c>
       <c r="G629">
         <v>13.742</v>
       </c>
       <c r="H629">
-        <v>1.778</v>
+        <v>1.741</v>
       </c>
       <c r="I629">
         <v>70.33</v>
       </c>
       <c r="J629">
-        <v>195.961</v>
+        <v>195.923</v>
       </c>
       <c r="K629">
-        <v>198.473</v>
+        <v>198.435</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.199</v>
       </c>
       <c r="C630">
         <v>0.344</v>
       </c>
       <c r="D630">
         <v>1.838</v>
       </c>
       <c r="E630">
         <v>0.024</v>
       </c>
       <c r="F630">
         <v>108.667</v>
       </c>
       <c r="G630">
         <v>11.813</v>
       </c>
       <c r="H630">
-        <v>1.643</v>
+        <v>1.608</v>
       </c>
       <c r="I630">
         <v>69.19</v>
       </c>
       <c r="J630">
-        <v>191.313</v>
+        <v>191.278</v>
       </c>
       <c r="K630">
-        <v>193.718</v>
+        <v>193.684</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.165</v>
       </c>
       <c r="C631">
         <v>0.356</v>
       </c>
       <c r="D631">
         <v>1.88</v>
       </c>
       <c r="E631">
         <v>0.017</v>
       </c>
       <c r="F631">
         <v>111.02</v>
       </c>
       <c r="G631">
         <v>12.263</v>
       </c>
       <c r="H631">
-        <v>1.751</v>
+        <v>1.714</v>
       </c>
       <c r="I631">
         <v>74.712</v>
       </c>
       <c r="J631">
-        <v>199.746</v>
+        <v>199.709</v>
       </c>
       <c r="K631">
-        <v>202.164</v>
+        <v>202.127</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.173</v>
       </c>
       <c r="C632">
         <v>0.356</v>
       </c>
       <c r="D632">
         <v>1.815</v>
       </c>
       <c r="E632">
         <v>0.017</v>
       </c>
       <c r="F632">
         <v>112.352</v>
       </c>
       <c r="G632">
         <v>12.366</v>
       </c>
       <c r="H632">
-        <v>1.713</v>
+        <v>1.677</v>
       </c>
       <c r="I632">
         <v>74.066</v>
       </c>
       <c r="J632">
-        <v>200.497</v>
+        <v>200.461</v>
       </c>
       <c r="K632">
-        <v>202.857</v>
+        <v>202.821</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.123</v>
       </c>
       <c r="C633">
         <v>0.344</v>
       </c>
       <c r="D633">
         <v>1.655</v>
       </c>
       <c r="E633">
         <v>0.021</v>
       </c>
       <c r="F633">
         <v>109.819</v>
       </c>
       <c r="G633">
         <v>12.032</v>
       </c>
       <c r="H633">
-        <v>1.611</v>
+        <v>1.577</v>
       </c>
       <c r="I633">
         <v>69.052</v>
       </c>
       <c r="J633">
-        <v>192.514</v>
+        <v>192.48</v>
       </c>
       <c r="K633">
-        <v>194.657</v>
+        <v>194.623</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.211</v>
       </c>
       <c r="C634">
         <v>0.356</v>
       </c>
       <c r="D634">
         <v>1.478</v>
       </c>
       <c r="E634">
         <v>0.029</v>
       </c>
       <c r="F634">
         <v>107.394</v>
       </c>
       <c r="G634">
         <v>13.277</v>
       </c>
       <c r="H634">
-        <v>1.747</v>
+        <v>1.71</v>
       </c>
       <c r="I634">
         <v>71.918</v>
       </c>
       <c r="J634">
-        <v>194.335</v>
+        <v>194.298</v>
       </c>
       <c r="K634">
-        <v>196.409</v>
+        <v>196.372</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.172</v>
       </c>
       <c r="C635">
         <v>0.344</v>
       </c>
       <c r="D635">
         <v>1.139</v>
       </c>
       <c r="E635">
         <v>0.057</v>
       </c>
       <c r="F635">
         <v>111.077</v>
       </c>
       <c r="G635">
         <v>13.235</v>
       </c>
       <c r="H635">
-        <v>1.631</v>
+        <v>1.596</v>
       </c>
       <c r="I635">
         <v>73.805</v>
       </c>
       <c r="J635">
-        <v>199.747</v>
+        <v>199.713</v>
       </c>
       <c r="K635">
-        <v>201.46</v>
+        <v>201.426</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.215</v>
       </c>
       <c r="C636">
         <v>0.356</v>
       </c>
       <c r="D636">
         <v>0.996</v>
       </c>
       <c r="E636">
         <v>0.059</v>
       </c>
       <c r="F636">
         <v>115.803</v>
       </c>
       <c r="G636">
         <v>13.558</v>
       </c>
       <c r="H636">
-        <v>1.634</v>
+        <v>1.6</v>
       </c>
       <c r="I636">
         <v>75.536</v>
       </c>
       <c r="J636">
-        <v>206.532</v>
+        <v>206.498</v>
       </c>
       <c r="K636">
-        <v>208.158</v>
+        <v>208.124</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.229</v>
+        <v>0.228</v>
       </c>
       <c r="C637">
         <v>0.357</v>
       </c>
       <c r="D637">
-        <v>1.093</v>
+        <v>1.097</v>
       </c>
       <c r="E637">
         <v>0.052</v>
       </c>
       <c r="F637">
         <v>111.87</v>
       </c>
       <c r="G637">
         <v>13.645</v>
       </c>
       <c r="H637">
-        <v>1.597</v>
+        <v>1.563</v>
       </c>
       <c r="I637">
         <v>72.055</v>
       </c>
       <c r="J637">
-        <v>199.167</v>
+        <v>199.133</v>
       </c>
       <c r="K637">
-        <v>200.897</v>
+        <v>200.866</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.215</v>
       </c>
       <c r="C638">
         <v>0.322</v>
       </c>
       <c r="D638">
-        <v>1.165</v>
+        <v>1.169</v>
       </c>
       <c r="E638">
         <v>0.045</v>
       </c>
       <c r="F638">
         <v>100.576</v>
       </c>
       <c r="G638">
         <v>12.443</v>
       </c>
       <c r="H638">
-        <v>1.484</v>
+        <v>1.453</v>
       </c>
       <c r="I638">
         <v>65.211</v>
       </c>
       <c r="J638">
-        <v>179.714</v>
+        <v>179.682</v>
       </c>
       <c r="K638">
-        <v>181.461</v>
+        <v>181.434</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.261</v>
+        <v>0.26</v>
       </c>
       <c r="C639">
         <v>0.357</v>
       </c>
       <c r="D639">
-        <v>1.648</v>
+        <v>1.655</v>
       </c>
       <c r="E639">
         <v>0.062</v>
       </c>
       <c r="F639">
         <v>111.747</v>
       </c>
       <c r="G639">
         <v>13.761</v>
       </c>
       <c r="H639">
-        <v>1.629</v>
+        <v>1.595</v>
       </c>
       <c r="I639">
         <v>70.214</v>
       </c>
       <c r="J639">
-        <v>197.352</v>
+        <v>197.317</v>
       </c>
       <c r="K639">
-        <v>199.679</v>
+        <v>199.651</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.234</v>
       </c>
       <c r="C640">
         <v>0.345</v>
       </c>
       <c r="D640">
-        <v>1.798</v>
+        <v>1.806</v>
       </c>
       <c r="E640">
         <v>0.054</v>
       </c>
       <c r="F640">
         <v>104.372</v>
       </c>
       <c r="G640">
         <v>13.205</v>
       </c>
       <c r="H640">
-        <v>1.662</v>
+        <v>1.627</v>
       </c>
       <c r="I640">
         <v>65.848</v>
       </c>
       <c r="J640">
-        <v>185.087</v>
+        <v>185.051</v>
       </c>
       <c r="K640">
-        <v>187.518</v>
+        <v>187.49</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.265</v>
       </c>
       <c r="C641">
         <v>0.357</v>
       </c>
       <c r="D641">
-        <v>1.975</v>
+        <v>1.984</v>
       </c>
       <c r="E641">
         <v>0.047</v>
       </c>
       <c r="F641">
         <v>108.341</v>
       </c>
       <c r="G641">
         <v>12.992</v>
       </c>
       <c r="H641">
-        <v>1.65</v>
+        <v>1.615</v>
       </c>
       <c r="I641">
         <v>68.914</v>
       </c>
       <c r="J641">
-        <v>191.897</v>
+        <v>191.862</v>
       </c>
       <c r="K641">
-        <v>194.541</v>
+        <v>194.515</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.24</v>
+        <v>0.239</v>
       </c>
       <c r="C642">
         <v>0.345</v>
       </c>
       <c r="D642">
-        <v>1.988</v>
+        <v>2.382</v>
       </c>
       <c r="E642">
         <v>0.047</v>
       </c>
       <c r="F642">
         <v>107.2</v>
       </c>
       <c r="G642">
         <v>11.537</v>
       </c>
       <c r="H642">
-        <v>1.705</v>
+        <v>1.669</v>
       </c>
       <c r="I642">
         <v>69.423</v>
       </c>
       <c r="J642">
-        <v>189.864</v>
+        <v>189.828</v>
       </c>
       <c r="K642">
-        <v>192.484</v>
+        <v>192.841</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.231</v>
       </c>
       <c r="C643">
         <v>0.357</v>
       </c>
       <c r="D643">
-        <v>2.082</v>
+        <v>2.488</v>
       </c>
       <c r="E643">
         <v>0.04</v>
       </c>
       <c r="F643">
         <v>112.618</v>
       </c>
       <c r="G643">
         <v>12.196</v>
       </c>
       <c r="H643">
-        <v>1.732</v>
+        <v>1.695</v>
       </c>
       <c r="I643">
         <v>71.864</v>
       </c>
       <c r="J643">
-        <v>198.409</v>
+        <v>198.373</v>
       </c>
       <c r="K643">
-        <v>201.12</v>
+        <v>201.489</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.216</v>
       </c>
       <c r="C644">
         <v>0.357</v>
       </c>
       <c r="D644">
-        <v>2.006</v>
+        <v>2.386</v>
       </c>
       <c r="E644">
         <v>0.034</v>
       </c>
       <c r="F644">
-        <v>111.821</v>
+        <v>111.818</v>
       </c>
       <c r="G644">
         <v>12.231</v>
       </c>
       <c r="H644">
-        <v>1.72</v>
+        <v>1.684</v>
       </c>
       <c r="I644">
         <v>71.942</v>
       </c>
       <c r="J644">
-        <v>197.714</v>
+        <v>197.675</v>
       </c>
       <c r="K644">
-        <v>200.328</v>
+        <v>200.667</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.186</v>
       </c>
       <c r="C645">
         <v>0.345</v>
       </c>
       <c r="D645">
-        <v>1.984</v>
+        <v>2.31</v>
       </c>
       <c r="E645">
         <v>0.029</v>
       </c>
       <c r="F645">
-        <v>108.005</v>
+        <v>108.013</v>
       </c>
       <c r="G645">
         <v>11.84</v>
       </c>
       <c r="H645">
-        <v>1.632</v>
+        <v>1.597</v>
       </c>
       <c r="I645">
         <v>67.602</v>
       </c>
       <c r="J645">
-        <v>189.079</v>
+        <v>189.052</v>
       </c>
       <c r="K645">
-        <v>191.623</v>
+        <v>191.922</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.188</v>
       </c>
       <c r="C646">
         <v>0.357</v>
       </c>
       <c r="D646">
-        <v>1.786</v>
+        <v>2.066</v>
       </c>
       <c r="E646">
         <v>0.043</v>
       </c>
       <c r="F646">
         <v>108.213</v>
       </c>
       <c r="G646">
         <v>13.616</v>
       </c>
       <c r="H646">
-        <v>1.746</v>
+        <v>1.709</v>
       </c>
       <c r="I646">
         <v>73.175</v>
       </c>
       <c r="J646">
-        <v>196.75</v>
+        <v>196.713</v>
       </c>
       <c r="K646">
-        <v>199.124</v>
+        <v>199.367</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.198</v>
       </c>
       <c r="C647">
         <v>0.345</v>
       </c>
       <c r="D647">
-        <v>1.585</v>
+        <v>1.586</v>
       </c>
       <c r="E647">
         <v>0.05</v>
       </c>
       <c r="F647">
         <v>106.239</v>
       </c>
       <c r="G647">
         <v>12.964</v>
       </c>
       <c r="H647">
-        <v>1.579</v>
+        <v>1.545</v>
       </c>
       <c r="I647">
         <v>71.913</v>
       </c>
       <c r="J647">
-        <v>192.695</v>
+        <v>192.661</v>
       </c>
       <c r="K647">
-        <v>194.874</v>
+        <v>194.841</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.211</v>
+      </c>
+      <c r="C648">
+        <v>0.357</v>
+      </c>
+      <c r="D648">
+        <v>1.398</v>
+      </c>
+      <c r="E648">
+        <v>0.059</v>
+      </c>
+      <c r="F648">
+        <v>108.941</v>
+      </c>
+      <c r="G648">
+        <v>13.722</v>
+      </c>
+      <c r="H648">
+        <v>1.7</v>
+      </c>
+      <c r="I648">
+        <v>74.793</v>
+      </c>
+      <c r="J648">
+        <v>199.156</v>
+      </c>
+      <c r="K648">
+        <v>201.181</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.249</v>
+      </c>
+      <c r="C649">
+        <v>0.357</v>
+      </c>
+      <c r="D649">
+        <v>1.584</v>
+      </c>
+      <c r="E649">
+        <v>0.053</v>
+      </c>
+      <c r="F649">
+        <v>107.904</v>
+      </c>
+      <c r="G649">
+        <v>13.583</v>
+      </c>
+      <c r="H649">
+        <v>1.498</v>
+      </c>
+      <c r="I649">
+        <v>72.233</v>
+      </c>
+      <c r="J649">
+        <v>195.218</v>
+      </c>
+      <c r="K649">
+        <v>197.461</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -25620,60 +25690,95 @@
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>2.765</v>
       </c>
       <c r="C88">
         <v>4.2</v>
       </c>
       <c r="D88">
         <v>17.964</v>
       </c>
       <c r="E88">
         <v>0.339</v>
       </c>
       <c r="F88">
         <v>1328.239</v>
       </c>
       <c r="G88">
         <v>156.324</v>
       </c>
       <c r="H88">
-        <v>19.761</v>
+        <v>19.341</v>
       </c>
       <c r="I88">
         <v>853.944</v>
       </c>
       <c r="J88">
-        <v>2358.267</v>
+        <v>2357.847</v>
       </c>
       <c r="K88">
-        <v>2383.535</v>
+        <v>2383.115</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>2.671</v>
+      </c>
+      <c r="C89">
+        <v>4.2</v>
+      </c>
+      <c r="D89">
+        <v>22.328</v>
+      </c>
+      <c r="E89">
+        <v>0.562</v>
+      </c>
+      <c r="F89">
+        <v>1299.946</v>
+      </c>
+      <c r="G89">
+        <v>154.153</v>
+      </c>
+      <c r="H89">
+        <v>19.451</v>
+      </c>
+      <c r="I89">
+        <v>842.954</v>
+      </c>
+      <c r="J89">
+        <v>2316.503</v>
+      </c>
+      <c r="K89">
+        <v>2346.264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>