--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.2b Renewable Energy Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wind Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Waste Energy Consumed by the Industrial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22896,50 +22896,85 @@
         <v>0.357</v>
       </c>
       <c r="D649">
         <v>1.584</v>
       </c>
       <c r="E649">
         <v>0.053</v>
       </c>
       <c r="F649">
         <v>107.904</v>
       </c>
       <c r="G649">
         <v>13.583</v>
       </c>
       <c r="H649">
         <v>1.498</v>
       </c>
       <c r="I649">
         <v>72.233</v>
       </c>
       <c r="J649">
         <v>195.218</v>
       </c>
       <c r="K649">
         <v>197.461</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.197</v>
+      </c>
+      <c r="C650">
+        <v>0.322</v>
+      </c>
+      <c r="D650">
+        <v>1.696</v>
+      </c>
+      <c r="E650">
+        <v>0.044</v>
+      </c>
+      <c r="F650">
+        <v>97.395</v>
+      </c>
+      <c r="G650">
+        <v>12.307</v>
+      </c>
+      <c r="H650">
+        <v>1.395</v>
+      </c>
+      <c r="I650">
+        <v>67.282</v>
+      </c>
+      <c r="J650">
+        <v>178.38</v>
+      </c>
+      <c r="K650">
+        <v>180.639</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>