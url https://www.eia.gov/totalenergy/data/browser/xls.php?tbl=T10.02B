--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 10.2b Renewable Energy Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wind Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Waste Energy Consumed by the Industrial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22931,50 +22931,120 @@
         <v>0.322</v>
       </c>
       <c r="D650">
         <v>1.696</v>
       </c>
       <c r="E650">
         <v>0.044</v>
       </c>
       <c r="F650">
         <v>97.395</v>
       </c>
       <c r="G650">
         <v>12.307</v>
       </c>
       <c r="H650">
         <v>1.395</v>
       </c>
       <c r="I650">
         <v>67.282</v>
       </c>
       <c r="J650">
         <v>178.38</v>
       </c>
       <c r="K650">
         <v>180.639</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.273</v>
+      </c>
+      <c r="C651">
+        <v>0.357</v>
+      </c>
+      <c r="D651">
+        <v>2.351</v>
+      </c>
+      <c r="E651">
+        <v>0.064</v>
+      </c>
+      <c r="F651">
+        <v>105.032</v>
+      </c>
+      <c r="G651">
+        <v>13.452</v>
+      </c>
+      <c r="H651">
+        <v>1.679</v>
+      </c>
+      <c r="I651">
+        <v>73.318</v>
+      </c>
+      <c r="J651">
+        <v>193.481</v>
+      </c>
+      <c r="K651">
+        <v>196.526</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.226</v>
+      </c>
+      <c r="C652">
+        <v>0.345</v>
+      </c>
+      <c r="D652">
+        <v>2.476</v>
+      </c>
+      <c r="E652">
+        <v>0.058</v>
+      </c>
+      <c r="F652">
+        <v>95.494</v>
+      </c>
+      <c r="G652">
+        <v>12.807</v>
+      </c>
+      <c r="H652">
+        <v>1.59</v>
+      </c>
+      <c r="I652">
+        <v>66.438</v>
+      </c>
+      <c r="J652">
+        <v>176.328</v>
+      </c>
+      <c r="K652">
+        <v>179.434</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>