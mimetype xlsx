--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 10.1 Renewable Energy Production and Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood Energy Production</t>
   </si>
   <si>
     <t>Biofuels Production</t>
   </si>
   <si>
     <t>Total Biomass Energy Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
   <si>
     <t>Geothermal Energy Consumption</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -27572,1076 +27572,1164 @@
       </c>
       <c r="L624">
         <v>235.15</v>
       </c>
       <c r="M624">
         <v>439.923</v>
       </c>
       <c r="N624">
         <v>695.342</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>173.893</v>
       </c>
       <c r="C625">
         <v>226.382</v>
       </c>
       <c r="D625">
         <v>434.799</v>
       </c>
       <c r="E625">
-        <v>689.644</v>
+        <v>689.615</v>
       </c>
       <c r="F625">
         <v>73.542</v>
       </c>
       <c r="G625">
         <v>10.152</v>
       </c>
       <c r="H625">
-        <v>52.445</v>
+        <v>52.416</v>
       </c>
       <c r="I625">
         <v>118.706</v>
       </c>
       <c r="J625">
         <v>165.834</v>
       </c>
       <c r="K625">
         <v>34.524</v>
       </c>
       <c r="L625">
         <v>211.949</v>
       </c>
       <c r="M625">
         <v>412.307</v>
       </c>
       <c r="N625">
-        <v>667.152</v>
+        <v>667.123</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>167.015</v>
       </c>
       <c r="C626">
         <v>227.367</v>
       </c>
       <c r="D626">
         <v>426.28</v>
       </c>
       <c r="E626">
-        <v>711.645</v>
+        <v>711.617</v>
       </c>
       <c r="F626">
         <v>70.954</v>
       </c>
       <c r="G626">
         <v>9.476</v>
       </c>
       <c r="H626">
-        <v>65.106</v>
+        <v>65.078</v>
       </c>
       <c r="I626">
         <v>139.829</v>
       </c>
       <c r="J626">
         <v>155.338</v>
       </c>
       <c r="K626">
         <v>31.898</v>
       </c>
       <c r="L626">
         <v>223.418</v>
       </c>
       <c r="M626">
         <v>410.653</v>
       </c>
       <c r="N626">
-        <v>696.018</v>
+        <v>695.99</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>175.005</v>
       </c>
       <c r="C627">
         <v>240.999</v>
       </c>
       <c r="D627">
         <v>449.238</v>
       </c>
       <c r="E627">
-        <v>777.166</v>
+        <v>777.192</v>
       </c>
       <c r="F627">
         <v>79.713</v>
       </c>
       <c r="G627">
         <v>10.017</v>
       </c>
       <c r="H627">
-        <v>84.311</v>
+        <v>84.336</v>
       </c>
       <c r="I627">
         <v>153.888</v>
       </c>
       <c r="J627">
         <v>162.064</v>
       </c>
       <c r="K627">
         <v>33.233</v>
       </c>
       <c r="L627">
         <v>232.197</v>
       </c>
       <c r="M627">
         <v>427.495</v>
       </c>
       <c r="N627">
-        <v>755.423</v>
+        <v>755.449</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>167.218</v>
       </c>
       <c r="C628">
         <v>222.64</v>
       </c>
       <c r="D628">
         <v>421.256</v>
       </c>
       <c r="E628">
-        <v>761.186</v>
+        <v>761.19</v>
       </c>
       <c r="F628">
         <v>71.365</v>
       </c>
       <c r="G628">
         <v>9.571</v>
       </c>
       <c r="H628">
-        <v>98.328</v>
+        <v>98.332</v>
       </c>
       <c r="I628">
         <v>160.666</v>
       </c>
       <c r="J628">
         <v>156.082</v>
       </c>
       <c r="K628">
         <v>31.398</v>
       </c>
       <c r="L628">
         <v>221.534</v>
       </c>
       <c r="M628">
         <v>409.014</v>
       </c>
       <c r="N628">
-        <v>748.944</v>
+        <v>748.948</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>170.597</v>
       </c>
       <c r="C629">
         <v>232.184</v>
       </c>
       <c r="D629">
         <v>436.085</v>
       </c>
       <c r="E629">
-        <v>775.13</v>
+        <v>775.134</v>
       </c>
       <c r="F629">
         <v>83.516</v>
       </c>
       <c r="G629">
         <v>9.631</v>
       </c>
       <c r="H629">
-        <v>111.958</v>
+        <v>111.962</v>
       </c>
       <c r="I629">
         <v>133.94</v>
       </c>
       <c r="J629">
         <v>158.948</v>
       </c>
       <c r="K629">
         <v>33.303</v>
       </c>
       <c r="L629">
         <v>242.164</v>
       </c>
       <c r="M629">
         <v>434.415</v>
       </c>
       <c r="N629">
-        <v>773.461</v>
+        <v>773.464</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>169.622</v>
       </c>
       <c r="C630">
         <v>238.329</v>
       </c>
       <c r="D630">
         <v>438.369</v>
       </c>
       <c r="E630">
-        <v>775.144</v>
+        <v>775.147</v>
       </c>
       <c r="F630">
         <v>76.417</v>
       </c>
       <c r="G630">
         <v>9.306</v>
       </c>
       <c r="H630">
-        <v>119.139</v>
+        <v>119.142</v>
       </c>
       <c r="I630">
         <v>131.913</v>
       </c>
       <c r="J630">
         <v>158.173</v>
       </c>
       <c r="K630">
         <v>30.419</v>
       </c>
       <c r="L630">
         <v>234.788</v>
       </c>
       <c r="M630">
         <v>423.38</v>
       </c>
       <c r="N630">
-        <v>760.155</v>
+        <v>760.158</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>173.997</v>
       </c>
       <c r="C631">
         <v>251.746</v>
       </c>
       <c r="D631">
         <v>457.471</v>
       </c>
       <c r="E631">
-        <v>756.708</v>
+        <v>756.709</v>
       </c>
       <c r="F631">
         <v>72.962</v>
       </c>
       <c r="G631">
         <v>9.533</v>
       </c>
       <c r="H631">
-        <v>120.168</v>
+        <v>120.169</v>
       </c>
       <c r="I631">
         <v>96.575</v>
       </c>
       <c r="J631">
         <v>162.494</v>
       </c>
       <c r="K631">
         <v>31.728</v>
       </c>
       <c r="L631">
         <v>252.42</v>
       </c>
       <c r="M631">
         <v>446.642</v>
       </c>
       <c r="N631">
-        <v>745.879</v>
+        <v>745.881</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>176.984</v>
       </c>
       <c r="C632">
         <v>249.715</v>
       </c>
       <c r="D632">
         <v>458.855</v>
       </c>
       <c r="E632">
-        <v>756.385</v>
+        <v>756.382</v>
       </c>
       <c r="F632">
         <v>69.914</v>
       </c>
       <c r="G632">
         <v>9.566</v>
       </c>
       <c r="H632">
-        <v>118.115</v>
+        <v>118.112</v>
       </c>
       <c r="I632">
         <v>99.936</v>
       </c>
       <c r="J632">
         <v>164.141</v>
       </c>
       <c r="K632">
         <v>32.156</v>
       </c>
       <c r="L632">
         <v>241.787</v>
       </c>
       <c r="M632">
         <v>438.084</v>
       </c>
       <c r="N632">
-        <v>735.615</v>
+        <v>735.612</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>169.622</v>
       </c>
       <c r="C633">
         <v>235.629</v>
       </c>
       <c r="D633">
         <v>435.823</v>
       </c>
       <c r="E633">
-        <v>700.397</v>
+        <v>700.39</v>
       </c>
       <c r="F633">
         <v>54.289</v>
       </c>
       <c r="G633">
         <v>9.304</v>
       </c>
       <c r="H633">
-        <v>101.424</v>
+        <v>101.416</v>
       </c>
       <c r="I633">
         <v>99.557</v>
       </c>
       <c r="J633">
         <v>158.082</v>
       </c>
       <c r="K633">
         <v>30.573</v>
       </c>
       <c r="L633">
         <v>230.532</v>
       </c>
       <c r="M633">
         <v>419.187</v>
       </c>
       <c r="N633">
-        <v>683.761</v>
+        <v>683.754</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>165.31</v>
       </c>
       <c r="C634">
         <v>244.894</v>
       </c>
       <c r="D634">
         <v>442.432</v>
       </c>
       <c r="E634">
-        <v>735.345</v>
+        <v>735.342</v>
       </c>
       <c r="F634">
         <v>52.382</v>
       </c>
       <c r="G634">
         <v>9.681</v>
       </c>
       <c r="H634">
-        <v>95.764</v>
+        <v>95.761</v>
       </c>
       <c r="I634">
         <v>135.086</v>
       </c>
       <c r="J634">
         <v>153.489</v>
       </c>
       <c r="K634">
         <v>32.228</v>
       </c>
       <c r="L634">
         <v>243.241</v>
       </c>
       <c r="M634">
         <v>428.958</v>
       </c>
       <c r="N634">
-        <v>721.871</v>
+        <v>721.868</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>169.618</v>
       </c>
       <c r="C635">
         <v>250.509</v>
       </c>
       <c r="D635">
         <v>452.505</v>
       </c>
       <c r="E635">
-        <v>725.928</v>
+        <v>725.929</v>
       </c>
       <c r="F635">
         <v>57.06</v>
       </c>
       <c r="G635">
         <v>9.7</v>
       </c>
       <c r="H635">
-        <v>69.728</v>
+        <v>69.729</v>
       </c>
       <c r="I635">
         <v>136.934</v>
       </c>
       <c r="J635">
         <v>158.106</v>
       </c>
       <c r="K635">
         <v>32.378</v>
       </c>
       <c r="L635">
         <v>235.47</v>
       </c>
       <c r="M635">
         <v>425.954</v>
       </c>
       <c r="N635">
-        <v>699.376</v>
+        <v>699.378</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>178.446</v>
       </c>
       <c r="C636">
         <v>254.8</v>
       </c>
       <c r="D636">
         <v>466.293</v>
       </c>
       <c r="E636">
-        <v>741.701</v>
+        <v>741.733</v>
       </c>
       <c r="F636">
         <v>66.647</v>
       </c>
       <c r="G636">
         <v>10.132</v>
       </c>
       <c r="H636">
-        <v>63.761</v>
+        <v>63.793</v>
       </c>
       <c r="I636">
         <v>134.867</v>
       </c>
       <c r="J636">
         <v>167.125</v>
       </c>
       <c r="K636">
         <v>33.047</v>
       </c>
       <c r="L636">
         <v>236.014</v>
       </c>
       <c r="M636">
         <v>436.186</v>
       </c>
       <c r="N636">
-        <v>711.594</v>
+        <v>711.626</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>176.556</v>
+        <v>177.093</v>
       </c>
       <c r="C637">
         <v>232.931</v>
       </c>
       <c r="D637">
-        <v>442.401</v>
+        <v>442.939</v>
       </c>
       <c r="E637">
-        <v>749</v>
+        <v>749.663</v>
       </c>
       <c r="F637">
-        <v>73.116</v>
+        <v>73.123</v>
       </c>
       <c r="G637">
         <v>10.133</v>
       </c>
       <c r="H637">
-        <v>74.546</v>
+        <v>74.704</v>
       </c>
       <c r="I637">
-        <v>148.803</v>
+        <v>148.763</v>
       </c>
       <c r="J637">
-        <v>164.262</v>
+        <v>164.8</v>
       </c>
       <c r="K637">
-        <v>32.914</v>
+        <v>32.915</v>
       </c>
       <c r="L637">
         <v>208.5</v>
       </c>
       <c r="M637">
-        <v>405.677</v>
+        <v>406.214</v>
       </c>
       <c r="N637">
-        <v>712.275</v>
+        <v>712.938</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>159.45</v>
+        <v>159.935</v>
       </c>
       <c r="C638">
         <v>212.207</v>
       </c>
       <c r="D638">
-        <v>401.592</v>
+        <v>402.078</v>
       </c>
       <c r="E638">
-        <v>691.474</v>
+        <v>691.91</v>
       </c>
       <c r="F638">
-        <v>66.674</v>
+        <v>66.682</v>
       </c>
       <c r="G638">
         <v>9.142</v>
       </c>
       <c r="H638">
-        <v>79.78</v>
+        <v>79.759</v>
       </c>
       <c r="I638">
-        <v>134.285</v>
+        <v>134.249</v>
       </c>
       <c r="J638">
-        <v>147.519</v>
+        <v>148.005</v>
       </c>
       <c r="K638">
         <v>29.936</v>
       </c>
       <c r="L638">
         <v>198.723</v>
       </c>
       <c r="M638">
-        <v>376.178</v>
+        <v>376.664</v>
       </c>
       <c r="N638">
-        <v>666.059</v>
+        <v>666.496</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>175.592</v>
+        <v>176.13</v>
       </c>
       <c r="C639">
         <v>231.811</v>
       </c>
       <c r="D639">
-        <v>440.121</v>
+        <v>440.644</v>
       </c>
       <c r="E639">
-        <v>810.909</v>
+        <v>811.696</v>
       </c>
       <c r="F639">
-        <v>76.613</v>
+        <v>76.601</v>
       </c>
       <c r="G639">
         <v>10.128</v>
       </c>
       <c r="H639">
-        <v>111.376</v>
+        <v>111.705</v>
       </c>
       <c r="I639">
-        <v>172.67</v>
+        <v>172.618</v>
       </c>
       <c r="J639">
-        <v>162.767</v>
+        <v>163.305</v>
       </c>
       <c r="K639">
-        <v>32.718</v>
+        <v>32.703</v>
       </c>
       <c r="L639">
         <v>213.903</v>
       </c>
       <c r="M639">
-        <v>409.388</v>
+        <v>409.911</v>
       </c>
       <c r="N639">
-        <v>780.176</v>
+        <v>780.964</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>161.489</v>
+        <v>162.019</v>
       </c>
       <c r="C640">
         <v>218.45</v>
       </c>
       <c r="D640">
-        <v>410.882</v>
+        <v>411.398</v>
       </c>
       <c r="E640">
-        <v>781.673</v>
+        <v>782.565</v>
       </c>
       <c r="F640">
-        <v>77.93</v>
+        <v>77.927</v>
       </c>
       <c r="G640">
         <v>9.676</v>
       </c>
       <c r="H640">
-        <v>126.614</v>
+        <v>127.036</v>
       </c>
       <c r="I640">
-        <v>156.572</v>
+        <v>156.528</v>
       </c>
       <c r="J640">
-        <v>150.092</v>
+        <v>150.622</v>
       </c>
       <c r="K640">
-        <v>30.942</v>
+        <v>30.929</v>
       </c>
       <c r="L640">
         <v>211.557</v>
       </c>
       <c r="M640">
-        <v>392.592</v>
+        <v>393.108</v>
       </c>
       <c r="N640">
-        <v>763.384</v>
+        <v>764.276</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>169.743</v>
+        <v>170.28</v>
       </c>
       <c r="C641">
         <v>233.556</v>
       </c>
       <c r="D641">
-        <v>433.921</v>
+        <v>434.444</v>
       </c>
       <c r="E641">
-        <v>791.628</v>
+        <v>792.41</v>
       </c>
       <c r="F641">
-        <v>83.111</v>
+        <v>83.102</v>
       </c>
       <c r="G641">
         <v>9.669</v>
       </c>
       <c r="H641">
-        <v>139.089</v>
+        <v>139.384</v>
       </c>
       <c r="I641">
-        <v>125.838</v>
+        <v>125.811</v>
       </c>
       <c r="J641">
-        <v>157.938</v>
+        <v>158.475</v>
       </c>
       <c r="K641">
-        <v>30.622</v>
+        <v>30.608</v>
       </c>
       <c r="L641">
         <v>211.926</v>
       </c>
       <c r="M641">
-        <v>400.486</v>
+        <v>401.01</v>
       </c>
       <c r="N641">
-        <v>758.193</v>
+        <v>758.976</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>169.184</v>
+        <v>169.704</v>
       </c>
       <c r="C642">
         <v>234.958</v>
       </c>
       <c r="D642">
-        <v>433.996</v>
+        <v>434.501</v>
       </c>
       <c r="E642">
-        <v>788.025</v>
+        <v>789.428</v>
       </c>
       <c r="F642">
-        <v>75.615</v>
+        <v>75.607</v>
       </c>
       <c r="G642">
         <v>9.578</v>
       </c>
       <c r="H642">
-        <v>146.728</v>
+        <v>147.673</v>
       </c>
       <c r="I642">
-        <v>122.109</v>
+        <v>122.069</v>
       </c>
       <c r="J642">
-        <v>157.958</v>
+        <v>158.478</v>
       </c>
       <c r="K642">
-        <v>29.854</v>
+        <v>29.839</v>
       </c>
       <c r="L642">
         <v>209.144</v>
       </c>
       <c r="M642">
-        <v>396.956</v>
+        <v>397.461</v>
       </c>
       <c r="N642">
-        <v>750.985</v>
+        <v>752.388</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>179.234</v>
+        <v>179.772</v>
       </c>
       <c r="C643">
         <v>242.796</v>
       </c>
       <c r="D643">
-        <v>452.506</v>
+        <v>453.029</v>
       </c>
       <c r="E643">
-        <v>792.281</v>
+        <v>793.702</v>
       </c>
       <c r="F643">
-        <v>68.186</v>
+        <v>68.179</v>
       </c>
       <c r="G643">
         <v>9.778</v>
       </c>
       <c r="H643">
-        <v>153.256</v>
+        <v>154.181</v>
       </c>
       <c r="I643">
-        <v>108.556</v>
+        <v>108.536</v>
       </c>
       <c r="J643">
-        <v>165.445</v>
+        <v>165.982</v>
       </c>
       <c r="K643">
-        <v>30.475</v>
+        <v>30.461</v>
       </c>
       <c r="L643">
         <v>219.804</v>
       </c>
       <c r="M643">
-        <v>415.724</v>
+        <v>416.247</v>
       </c>
       <c r="N643">
-        <v>755.5</v>
+        <v>756.92</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>176.777</v>
+        <v>177.307</v>
       </c>
       <c r="C644">
         <v>237.485</v>
       </c>
       <c r="D644">
-        <v>444.302</v>
+        <v>444.949</v>
       </c>
       <c r="E644">
-        <v>761.059</v>
+        <v>763.168</v>
       </c>
       <c r="F644">
-        <v>68.181</v>
+        <v>68.574</v>
       </c>
       <c r="G644">
         <v>9.995</v>
       </c>
       <c r="H644">
-        <v>145.443</v>
+        <v>146.479</v>
       </c>
       <c r="I644">
-        <v>93.137</v>
+        <v>93.171</v>
       </c>
       <c r="J644">
-        <v>164.548</v>
+        <v>165.078</v>
       </c>
       <c r="K644">
-        <v>30.039</v>
+        <v>30.156</v>
       </c>
       <c r="L644">
         <v>218</v>
       </c>
       <c r="M644">
-        <v>412.588</v>
+        <v>413.234</v>
       </c>
       <c r="N644">
-        <v>729.345</v>
+        <v>731.453</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>171.371</v>
+        <v>171.783</v>
       </c>
       <c r="C645">
         <v>233.08</v>
       </c>
       <c r="D645">
-        <v>433.819</v>
+        <v>434.218</v>
       </c>
       <c r="E645">
-        <v>713.09</v>
+        <v>712.902</v>
       </c>
       <c r="F645">
-        <v>52.277</v>
+        <v>52.152</v>
       </c>
       <c r="G645">
         <v>9.599</v>
       </c>
       <c r="H645">
-        <v>129.78</v>
+        <v>129.339</v>
       </c>
       <c r="I645">
-        <v>87.615</v>
+        <v>87.595</v>
       </c>
       <c r="J645">
-        <v>159.455</v>
+        <v>159.867</v>
       </c>
       <c r="K645">
-        <v>29.368</v>
+        <v>29.354</v>
       </c>
       <c r="L645">
         <v>210.717</v>
       </c>
       <c r="M645">
-        <v>399.54</v>
+        <v>399.938</v>
       </c>
       <c r="N645">
-        <v>678.811</v>
+        <v>678.623</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>169.99</v>
+        <v>170.528</v>
       </c>
       <c r="C646">
         <v>247.793</v>
       </c>
       <c r="D646">
-        <v>448.987</v>
+        <v>449.511</v>
       </c>
       <c r="E646">
-        <v>764.283</v>
+        <v>765.422</v>
       </c>
       <c r="F646">
-        <v>56.455</v>
+        <v>56.45</v>
       </c>
       <c r="G646">
         <v>9.716</v>
       </c>
       <c r="H646">
-        <v>114.214</v>
+        <v>114.856</v>
       </c>
       <c r="I646">
-        <v>134.912</v>
+        <v>134.889</v>
       </c>
       <c r="J646">
-        <v>157.9</v>
+        <v>158.438</v>
       </c>
       <c r="K646">
-        <v>31.204</v>
+        <v>31.19</v>
       </c>
       <c r="L646">
         <v>226.332</v>
       </c>
       <c r="M646">
-        <v>415.436</v>
+        <v>415.959</v>
       </c>
       <c r="N646">
-        <v>730.732</v>
+        <v>731.871</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>167.623</v>
+        <v>168.574</v>
       </c>
       <c r="C647">
         <v>242.625</v>
       </c>
       <c r="D647">
-        <v>441.564</v>
+        <v>442.525</v>
       </c>
       <c r="E647">
-        <v>741.253</v>
+        <v>742.447</v>
       </c>
       <c r="F647">
-        <v>62.837</v>
+        <v>62.83</v>
       </c>
       <c r="G647">
         <v>9.529</v>
       </c>
       <c r="H647">
-        <v>87.609</v>
+        <v>87.817</v>
       </c>
       <c r="I647">
-        <v>139.714</v>
+        <v>139.745</v>
       </c>
       <c r="J647">
-        <v>155.595</v>
+        <v>156.115</v>
       </c>
       <c r="K647">
-        <v>31.316</v>
+        <v>31.327</v>
       </c>
       <c r="L647">
         <v>212.319</v>
       </c>
       <c r="M647">
-        <v>399.231</v>
+        <v>399.761</v>
       </c>
       <c r="N647">
-        <v>698.92</v>
+        <v>699.682</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>175.312</v>
+      </c>
+      <c r="C648">
+        <v>249.232</v>
+      </c>
+      <c r="D648">
+        <v>456.956</v>
+      </c>
+      <c r="E648">
+        <v>784.313</v>
+      </c>
+      <c r="F648">
+        <v>81.615</v>
+      </c>
+      <c r="G648">
+        <v>10.018</v>
+      </c>
+      <c r="H648">
+        <v>75.197</v>
+      </c>
+      <c r="I648">
+        <v>160.527</v>
+      </c>
+      <c r="J648">
+        <v>162.622</v>
+      </c>
+      <c r="K648">
+        <v>32.413</v>
+      </c>
+      <c r="L648">
+        <v>228.082</v>
+      </c>
+      <c r="M648">
+        <v>423.117</v>
+      </c>
+      <c r="N648">
+        <v>750.474</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>171.221</v>
+      </c>
+      <c r="C649">
+        <v>232.136</v>
+      </c>
+      <c r="D649">
+        <v>434.744</v>
+      </c>
+      <c r="E649">
+        <v>777.262</v>
+      </c>
+      <c r="F649">
+        <v>95.227</v>
+      </c>
+      <c r="G649">
+        <v>10.228</v>
+      </c>
+      <c r="H649">
+        <v>85.456</v>
+      </c>
+      <c r="I649">
+        <v>151.608</v>
+      </c>
+      <c r="J649">
+        <v>159</v>
+      </c>
+      <c r="K649">
+        <v>31.387</v>
+      </c>
+      <c r="L649">
+        <v>199.202</v>
+      </c>
+      <c r="M649">
+        <v>389.589</v>
+      </c>
+      <c r="N649">
+        <v>732.107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>828.761</v>
       </c>
       <c r="G88">
         <v>116.069</v>
       </c>
       <c r="H88">
         <v>1100.246</v>
       </c>
       <c r="I88">
         <v>1541.898</v>
       </c>
       <c r="J88">
         <v>1919.876</v>
       </c>
       <c r="K88">
         <v>386.885</v>
       </c>
       <c r="L88">
         <v>2805.501</v>
       </c>
       <c r="M88">
         <v>5112.262</v>
       </c>
       <c r="N88">
         <v>8699.237</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>2058.435</v>
+      </c>
+      <c r="C89">
+        <v>2816.925</v>
+      </c>
+      <c r="D89">
+        <v>5247.192</v>
+      </c>
+      <c r="E89">
+        <v>9179.628</v>
+      </c>
+      <c r="F89">
+        <v>842.843</v>
+      </c>
+      <c r="G89">
+        <v>116.962</v>
+      </c>
+      <c r="H89">
+        <v>1388.13</v>
+      </c>
+      <c r="I89">
+        <v>1584.501</v>
+      </c>
+      <c r="J89">
+        <v>1911.786</v>
+      </c>
+      <c r="K89">
+        <v>371.832</v>
+      </c>
+      <c r="L89">
+        <v>2568.999</v>
+      </c>
+      <c r="M89">
+        <v>4852.617</v>
+      </c>
+      <c r="N89">
+        <v>8785.052</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>