--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.1 Renewable Energy Production and Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood Energy Production</t>
   </si>
   <si>
     <t>Biofuels Production</t>
   </si>
   <si>
     <t>Total Biomass Energy Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
   <si>
     <t>Geothermal Energy Consumption</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -25979,2727 +25979,2771 @@
       </c>
       <c r="I588">
         <v>109.22</v>
       </c>
       <c r="J588">
         <v>169.936</v>
       </c>
       <c r="K588">
         <v>37.944</v>
       </c>
       <c r="L588">
         <v>194.079</v>
       </c>
       <c r="M588">
         <v>401.959</v>
       </c>
       <c r="N588">
         <v>624.463</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
-        <v>180.31</v>
+        <v>180.275</v>
       </c>
       <c r="C589">
         <v>190.541</v>
       </c>
       <c r="D589">
-        <v>409.222</v>
+        <v>409.187</v>
       </c>
       <c r="E589">
-        <v>637.522</v>
+        <v>637.488</v>
       </c>
       <c r="F589">
         <v>83.799</v>
       </c>
       <c r="G589">
         <v>9.988</v>
       </c>
       <c r="H589">
         <v>31.947</v>
       </c>
       <c r="I589">
         <v>102.566</v>
       </c>
       <c r="J589">
-        <v>171.767</v>
+        <v>171.732</v>
       </c>
       <c r="K589">
         <v>38.371</v>
       </c>
       <c r="L589">
         <v>168.745</v>
       </c>
       <c r="M589">
-        <v>378.883</v>
+        <v>378.849</v>
       </c>
       <c r="N589">
-        <v>607.184</v>
+        <v>607.149</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
-        <v>162.674</v>
+        <v>162.643</v>
       </c>
       <c r="C590">
         <v>151.904</v>
       </c>
       <c r="D590">
-        <v>348.443</v>
+        <v>348.412</v>
       </c>
       <c r="E590">
-        <v>553.037</v>
+        <v>553.006</v>
       </c>
       <c r="F590">
         <v>68.706</v>
       </c>
       <c r="G590">
         <v>9.263</v>
       </c>
       <c r="H590">
         <v>35.471</v>
       </c>
       <c r="I590">
         <v>91.153</v>
       </c>
       <c r="J590">
-        <v>153.789</v>
+        <v>153.758</v>
       </c>
       <c r="K590">
         <v>33.864</v>
       </c>
       <c r="L590">
         <v>154.424</v>
       </c>
       <c r="M590">
-        <v>342.078</v>
+        <v>342.047</v>
       </c>
       <c r="N590">
-        <v>546.671</v>
+        <v>546.64</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
-        <v>178.836</v>
+        <v>178.802</v>
       </c>
       <c r="C591">
         <v>194.31</v>
       </c>
       <c r="D591">
-        <v>411.001</v>
+        <v>410.967</v>
       </c>
       <c r="E591">
-        <v>678.149</v>
+        <v>678.115</v>
       </c>
       <c r="F591">
         <v>72.404</v>
       </c>
       <c r="G591">
         <v>9.63</v>
       </c>
       <c r="H591">
         <v>51.345</v>
       </c>
       <c r="I591">
         <v>133.768</v>
       </c>
       <c r="J591">
-        <v>167.675</v>
+        <v>167.641</v>
       </c>
       <c r="K591">
         <v>37.855</v>
       </c>
       <c r="L591">
         <v>193.94</v>
       </c>
       <c r="M591">
-        <v>399.471</v>
+        <v>399.436</v>
       </c>
       <c r="N591">
-        <v>666.618</v>
+        <v>666.584</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
-        <v>171.154</v>
+        <v>171.121</v>
       </c>
       <c r="C592">
         <v>186.571</v>
       </c>
       <c r="D592">
-        <v>393.241</v>
+        <v>393.208</v>
       </c>
       <c r="E592">
-        <v>651.301</v>
+        <v>651.268</v>
       </c>
       <c r="F592">
         <v>66.155</v>
       </c>
       <c r="G592">
         <v>9.613</v>
       </c>
       <c r="H592">
         <v>58.922</v>
       </c>
       <c r="I592">
         <v>123.37</v>
       </c>
       <c r="J592">
-        <v>161.931</v>
+        <v>161.898</v>
       </c>
       <c r="K592">
         <v>35.515</v>
       </c>
       <c r="L592">
         <v>186.132</v>
       </c>
       <c r="M592">
-        <v>383.578</v>
+        <v>383.545</v>
       </c>
       <c r="N592">
-        <v>641.639</v>
+        <v>641.605</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
-        <v>176.198</v>
+        <v>176.163</v>
       </c>
       <c r="C593">
         <v>205.831</v>
       </c>
       <c r="D593">
-        <v>418.431</v>
+        <v>418.397</v>
       </c>
       <c r="E593">
-        <v>689.586</v>
+        <v>689.552</v>
       </c>
       <c r="F593">
         <v>79.53</v>
       </c>
       <c r="G593">
         <v>9.947</v>
       </c>
       <c r="H593">
         <v>66.399</v>
       </c>
       <c r="I593">
         <v>115.28</v>
       </c>
       <c r="J593">
-        <v>167.724</v>
+        <v>167.69</v>
       </c>
       <c r="K593">
         <v>36.403</v>
       </c>
       <c r="L593">
         <v>206.591</v>
       </c>
       <c r="M593">
-        <v>410.718</v>
+        <v>410.683</v>
       </c>
       <c r="N593">
-        <v>681.873</v>
+        <v>681.838</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
-        <v>175.256</v>
+        <v>175.222</v>
       </c>
       <c r="C594">
         <v>201.081</v>
       </c>
       <c r="D594">
-        <v>410.574</v>
+        <v>410.541</v>
       </c>
       <c r="E594">
-        <v>656.9</v>
+        <v>656.867</v>
       </c>
       <c r="F594">
         <v>80.025</v>
       </c>
       <c r="G594">
         <v>9.577</v>
       </c>
       <c r="H594">
         <v>65.72</v>
       </c>
       <c r="I594">
         <v>91.003</v>
       </c>
       <c r="J594">
-        <v>164.203</v>
+        <v>164.169</v>
       </c>
       <c r="K594">
         <v>34.238</v>
       </c>
       <c r="L594">
         <v>200.072</v>
       </c>
       <c r="M594">
-        <v>398.513</v>
+        <v>398.479</v>
       </c>
       <c r="N594">
-        <v>644.839</v>
+        <v>644.805</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
-        <v>181.163</v>
+        <v>181.129</v>
       </c>
       <c r="C595">
         <v>208.896</v>
       </c>
       <c r="D595">
-        <v>425.729</v>
+        <v>425.694</v>
       </c>
       <c r="E595">
-        <v>651.325</v>
+        <v>651.291</v>
       </c>
       <c r="F595">
         <v>75.397</v>
       </c>
       <c r="G595">
         <v>10.002</v>
       </c>
       <c r="H595">
         <v>66.105</v>
       </c>
       <c r="I595">
         <v>74.093</v>
       </c>
       <c r="J595">
-        <v>173.282</v>
+        <v>173.247</v>
       </c>
       <c r="K595">
         <v>35.669</v>
       </c>
       <c r="L595">
         <v>204.12</v>
       </c>
       <c r="M595">
-        <v>413.071</v>
+        <v>413.036</v>
       </c>
       <c r="N595">
-        <v>638.667</v>
+        <v>638.633</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
-        <v>182.647</v>
+        <v>182.613</v>
       </c>
       <c r="C596">
         <v>195.29</v>
       </c>
       <c r="D596">
-        <v>413.209</v>
+        <v>413.175</v>
       </c>
       <c r="E596">
-        <v>648.963</v>
+        <v>648.929</v>
       </c>
       <c r="F596">
         <v>69.36</v>
       </c>
       <c r="G596">
         <v>9.955</v>
       </c>
       <c r="H596">
         <v>64.073</v>
       </c>
       <c r="I596">
         <v>92.367</v>
       </c>
       <c r="J596">
-        <v>171.771</v>
+        <v>171.736</v>
       </c>
       <c r="K596">
         <v>35.272</v>
       </c>
       <c r="L596">
         <v>199.877</v>
       </c>
       <c r="M596">
-        <v>406.92</v>
+        <v>406.885</v>
       </c>
       <c r="N596">
-        <v>642.673</v>
+        <v>642.639</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
-        <v>175.256</v>
+        <v>175.222</v>
       </c>
       <c r="C597">
         <v>185.399</v>
       </c>
       <c r="D597">
-        <v>395.132</v>
+        <v>395.099</v>
       </c>
       <c r="E597">
-        <v>620.842</v>
+        <v>620.809</v>
       </c>
       <c r="F597">
         <v>58.08</v>
       </c>
       <c r="G597">
         <v>9.802</v>
       </c>
       <c r="H597">
         <v>58.887</v>
       </c>
       <c r="I597">
         <v>98.941</v>
       </c>
       <c r="J597">
-        <v>164.216</v>
+        <v>164.183</v>
       </c>
       <c r="K597">
         <v>34.478</v>
       </c>
       <c r="L597">
         <v>186.209</v>
       </c>
       <c r="M597">
-        <v>384.903</v>
+        <v>384.87</v>
       </c>
       <c r="N597">
-        <v>610.613</v>
+        <v>610.58</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
-        <v>172.508</v>
+        <v>172.474</v>
       </c>
       <c r="C598">
         <v>214.436</v>
       </c>
       <c r="D598">
-        <v>422.318</v>
+        <v>422.284</v>
       </c>
       <c r="E598">
-        <v>650.243</v>
+        <v>650.209</v>
       </c>
       <c r="F598">
         <v>58.458</v>
       </c>
       <c r="G598">
         <v>9.893</v>
       </c>
       <c r="H598">
         <v>49.657</v>
       </c>
       <c r="I598">
         <v>109.918</v>
       </c>
       <c r="J598">
-        <v>164.005</v>
+        <v>163.971</v>
       </c>
       <c r="K598">
         <v>35.374</v>
       </c>
       <c r="L598">
         <v>214.011</v>
       </c>
       <c r="M598">
-        <v>413.39</v>
+        <v>413.356</v>
       </c>
       <c r="N598">
-        <v>641.315</v>
+        <v>641.281</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
-        <v>172.787</v>
+        <v>172.754</v>
       </c>
       <c r="C599">
         <v>215.768</v>
       </c>
       <c r="D599">
-        <v>423.789</v>
+        <v>423.756</v>
       </c>
       <c r="E599">
-        <v>663.731</v>
+        <v>663.698</v>
       </c>
       <c r="F599">
         <v>66.102</v>
       </c>
       <c r="G599">
         <v>9.879</v>
       </c>
       <c r="H599">
         <v>41.979</v>
       </c>
       <c r="I599">
         <v>121.983</v>
       </c>
       <c r="J599">
-        <v>160.797</v>
+        <v>160.764</v>
       </c>
       <c r="K599">
         <v>35.234</v>
       </c>
       <c r="L599">
         <v>207.391</v>
       </c>
       <c r="M599">
-        <v>403.423</v>
+        <v>403.39</v>
       </c>
       <c r="N599">
-        <v>643.365</v>
+        <v>643.331</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
-        <v>183.047</v>
+        <v>183.013</v>
       </c>
       <c r="C600">
         <v>224.092</v>
       </c>
       <c r="D600">
-        <v>445.133</v>
+        <v>445.099</v>
       </c>
       <c r="E600">
-        <v>706.75</v>
+        <v>706.715</v>
       </c>
       <c r="F600">
         <v>80.393</v>
       </c>
       <c r="G600">
         <v>10.458</v>
       </c>
       <c r="H600">
         <v>34.801</v>
       </c>
       <c r="I600">
         <v>135.965</v>
       </c>
       <c r="J600">
-        <v>170.874</v>
+        <v>170.84</v>
       </c>
       <c r="K600">
         <v>37.994</v>
       </c>
       <c r="L600">
         <v>209.36</v>
       </c>
       <c r="M600">
-        <v>418.228</v>
+        <v>418.194</v>
       </c>
       <c r="N600">
-        <v>679.845</v>
+        <v>679.81</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
-        <v>194.862</v>
+        <v>194.82</v>
       </c>
       <c r="C601">
         <v>214.134</v>
       </c>
       <c r="D601">
-        <v>445.593</v>
+        <v>445.55</v>
       </c>
       <c r="E601">
-        <v>707.979</v>
+        <v>707.936</v>
       </c>
       <c r="F601">
         <v>82.562</v>
       </c>
       <c r="G601">
         <v>10.409</v>
       </c>
       <c r="H601">
         <v>41.75</v>
       </c>
       <c r="I601">
         <v>127.664</v>
       </c>
       <c r="J601">
-        <v>184.983</v>
+        <v>184.94</v>
       </c>
       <c r="K601">
         <v>36.596</v>
       </c>
       <c r="L601">
         <v>192.653</v>
       </c>
       <c r="M601">
-        <v>414.232</v>
+        <v>414.189</v>
       </c>
       <c r="N601">
-        <v>676.618</v>
+        <v>676.575</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
-        <v>180.67</v>
+        <v>180.632</v>
       </c>
       <c r="C602">
         <v>189.673</v>
       </c>
       <c r="D602">
-        <v>403.607</v>
+        <v>403.568</v>
       </c>
       <c r="E602">
-        <v>661.288</v>
+        <v>661.25</v>
       </c>
       <c r="F602">
         <v>72.746</v>
       </c>
       <c r="G602">
         <v>9.112</v>
       </c>
       <c r="H602">
         <v>47.38</v>
       </c>
       <c r="I602">
         <v>128.443</v>
       </c>
       <c r="J602">
-        <v>168.917</v>
+        <v>168.879</v>
       </c>
       <c r="K602">
         <v>33.263</v>
       </c>
       <c r="L602">
         <v>177.312</v>
       </c>
       <c r="M602">
-        <v>379.492</v>
+        <v>379.454</v>
       </c>
       <c r="N602">
-        <v>637.173</v>
+        <v>637.135</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
-        <v>191.738</v>
+        <v>191.696</v>
       </c>
       <c r="C603">
         <v>212.366</v>
       </c>
       <c r="D603">
-        <v>440.872</v>
+        <v>440.83</v>
       </c>
       <c r="E603">
-        <v>743.597</v>
+        <v>743.555</v>
       </c>
       <c r="F603">
         <v>83.377</v>
       </c>
       <c r="G603">
         <v>9.782</v>
       </c>
       <c r="H603">
         <v>62.746</v>
       </c>
       <c r="I603">
         <v>146.82</v>
       </c>
       <c r="J603">
-        <v>179.138</v>
+        <v>179.096</v>
       </c>
       <c r="K603">
         <v>36.768</v>
       </c>
       <c r="L603">
         <v>206.878</v>
       </c>
       <c r="M603">
-        <v>422.784</v>
+        <v>422.742</v>
       </c>
       <c r="N603">
-        <v>725.509</v>
+        <v>725.467</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
-        <v>183.357</v>
+        <v>183.316</v>
       </c>
       <c r="C604">
         <v>198.5</v>
       </c>
       <c r="D604">
-        <v>415.946</v>
+        <v>415.905</v>
       </c>
       <c r="E604">
-        <v>722.551</v>
+        <v>722.51</v>
       </c>
       <c r="F604">
         <v>68.465</v>
       </c>
       <c r="G604">
         <v>9.594</v>
       </c>
       <c r="H604">
         <v>71.024</v>
       </c>
       <c r="I604">
         <v>157.522</v>
       </c>
       <c r="J604">
-        <v>174.035</v>
+        <v>173.994</v>
       </c>
       <c r="K604">
         <v>34.089</v>
       </c>
       <c r="L604">
         <v>195.256</v>
       </c>
       <c r="M604">
-        <v>403.379</v>
+        <v>403.339</v>
       </c>
       <c r="N604">
-        <v>709.984</v>
+        <v>709.943</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
-        <v>192.218</v>
+        <v>192.175</v>
       </c>
       <c r="C605">
         <v>213.805</v>
       </c>
       <c r="D605">
-        <v>440.614</v>
+        <v>440.571</v>
       </c>
       <c r="E605">
-        <v>753.369</v>
+        <v>753.326</v>
       </c>
       <c r="F605">
         <v>79.7</v>
       </c>
       <c r="G605">
         <v>9.921</v>
       </c>
       <c r="H605">
         <v>79.408</v>
       </c>
       <c r="I605">
         <v>143.726</v>
       </c>
       <c r="J605">
-        <v>180.34</v>
+        <v>180.298</v>
       </c>
       <c r="K605">
         <v>34.591</v>
       </c>
       <c r="L605">
         <v>207.636</v>
       </c>
       <c r="M605">
-        <v>422.567</v>
+        <v>422.525</v>
       </c>
       <c r="N605">
-        <v>735.322</v>
+        <v>735.28</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
-        <v>192.478</v>
+        <v>192.437</v>
       </c>
       <c r="C606">
         <v>213.841</v>
       </c>
       <c r="D606">
-        <v>439.639</v>
+        <v>439.598</v>
       </c>
       <c r="E606">
-        <v>735.657</v>
+        <v>735.616</v>
       </c>
       <c r="F606">
         <v>88.67</v>
       </c>
       <c r="G606">
         <v>9.574</v>
       </c>
       <c r="H606">
         <v>82.558</v>
       </c>
       <c r="I606">
         <v>115.215</v>
       </c>
       <c r="J606">
-        <v>178.159</v>
+        <v>178.118</v>
       </c>
       <c r="K606">
         <v>33.32</v>
       </c>
       <c r="L606">
         <v>212.799</v>
       </c>
       <c r="M606">
-        <v>424.279</v>
+        <v>424.238</v>
       </c>
       <c r="N606">
-        <v>720.296</v>
+        <v>720.256</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
-        <v>195.284</v>
+        <v>195.242</v>
       </c>
       <c r="C607">
         <v>217.509</v>
       </c>
       <c r="D607">
-        <v>446.783</v>
+        <v>446.741</v>
       </c>
       <c r="E607">
-        <v>723.656</v>
+        <v>723.614</v>
       </c>
       <c r="F607">
         <v>83.824</v>
       </c>
       <c r="G607">
         <v>9.97</v>
       </c>
       <c r="H607">
         <v>82.51</v>
       </c>
       <c r="I607">
         <v>100.569</v>
       </c>
       <c r="J607">
-        <v>185.693</v>
+        <v>185.65</v>
       </c>
       <c r="K607">
         <v>33.99</v>
       </c>
       <c r="L607">
         <v>205.64</v>
       </c>
       <c r="M607">
-        <v>425.323</v>
+        <v>425.281</v>
       </c>
       <c r="N607">
-        <v>702.196</v>
+        <v>702.154</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
-        <v>194.803</v>
+        <v>194.761</v>
       </c>
       <c r="C608">
         <v>210.729</v>
       </c>
       <c r="D608">
-        <v>439.336</v>
+        <v>439.294</v>
       </c>
       <c r="E608">
-        <v>682.908</v>
+        <v>682.866</v>
       </c>
       <c r="F608">
         <v>72.106</v>
       </c>
       <c r="G608">
         <v>10.013</v>
       </c>
       <c r="H608">
         <v>77.114</v>
       </c>
       <c r="I608">
         <v>84.339</v>
       </c>
       <c r="J608">
-        <v>184.428</v>
+        <v>184.386</v>
       </c>
       <c r="K608">
         <v>33.804</v>
       </c>
       <c r="L608">
         <v>213.1</v>
       </c>
       <c r="M608">
-        <v>431.332</v>
+        <v>431.29</v>
       </c>
       <c r="N608">
-        <v>674.905</v>
+        <v>674.862</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
-        <v>186.673</v>
+        <v>186.632</v>
       </c>
       <c r="C609">
         <v>192.753</v>
       </c>
       <c r="D609">
-        <v>411.653</v>
+        <v>411.612</v>
       </c>
       <c r="E609">
-        <v>642.82</v>
+        <v>642.779</v>
       </c>
       <c r="F609">
         <v>58.093</v>
       </c>
       <c r="G609">
         <v>9.755</v>
       </c>
       <c r="H609">
         <v>70.065</v>
       </c>
       <c r="I609">
         <v>93.254</v>
       </c>
       <c r="J609">
-        <v>172.533</v>
+        <v>172.492</v>
       </c>
       <c r="K609">
         <v>32.227</v>
       </c>
       <c r="L609">
         <v>192.137</v>
       </c>
       <c r="M609">
-        <v>396.897</v>
+        <v>396.856</v>
       </c>
       <c r="N609">
-        <v>628.064</v>
+        <v>628.024</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
-        <v>184.448</v>
+        <v>184.405</v>
       </c>
       <c r="C610">
         <v>217.084</v>
       </c>
       <c r="D610">
-        <v>435.904</v>
+        <v>435.862</v>
       </c>
       <c r="E610">
-        <v>669.622</v>
+        <v>669.58</v>
       </c>
       <c r="F610">
         <v>49.022</v>
       </c>
       <c r="G610">
         <v>9.824</v>
       </c>
       <c r="H610">
         <v>63.149</v>
       </c>
       <c r="I610">
         <v>111.725</v>
       </c>
       <c r="J610">
-        <v>173.166</v>
+        <v>173.124</v>
       </c>
       <c r="K610">
         <v>34.372</v>
       </c>
       <c r="L610">
         <v>215.696</v>
       </c>
       <c r="M610">
-        <v>423.234</v>
+        <v>423.192</v>
       </c>
       <c r="N610">
-        <v>656.953</v>
+        <v>656.911</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
-        <v>184.051</v>
+        <v>184.01</v>
       </c>
       <c r="C611">
         <v>219.441</v>
       </c>
       <c r="D611">
-        <v>437.624</v>
+        <v>437.583</v>
       </c>
       <c r="E611">
-        <v>695.918</v>
+        <v>695.877</v>
       </c>
       <c r="F611">
         <v>61.068</v>
       </c>
       <c r="G611">
         <v>9.985</v>
       </c>
       <c r="H611">
         <v>46.67</v>
       </c>
       <c r="I611">
         <v>140.57</v>
       </c>
       <c r="J611">
-        <v>174.029</v>
+        <v>173.988</v>
       </c>
       <c r="K611">
         <v>34.132</v>
       </c>
       <c r="L611">
         <v>208.685</v>
       </c>
       <c r="M611">
-        <v>416.846</v>
+        <v>416.805</v>
       </c>
       <c r="N611">
-        <v>675.14</v>
+        <v>675.099</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
-        <v>192.98</v>
+        <v>192.938</v>
       </c>
       <c r="C612">
         <v>210.943</v>
       </c>
       <c r="D612">
-        <v>439.099</v>
+        <v>439.057</v>
       </c>
       <c r="E612">
-        <v>690.85</v>
+        <v>690.808</v>
       </c>
       <c r="F612">
         <v>69.706</v>
       </c>
       <c r="G612">
         <v>10.45</v>
       </c>
       <c r="H612">
         <v>39.621</v>
       </c>
       <c r="I612">
         <v>131.975</v>
       </c>
       <c r="J612">
-        <v>179.749</v>
+        <v>179.707</v>
       </c>
       <c r="K612">
         <v>35.176</v>
       </c>
       <c r="L612">
         <v>204.889</v>
       </c>
       <c r="M612">
-        <v>419.814</v>
+        <v>419.772</v>
       </c>
       <c r="N612">
-        <v>671.565</v>
+        <v>671.523</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>182.561</v>
+        <v>182.469</v>
       </c>
       <c r="C613">
         <v>219.223</v>
       </c>
       <c r="D613">
-        <v>436.791</v>
+        <v>436.699</v>
       </c>
       <c r="E613">
-        <v>699.219</v>
+        <v>699.119</v>
       </c>
       <c r="F613">
         <v>77.637</v>
       </c>
       <c r="G613">
         <v>10.238</v>
       </c>
       <c r="H613">
-        <v>43.675</v>
+        <v>43.668</v>
       </c>
       <c r="I613">
         <v>130.877</v>
       </c>
       <c r="J613">
-        <v>174.762</v>
+        <v>174.67</v>
       </c>
       <c r="K613">
         <v>35.007</v>
       </c>
       <c r="L613">
         <v>208.08</v>
       </c>
       <c r="M613">
-        <v>417.85</v>
+        <v>417.758</v>
       </c>
       <c r="N613">
-        <v>680.278</v>
+        <v>680.179</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>163.431</v>
+        <v>163.348</v>
       </c>
       <c r="C614">
         <v>197.886</v>
       </c>
       <c r="D614">
-        <v>392.663</v>
+        <v>392.58</v>
       </c>
       <c r="E614">
-        <v>662.356</v>
+        <v>662.265</v>
       </c>
       <c r="F614">
         <v>68.107</v>
       </c>
       <c r="G614">
         <v>9.312</v>
       </c>
       <c r="H614">
-        <v>50.934</v>
+        <v>50.925</v>
       </c>
       <c r="I614">
         <v>141.34</v>
       </c>
       <c r="J614">
-        <v>155.149</v>
+        <v>155.066</v>
       </c>
       <c r="K614">
         <v>31.346</v>
       </c>
       <c r="L614">
         <v>189.492</v>
       </c>
       <c r="M614">
-        <v>375.987</v>
+        <v>375.904</v>
       </c>
       <c r="N614">
-        <v>645.68</v>
+        <v>645.589</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>184.671</v>
+        <v>184.579</v>
       </c>
       <c r="C615">
         <v>220.988</v>
       </c>
       <c r="D615">
-        <v>439.248</v>
+        <v>439.155</v>
       </c>
       <c r="E615">
-        <v>738.376</v>
+        <v>738.272</v>
       </c>
       <c r="F615">
         <v>72.783</v>
       </c>
       <c r="G615">
         <v>10.313</v>
       </c>
       <c r="H615">
-        <v>67.325</v>
+        <v>67.313</v>
       </c>
       <c r="I615">
         <v>148.708</v>
       </c>
       <c r="J615">
-        <v>169.817</v>
+        <v>169.725</v>
       </c>
       <c r="K615">
         <v>33.588</v>
       </c>
       <c r="L615">
         <v>220.404</v>
       </c>
       <c r="M615">
-        <v>423.809</v>
+        <v>423.717</v>
       </c>
       <c r="N615">
-        <v>722.937</v>
+        <v>722.834</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>164.38</v>
+        <v>164.29</v>
       </c>
       <c r="C616">
         <v>211.891</v>
       </c>
       <c r="D616">
-        <v>407.991</v>
+        <v>407.902</v>
       </c>
       <c r="E616">
-        <v>711.502</v>
+        <v>711.4</v>
       </c>
       <c r="F616">
         <v>67.625</v>
       </c>
       <c r="G616">
         <v>9.844</v>
       </c>
       <c r="H616">
-        <v>80.195</v>
+        <v>80.182</v>
       </c>
       <c r="I616">
         <v>145.848</v>
       </c>
       <c r="J616">
-        <v>156.43</v>
+        <v>156.341</v>
       </c>
       <c r="K616">
         <v>31.721</v>
       </c>
       <c r="L616">
         <v>206.811</v>
       </c>
       <c r="M616">
-        <v>394.961</v>
+        <v>394.872</v>
       </c>
       <c r="N616">
-        <v>698.472</v>
+        <v>698.37</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>176.989</v>
+        <v>176.897</v>
       </c>
       <c r="C617">
         <v>227.681</v>
       </c>
       <c r="D617">
-        <v>438.492</v>
+        <v>438.4</v>
       </c>
       <c r="E617">
-        <v>743.971</v>
+        <v>743.865</v>
       </c>
       <c r="F617">
         <v>94.346</v>
       </c>
       <c r="G617">
         <v>9.983</v>
       </c>
       <c r="H617">
-        <v>91.191</v>
+        <v>91.176</v>
       </c>
       <c r="I617">
         <v>109.959</v>
       </c>
       <c r="J617">
-        <v>166.054</v>
+        <v>165.962</v>
       </c>
       <c r="K617">
         <v>33.822</v>
       </c>
       <c r="L617">
         <v>233.877</v>
       </c>
       <c r="M617">
-        <v>433.753</v>
+        <v>433.661</v>
       </c>
       <c r="N617">
-        <v>739.232</v>
+        <v>739.126</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>170.342</v>
+        <v>170.252</v>
       </c>
       <c r="C618">
         <v>229.485</v>
       </c>
       <c r="D618">
-        <v>431.448</v>
+        <v>431.359</v>
       </c>
       <c r="E618">
-        <v>701.163</v>
+        <v>701.059</v>
       </c>
       <c r="F618">
         <v>73.604</v>
       </c>
       <c r="G618">
         <v>9.632</v>
       </c>
       <c r="H618">
-        <v>92.488</v>
+        <v>92.474</v>
       </c>
       <c r="I618">
         <v>93.99</v>
       </c>
       <c r="J618">
-        <v>158.558</v>
+        <v>158.469</v>
       </c>
       <c r="K618">
         <v>31.622</v>
       </c>
       <c r="L618">
         <v>230.948</v>
       </c>
       <c r="M618">
-        <v>421.128</v>
+        <v>421.039</v>
       </c>
       <c r="N618">
-        <v>690.843</v>
+        <v>690.739</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>176.185</v>
+        <v>176.093</v>
       </c>
       <c r="C619">
         <v>232.089</v>
       </c>
       <c r="D619">
-        <v>440.978</v>
+        <v>440.886</v>
       </c>
       <c r="E619">
-        <v>718.784</v>
+        <v>718.677</v>
       </c>
       <c r="F619">
         <v>74.988</v>
       </c>
       <c r="G619">
         <v>9.815</v>
       </c>
       <c r="H619">
-        <v>97.451</v>
+        <v>97.436</v>
       </c>
       <c r="I619">
         <v>95.552</v>
       </c>
       <c r="J619">
-        <v>166.191</v>
+        <v>166.099</v>
       </c>
       <c r="K619">
         <v>32.704</v>
       </c>
       <c r="L619">
         <v>223.994</v>
       </c>
       <c r="M619">
-        <v>422.889</v>
+        <v>422.797</v>
       </c>
       <c r="N619">
-        <v>700.695</v>
+        <v>700.588</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>182.25</v>
+        <v>182.158</v>
       </c>
       <c r="C620">
         <v>229.814</v>
       </c>
       <c r="D620">
-        <v>444.676</v>
+        <v>444.584</v>
       </c>
       <c r="E620">
-        <v>716.526</v>
+        <v>716.42</v>
       </c>
       <c r="F620">
         <v>72.652</v>
       </c>
       <c r="G620">
         <v>9.716</v>
       </c>
       <c r="H620">
-        <v>92.601</v>
+        <v>92.587</v>
       </c>
       <c r="I620">
         <v>96.881</v>
       </c>
       <c r="J620">
-        <v>168.518</v>
+        <v>168.426</v>
       </c>
       <c r="K620">
         <v>32.612</v>
       </c>
       <c r="L620">
         <v>234.683</v>
       </c>
       <c r="M620">
-        <v>435.813</v>
+        <v>435.721</v>
       </c>
       <c r="N620">
-        <v>707.663</v>
+        <v>707.557</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>173.868</v>
+        <v>173.779</v>
       </c>
       <c r="C621">
         <v>225.733</v>
       </c>
       <c r="D621">
-        <v>430.249</v>
+        <v>430.16</v>
       </c>
       <c r="E621">
-        <v>675.796</v>
+        <v>675.694</v>
       </c>
       <c r="F621">
         <v>57.716</v>
       </c>
       <c r="G621">
         <v>9.705</v>
       </c>
       <c r="H621">
-        <v>81.384</v>
+        <v>81.371</v>
       </c>
       <c r="I621">
         <v>96.742</v>
       </c>
       <c r="J621">
-        <v>160.546</v>
+        <v>160.457</v>
       </c>
       <c r="K621">
         <v>30.648</v>
       </c>
       <c r="L621">
         <v>221.911</v>
       </c>
       <c r="M621">
-        <v>413.106</v>
+        <v>413.017</v>
       </c>
       <c r="N621">
-        <v>658.652</v>
+        <v>658.551</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>171.488</v>
+        <v>171.396</v>
       </c>
       <c r="C622">
         <v>231.785</v>
       </c>
       <c r="D622">
-        <v>436.25</v>
+        <v>436.158</v>
       </c>
       <c r="E622">
-        <v>697</v>
+        <v>696.897</v>
       </c>
       <c r="F622">
         <v>53.475</v>
       </c>
       <c r="G622">
         <v>10.238</v>
       </c>
       <c r="H622">
-        <v>74.138</v>
+        <v>74.126</v>
       </c>
       <c r="I622">
         <v>122.9</v>
       </c>
       <c r="J622">
-        <v>160.064</v>
+        <v>159.972</v>
       </c>
       <c r="K622">
         <v>32.977</v>
       </c>
       <c r="L622">
         <v>233.926</v>
       </c>
       <c r="M622">
-        <v>426.967</v>
+        <v>426.875</v>
       </c>
       <c r="N622">
-        <v>687.717</v>
+        <v>687.613</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>173.113</v>
+        <v>173.024</v>
       </c>
       <c r="C623">
         <v>229.86</v>
       </c>
       <c r="D623">
-        <v>435.762</v>
+        <v>435.672</v>
       </c>
       <c r="E623">
-        <v>685.076</v>
+        <v>684.978</v>
       </c>
       <c r="F623">
         <v>58.092</v>
       </c>
       <c r="G623">
         <v>10.131</v>
       </c>
       <c r="H623">
-        <v>56.74</v>
+        <v>56.731</v>
       </c>
       <c r="I623">
         <v>124.352</v>
       </c>
       <c r="J623">
-        <v>163.519</v>
+        <v>163.43</v>
       </c>
       <c r="K623">
         <v>32.789</v>
       </c>
       <c r="L623">
         <v>219.473</v>
       </c>
       <c r="M623">
-        <v>415.781</v>
+        <v>415.692</v>
       </c>
       <c r="N623">
-        <v>665.096</v>
+        <v>664.998</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>185.062</v>
+        <v>184.97</v>
       </c>
       <c r="C624">
         <v>248.078</v>
       </c>
       <c r="D624">
-        <v>468.477</v>
+        <v>468.385</v>
       </c>
       <c r="E624">
-        <v>723.896</v>
+        <v>723.795</v>
       </c>
       <c r="F624">
         <v>64.922</v>
       </c>
       <c r="G624">
         <v>10.418</v>
       </c>
       <c r="H624">
-        <v>50.292</v>
+        <v>50.283</v>
       </c>
       <c r="I624">
         <v>129.787</v>
       </c>
       <c r="J624">
-        <v>169.436</v>
+        <v>169.344</v>
       </c>
       <c r="K624">
         <v>35.337</v>
       </c>
       <c r="L624">
         <v>235.15</v>
       </c>
       <c r="M624">
-        <v>439.923</v>
+        <v>439.831</v>
       </c>
       <c r="N624">
-        <v>695.342</v>
+        <v>695.241</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>173.893</v>
+        <v>172.959</v>
       </c>
       <c r="C625">
         <v>226.382</v>
       </c>
       <c r="D625">
-        <v>434.799</v>
+        <v>433.865</v>
       </c>
       <c r="E625">
-        <v>689.615</v>
+        <v>688.658</v>
       </c>
       <c r="F625">
         <v>73.542</v>
       </c>
       <c r="G625">
         <v>10.152</v>
       </c>
       <c r="H625">
-        <v>52.416</v>
+        <v>52.392</v>
       </c>
       <c r="I625">
         <v>118.706</v>
       </c>
       <c r="J625">
-        <v>165.834</v>
+        <v>164.9</v>
       </c>
       <c r="K625">
         <v>34.524</v>
       </c>
       <c r="L625">
         <v>211.949</v>
       </c>
       <c r="M625">
-        <v>412.307</v>
+        <v>411.373</v>
       </c>
       <c r="N625">
-        <v>667.123</v>
+        <v>666.166</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>167.015</v>
+        <v>166.142</v>
       </c>
       <c r="C626">
         <v>227.367</v>
       </c>
       <c r="D626">
-        <v>426.28</v>
+        <v>425.407</v>
       </c>
       <c r="E626">
-        <v>711.617</v>
+        <v>710.717</v>
       </c>
       <c r="F626">
         <v>70.954</v>
       </c>
       <c r="G626">
         <v>9.476</v>
       </c>
       <c r="H626">
-        <v>65.078</v>
+        <v>65.05</v>
       </c>
       <c r="I626">
         <v>139.829</v>
       </c>
       <c r="J626">
-        <v>155.338</v>
+        <v>154.465</v>
       </c>
       <c r="K626">
         <v>31.898</v>
       </c>
       <c r="L626">
         <v>223.418</v>
       </c>
       <c r="M626">
-        <v>410.653</v>
+        <v>409.78</v>
       </c>
       <c r="N626">
-        <v>695.99</v>
+        <v>695.09</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>175.005</v>
+        <v>174.071</v>
       </c>
       <c r="C627">
         <v>240.999</v>
       </c>
       <c r="D627">
-        <v>449.238</v>
+        <v>448.304</v>
       </c>
       <c r="E627">
-        <v>777.192</v>
+        <v>776.222</v>
       </c>
       <c r="F627">
         <v>79.713</v>
       </c>
       <c r="G627">
         <v>10.017</v>
       </c>
       <c r="H627">
-        <v>84.336</v>
+        <v>84.3</v>
       </c>
       <c r="I627">
         <v>153.888</v>
       </c>
       <c r="J627">
-        <v>162.064</v>
+        <v>161.131</v>
       </c>
       <c r="K627">
         <v>33.233</v>
       </c>
       <c r="L627">
         <v>232.197</v>
       </c>
       <c r="M627">
-        <v>427.495</v>
+        <v>426.561</v>
       </c>
       <c r="N627">
-        <v>755.449</v>
+        <v>754.479</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>167.218</v>
+        <v>166.314</v>
       </c>
       <c r="C628">
         <v>222.64</v>
       </c>
       <c r="D628">
-        <v>421.256</v>
+        <v>420.353</v>
       </c>
       <c r="E628">
-        <v>761.19</v>
+        <v>760.247</v>
       </c>
       <c r="F628">
         <v>71.365</v>
       </c>
       <c r="G628">
         <v>9.571</v>
       </c>
       <c r="H628">
-        <v>98.332</v>
+        <v>98.292</v>
       </c>
       <c r="I628">
         <v>160.666</v>
       </c>
       <c r="J628">
-        <v>156.082</v>
+        <v>155.179</v>
       </c>
       <c r="K628">
         <v>31.398</v>
       </c>
       <c r="L628">
         <v>221.534</v>
       </c>
       <c r="M628">
-        <v>409.014</v>
+        <v>408.111</v>
       </c>
       <c r="N628">
-        <v>748.948</v>
+        <v>748.004</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>170.597</v>
+        <v>169.664</v>
       </c>
       <c r="C629">
         <v>232.184</v>
       </c>
       <c r="D629">
-        <v>436.085</v>
+        <v>435.151</v>
       </c>
       <c r="E629">
-        <v>775.134</v>
+        <v>774.157</v>
       </c>
       <c r="F629">
         <v>83.516</v>
       </c>
       <c r="G629">
         <v>9.631</v>
       </c>
       <c r="H629">
-        <v>111.962</v>
+        <v>111.918</v>
       </c>
       <c r="I629">
         <v>133.94</v>
       </c>
       <c r="J629">
-        <v>158.948</v>
+        <v>158.015</v>
       </c>
       <c r="K629">
         <v>33.303</v>
       </c>
       <c r="L629">
         <v>242.164</v>
       </c>
       <c r="M629">
-        <v>434.415</v>
+        <v>433.482</v>
       </c>
       <c r="N629">
-        <v>773.464</v>
+        <v>772.487</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>169.622</v>
+        <v>168.718</v>
       </c>
       <c r="C630">
         <v>238.329</v>
       </c>
       <c r="D630">
-        <v>438.369</v>
+        <v>437.466</v>
       </c>
       <c r="E630">
-        <v>775.147</v>
+        <v>774.2</v>
       </c>
       <c r="F630">
         <v>76.417</v>
       </c>
       <c r="G630">
         <v>9.306</v>
       </c>
       <c r="H630">
-        <v>119.142</v>
+        <v>119.099</v>
       </c>
       <c r="I630">
         <v>131.913</v>
       </c>
       <c r="J630">
-        <v>158.173</v>
+        <v>157.269</v>
       </c>
       <c r="K630">
         <v>30.419</v>
       </c>
       <c r="L630">
         <v>234.788</v>
       </c>
       <c r="M630">
-        <v>423.38</v>
+        <v>422.477</v>
       </c>
       <c r="N630">
-        <v>760.158</v>
+        <v>759.211</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>173.997</v>
+        <v>173.063</v>
       </c>
       <c r="C631">
         <v>251.746</v>
       </c>
       <c r="D631">
-        <v>457.471</v>
+        <v>456.537</v>
       </c>
       <c r="E631">
-        <v>756.709</v>
+        <v>755.731</v>
       </c>
       <c r="F631">
         <v>72.962</v>
       </c>
       <c r="G631">
         <v>9.533</v>
       </c>
       <c r="H631">
-        <v>120.169</v>
+        <v>120.124</v>
       </c>
       <c r="I631">
         <v>96.575</v>
       </c>
       <c r="J631">
-        <v>162.494</v>
+        <v>161.561</v>
       </c>
       <c r="K631">
         <v>31.728</v>
       </c>
       <c r="L631">
         <v>252.42</v>
       </c>
       <c r="M631">
-        <v>446.642</v>
+        <v>445.709</v>
       </c>
       <c r="N631">
-        <v>745.881</v>
+        <v>744.902</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>176.984</v>
+        <v>176.05</v>
       </c>
       <c r="C632">
         <v>249.715</v>
       </c>
       <c r="D632">
-        <v>458.855</v>
+        <v>457.921</v>
       </c>
       <c r="E632">
-        <v>756.382</v>
+        <v>755.406</v>
       </c>
       <c r="F632">
         <v>69.914</v>
       </c>
       <c r="G632">
         <v>9.566</v>
       </c>
       <c r="H632">
-        <v>118.112</v>
+        <v>118.069</v>
       </c>
       <c r="I632">
         <v>99.936</v>
       </c>
       <c r="J632">
-        <v>164.141</v>
+        <v>163.208</v>
       </c>
       <c r="K632">
         <v>32.156</v>
       </c>
       <c r="L632">
         <v>241.787</v>
       </c>
       <c r="M632">
-        <v>438.084</v>
+        <v>437.151</v>
       </c>
       <c r="N632">
-        <v>735.612</v>
+        <v>734.636</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>169.622</v>
+        <v>168.718</v>
       </c>
       <c r="C633">
         <v>235.629</v>
       </c>
       <c r="D633">
-        <v>435.823</v>
+        <v>434.92</v>
       </c>
       <c r="E633">
-        <v>700.39</v>
+        <v>699.448</v>
       </c>
       <c r="F633">
         <v>54.289</v>
       </c>
       <c r="G633">
         <v>9.304</v>
       </c>
       <c r="H633">
-        <v>101.416</v>
+        <v>101.378</v>
       </c>
       <c r="I633">
         <v>99.557</v>
       </c>
       <c r="J633">
-        <v>158.082</v>
+        <v>157.179</v>
       </c>
       <c r="K633">
         <v>30.573</v>
       </c>
       <c r="L633">
         <v>230.532</v>
       </c>
       <c r="M633">
-        <v>419.187</v>
+        <v>418.284</v>
       </c>
       <c r="N633">
-        <v>683.754</v>
+        <v>682.812</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>165.31</v>
+        <v>164.377</v>
       </c>
       <c r="C634">
         <v>244.894</v>
       </c>
       <c r="D634">
-        <v>442.432</v>
+        <v>441.498</v>
       </c>
       <c r="E634">
-        <v>735.342</v>
+        <v>734.375</v>
       </c>
       <c r="F634">
         <v>52.382</v>
       </c>
       <c r="G634">
         <v>9.681</v>
       </c>
       <c r="H634">
-        <v>95.761</v>
+        <v>95.727</v>
       </c>
       <c r="I634">
         <v>135.086</v>
       </c>
       <c r="J634">
-        <v>153.489</v>
+        <v>152.555</v>
       </c>
       <c r="K634">
         <v>32.228</v>
       </c>
       <c r="L634">
         <v>243.241</v>
       </c>
       <c r="M634">
-        <v>428.958</v>
+        <v>428.024</v>
       </c>
       <c r="N634">
-        <v>721.868</v>
+        <v>720.9</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>169.618</v>
+        <v>168.715</v>
       </c>
       <c r="C635">
         <v>250.509</v>
       </c>
       <c r="D635">
-        <v>452.505</v>
+        <v>451.602</v>
       </c>
       <c r="E635">
-        <v>725.929</v>
+        <v>724.999</v>
       </c>
       <c r="F635">
         <v>57.06</v>
       </c>
       <c r="G635">
         <v>9.7</v>
       </c>
       <c r="H635">
-        <v>69.729</v>
+        <v>69.702</v>
       </c>
       <c r="I635">
         <v>136.934</v>
       </c>
       <c r="J635">
-        <v>158.106</v>
+        <v>157.203</v>
       </c>
       <c r="K635">
         <v>32.378</v>
       </c>
       <c r="L635">
         <v>235.47</v>
       </c>
       <c r="M635">
-        <v>425.954</v>
+        <v>425.05</v>
       </c>
       <c r="N635">
-        <v>699.378</v>
+        <v>698.447</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>178.446</v>
+        <v>177.513</v>
       </c>
       <c r="C636">
         <v>254.8</v>
       </c>
       <c r="D636">
-        <v>466.293</v>
+        <v>465.36</v>
       </c>
       <c r="E636">
-        <v>741.733</v>
+        <v>740.775</v>
       </c>
       <c r="F636">
         <v>66.647</v>
       </c>
       <c r="G636">
         <v>10.132</v>
       </c>
       <c r="H636">
-        <v>63.793</v>
+        <v>63.768</v>
       </c>
       <c r="I636">
         <v>134.867</v>
       </c>
       <c r="J636">
-        <v>167.125</v>
+        <v>166.191</v>
       </c>
       <c r="K636">
         <v>33.047</v>
       </c>
       <c r="L636">
         <v>236.014</v>
       </c>
       <c r="M636">
-        <v>436.186</v>
+        <v>435.253</v>
       </c>
       <c r="N636">
-        <v>711.626</v>
+        <v>710.667</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>177.093</v>
       </c>
       <c r="C637">
         <v>232.931</v>
       </c>
       <c r="D637">
         <v>442.939</v>
       </c>
       <c r="E637">
-        <v>749.663</v>
+        <v>749.773</v>
       </c>
       <c r="F637">
         <v>73.123</v>
       </c>
       <c r="G637">
         <v>10.133</v>
       </c>
       <c r="H637">
-        <v>74.704</v>
+        <v>74.815</v>
       </c>
       <c r="I637">
         <v>148.763</v>
       </c>
       <c r="J637">
         <v>164.8</v>
       </c>
       <c r="K637">
         <v>32.915</v>
       </c>
       <c r="L637">
         <v>208.5</v>
       </c>
       <c r="M637">
         <v>406.214</v>
       </c>
       <c r="N637">
-        <v>712.938</v>
+        <v>713.048</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>159.935</v>
       </c>
       <c r="C638">
         <v>212.207</v>
       </c>
       <c r="D638">
         <v>402.078</v>
       </c>
       <c r="E638">
-        <v>691.91</v>
+        <v>692.029</v>
       </c>
       <c r="F638">
         <v>66.682</v>
       </c>
       <c r="G638">
         <v>9.142</v>
       </c>
       <c r="H638">
-        <v>79.759</v>
+        <v>79.878</v>
       </c>
       <c r="I638">
         <v>134.249</v>
       </c>
       <c r="J638">
         <v>148.005</v>
       </c>
       <c r="K638">
         <v>29.936</v>
       </c>
       <c r="L638">
         <v>198.723</v>
       </c>
       <c r="M638">
         <v>376.664</v>
       </c>
       <c r="N638">
-        <v>666.496</v>
+        <v>666.615</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>176.13</v>
       </c>
       <c r="C639">
         <v>231.811</v>
       </c>
       <c r="D639">
         <v>440.644</v>
       </c>
       <c r="E639">
-        <v>811.696</v>
+        <v>811.859</v>
       </c>
       <c r="F639">
         <v>76.601</v>
       </c>
       <c r="G639">
         <v>10.128</v>
       </c>
       <c r="H639">
-        <v>111.705</v>
+        <v>111.868</v>
       </c>
       <c r="I639">
         <v>172.618</v>
       </c>
       <c r="J639">
         <v>163.305</v>
       </c>
       <c r="K639">
         <v>32.703</v>
       </c>
       <c r="L639">
         <v>213.903</v>
       </c>
       <c r="M639">
         <v>409.911</v>
       </c>
       <c r="N639">
-        <v>780.964</v>
+        <v>781.127</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>162.019</v>
       </c>
       <c r="C640">
         <v>218.45</v>
       </c>
       <c r="D640">
         <v>411.398</v>
       </c>
       <c r="E640">
-        <v>782.565</v>
+        <v>782.745</v>
       </c>
       <c r="F640">
         <v>77.927</v>
       </c>
       <c r="G640">
         <v>9.676</v>
       </c>
       <c r="H640">
-        <v>127.036</v>
+        <v>127.216</v>
       </c>
       <c r="I640">
         <v>156.528</v>
       </c>
       <c r="J640">
         <v>150.622</v>
       </c>
       <c r="K640">
         <v>30.929</v>
       </c>
       <c r="L640">
         <v>211.557</v>
       </c>
       <c r="M640">
         <v>393.108</v>
       </c>
       <c r="N640">
-        <v>764.276</v>
+        <v>764.455</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>170.28</v>
       </c>
       <c r="C641">
         <v>233.556</v>
       </c>
       <c r="D641">
         <v>434.444</v>
       </c>
       <c r="E641">
-        <v>792.41</v>
+        <v>792.601</v>
       </c>
       <c r="F641">
         <v>83.102</v>
       </c>
       <c r="G641">
         <v>9.669</v>
       </c>
       <c r="H641">
-        <v>139.384</v>
+        <v>139.575</v>
       </c>
       <c r="I641">
         <v>125.811</v>
       </c>
       <c r="J641">
         <v>158.475</v>
       </c>
       <c r="K641">
         <v>30.608</v>
       </c>
       <c r="L641">
         <v>211.926</v>
       </c>
       <c r="M641">
         <v>401.01</v>
       </c>
       <c r="N641">
-        <v>758.976</v>
+        <v>759.166</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>169.704</v>
       </c>
       <c r="C642">
         <v>234.958</v>
       </c>
       <c r="D642">
         <v>434.501</v>
       </c>
       <c r="E642">
-        <v>789.428</v>
+        <v>789.621</v>
       </c>
       <c r="F642">
         <v>75.607</v>
       </c>
       <c r="G642">
         <v>9.578</v>
       </c>
       <c r="H642">
-        <v>147.673</v>
+        <v>147.866</v>
       </c>
       <c r="I642">
         <v>122.069</v>
       </c>
       <c r="J642">
         <v>158.478</v>
       </c>
       <c r="K642">
         <v>29.839</v>
       </c>
       <c r="L642">
         <v>209.144</v>
       </c>
       <c r="M642">
         <v>397.461</v>
       </c>
       <c r="N642">
-        <v>752.388</v>
+        <v>752.581</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>179.772</v>
       </c>
       <c r="C643">
         <v>242.796</v>
       </c>
       <c r="D643">
         <v>453.029</v>
       </c>
       <c r="E643">
-        <v>793.702</v>
+        <v>793.904</v>
       </c>
       <c r="F643">
         <v>68.179</v>
       </c>
       <c r="G643">
         <v>9.778</v>
       </c>
       <c r="H643">
-        <v>154.181</v>
+        <v>154.383</v>
       </c>
       <c r="I643">
         <v>108.536</v>
       </c>
       <c r="J643">
         <v>165.982</v>
       </c>
       <c r="K643">
         <v>30.461</v>
       </c>
       <c r="L643">
         <v>219.804</v>
       </c>
       <c r="M643">
         <v>416.247</v>
       </c>
       <c r="N643">
-        <v>756.92</v>
+        <v>757.122</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>177.307</v>
       </c>
       <c r="C644">
         <v>237.485</v>
       </c>
       <c r="D644">
         <v>444.949</v>
       </c>
       <c r="E644">
-        <v>763.168</v>
+        <v>763.359</v>
       </c>
       <c r="F644">
         <v>68.574</v>
       </c>
       <c r="G644">
         <v>9.995</v>
       </c>
       <c r="H644">
-        <v>146.479</v>
+        <v>146.67</v>
       </c>
       <c r="I644">
         <v>93.171</v>
       </c>
       <c r="J644">
         <v>165.078</v>
       </c>
       <c r="K644">
         <v>30.156</v>
       </c>
       <c r="L644">
         <v>218</v>
       </c>
       <c r="M644">
         <v>413.234</v>
       </c>
       <c r="N644">
-        <v>731.453</v>
+        <v>731.644</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>171.783</v>
       </c>
       <c r="C645">
         <v>233.08</v>
       </c>
       <c r="D645">
         <v>434.218</v>
       </c>
       <c r="E645">
-        <v>712.902</v>
+        <v>713.07</v>
       </c>
       <c r="F645">
         <v>52.152</v>
       </c>
       <c r="G645">
         <v>9.599</v>
       </c>
       <c r="H645">
-        <v>129.339</v>
+        <v>129.506</v>
       </c>
       <c r="I645">
         <v>87.595</v>
       </c>
       <c r="J645">
         <v>159.867</v>
       </c>
       <c r="K645">
         <v>29.354</v>
       </c>
       <c r="L645">
         <v>210.717</v>
       </c>
       <c r="M645">
         <v>399.938</v>
       </c>
       <c r="N645">
-        <v>678.623</v>
+        <v>678.791</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>170.528</v>
       </c>
       <c r="C646">
         <v>247.793</v>
       </c>
       <c r="D646">
         <v>449.511</v>
       </c>
       <c r="E646">
-        <v>765.422</v>
+        <v>765.578</v>
       </c>
       <c r="F646">
         <v>56.45</v>
       </c>
       <c r="G646">
         <v>9.716</v>
       </c>
       <c r="H646">
-        <v>114.856</v>
+        <v>115.012</v>
       </c>
       <c r="I646">
         <v>134.889</v>
       </c>
       <c r="J646">
         <v>158.438</v>
       </c>
       <c r="K646">
         <v>31.19</v>
       </c>
       <c r="L646">
         <v>226.332</v>
       </c>
       <c r="M646">
         <v>415.959</v>
       </c>
       <c r="N646">
-        <v>731.871</v>
+        <v>732.026</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>168.574</v>
       </c>
       <c r="C647">
         <v>242.625</v>
       </c>
       <c r="D647">
         <v>442.525</v>
       </c>
       <c r="E647">
-        <v>742.447</v>
+        <v>742.569</v>
       </c>
       <c r="F647">
         <v>62.83</v>
       </c>
       <c r="G647">
         <v>9.529</v>
       </c>
       <c r="H647">
-        <v>87.817</v>
+        <v>87.94</v>
       </c>
       <c r="I647">
         <v>139.745</v>
       </c>
       <c r="J647">
         <v>156.115</v>
       </c>
       <c r="K647">
         <v>31.327</v>
       </c>
       <c r="L647">
         <v>212.319</v>
       </c>
       <c r="M647">
         <v>399.761</v>
       </c>
       <c r="N647">
-        <v>699.682</v>
+        <v>699.805</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>175.312</v>
       </c>
       <c r="C648">
         <v>249.232</v>
       </c>
       <c r="D648">
         <v>456.956</v>
       </c>
       <c r="E648">
-        <v>784.313</v>
+        <v>784.427</v>
       </c>
       <c r="F648">
         <v>81.615</v>
       </c>
       <c r="G648">
         <v>10.018</v>
       </c>
       <c r="H648">
-        <v>75.197</v>
+        <v>75.311</v>
       </c>
       <c r="I648">
         <v>160.527</v>
       </c>
       <c r="J648">
         <v>162.622</v>
       </c>
       <c r="K648">
         <v>32.413</v>
       </c>
       <c r="L648">
         <v>228.082</v>
       </c>
       <c r="M648">
         <v>423.117</v>
       </c>
       <c r="N648">
-        <v>750.474</v>
+        <v>750.588</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>171.221</v>
+        <v>172.171</v>
       </c>
       <c r="C649">
         <v>232.136</v>
       </c>
       <c r="D649">
-        <v>434.744</v>
+        <v>435.694</v>
       </c>
       <c r="E649">
-        <v>777.262</v>
+        <v>778.319</v>
       </c>
       <c r="F649">
         <v>95.227</v>
       </c>
       <c r="G649">
         <v>10.228</v>
       </c>
       <c r="H649">
-        <v>85.456</v>
+        <v>85.562</v>
       </c>
       <c r="I649">
         <v>151.608</v>
       </c>
       <c r="J649">
         <v>159</v>
       </c>
       <c r="K649">
         <v>31.387</v>
       </c>
       <c r="L649">
         <v>199.202</v>
       </c>
       <c r="M649">
         <v>389.589</v>
       </c>
       <c r="N649">
-        <v>732.107</v>
+        <v>732.214</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>153.889</v>
+      </c>
+      <c r="C650">
+        <v>220.023</v>
+      </c>
+      <c r="D650">
+        <v>403.086</v>
+      </c>
+      <c r="E650">
+        <v>722.854</v>
+      </c>
+      <c r="F650">
+        <v>76.64</v>
+      </c>
+      <c r="G650">
+        <v>9.182</v>
+      </c>
+      <c r="H650">
+        <v>98.464</v>
+      </c>
+      <c r="I650">
+        <v>135.481</v>
+      </c>
+      <c r="J650">
+        <v>144.664</v>
+      </c>
+      <c r="K650">
+        <v>29.174</v>
+      </c>
+      <c r="L650">
+        <v>193.912</v>
+      </c>
+      <c r="M650">
+        <v>367.751</v>
+      </c>
+      <c r="N650">
+        <v>687.518</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31996,263 +32040,263 @@
       </c>
       <c r="I84">
         <v>1153.045</v>
       </c>
       <c r="J84">
         <v>1959.534</v>
       </c>
       <c r="K84">
         <v>439.734</v>
       </c>
       <c r="L84">
         <v>2135.793</v>
       </c>
       <c r="M84">
         <v>4535.061</v>
       </c>
       <c r="N84">
         <v>7289.745</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
-        <v>2111.836</v>
+        <v>2111.432</v>
       </c>
       <c r="C85">
         <v>2374.119</v>
       </c>
       <c r="D85">
-        <v>4916.222</v>
+        <v>4915.819</v>
       </c>
       <c r="E85">
-        <v>7808.35</v>
+        <v>7807.947</v>
       </c>
       <c r="F85">
         <v>858.407</v>
       </c>
       <c r="G85">
         <v>118.007</v>
       </c>
       <c r="H85">
         <v>625.305</v>
       </c>
       <c r="I85">
         <v>1290.407</v>
       </c>
       <c r="J85">
-        <v>1992.034</v>
+        <v>1991.631</v>
       </c>
       <c r="K85">
         <v>430.267</v>
       </c>
       <c r="L85">
         <v>2330.855</v>
       </c>
       <c r="M85">
-        <v>4753.156</v>
+        <v>4752.753</v>
       </c>
       <c r="N85">
-        <v>7645.284</v>
+        <v>7644.88</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
-        <v>2273.562</v>
+        <v>2273.065</v>
       </c>
       <c r="C86">
         <v>2510.778</v>
       </c>
       <c r="D86">
-        <v>5196.669</v>
+        <v>5196.171</v>
       </c>
       <c r="E86">
-        <v>8430.215</v>
+        <v>8429.717</v>
       </c>
       <c r="F86">
         <v>869.339</v>
       </c>
       <c r="G86">
         <v>118.389</v>
       </c>
       <c r="H86">
         <v>763.995</v>
       </c>
       <c r="I86">
         <v>1481.823</v>
       </c>
       <c r="J86">
-        <v>2135.17</v>
+        <v>2134.672</v>
       </c>
       <c r="K86">
         <v>412.329</v>
       </c>
       <c r="L86">
         <v>2432.624</v>
       </c>
       <c r="M86">
-        <v>4980.123</v>
+        <v>4979.625</v>
       </c>
       <c r="N86">
-        <v>8213.669</v>
+        <v>8213.171</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>2104.341</v>
+        <v>2103.257</v>
       </c>
       <c r="C87">
         <v>2704.511</v>
       </c>
       <c r="D87">
-        <v>5203.024</v>
+        <v>5201.94</v>
       </c>
       <c r="E87">
-        <v>8473.666</v>
+        <v>8472.441</v>
       </c>
       <c r="F87">
         <v>835.948</v>
       </c>
       <c r="G87">
         <v>119.346</v>
       </c>
       <c r="H87">
-        <v>878.414</v>
+        <v>878.273</v>
       </c>
       <c r="I87">
         <v>1436.934</v>
       </c>
       <c r="J87">
-        <v>1969.046</v>
+        <v>1967.962</v>
       </c>
       <c r="K87">
         <v>394.172</v>
       </c>
       <c r="L87">
         <v>2658.753</v>
       </c>
       <c r="M87">
-        <v>5021.971</v>
+        <v>5020.887</v>
       </c>
       <c r="N87">
-        <v>8292.613</v>
+        <v>8291.387</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>2057.326</v>
+        <v>2046.305</v>
       </c>
       <c r="C88">
         <v>2875.195</v>
       </c>
       <c r="D88">
-        <v>5319.406</v>
+        <v>5308.385</v>
       </c>
       <c r="E88">
-        <v>8906.381</v>
+        <v>8894.933</v>
       </c>
       <c r="F88">
         <v>828.761</v>
       </c>
       <c r="G88">
         <v>116.069</v>
       </c>
       <c r="H88">
-        <v>1100.246</v>
+        <v>1099.82</v>
       </c>
       <c r="I88">
         <v>1541.898</v>
       </c>
       <c r="J88">
-        <v>1919.876</v>
+        <v>1908.855</v>
       </c>
       <c r="K88">
         <v>386.885</v>
       </c>
       <c r="L88">
         <v>2805.501</v>
       </c>
       <c r="M88">
-        <v>5112.262</v>
+        <v>5101.241</v>
       </c>
       <c r="N88">
-        <v>8699.237</v>
+        <v>8687.789</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>2058.435</v>
       </c>
       <c r="C89">
         <v>2816.925</v>
       </c>
       <c r="D89">
         <v>5247.192</v>
       </c>
       <c r="E89">
-        <v>9179.628</v>
+        <v>9181.536</v>
       </c>
       <c r="F89">
         <v>842.843</v>
       </c>
       <c r="G89">
         <v>116.962</v>
       </c>
       <c r="H89">
-        <v>1388.13</v>
+        <v>1390.038</v>
       </c>
       <c r="I89">
         <v>1584.501</v>
       </c>
       <c r="J89">
         <v>1911.786</v>
       </c>
       <c r="K89">
         <v>371.832</v>
       </c>
       <c r="L89">
         <v>2568.999</v>
       </c>
       <c r="M89">
         <v>4852.617</v>
       </c>
       <c r="N89">
-        <v>8785.052</v>
+        <v>8786.961</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>