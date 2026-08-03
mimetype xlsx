--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 10.1 Renewable Energy Production and Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Wood Energy Production</t>
   </si>
   <si>
     <t>Biofuels Production</t>
   </si>
   <si>
     <t>Total Biomass Energy Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
   <si>
     <t>Geothermal Energy Consumption</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -20180,8570 +20180,8658 @@
       </c>
       <c r="L456">
         <v>146.999</v>
       </c>
       <c r="M456">
         <v>354.782</v>
       </c>
       <c r="N456">
         <v>475.975</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>187.178</v>
       </c>
       <c r="C457">
         <v>150.936</v>
       </c>
       <c r="D457">
         <v>377.071</v>
       </c>
       <c r="E457">
-        <v>489.844</v>
+        <v>489.848</v>
       </c>
       <c r="F457">
         <v>76.371</v>
       </c>
       <c r="G457">
         <v>9.529</v>
       </c>
       <c r="H457">
-        <v>3.485</v>
+        <v>3.489</v>
       </c>
       <c r="I457">
         <v>23.387</v>
       </c>
       <c r="J457">
         <v>187.178</v>
       </c>
       <c r="K457">
         <v>38.958</v>
       </c>
       <c r="L457">
         <v>141.158</v>
       </c>
       <c r="M457">
         <v>367.294</v>
       </c>
       <c r="N457">
-        <v>480.067</v>
+        <v>480.07</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>171.797</v>
       </c>
       <c r="C458">
         <v>140.823</v>
       </c>
       <c r="D458">
         <v>347.952</v>
       </c>
       <c r="E458">
-        <v>449.09</v>
+        <v>449.094</v>
       </c>
       <c r="F458">
         <v>70.252</v>
       </c>
       <c r="G458">
         <v>8.519</v>
       </c>
       <c r="H458">
-        <v>3.833</v>
+        <v>3.837</v>
       </c>
       <c r="I458">
         <v>18.533</v>
       </c>
       <c r="J458">
         <v>171.797</v>
       </c>
       <c r="K458">
         <v>35.332</v>
       </c>
       <c r="L458">
         <v>134.986</v>
       </c>
       <c r="M458">
         <v>342.116</v>
       </c>
       <c r="N458">
-        <v>443.254</v>
+        <v>443.258</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>187.22</v>
       </c>
       <c r="C459">
         <v>156.949</v>
       </c>
       <c r="D459">
         <v>384.094</v>
       </c>
       <c r="E459">
-        <v>499.56</v>
+        <v>499.565</v>
       </c>
       <c r="F459">
         <v>71.262</v>
       </c>
       <c r="G459">
         <v>9.512</v>
       </c>
       <c r="H459">
-        <v>5.386</v>
+        <v>5.391</v>
       </c>
       <c r="I459">
         <v>29.306</v>
       </c>
       <c r="J459">
         <v>187.22</v>
       </c>
       <c r="K459">
         <v>39.925</v>
       </c>
       <c r="L459">
         <v>147.746</v>
       </c>
       <c r="M459">
         <v>374.892</v>
       </c>
       <c r="N459">
-        <v>490.357</v>
+        <v>490.363</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>179.128</v>
       </c>
       <c r="C460">
         <v>150.611</v>
       </c>
       <c r="D460">
         <v>368.922</v>
       </c>
       <c r="E460">
-        <v>482.552</v>
+        <v>482.558</v>
       </c>
       <c r="F460">
         <v>65.158</v>
       </c>
       <c r="G460">
         <v>9.122</v>
       </c>
       <c r="H460">
-        <v>6.033</v>
+        <v>6.039</v>
       </c>
       <c r="I460">
         <v>33.316</v>
       </c>
       <c r="J460">
         <v>179.128</v>
       </c>
       <c r="K460">
         <v>39.183</v>
       </c>
       <c r="L460">
         <v>147.271</v>
       </c>
       <c r="M460">
         <v>365.582</v>
       </c>
       <c r="N460">
-        <v>479.212</v>
+        <v>479.218</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>181.788</v>
       </c>
       <c r="C461">
         <v>155.303</v>
       </c>
       <c r="D461">
         <v>376.012</v>
       </c>
       <c r="E461">
-        <v>507.544</v>
+        <v>507.55</v>
       </c>
       <c r="F461">
         <v>85.57</v>
       </c>
       <c r="G461">
         <v>9.525</v>
       </c>
       <c r="H461">
-        <v>6.76</v>
+        <v>6.767</v>
       </c>
       <c r="I461">
         <v>29.676</v>
       </c>
       <c r="J461">
         <v>181.788</v>
       </c>
       <c r="K461">
         <v>38.921</v>
       </c>
       <c r="L461">
         <v>153.704</v>
       </c>
       <c r="M461">
         <v>374.413</v>
       </c>
       <c r="N461">
-        <v>505.945</v>
+        <v>505.951</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>182.446</v>
       </c>
       <c r="C462">
         <v>151.148</v>
       </c>
       <c r="D462">
         <v>372.328</v>
       </c>
       <c r="E462">
-        <v>517.75</v>
+        <v>517.756</v>
       </c>
       <c r="F462">
         <v>101.861</v>
       </c>
       <c r="G462">
         <v>9.202</v>
       </c>
       <c r="H462">
-        <v>6.895</v>
+        <v>6.901</v>
       </c>
       <c r="I462">
         <v>27.463</v>
       </c>
       <c r="J462">
         <v>182.446</v>
       </c>
       <c r="K462">
         <v>38.734</v>
       </c>
       <c r="L462">
         <v>153.3</v>
       </c>
       <c r="M462">
         <v>374.48</v>
       </c>
       <c r="N462">
-        <v>519.901</v>
+        <v>519.908</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>189.157</v>
       </c>
       <c r="C463">
         <v>156.691</v>
       </c>
       <c r="D463">
         <v>385.443</v>
       </c>
       <c r="E463">
-        <v>508.593</v>
+        <v>508.6</v>
       </c>
       <c r="F463">
         <v>83.651</v>
       </c>
       <c r="G463">
         <v>9.399</v>
       </c>
       <c r="H463">
-        <v>7.158</v>
+        <v>7.165</v>
       </c>
       <c r="I463">
         <v>22.942</v>
       </c>
       <c r="J463">
         <v>189.157</v>
       </c>
       <c r="K463">
         <v>39.595</v>
       </c>
       <c r="L463">
         <v>157.123</v>
       </c>
       <c r="M463">
         <v>385.875</v>
       </c>
       <c r="N463">
-        <v>509.025</v>
+        <v>509.032</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>190.522</v>
       </c>
       <c r="C464">
         <v>158.933</v>
       </c>
       <c r="D464">
         <v>389.064</v>
       </c>
       <c r="E464">
-        <v>497.073</v>
+        <v>497.08</v>
       </c>
       <c r="F464">
         <v>68.647</v>
       </c>
       <c r="G464">
         <v>9.478</v>
       </c>
       <c r="H464">
-        <v>7.072</v>
+        <v>7.079</v>
       </c>
       <c r="I464">
         <v>22.812</v>
       </c>
       <c r="J464">
         <v>190.522</v>
       </c>
       <c r="K464">
         <v>39.609</v>
       </c>
       <c r="L464">
         <v>157.37</v>
       </c>
       <c r="M464">
         <v>387.501</v>
       </c>
       <c r="N464">
-        <v>495.511</v>
+        <v>495.518</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>184.923</v>
       </c>
       <c r="C465">
         <v>154.972</v>
       </c>
       <c r="D465">
         <v>377.355</v>
       </c>
       <c r="E465">
-        <v>476.105</v>
+        <v>476.111</v>
       </c>
       <c r="F465">
         <v>58.909</v>
       </c>
       <c r="G465">
         <v>9.164</v>
       </c>
       <c r="H465">
-        <v>6.433</v>
+        <v>6.439</v>
       </c>
       <c r="I465">
         <v>24.244</v>
       </c>
       <c r="J465">
         <v>184.923</v>
       </c>
       <c r="K465">
         <v>37.46</v>
       </c>
       <c r="L465">
         <v>151.704</v>
       </c>
       <c r="M465">
         <v>374.086</v>
       </c>
       <c r="N465">
-        <v>472.836</v>
+        <v>472.843</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>185.667</v>
       </c>
       <c r="C466">
         <v>161.893</v>
       </c>
       <c r="D466">
         <v>386.771</v>
       </c>
       <c r="E466">
-        <v>489.125</v>
+        <v>489.131</v>
       </c>
       <c r="F466">
         <v>60.334</v>
       </c>
       <c r="G466">
         <v>9.223</v>
       </c>
       <c r="H466">
-        <v>5.693</v>
+        <v>5.698</v>
       </c>
       <c r="I466">
         <v>27.104</v>
       </c>
       <c r="J466">
         <v>185.667</v>
       </c>
       <c r="K466">
         <v>39.211</v>
       </c>
       <c r="L466">
         <v>159.105</v>
       </c>
       <c r="M466">
         <v>383.983</v>
       </c>
       <c r="N466">
-        <v>486.337</v>
+        <v>486.342</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>183.819</v>
       </c>
       <c r="C467">
         <v>162.58</v>
       </c>
       <c r="D467">
         <v>386.602</v>
       </c>
       <c r="E467">
-        <v>500.488</v>
+        <v>500.493</v>
       </c>
       <c r="F467">
         <v>66.744</v>
       </c>
       <c r="G467">
         <v>9.163</v>
       </c>
       <c r="H467">
-        <v>4.721</v>
+        <v>4.725</v>
       </c>
       <c r="I467">
         <v>33.259</v>
       </c>
       <c r="J467">
         <v>183.819</v>
       </c>
       <c r="K467">
         <v>40.202</v>
       </c>
       <c r="L467">
         <v>156.074</v>
       </c>
       <c r="M467">
         <v>380.095</v>
       </c>
       <c r="N467">
-        <v>493.982</v>
+        <v>493.987</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>193.095</v>
       </c>
       <c r="C468">
         <v>167.041</v>
       </c>
       <c r="D468">
         <v>400.917</v>
       </c>
       <c r="E468">
-        <v>524.855</v>
+        <v>524.859</v>
       </c>
       <c r="F468">
         <v>79.053</v>
       </c>
       <c r="G468">
         <v>9.591</v>
       </c>
       <c r="H468">
-        <v>4.384</v>
+        <v>4.388</v>
       </c>
       <c r="I468">
         <v>30.91</v>
       </c>
       <c r="J468">
         <v>193.095</v>
       </c>
       <c r="K468">
         <v>40.781</v>
       </c>
       <c r="L468">
         <v>161.443</v>
       </c>
       <c r="M468">
         <v>395.319</v>
       </c>
       <c r="N468">
-        <v>519.257</v>
+        <v>519.262</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>193.637</v>
       </c>
       <c r="C469">
         <v>168.537</v>
       </c>
       <c r="D469">
         <v>400.71</v>
       </c>
       <c r="E469">
-        <v>530.909</v>
+        <v>530.916</v>
       </c>
       <c r="F469">
         <v>87.112</v>
       </c>
       <c r="G469">
         <v>9.989</v>
       </c>
       <c r="H469">
-        <v>3.924</v>
+        <v>3.931</v>
       </c>
       <c r="I469">
         <v>29.174</v>
       </c>
       <c r="J469">
         <v>193.637</v>
       </c>
       <c r="K469">
         <v>38.536</v>
       </c>
       <c r="L469">
         <v>152.681</v>
       </c>
       <c r="M469">
         <v>384.854</v>
       </c>
       <c r="N469">
-        <v>515.053</v>
+        <v>515.061</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>173.103</v>
       </c>
       <c r="C470">
         <v>150.443</v>
       </c>
       <c r="D470">
         <v>359.327</v>
       </c>
       <c r="E470">
-        <v>490.715</v>
+        <v>490.723</v>
       </c>
       <c r="F470">
         <v>82.336</v>
       </c>
       <c r="G470">
         <v>9.017</v>
       </c>
       <c r="H470">
-        <v>4.374</v>
+        <v>4.382</v>
       </c>
       <c r="I470">
         <v>35.661</v>
       </c>
       <c r="J470">
         <v>173.103</v>
       </c>
       <c r="K470">
         <v>35.781</v>
       </c>
       <c r="L470">
         <v>143.489</v>
       </c>
       <c r="M470">
         <v>352.374</v>
       </c>
       <c r="N470">
-        <v>483.761</v>
+        <v>483.769</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>186.444</v>
       </c>
       <c r="C471">
         <v>170.005</v>
       </c>
       <c r="D471">
         <v>394.959</v>
       </c>
       <c r="E471">
-        <v>553.169</v>
+        <v>553.18</v>
       </c>
       <c r="F471">
         <v>106.231</v>
       </c>
       <c r="G471">
         <v>9.957</v>
       </c>
       <c r="H471">
-        <v>6.043</v>
+        <v>6.054</v>
       </c>
       <c r="I471">
         <v>35.978</v>
       </c>
       <c r="J471">
         <v>186.444</v>
       </c>
       <c r="K471">
         <v>38.511</v>
       </c>
       <c r="L471">
         <v>159.375</v>
       </c>
       <c r="M471">
         <v>384.329</v>
       </c>
       <c r="N471">
-        <v>542.539</v>
+        <v>542.55</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>175.84</v>
       </c>
       <c r="C472">
         <v>161.958</v>
       </c>
       <c r="D472">
         <v>373.481</v>
       </c>
       <c r="E472">
-        <v>538.506</v>
+        <v>538.518</v>
       </c>
       <c r="F472">
         <v>106.435</v>
       </c>
       <c r="G472">
         <v>9.447</v>
       </c>
       <c r="H472">
-        <v>6.76</v>
+        <v>6.772</v>
       </c>
       <c r="I472">
         <v>42.383</v>
       </c>
       <c r="J472">
         <v>175.84</v>
       </c>
       <c r="K472">
         <v>35.683</v>
       </c>
       <c r="L472">
         <v>152.763</v>
       </c>
       <c r="M472">
         <v>364.286</v>
       </c>
       <c r="N472">
-        <v>529.311</v>
+        <v>529.323</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>177.915</v>
       </c>
       <c r="C473">
         <v>170.159</v>
       </c>
       <c r="D473">
         <v>385.273</v>
       </c>
       <c r="E473">
-        <v>554.011</v>
+        <v>554.024</v>
       </c>
       <c r="F473">
         <v>111.187</v>
       </c>
       <c r="G473">
         <v>9.889</v>
       </c>
       <c r="H473">
-        <v>7.496</v>
+        <v>7.509</v>
       </c>
       <c r="I473">
         <v>40.167</v>
       </c>
       <c r="J473">
         <v>177.915</v>
       </c>
       <c r="K473">
         <v>37.199</v>
       </c>
       <c r="L473">
         <v>163.997</v>
       </c>
       <c r="M473">
         <v>379.11</v>
       </c>
       <c r="N473">
-        <v>547.848</v>
+        <v>547.861</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>184.151</v>
       </c>
       <c r="C474">
         <v>167.467</v>
       </c>
       <c r="D474">
         <v>389.673</v>
       </c>
       <c r="E474">
-        <v>553.885</v>
+        <v>553.898</v>
       </c>
       <c r="F474">
         <v>109.7</v>
       </c>
       <c r="G474">
         <v>9.363</v>
       </c>
       <c r="H474">
-        <v>7.667</v>
+        <v>7.681</v>
       </c>
       <c r="I474">
         <v>37.481</v>
       </c>
       <c r="J474">
         <v>184.151</v>
       </c>
       <c r="K474">
         <v>38.056</v>
       </c>
       <c r="L474">
         <v>166.881</v>
       </c>
       <c r="M474">
         <v>389.087</v>
       </c>
       <c r="N474">
-        <v>553.298</v>
+        <v>553.312</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>189.298</v>
       </c>
       <c r="C475">
         <v>170.816</v>
       </c>
       <c r="D475">
         <v>399.454</v>
       </c>
       <c r="E475">
-        <v>549.374</v>
+        <v>549.388</v>
       </c>
       <c r="F475">
         <v>106.743</v>
       </c>
       <c r="G475">
         <v>9.723</v>
       </c>
       <c r="H475">
-        <v>7.903</v>
+        <v>7.917</v>
       </c>
       <c r="I475">
         <v>25.551</v>
       </c>
       <c r="J475">
         <v>189.298</v>
       </c>
       <c r="K475">
         <v>39.34</v>
       </c>
       <c r="L475">
         <v>161.191</v>
       </c>
       <c r="M475">
         <v>389.828</v>
       </c>
       <c r="N475">
-        <v>539.749</v>
+        <v>539.763</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>189.485</v>
       </c>
       <c r="C476">
         <v>173.999</v>
       </c>
       <c r="D476">
         <v>402.931</v>
       </c>
       <c r="E476">
-        <v>534.036</v>
+        <v>534.05</v>
       </c>
       <c r="F476">
         <v>87.905</v>
       </c>
       <c r="G476">
         <v>9.742</v>
       </c>
       <c r="H476">
-        <v>7.958</v>
+        <v>7.972</v>
       </c>
       <c r="I476">
         <v>25.5</v>
       </c>
       <c r="J476">
         <v>189.485</v>
       </c>
       <c r="K476">
         <v>39.447</v>
       </c>
       <c r="L476">
         <v>173.499</v>
       </c>
       <c r="M476">
         <v>402.432</v>
       </c>
       <c r="N476">
-        <v>533.537</v>
+        <v>533.551</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>183.603</v>
       </c>
       <c r="C477">
         <v>165.886</v>
       </c>
       <c r="D477">
         <v>387.218</v>
       </c>
       <c r="E477">
-        <v>500.175</v>
+        <v>500.188</v>
       </c>
       <c r="F477">
         <v>72.94</v>
       </c>
       <c r="G477">
         <v>9.401</v>
       </c>
       <c r="H477">
-        <v>7.178</v>
+        <v>7.191</v>
       </c>
       <c r="I477">
         <v>23.437</v>
       </c>
       <c r="J477">
         <v>183.603</v>
       </c>
       <c r="K477">
         <v>37.73</v>
       </c>
       <c r="L477">
         <v>159.099</v>
       </c>
       <c r="M477">
         <v>380.432</v>
       </c>
       <c r="N477">
-        <v>493.388</v>
+        <v>493.401</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>182.755</v>
       </c>
       <c r="C478">
         <v>175.396</v>
       </c>
       <c r="D478">
         <v>397.994</v>
       </c>
       <c r="E478">
-        <v>517.691</v>
+        <v>517.702</v>
       </c>
       <c r="F478">
         <v>67.515</v>
       </c>
       <c r="G478">
         <v>9.763</v>
       </c>
       <c r="H478">
-        <v>6.507</v>
+        <v>6.518</v>
       </c>
       <c r="I478">
         <v>35.913</v>
       </c>
       <c r="J478">
         <v>182.755</v>
       </c>
       <c r="K478">
         <v>39.843</v>
       </c>
       <c r="L478">
         <v>166.454</v>
       </c>
       <c r="M478">
         <v>389.052</v>
       </c>
       <c r="N478">
-        <v>508.749</v>
+        <v>508.76</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>183.367</v>
       </c>
       <c r="C479">
         <v>177.173</v>
       </c>
       <c r="D479">
         <v>400.892</v>
       </c>
       <c r="E479">
-        <v>528.71</v>
+        <v>528.719</v>
       </c>
       <c r="F479">
         <v>70.562</v>
       </c>
       <c r="G479">
         <v>9.557</v>
       </c>
       <c r="H479">
-        <v>5.259</v>
+        <v>5.269</v>
       </c>
       <c r="I479">
         <v>42.44</v>
       </c>
       <c r="J479">
         <v>183.367</v>
       </c>
       <c r="K479">
         <v>40.352</v>
       </c>
       <c r="L479">
         <v>166.258</v>
       </c>
       <c r="M479">
         <v>389.976</v>
       </c>
       <c r="N479">
-        <v>517.794</v>
+        <v>517.804</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>193.623</v>
       </c>
       <c r="C480">
         <v>185.585</v>
       </c>
       <c r="D480">
         <v>420.525</v>
       </c>
       <c r="E480">
-        <v>552.823</v>
+        <v>552.832</v>
       </c>
       <c r="F480">
         <v>80.973</v>
       </c>
       <c r="G480">
         <v>9.912</v>
       </c>
       <c r="H480">
-        <v>5.056</v>
+        <v>5.065</v>
       </c>
       <c r="I480">
         <v>36.358</v>
       </c>
       <c r="J480">
         <v>193.623</v>
       </c>
       <c r="K480">
         <v>41.317</v>
       </c>
       <c r="L480">
         <v>175.792</v>
       </c>
       <c r="M480">
         <v>410.732</v>
       </c>
       <c r="N480">
-        <v>543.031</v>
+        <v>543.04</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>184.808</v>
       </c>
       <c r="C481">
         <v>176.18</v>
       </c>
       <c r="D481">
         <v>399.385</v>
       </c>
       <c r="E481">
-        <v>539.03</v>
+        <v>539.04</v>
       </c>
       <c r="F481">
         <v>78.842</v>
       </c>
       <c r="G481">
         <v>9.689</v>
       </c>
       <c r="H481">
-        <v>4.607</v>
+        <v>4.617</v>
       </c>
       <c r="I481">
         <v>46.508</v>
       </c>
       <c r="J481">
         <v>184.808</v>
       </c>
       <c r="K481">
         <v>38.397</v>
       </c>
       <c r="L481">
         <v>155.006</v>
       </c>
       <c r="M481">
         <v>378.211</v>
       </c>
       <c r="N481">
-        <v>517.856</v>
+        <v>517.867</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>173.569</v>
       </c>
       <c r="C482">
         <v>163.132</v>
       </c>
       <c r="D482">
         <v>373.028</v>
       </c>
       <c r="E482">
-        <v>494.125</v>
+        <v>494.137</v>
       </c>
       <c r="F482">
         <v>69.209</v>
       </c>
       <c r="G482">
         <v>9.103</v>
       </c>
       <c r="H482">
-        <v>5.077</v>
+        <v>5.088</v>
       </c>
       <c r="I482">
         <v>37.708</v>
       </c>
       <c r="J482">
         <v>173.569</v>
       </c>
       <c r="K482">
         <v>36.328</v>
       </c>
       <c r="L482">
         <v>151.441</v>
       </c>
       <c r="M482">
         <v>361.337</v>
       </c>
       <c r="N482">
-        <v>482.434</v>
+        <v>482.445</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>177.467</v>
       </c>
       <c r="C483">
         <v>170.729</v>
       </c>
       <c r="D483">
         <v>388.074</v>
       </c>
       <c r="E483">
-        <v>541.241</v>
+        <v>541.256</v>
       </c>
       <c r="F483">
         <v>88.393</v>
       </c>
       <c r="G483">
         <v>9.763</v>
       </c>
       <c r="H483">
-        <v>7.148</v>
+        <v>7.164</v>
       </c>
       <c r="I483">
         <v>47.861</v>
       </c>
       <c r="J483">
         <v>177.467</v>
       </c>
       <c r="K483">
         <v>39.878</v>
       </c>
       <c r="L483">
         <v>163.671</v>
       </c>
       <c r="M483">
         <v>381.016</v>
       </c>
       <c r="N483">
-        <v>534.183</v>
+        <v>534.198</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>168.214</v>
       </c>
       <c r="C484">
         <v>163.535</v>
       </c>
       <c r="D484">
         <v>368.981</v>
       </c>
       <c r="E484">
-        <v>519.625</v>
+        <v>519.642</v>
       </c>
       <c r="F484">
         <v>89.72</v>
       </c>
       <c r="G484">
         <v>9.464</v>
       </c>
       <c r="H484">
-        <v>8.096</v>
+        <v>8.113</v>
       </c>
       <c r="I484">
         <v>43.363</v>
       </c>
       <c r="J484">
         <v>168.214</v>
       </c>
       <c r="K484">
         <v>37.233</v>
       </c>
       <c r="L484">
         <v>159.812</v>
       </c>
       <c r="M484">
         <v>365.259</v>
       </c>
       <c r="N484">
-        <v>515.902</v>
+        <v>515.919</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>177.251</v>
       </c>
       <c r="C485">
         <v>171.87</v>
       </c>
       <c r="D485">
         <v>387.318</v>
       </c>
       <c r="E485">
-        <v>546.973</v>
+        <v>546.992</v>
       </c>
       <c r="F485">
         <v>97.724</v>
       </c>
       <c r="G485">
         <v>9.828</v>
       </c>
       <c r="H485">
-        <v>9.316</v>
+        <v>9.334</v>
       </c>
       <c r="I485">
         <v>42.788</v>
       </c>
       <c r="J485">
         <v>177.251</v>
       </c>
       <c r="K485">
         <v>38.198</v>
       </c>
       <c r="L485">
         <v>169.175</v>
       </c>
       <c r="M485">
         <v>384.623</v>
       </c>
       <c r="N485">
-        <v>544.278</v>
+        <v>544.297</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>176.385</v>
       </c>
       <c r="C486">
         <v>164.401</v>
       </c>
       <c r="D486">
         <v>377.793</v>
       </c>
       <c r="E486">
-        <v>528.767</v>
+        <v>528.785</v>
       </c>
       <c r="F486">
         <v>90.956</v>
       </c>
       <c r="G486">
         <v>9.564</v>
       </c>
       <c r="H486">
-        <v>9.605</v>
+        <v>9.624</v>
       </c>
       <c r="I486">
         <v>40.849</v>
       </c>
       <c r="J486">
         <v>176.385</v>
       </c>
       <c r="K486">
         <v>37.006</v>
       </c>
       <c r="L486">
         <v>164.569</v>
       </c>
       <c r="M486">
         <v>377.961</v>
       </c>
       <c r="N486">
-        <v>528.935</v>
+        <v>528.953</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>183.79</v>
       </c>
       <c r="C487">
         <v>156.766</v>
       </c>
       <c r="D487">
         <v>379.862</v>
       </c>
       <c r="E487">
-        <v>520.173</v>
+        <v>520.193</v>
       </c>
       <c r="F487">
         <v>90.387</v>
       </c>
       <c r="G487">
         <v>9.884</v>
       </c>
       <c r="H487">
-        <v>9.934</v>
+        <v>9.954</v>
       </c>
       <c r="I487">
         <v>30.104</v>
       </c>
       <c r="J487">
         <v>183.79</v>
       </c>
       <c r="K487">
         <v>39.306</v>
       </c>
       <c r="L487">
         <v>157.657</v>
       </c>
       <c r="M487">
         <v>380.753</v>
       </c>
       <c r="N487">
-        <v>521.063</v>
+        <v>521.083</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>185.197</v>
       </c>
       <c r="C488">
         <v>161.795</v>
       </c>
       <c r="D488">
         <v>386.269</v>
       </c>
       <c r="E488">
-        <v>513.269</v>
+        <v>513.289</v>
       </c>
       <c r="F488">
         <v>78.591</v>
       </c>
       <c r="G488">
         <v>9.827</v>
       </c>
       <c r="H488">
-        <v>9.685</v>
+        <v>9.704</v>
       </c>
       <c r="I488">
         <v>28.898</v>
       </c>
       <c r="J488">
         <v>185.197</v>
       </c>
       <c r="K488">
         <v>39.276</v>
       </c>
       <c r="L488">
         <v>167.16</v>
       </c>
       <c r="M488">
         <v>391.634</v>
       </c>
       <c r="N488">
-        <v>518.634</v>
+        <v>518.654</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>179.203</v>
       </c>
       <c r="C489">
         <v>150.489</v>
       </c>
       <c r="D489">
         <v>366.955</v>
       </c>
       <c r="E489">
-        <v>475.611</v>
+        <v>475.629</v>
       </c>
       <c r="F489">
         <v>60.065</v>
       </c>
       <c r="G489">
         <v>9.64</v>
       </c>
       <c r="H489">
-        <v>8.96</v>
+        <v>8.978</v>
       </c>
       <c r="I489">
         <v>29.991</v>
       </c>
       <c r="J489">
         <v>179.203</v>
       </c>
       <c r="K489">
         <v>37.263</v>
       </c>
       <c r="L489">
         <v>149.452</v>
       </c>
       <c r="M489">
         <v>365.918</v>
       </c>
       <c r="N489">
-        <v>474.575</v>
+        <v>474.593</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>180.24</v>
       </c>
       <c r="C490">
         <v>152.97</v>
       </c>
       <c r="D490">
         <v>373.975</v>
       </c>
       <c r="E490">
-        <v>491.52</v>
+        <v>491.537</v>
       </c>
       <c r="F490">
         <v>56.304</v>
       </c>
       <c r="G490">
         <v>9.913</v>
       </c>
       <c r="H490">
-        <v>8.214</v>
+        <v>8.23</v>
       </c>
       <c r="I490">
         <v>43.114</v>
       </c>
       <c r="J490">
         <v>180.24</v>
       </c>
       <c r="K490">
         <v>40.766</v>
       </c>
       <c r="L490">
         <v>158.729</v>
       </c>
       <c r="M490">
         <v>379.734</v>
       </c>
       <c r="N490">
-        <v>497.279</v>
+        <v>497.295</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>178.719</v>
       </c>
       <c r="C491">
         <v>149.512</v>
       </c>
       <c r="D491">
         <v>368.902</v>
       </c>
       <c r="E491">
-        <v>489.081</v>
+        <v>489.094</v>
       </c>
       <c r="F491">
         <v>63.918</v>
       </c>
       <c r="G491">
         <v>9.801</v>
       </c>
       <c r="H491">
-        <v>6.715</v>
+        <v>6.729</v>
       </c>
       <c r="I491">
         <v>39.745</v>
       </c>
       <c r="J491">
         <v>178.719</v>
       </c>
       <c r="K491">
         <v>40.671</v>
       </c>
       <c r="L491">
         <v>149.976</v>
       </c>
       <c r="M491">
         <v>369.366</v>
       </c>
       <c r="N491">
-        <v>489.545</v>
+        <v>489.559</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>186.371</v>
       </c>
       <c r="C492">
         <v>154.363</v>
       </c>
       <c r="D492">
         <v>383.017</v>
       </c>
       <c r="E492">
-        <v>527.555</v>
+        <v>527.568</v>
       </c>
       <c r="F492">
         <v>78.423</v>
       </c>
       <c r="G492">
         <v>10.122</v>
       </c>
       <c r="H492">
-        <v>6.439</v>
+        <v>6.452</v>
       </c>
       <c r="I492">
         <v>49.554</v>
       </c>
       <c r="J492">
         <v>186.371</v>
       </c>
       <c r="K492">
         <v>42.283</v>
       </c>
       <c r="L492">
         <v>152.468</v>
       </c>
       <c r="M492">
         <v>381.122</v>
       </c>
       <c r="N492">
-        <v>525.661</v>
+        <v>525.673</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>199.658</v>
       </c>
       <c r="C493">
         <v>150.623</v>
       </c>
       <c r="D493">
         <v>391.713</v>
       </c>
       <c r="E493">
-        <v>542.692</v>
+        <v>542.706</v>
       </c>
       <c r="F493">
         <v>84.715</v>
       </c>
       <c r="G493">
         <v>10.108</v>
       </c>
       <c r="H493">
-        <v>5.869</v>
+        <v>5.883</v>
       </c>
       <c r="I493">
         <v>50.288</v>
       </c>
       <c r="J493">
         <v>199.658</v>
       </c>
       <c r="K493">
         <v>41.432</v>
       </c>
       <c r="L493">
         <v>149.653</v>
       </c>
       <c r="M493">
         <v>390.743</v>
       </c>
       <c r="N493">
-        <v>541.722</v>
+        <v>541.736</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>179.53</v>
       </c>
       <c r="C494">
         <v>137.729</v>
       </c>
       <c r="D494">
         <v>354.251</v>
       </c>
       <c r="E494">
-        <v>487.697</v>
+        <v>487.712</v>
       </c>
       <c r="F494">
         <v>69.668</v>
       </c>
       <c r="G494">
         <v>9.089</v>
       </c>
       <c r="H494">
-        <v>6.663</v>
+        <v>6.678</v>
       </c>
       <c r="I494">
         <v>48.026</v>
       </c>
       <c r="J494">
         <v>179.53</v>
       </c>
       <c r="K494">
         <v>36.992</v>
       </c>
       <c r="L494">
         <v>139.735</v>
       </c>
       <c r="M494">
         <v>356.257</v>
       </c>
       <c r="N494">
-        <v>489.703</v>
+        <v>489.718</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>195.918</v>
       </c>
       <c r="C495">
         <v>159.758</v>
       </c>
       <c r="D495">
         <v>397.835</v>
       </c>
       <c r="E495">
-        <v>541.012</v>
+        <v>541.033</v>
       </c>
       <c r="F495">
         <v>70.063</v>
       </c>
       <c r="G495">
         <v>10.096</v>
       </c>
       <c r="H495">
-        <v>9.26</v>
+        <v>9.28</v>
       </c>
       <c r="I495">
         <v>53.758</v>
       </c>
       <c r="J495">
         <v>195.918</v>
       </c>
       <c r="K495">
         <v>42.16</v>
       </c>
       <c r="L495">
         <v>161.574</v>
       </c>
       <c r="M495">
         <v>399.652</v>
       </c>
       <c r="N495">
-        <v>542.829</v>
+        <v>542.849</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>185.361</v>
       </c>
       <c r="C496">
         <v>160.339</v>
       </c>
       <c r="D496">
         <v>386.469</v>
       </c>
       <c r="E496">
-        <v>551.448</v>
+        <v>551.47</v>
       </c>
       <c r="F496">
         <v>85.631</v>
       </c>
       <c r="G496">
         <v>9.567</v>
       </c>
       <c r="H496">
-        <v>10.151</v>
+        <v>10.174</v>
       </c>
       <c r="I496">
         <v>59.629</v>
       </c>
       <c r="J496">
         <v>185.361</v>
       </c>
       <c r="K496">
         <v>40.77</v>
       </c>
       <c r="L496">
         <v>162.337</v>
       </c>
       <c r="M496">
         <v>388.467</v>
       </c>
       <c r="N496">
-        <v>553.445</v>
+        <v>553.468</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>193.12</v>
       </c>
       <c r="C497">
         <v>170.191</v>
       </c>
       <c r="D497">
         <v>404.782</v>
       </c>
       <c r="E497">
-        <v>578.378</v>
+        <v>578.403</v>
       </c>
       <c r="F497">
         <v>97.072</v>
       </c>
       <c r="G497">
         <v>9.855</v>
       </c>
       <c r="H497">
-        <v>11.264</v>
+        <v>11.288</v>
       </c>
       <c r="I497">
         <v>55.406</v>
       </c>
       <c r="J497">
         <v>193.12</v>
       </c>
       <c r="K497">
         <v>41.47</v>
       </c>
       <c r="L497">
         <v>170.652</v>
       </c>
       <c r="M497">
         <v>405.242</v>
       </c>
       <c r="N497">
-        <v>578.839</v>
+        <v>578.864</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>192.995</v>
       </c>
       <c r="C498">
         <v>168.462</v>
       </c>
       <c r="D498">
         <v>401.893</v>
       </c>
       <c r="E498">
-        <v>563.561</v>
+        <v>563.587</v>
       </c>
       <c r="F498">
         <v>93.434</v>
       </c>
       <c r="G498">
         <v>9.581</v>
       </c>
       <c r="H498">
-        <v>11.745</v>
+        <v>11.77</v>
       </c>
       <c r="I498">
         <v>46.909</v>
       </c>
       <c r="J498">
         <v>192.995</v>
       </c>
       <c r="K498">
         <v>40.437</v>
       </c>
       <c r="L498">
         <v>173.842</v>
       </c>
       <c r="M498">
         <v>407.273</v>
       </c>
       <c r="N498">
-        <v>568.941</v>
+        <v>568.966</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>204.781</v>
       </c>
       <c r="C499">
         <v>172.708</v>
       </c>
       <c r="D499">
         <v>419.452</v>
       </c>
       <c r="E499">
-        <v>572.289</v>
+        <v>572.315</v>
       </c>
       <c r="F499">
         <v>92.993</v>
       </c>
       <c r="G499">
         <v>9.955</v>
       </c>
       <c r="H499">
-        <v>12.038</v>
+        <v>12.065</v>
       </c>
       <c r="I499">
         <v>37.851</v>
       </c>
       <c r="J499">
         <v>204.781</v>
       </c>
       <c r="K499">
         <v>41.963</v>
       </c>
       <c r="L499">
         <v>173.028</v>
       </c>
       <c r="M499">
         <v>419.772</v>
       </c>
       <c r="N499">
-        <v>572.609</v>
+        <v>572.635</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>202.372</v>
       </c>
       <c r="C500">
         <v>169.115</v>
       </c>
       <c r="D500">
         <v>413.684</v>
       </c>
       <c r="E500">
-        <v>542.61</v>
+        <v>542.636</v>
       </c>
       <c r="F500">
         <v>73.813</v>
       </c>
       <c r="G500">
         <v>9.905</v>
       </c>
       <c r="H500">
-        <v>12.336</v>
+        <v>12.362</v>
       </c>
       <c r="I500">
         <v>32.871</v>
       </c>
       <c r="J500">
         <v>202.372</v>
       </c>
       <c r="K500">
         <v>42.198</v>
       </c>
       <c r="L500">
         <v>172.446</v>
       </c>
       <c r="M500">
         <v>417.015</v>
       </c>
       <c r="N500">
-        <v>545.94</v>
+        <v>545.967</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>190.5</v>
       </c>
       <c r="C501">
         <v>164.898</v>
       </c>
       <c r="D501">
         <v>395.313</v>
       </c>
       <c r="E501">
-        <v>514.219</v>
+        <v>514.243</v>
       </c>
       <c r="F501">
         <v>57.871</v>
       </c>
       <c r="G501">
         <v>9.652</v>
       </c>
       <c r="H501">
-        <v>11.551</v>
+        <v>11.574</v>
       </c>
       <c r="I501">
         <v>39.832</v>
       </c>
       <c r="J501">
         <v>190.5</v>
       </c>
       <c r="K501">
         <v>39.914</v>
       </c>
       <c r="L501">
         <v>172.656</v>
       </c>
       <c r="M501">
         <v>403.071</v>
       </c>
       <c r="N501">
-        <v>521.977</v>
+        <v>522.001</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>195.16</v>
       </c>
       <c r="C502">
         <v>180.356</v>
       </c>
       <c r="D502">
         <v>417.493</v>
       </c>
       <c r="E502">
-        <v>543.689</v>
+        <v>543.71</v>
       </c>
       <c r="F502">
         <v>58.682</v>
       </c>
       <c r="G502">
         <v>10.045</v>
       </c>
       <c r="H502">
-        <v>10.946</v>
+        <v>10.968</v>
       </c>
       <c r="I502">
         <v>46.523</v>
       </c>
       <c r="J502">
         <v>195.16</v>
       </c>
       <c r="K502">
         <v>41.976</v>
       </c>
       <c r="L502">
         <v>185.584</v>
       </c>
       <c r="M502">
         <v>422.721</v>
       </c>
       <c r="N502">
-        <v>548.917</v>
+        <v>548.938</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>195.075</v>
       </c>
       <c r="C503">
         <v>178.452</v>
       </c>
       <c r="D503">
         <v>415.796</v>
       </c>
       <c r="E503">
-        <v>548.475</v>
+        <v>548.493</v>
       </c>
       <c r="F503">
         <v>60.313</v>
       </c>
       <c r="G503">
         <v>9.418</v>
       </c>
       <c r="H503">
-        <v>9.028</v>
+        <v>9.046</v>
       </c>
       <c r="I503">
         <v>53.921</v>
       </c>
       <c r="J503">
         <v>195.075</v>
       </c>
       <c r="K503">
         <v>42.268</v>
       </c>
       <c r="L503">
         <v>177.403</v>
       </c>
       <c r="M503">
         <v>414.747</v>
       </c>
       <c r="N503">
-        <v>547.426</v>
+        <v>547.444</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>203.786</v>
       </c>
       <c r="C504">
         <v>187.472</v>
       </c>
       <c r="D504">
         <v>436.115</v>
       </c>
       <c r="E504">
-        <v>574.712</v>
+        <v>574.729</v>
       </c>
       <c r="F504">
         <v>72.09</v>
       </c>
       <c r="G504">
         <v>10.053</v>
       </c>
       <c r="H504">
-        <v>8.8</v>
+        <v>8.817</v>
       </c>
       <c r="I504">
         <v>47.656</v>
       </c>
       <c r="J504">
         <v>203.786</v>
       </c>
       <c r="K504">
         <v>44.857</v>
       </c>
       <c r="L504">
         <v>187.428</v>
       </c>
       <c r="M504">
         <v>436.071</v>
       </c>
       <c r="N504">
-        <v>574.669</v>
+        <v>574.685</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>204.218</v>
       </c>
       <c r="C505">
         <v>171.833</v>
       </c>
       <c r="D505">
         <v>420.974</v>
       </c>
       <c r="E505">
-        <v>574.074</v>
+        <v>574.092</v>
       </c>
       <c r="F505">
         <v>73.815</v>
       </c>
       <c r="G505">
         <v>10.016</v>
       </c>
       <c r="H505">
-        <v>8.157</v>
+        <v>8.174</v>
       </c>
       <c r="I505">
         <v>61.113</v>
       </c>
       <c r="J505">
         <v>204.218</v>
       </c>
       <c r="K505">
         <v>44.923</v>
       </c>
       <c r="L505">
         <v>164.852</v>
       </c>
       <c r="M505">
         <v>413.993</v>
       </c>
       <c r="N505">
-        <v>567.094</v>
+        <v>567.111</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>185.541</v>
       </c>
       <c r="C506">
         <v>155.798</v>
       </c>
       <c r="D506">
         <v>382.165</v>
       </c>
       <c r="E506">
-        <v>507.104</v>
+        <v>507.124</v>
       </c>
       <c r="F506">
         <v>59.356</v>
       </c>
       <c r="G506">
         <v>8.987</v>
       </c>
       <c r="H506">
-        <v>8.799</v>
+        <v>8.818</v>
       </c>
       <c r="I506">
         <v>47.798</v>
       </c>
       <c r="J506">
         <v>185.541</v>
       </c>
       <c r="K506">
         <v>40.827</v>
       </c>
       <c r="L506">
         <v>152.659</v>
       </c>
       <c r="M506">
         <v>379.026</v>
       </c>
       <c r="N506">
-        <v>503.966</v>
+        <v>503.985</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>203.51</v>
       </c>
       <c r="C507">
         <v>175.544</v>
       </c>
       <c r="D507">
         <v>423.586</v>
       </c>
       <c r="E507">
-        <v>589.448</v>
+        <v>589.474</v>
       </c>
       <c r="F507">
         <v>82.765</v>
       </c>
       <c r="G507">
         <v>9.957</v>
       </c>
       <c r="H507">
-        <v>12.624</v>
+        <v>12.65</v>
       </c>
       <c r="I507">
         <v>60.515</v>
       </c>
       <c r="J507">
         <v>203.51</v>
       </c>
       <c r="K507">
         <v>44.532</v>
       </c>
       <c r="L507">
         <v>170.205</v>
       </c>
       <c r="M507">
         <v>418.247</v>
       </c>
       <c r="N507">
-        <v>584.109</v>
+        <v>584.135</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>192.673</v>
       </c>
       <c r="C508">
         <v>172.314</v>
       </c>
       <c r="D508">
         <v>408.886</v>
       </c>
       <c r="E508">
-        <v>582.906</v>
+        <v>582.935</v>
       </c>
       <c r="F508">
         <v>86.801</v>
       </c>
       <c r="G508">
         <v>9.701</v>
       </c>
       <c r="H508">
-        <v>13.934</v>
+        <v>13.962</v>
       </c>
       <c r="I508">
         <v>63.584</v>
       </c>
       <c r="J508">
         <v>192.673</v>
       </c>
       <c r="K508">
         <v>43.899</v>
       </c>
       <c r="L508">
         <v>170.104</v>
       </c>
       <c r="M508">
         <v>406.676</v>
       </c>
       <c r="N508">
-        <v>580.697</v>
+        <v>580.725</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>195.933</v>
       </c>
       <c r="C509">
         <v>180.975</v>
       </c>
       <c r="D509">
         <v>420.035</v>
       </c>
       <c r="E509">
-        <v>589.532</v>
+        <v>589.564</v>
       </c>
       <c r="F509">
         <v>90.568</v>
       </c>
       <c r="G509">
         <v>9.939</v>
       </c>
       <c r="H509">
-        <v>15.758</v>
+        <v>15.79</v>
       </c>
       <c r="I509">
         <v>53.232</v>
       </c>
       <c r="J509">
         <v>195.933</v>
       </c>
       <c r="K509">
         <v>43.127</v>
       </c>
       <c r="L509">
         <v>179.197</v>
       </c>
       <c r="M509">
         <v>418.257</v>
       </c>
       <c r="N509">
-        <v>587.754</v>
+        <v>587.785</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>200.088</v>
       </c>
       <c r="C510">
         <v>180.247</v>
       </c>
       <c r="D510">
         <v>422.748</v>
       </c>
       <c r="E510">
-        <v>590.551</v>
+        <v>590.583</v>
       </c>
       <c r="F510">
         <v>87.838</v>
       </c>
       <c r="G510">
         <v>9.632</v>
       </c>
       <c r="H510">
-        <v>16.428</v>
+        <v>16.459</v>
       </c>
       <c r="I510">
         <v>53.906</v>
       </c>
       <c r="J510">
         <v>200.088</v>
       </c>
       <c r="K510">
         <v>42.412</v>
       </c>
       <c r="L510">
         <v>176.124</v>
       </c>
       <c r="M510">
         <v>418.624</v>
       </c>
       <c r="N510">
-        <v>586.428</v>
+        <v>586.459</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>206.439</v>
       </c>
       <c r="C511">
         <v>186.037</v>
       </c>
       <c r="D511">
         <v>437.471</v>
       </c>
       <c r="E511">
-        <v>588.452</v>
+        <v>588.485</v>
       </c>
       <c r="F511">
         <v>83.107</v>
       </c>
       <c r="G511">
         <v>9.896</v>
       </c>
       <c r="H511">
-        <v>16.395</v>
+        <v>16.428</v>
       </c>
       <c r="I511">
         <v>41.583</v>
       </c>
       <c r="J511">
         <v>206.439</v>
       </c>
       <c r="K511">
         <v>44.994</v>
       </c>
       <c r="L511">
         <v>182.491</v>
       </c>
       <c r="M511">
         <v>433.924</v>
       </c>
       <c r="N511">
-        <v>584.906</v>
+        <v>584.938</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>207.694</v>
       </c>
       <c r="C512">
         <v>180.371</v>
       </c>
       <c r="D512">
         <v>431.02</v>
       </c>
       <c r="E512">
-        <v>559.856</v>
+        <v>559.889</v>
       </c>
       <c r="F512">
         <v>67.582</v>
       </c>
       <c r="G512">
         <v>9.928</v>
       </c>
       <c r="H512">
-        <v>16.624</v>
+        <v>16.656</v>
       </c>
       <c r="I512">
         <v>34.702</v>
       </c>
       <c r="J512">
         <v>207.694</v>
       </c>
       <c r="K512">
         <v>42.954</v>
       </c>
       <c r="L512">
         <v>183.09</v>
       </c>
       <c r="M512">
         <v>433.738</v>
       </c>
       <c r="N512">
-        <v>562.575</v>
+        <v>562.607</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>195.605</v>
       </c>
       <c r="C513">
         <v>174.842</v>
       </c>
       <c r="D513">
         <v>411.083</v>
       </c>
       <c r="E513">
-        <v>530.545</v>
+        <v>530.575</v>
       </c>
       <c r="F513">
         <v>54.846</v>
       </c>
       <c r="G513">
         <v>9.68</v>
       </c>
       <c r="H513">
-        <v>15.631</v>
+        <v>15.661</v>
       </c>
       <c r="I513">
         <v>39.305</v>
       </c>
       <c r="J513">
         <v>195.605</v>
       </c>
       <c r="K513">
         <v>40.635</v>
       </c>
       <c r="L513">
         <v>173.602</v>
       </c>
       <c r="M513">
         <v>409.842</v>
       </c>
       <c r="N513">
-        <v>529.305</v>
+        <v>529.335</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>200.241</v>
       </c>
       <c r="C514">
         <v>181.966</v>
       </c>
       <c r="D514">
         <v>424.674</v>
       </c>
       <c r="E514">
-        <v>557.212</v>
+        <v>557.24</v>
       </c>
       <c r="F514">
         <v>58.547</v>
       </c>
       <c r="G514">
         <v>9.983</v>
       </c>
       <c r="H514">
-        <v>14.507</v>
+        <v>14.535</v>
       </c>
       <c r="I514">
         <v>49.501</v>
       </c>
       <c r="J514">
         <v>200.241</v>
       </c>
       <c r="K514">
         <v>42.467</v>
       </c>
       <c r="L514">
         <v>182.914</v>
       </c>
       <c r="M514">
         <v>425.622</v>
       </c>
       <c r="N514">
-        <v>558.16</v>
+        <v>558.187</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>198.406</v>
       </c>
       <c r="C515">
         <v>179.89</v>
       </c>
       <c r="D515">
         <v>419.845</v>
       </c>
       <c r="E515">
-        <v>569.44</v>
+        <v>569.463</v>
       </c>
       <c r="F515">
         <v>63.548</v>
       </c>
       <c r="G515">
         <v>9.868</v>
       </c>
       <c r="H515">
-        <v>11.805</v>
+        <v>11.828</v>
       </c>
       <c r="I515">
         <v>64.374</v>
       </c>
       <c r="J515">
         <v>198.406</v>
       </c>
       <c r="K515">
         <v>41.549</v>
       </c>
       <c r="L515">
         <v>176.28</v>
       </c>
       <c r="M515">
         <v>416.235</v>
       </c>
       <c r="N515">
-        <v>565.83</v>
+        <v>565.853</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>207.843</v>
       </c>
       <c r="C516">
         <v>195.329</v>
       </c>
       <c r="D516">
         <v>446.73</v>
       </c>
       <c r="E516">
-        <v>593.582</v>
+        <v>593.604</v>
       </c>
       <c r="F516">
         <v>76.186</v>
       </c>
       <c r="G516">
         <v>10.085</v>
       </c>
       <c r="H516">
-        <v>10.387</v>
+        <v>10.409</v>
       </c>
       <c r="I516">
         <v>50.195</v>
       </c>
       <c r="J516">
         <v>207.843</v>
       </c>
       <c r="K516">
         <v>43.558</v>
       </c>
       <c r="L516">
         <v>187.064</v>
       </c>
       <c r="M516">
         <v>438.466</v>
       </c>
       <c r="N516">
-        <v>585.318</v>
+        <v>585.34</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>201.691</v>
       </c>
       <c r="C517">
         <v>181.675</v>
       </c>
       <c r="D517">
         <v>426.511</v>
       </c>
       <c r="E517">
-        <v>580.459</v>
+        <v>580.479</v>
       </c>
       <c r="F517">
         <v>82.36</v>
       </c>
       <c r="G517">
         <v>10.04</v>
       </c>
       <c r="H517">
-        <v>9.815</v>
+        <v>9.835</v>
       </c>
       <c r="I517">
         <v>51.733</v>
       </c>
       <c r="J517">
         <v>201.691</v>
       </c>
       <c r="K517">
         <v>43.145</v>
       </c>
       <c r="L517">
         <v>166.886</v>
       </c>
       <c r="M517">
         <v>411.721</v>
       </c>
       <c r="N517">
-        <v>565.67</v>
+        <v>565.689</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>182.071</v>
       </c>
       <c r="C518">
         <v>164.888</v>
       </c>
       <c r="D518">
         <v>385.395</v>
       </c>
       <c r="E518">
-        <v>532.998</v>
+        <v>533.02</v>
       </c>
       <c r="F518">
         <v>76.04</v>
       </c>
       <c r="G518">
         <v>9.171</v>
       </c>
       <c r="H518">
-        <v>11.48</v>
+        <v>11.502</v>
       </c>
       <c r="I518">
         <v>50.912</v>
       </c>
       <c r="J518">
         <v>182.071</v>
       </c>
       <c r="K518">
         <v>38.436</v>
       </c>
       <c r="L518">
         <v>160.592</v>
       </c>
       <c r="M518">
         <v>381.098</v>
       </c>
       <c r="N518">
-        <v>528.701</v>
+        <v>528.723</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>192.096</v>
       </c>
       <c r="C519">
         <v>183.132</v>
       </c>
       <c r="D519">
         <v>418.058</v>
       </c>
       <c r="E519">
-        <v>579.274</v>
+        <v>579.304</v>
       </c>
       <c r="F519">
         <v>82.846</v>
       </c>
       <c r="G519">
         <v>10.149</v>
       </c>
       <c r="H519">
-        <v>15.989</v>
+        <v>16.019</v>
       </c>
       <c r="I519">
         <v>52.231</v>
       </c>
       <c r="J519">
         <v>192.096</v>
       </c>
       <c r="K519">
         <v>42.831</v>
       </c>
       <c r="L519">
         <v>179.015</v>
       </c>
       <c r="M519">
         <v>413.942</v>
       </c>
       <c r="N519">
-        <v>575.157</v>
+        <v>575.187</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>186.985</v>
       </c>
       <c r="C520">
         <v>175.482</v>
       </c>
       <c r="D520">
         <v>404.12</v>
       </c>
       <c r="E520">
-        <v>569.372</v>
+        <v>569.406</v>
       </c>
       <c r="F520">
         <v>76.671</v>
       </c>
       <c r="G520">
         <v>9.561</v>
       </c>
       <c r="H520">
-        <v>18.058</v>
+        <v>18.092</v>
       </c>
       <c r="I520">
         <v>60.963</v>
       </c>
       <c r="J520">
         <v>186.985</v>
       </c>
       <c r="K520">
         <v>41.652</v>
       </c>
       <c r="L520">
         <v>173.571</v>
       </c>
       <c r="M520">
         <v>402.209</v>
       </c>
       <c r="N520">
-        <v>567.461</v>
+        <v>567.495</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>192.617</v>
       </c>
       <c r="C521">
         <v>186.805</v>
       </c>
       <c r="D521">
         <v>421.76</v>
       </c>
       <c r="E521">
-        <v>578.595</v>
+        <v>578.632</v>
       </c>
       <c r="F521">
         <v>68.668</v>
       </c>
       <c r="G521">
         <v>10.136</v>
       </c>
       <c r="H521">
-        <v>19.51</v>
+        <v>19.547</v>
       </c>
       <c r="I521">
         <v>58.52</v>
       </c>
       <c r="J521">
         <v>192.617</v>
       </c>
       <c r="K521">
         <v>42.339</v>
       </c>
       <c r="L521">
         <v>188.596</v>
       </c>
       <c r="M521">
         <v>423.552</v>
       </c>
       <c r="N521">
-        <v>580.386</v>
+        <v>580.423</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>189.831</v>
       </c>
       <c r="C522">
         <v>187.421</v>
       </c>
       <c r="D522">
         <v>419.237</v>
       </c>
       <c r="E522">
-        <v>564.148</v>
+        <v>564.185</v>
       </c>
       <c r="F522">
         <v>69.653</v>
       </c>
       <c r="G522">
         <v>9.66</v>
       </c>
       <c r="H522">
-        <v>19.804</v>
+        <v>19.842</v>
       </c>
       <c r="I522">
         <v>45.793</v>
       </c>
       <c r="J522">
         <v>189.831</v>
       </c>
       <c r="K522">
         <v>41.985</v>
       </c>
       <c r="L522">
         <v>189.441</v>
       </c>
       <c r="M522">
         <v>421.258</v>
       </c>
       <c r="N522">
-        <v>566.168</v>
+        <v>566.206</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>198.543</v>
       </c>
       <c r="C523">
         <v>190.746</v>
       </c>
       <c r="D523">
         <v>434.897</v>
       </c>
       <c r="E523">
-        <v>583.94</v>
+        <v>583.98</v>
       </c>
       <c r="F523">
         <v>71.701</v>
       </c>
       <c r="G523">
         <v>10.022</v>
       </c>
       <c r="H523">
-        <v>20.66</v>
+        <v>20.7</v>
       </c>
       <c r="I523">
         <v>46.661</v>
       </c>
       <c r="J523">
         <v>198.543</v>
       </c>
       <c r="K523">
         <v>45.608</v>
       </c>
       <c r="L523">
         <v>192.173</v>
       </c>
       <c r="M523">
         <v>436.324</v>
       </c>
       <c r="N523">
-        <v>585.368</v>
+        <v>585.407</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>199.379</v>
       </c>
       <c r="C524">
         <v>188.213</v>
       </c>
       <c r="D524">
         <v>431.663</v>
       </c>
       <c r="E524">
-        <v>572.235</v>
+        <v>572.274</v>
       </c>
       <c r="F524">
         <v>65.245</v>
       </c>
       <c r="G524">
         <v>9.979</v>
       </c>
       <c r="H524">
-        <v>20.72</v>
+        <v>20.759</v>
       </c>
       <c r="I524">
         <v>44.629</v>
       </c>
       <c r="J524">
         <v>199.379</v>
       </c>
       <c r="K524">
         <v>44.071</v>
       </c>
       <c r="L524">
         <v>192.445</v>
       </c>
       <c r="M524">
         <v>435.895</v>
       </c>
       <c r="N524">
-        <v>576.468</v>
+        <v>576.507</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>189.132</v>
       </c>
       <c r="C525">
         <v>178.667</v>
       </c>
       <c r="D525">
         <v>409.666</v>
       </c>
       <c r="E525">
-        <v>539.599</v>
+        <v>539.634</v>
       </c>
       <c r="F525">
         <v>54.913</v>
       </c>
       <c r="G525">
         <v>9.323</v>
       </c>
       <c r="H525">
-        <v>18.026</v>
+        <v>18.061</v>
       </c>
       <c r="I525">
         <v>47.671</v>
       </c>
       <c r="J525">
         <v>189.132</v>
       </c>
       <c r="K525">
         <v>41.867</v>
       </c>
       <c r="L525">
         <v>185.619</v>
       </c>
       <c r="M525">
         <v>416.618</v>
       </c>
       <c r="N525">
-        <v>546.552</v>
+        <v>546.587</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>187.289</v>
       </c>
       <c r="C526">
         <v>186.315</v>
       </c>
       <c r="D526">
         <v>418.147</v>
       </c>
       <c r="E526">
-        <v>556.624</v>
+        <v>556.656</v>
       </c>
       <c r="F526">
         <v>56.743</v>
       </c>
       <c r="G526">
         <v>9.907</v>
       </c>
       <c r="H526">
-        <v>15.938</v>
+        <v>15.97</v>
       </c>
       <c r="I526">
         <v>55.889</v>
       </c>
       <c r="J526">
         <v>187.289</v>
       </c>
       <c r="K526">
         <v>44.543</v>
       </c>
       <c r="L526">
         <v>187.005</v>
       </c>
       <c r="M526">
         <v>418.836</v>
       </c>
       <c r="N526">
-        <v>557.314</v>
+        <v>557.346</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>188.795</v>
       </c>
       <c r="C527">
         <v>184.786</v>
       </c>
       <c r="D527">
         <v>418.73</v>
       </c>
       <c r="E527">
-        <v>575.262</v>
+        <v>575.288</v>
       </c>
       <c r="F527">
         <v>65.981</v>
       </c>
       <c r="G527">
         <v>9.77</v>
       </c>
       <c r="H527">
-        <v>13.628</v>
+        <v>13.654</v>
       </c>
       <c r="I527">
         <v>67.154</v>
       </c>
       <c r="J527">
         <v>188.795</v>
       </c>
       <c r="K527">
         <v>45.15</v>
       </c>
       <c r="L527">
         <v>181.63</v>
       </c>
       <c r="M527">
         <v>415.574</v>
       </c>
       <c r="N527">
-        <v>572.107</v>
+        <v>572.133</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>196.949</v>
       </c>
       <c r="C528">
         <v>193.08</v>
       </c>
       <c r="D528">
         <v>436.774</v>
       </c>
       <c r="E528">
-        <v>607.029</v>
+        <v>607.053</v>
       </c>
       <c r="F528">
         <v>79.041</v>
       </c>
       <c r="G528">
         <v>10.091</v>
       </c>
       <c r="H528">
-        <v>12.547</v>
+        <v>12.571</v>
       </c>
       <c r="I528">
         <v>68.576</v>
       </c>
       <c r="J528">
         <v>196.949</v>
       </c>
       <c r="K528">
         <v>46.745</v>
       </c>
       <c r="L528">
         <v>187.801</v>
       </c>
       <c r="M528">
         <v>431.495</v>
       </c>
       <c r="N528">
-        <v>601.75</v>
+        <v>601.775</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>196.373</v>
       </c>
       <c r="C529">
         <v>188.598</v>
       </c>
       <c r="D529">
         <v>427.135</v>
       </c>
       <c r="E529">
-        <v>599.191</v>
+        <v>599.271</v>
       </c>
       <c r="F529">
         <v>87.397</v>
       </c>
       <c r="G529">
         <v>9.923</v>
       </c>
       <c r="H529">
-        <v>11.728</v>
+        <v>11.809</v>
       </c>
       <c r="I529">
         <v>63.007</v>
       </c>
       <c r="J529">
         <v>191.457</v>
       </c>
       <c r="K529">
         <v>42.164</v>
       </c>
       <c r="L529">
         <v>174.702</v>
       </c>
       <c r="M529">
         <v>408.324</v>
       </c>
       <c r="N529">
-        <v>580.379</v>
+        <v>580.46</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>186.792</v>
       </c>
       <c r="C530">
         <v>178.671</v>
       </c>
       <c r="D530">
         <v>405.931</v>
       </c>
       <c r="E530">
-        <v>581.707</v>
+        <v>581.801</v>
       </c>
       <c r="F530">
         <v>82.362</v>
       </c>
       <c r="G530">
         <v>9.274</v>
       </c>
       <c r="H530">
-        <v>15.428</v>
+        <v>15.522</v>
       </c>
       <c r="I530">
         <v>68.712</v>
       </c>
       <c r="J530">
         <v>180.17</v>
       </c>
       <c r="K530">
         <v>40.467</v>
       </c>
       <c r="L530">
         <v>176.11</v>
       </c>
       <c r="M530">
         <v>396.747</v>
       </c>
       <c r="N530">
-        <v>572.523</v>
+        <v>572.617</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>190.619</v>
       </c>
       <c r="C531">
         <v>194.48</v>
       </c>
       <c r="D531">
         <v>428.642</v>
       </c>
       <c r="E531">
-        <v>626.117</v>
+        <v>626.242</v>
       </c>
       <c r="F531">
         <v>93.454</v>
       </c>
       <c r="G531">
         <v>9.866</v>
       </c>
       <c r="H531">
-        <v>19.297</v>
+        <v>19.423</v>
       </c>
       <c r="I531">
         <v>74.857</v>
       </c>
       <c r="J531">
         <v>184.745</v>
       </c>
       <c r="K531">
         <v>43.543</v>
       </c>
       <c r="L531">
         <v>191.319</v>
       </c>
       <c r="M531">
         <v>419.607</v>
       </c>
       <c r="N531">
-        <v>617.082</v>
+        <v>617.207</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>177.9</v>
       </c>
       <c r="C532">
         <v>179.125</v>
       </c>
       <c r="D532">
         <v>399.703</v>
       </c>
       <c r="E532">
-        <v>589.697</v>
+        <v>589.837</v>
       </c>
       <c r="F532">
         <v>88.296</v>
       </c>
       <c r="G532">
         <v>9.33</v>
       </c>
       <c r="H532">
-        <v>21.401</v>
+        <v>21.541</v>
       </c>
       <c r="I532">
         <v>70.967</v>
       </c>
       <c r="J532">
         <v>172.992</v>
       </c>
       <c r="K532">
         <v>42.678</v>
       </c>
       <c r="L532">
         <v>177.536</v>
       </c>
       <c r="M532">
         <v>393.207</v>
       </c>
       <c r="N532">
-        <v>583.2</v>
+        <v>583.34</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>186.887</v>
       </c>
       <c r="C533">
         <v>193.545</v>
       </c>
       <c r="D533">
         <v>423.372</v>
       </c>
       <c r="E533">
-        <v>609.056</v>
+        <v>609.211</v>
       </c>
       <c r="F533">
         <v>86.96</v>
       </c>
       <c r="G533">
         <v>9.957</v>
       </c>
       <c r="H533">
-        <v>24.459</v>
+        <v>24.613</v>
       </c>
       <c r="I533">
         <v>64.309</v>
       </c>
       <c r="J533">
         <v>180.385</v>
       </c>
       <c r="K533">
         <v>42.94</v>
       </c>
       <c r="L533">
         <v>197.174</v>
       </c>
       <c r="M533">
         <v>420.499</v>
       </c>
       <c r="N533">
-        <v>606.183</v>
+        <v>606.337</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>190.065</v>
       </c>
       <c r="C534">
         <v>194.201</v>
       </c>
       <c r="D534">
         <v>424.332</v>
       </c>
       <c r="E534">
-        <v>593.674</v>
+        <v>593.832</v>
       </c>
       <c r="F534">
         <v>79.284</v>
       </c>
       <c r="G534">
         <v>9.475</v>
       </c>
       <c r="H534">
-        <v>24.955</v>
+        <v>25.113</v>
       </c>
       <c r="I534">
         <v>55.627</v>
       </c>
       <c r="J534">
         <v>181.856</v>
       </c>
       <c r="K534">
         <v>40.067</v>
       </c>
       <c r="L534">
         <v>196.602</v>
       </c>
       <c r="M534">
         <v>418.525</v>
       </c>
       <c r="N534">
-        <v>587.866</v>
+        <v>588.025</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>192.222</v>
       </c>
       <c r="C535">
         <v>200.412</v>
       </c>
       <c r="D535">
         <v>434.083</v>
       </c>
       <c r="E535">
-        <v>604.311</v>
+        <v>604.475</v>
       </c>
       <c r="F535">
         <v>73.206</v>
       </c>
       <c r="G535">
         <v>9.852</v>
       </c>
       <c r="H535">
-        <v>27.056</v>
+        <v>27.22</v>
       </c>
       <c r="I535">
         <v>60.114</v>
       </c>
       <c r="J535">
         <v>188.103</v>
       </c>
       <c r="K535">
         <v>41.448</v>
       </c>
       <c r="L535">
         <v>205.111</v>
       </c>
       <c r="M535">
         <v>434.663</v>
       </c>
       <c r="N535">
-        <v>604.891</v>
+        <v>605.055</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>195.868</v>
       </c>
       <c r="C536">
         <v>203.744</v>
       </c>
       <c r="D536">
         <v>441.57</v>
       </c>
       <c r="E536">
-        <v>591.345</v>
+        <v>591.505</v>
       </c>
       <c r="F536">
         <v>66.771</v>
       </c>
       <c r="G536">
         <v>9.897</v>
       </c>
       <c r="H536">
-        <v>26.741</v>
+        <v>26.9</v>
       </c>
       <c r="I536">
         <v>46.367</v>
       </c>
       <c r="J536">
         <v>189.83</v>
       </c>
       <c r="K536">
         <v>41.958</v>
       </c>
       <c r="L536">
         <v>209.353</v>
       </c>
       <c r="M536">
         <v>441.141</v>
       </c>
       <c r="N536">
-        <v>590.916</v>
+        <v>591.076</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>185.531</v>
       </c>
       <c r="C537">
         <v>191.624</v>
       </c>
       <c r="D537">
         <v>416.462</v>
       </c>
       <c r="E537">
-        <v>562.208</v>
+        <v>562.351</v>
       </c>
       <c r="F537">
         <v>55.847</v>
       </c>
       <c r="G537">
         <v>9.732</v>
       </c>
       <c r="H537">
-        <v>24.199</v>
+        <v>24.341</v>
       </c>
       <c r="I537">
         <v>55.969</v>
       </c>
       <c r="J537">
         <v>178.532</v>
       </c>
       <c r="K537">
         <v>39.307</v>
       </c>
       <c r="L537">
         <v>198.018</v>
       </c>
       <c r="M537">
         <v>415.858</v>
       </c>
       <c r="N537">
-        <v>561.604</v>
+        <v>561.746</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>185.19</v>
       </c>
       <c r="C538">
         <v>198.5</v>
       </c>
       <c r="D538">
         <v>424.405</v>
       </c>
       <c r="E538">
-        <v>584.383</v>
+        <v>584.51</v>
       </c>
       <c r="F538">
         <v>59.16</v>
       </c>
       <c r="G538">
         <v>9.995</v>
       </c>
       <c r="H538">
-        <v>21.438</v>
+        <v>21.566</v>
       </c>
       <c r="I538">
         <v>69.384</v>
       </c>
       <c r="J538">
         <v>179.085</v>
       </c>
       <c r="K538">
         <v>40.714</v>
       </c>
       <c r="L538">
         <v>199.452</v>
       </c>
       <c r="M538">
         <v>419.251</v>
       </c>
       <c r="N538">
-        <v>579.229</v>
+        <v>579.357</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>187.092</v>
       </c>
       <c r="C539">
         <v>197.554</v>
       </c>
       <c r="D539">
         <v>427.968</v>
       </c>
       <c r="E539">
-        <v>586.197</v>
+        <v>586.3</v>
       </c>
       <c r="F539">
         <v>64.174</v>
       </c>
       <c r="G539">
         <v>9.858</v>
       </c>
       <c r="H539">
-        <v>17.985</v>
+        <v>18.088</v>
       </c>
       <c r="I539">
         <v>66.212</v>
       </c>
       <c r="J539">
         <v>182.283</v>
       </c>
       <c r="K539">
         <v>43.322</v>
       </c>
       <c r="L539">
         <v>200.084</v>
       </c>
       <c r="M539">
         <v>425.689</v>
       </c>
       <c r="N539">
-        <v>583.917</v>
+        <v>584.021</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>214.994</v>
       </c>
       <c r="C540">
         <v>208.942</v>
       </c>
       <c r="D540">
         <v>468.546</v>
       </c>
       <c r="E540">
-        <v>650.925</v>
+        <v>651.021</v>
       </c>
       <c r="F540">
         <v>76.865</v>
       </c>
       <c r="G540">
         <v>10.339</v>
       </c>
       <c r="H540">
-        <v>16.202</v>
+        <v>16.298</v>
       </c>
       <c r="I540">
         <v>78.973</v>
       </c>
       <c r="J540">
         <v>207.517</v>
       </c>
       <c r="K540">
         <v>44.61</v>
       </c>
       <c r="L540">
         <v>207.817</v>
       </c>
       <c r="M540">
         <v>459.944</v>
       </c>
       <c r="N540">
-        <v>642.322</v>
+        <v>642.418</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>193.059</v>
       </c>
       <c r="C541">
         <v>202.09</v>
       </c>
       <c r="D541">
         <v>439.571</v>
       </c>
       <c r="E541">
-        <v>627.139</v>
+        <v>627.282</v>
       </c>
       <c r="F541">
         <v>90.854</v>
       </c>
       <c r="G541">
         <v>10.194</v>
       </c>
       <c r="H541">
-        <v>15.555</v>
+        <v>15.697</v>
       </c>
       <c r="I541">
         <v>70.965</v>
       </c>
       <c r="J541">
         <v>186.497</v>
       </c>
       <c r="K541">
         <v>44.422</v>
       </c>
       <c r="L541">
         <v>186.214</v>
       </c>
       <c r="M541">
         <v>417.133</v>
       </c>
       <c r="N541">
-        <v>604.701</v>
+        <v>604.844</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>174.829</v>
       </c>
       <c r="C542">
         <v>182.094</v>
       </c>
       <c r="D542">
         <v>396.508</v>
       </c>
       <c r="E542">
-        <v>580.323</v>
+        <v>580.481</v>
       </c>
       <c r="F542">
         <v>81.485</v>
       </c>
       <c r="G542">
         <v>9.098</v>
       </c>
       <c r="H542">
-        <v>17.857</v>
+        <v>18.016</v>
       </c>
       <c r="I542">
         <v>75.375</v>
       </c>
       <c r="J542">
         <v>169.4</v>
       </c>
       <c r="K542">
         <v>39.585</v>
       </c>
       <c r="L542">
         <v>171.424</v>
       </c>
       <c r="M542">
         <v>380.408</v>
       </c>
       <c r="N542">
-        <v>564.223</v>
+        <v>564.382</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>192.369</v>
       </c>
       <c r="C543">
         <v>201.743</v>
       </c>
       <c r="D543">
         <v>437.49</v>
       </c>
       <c r="E543">
-        <v>663.921</v>
+        <v>664.147</v>
       </c>
       <c r="F543">
         <v>101.04</v>
       </c>
       <c r="G543">
         <v>10.126</v>
       </c>
       <c r="H543">
-        <v>27.472</v>
+        <v>27.698</v>
       </c>
       <c r="I543">
         <v>87.793</v>
       </c>
       <c r="J543">
         <v>185.415</v>
       </c>
       <c r="K543">
         <v>43.377</v>
       </c>
       <c r="L543">
         <v>195.863</v>
       </c>
       <c r="M543">
         <v>424.656</v>
       </c>
       <c r="N543">
-        <v>651.088</v>
+        <v>651.313</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>179.358</v>
       </c>
       <c r="C544">
         <v>188.334</v>
       </c>
       <c r="D544">
         <v>408.227</v>
       </c>
       <c r="E544">
-        <v>635.132</v>
+        <v>635.383</v>
       </c>
       <c r="F544">
         <v>100.345</v>
       </c>
       <c r="G544">
         <v>9.795</v>
       </c>
       <c r="H544">
-        <v>30.175</v>
+        <v>30.426</v>
       </c>
       <c r="I544">
         <v>86.59</v>
       </c>
       <c r="J544">
         <v>173.518</v>
       </c>
       <c r="K544">
         <v>40.534</v>
       </c>
       <c r="L544">
         <v>189.532</v>
       </c>
       <c r="M544">
         <v>403.584</v>
       </c>
       <c r="N544">
-        <v>630.489</v>
+        <v>630.74</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>182.888</v>
       </c>
       <c r="C545">
         <v>202.668</v>
       </c>
       <c r="D545">
         <v>426.923</v>
       </c>
       <c r="E545">
-        <v>661.288</v>
+        <v>661.565</v>
       </c>
       <c r="F545">
         <v>111.255</v>
       </c>
       <c r="G545">
         <v>9.835</v>
       </c>
       <c r="H545">
-        <v>34.567</v>
+        <v>34.844</v>
       </c>
       <c r="I545">
         <v>78.707</v>
       </c>
       <c r="J545">
         <v>177.51</v>
       </c>
       <c r="K545">
         <v>41.368</v>
       </c>
       <c r="L545">
         <v>206.683</v>
       </c>
       <c r="M545">
         <v>425.561</v>
       </c>
       <c r="N545">
-        <v>659.925</v>
+        <v>660.202</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>187.302</v>
       </c>
       <c r="C546">
         <v>196.266</v>
       </c>
       <c r="D546">
         <v>423.612</v>
       </c>
       <c r="E546">
-        <v>642.341</v>
+        <v>642.625</v>
       </c>
       <c r="F546">
         <v>104.323</v>
       </c>
       <c r="G546">
         <v>9.599</v>
       </c>
       <c r="H546">
-        <v>36.083</v>
+        <v>36.368</v>
       </c>
       <c r="I546">
         <v>68.724</v>
       </c>
       <c r="J546">
         <v>180.623</v>
       </c>
       <c r="K546">
         <v>40.044</v>
       </c>
       <c r="L546">
         <v>203.243</v>
       </c>
       <c r="M546">
         <v>423.91</v>
       </c>
       <c r="N546">
-        <v>642.64</v>
+        <v>642.924</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>193.037</v>
       </c>
       <c r="C547">
         <v>201.023</v>
       </c>
       <c r="D547">
         <v>435.087</v>
       </c>
       <c r="E547">
-        <v>625.553</v>
+        <v>625.845</v>
       </c>
       <c r="F547">
         <v>90.753</v>
       </c>
       <c r="G547">
         <v>10.077</v>
       </c>
       <c r="H547">
-        <v>34.635</v>
+        <v>34.927</v>
       </c>
       <c r="I547">
         <v>55.001</v>
       </c>
       <c r="J547">
         <v>187.489</v>
       </c>
       <c r="K547">
         <v>41.027</v>
       </c>
       <c r="L547">
         <v>201.51</v>
       </c>
       <c r="M547">
         <v>430.026</v>
       </c>
       <c r="N547">
-        <v>620.493</v>
+        <v>620.785</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>195.856</v>
       </c>
       <c r="C548">
         <v>209.101</v>
       </c>
       <c r="D548">
         <v>446.085</v>
       </c>
       <c r="E548">
-        <v>612.154</v>
+        <v>612.438</v>
       </c>
       <c r="F548">
         <v>75.18</v>
       </c>
       <c r="G548">
         <v>10.044</v>
       </c>
       <c r="H548">
-        <v>33.492</v>
+        <v>33.775</v>
       </c>
       <c r="I548">
         <v>47.355</v>
       </c>
       <c r="J548">
         <v>189.35</v>
       </c>
       <c r="K548">
         <v>41.128</v>
       </c>
       <c r="L548">
         <v>210.863</v>
       </c>
       <c r="M548">
         <v>441.341</v>
       </c>
       <c r="N548">
-        <v>607.41</v>
+        <v>607.694</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>181.264</v>
       </c>
       <c r="C549">
         <v>197.274</v>
       </c>
       <c r="D549">
         <v>416.763</v>
       </c>
       <c r="E549">
-        <v>583.867</v>
+        <v>584.121</v>
       </c>
       <c r="F549">
         <v>65.346</v>
       </c>
       <c r="G549">
         <v>9.762</v>
       </c>
       <c r="H549">
-        <v>30.881</v>
+        <v>31.135</v>
       </c>
       <c r="I549">
         <v>61.115</v>
       </c>
       <c r="J549">
         <v>173.881</v>
       </c>
       <c r="K549">
         <v>38.225</v>
       </c>
       <c r="L549">
         <v>195.269</v>
       </c>
       <c r="M549">
         <v>407.375</v>
       </c>
       <c r="N549">
-        <v>574.479</v>
+        <v>574.734</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>186.593</v>
       </c>
       <c r="C550">
         <v>206.518</v>
       </c>
       <c r="D550">
         <v>433.547</v>
       </c>
       <c r="E550">
-        <v>614.657</v>
+        <v>614.884</v>
       </c>
       <c r="F550">
         <v>60.386</v>
       </c>
       <c r="G550">
         <v>9.536</v>
       </c>
       <c r="H550">
-        <v>28.042</v>
+        <v>28.27</v>
       </c>
       <c r="I550">
         <v>83.146</v>
       </c>
       <c r="J550">
         <v>180.315</v>
       </c>
       <c r="K550">
         <v>40.436</v>
       </c>
       <c r="L550">
         <v>202.523</v>
       </c>
       <c r="M550">
         <v>423.274</v>
       </c>
       <c r="N550">
-        <v>604.384</v>
+        <v>604.611</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>188.135</v>
       </c>
       <c r="C551">
         <v>208.792</v>
       </c>
       <c r="D551">
         <v>438.603</v>
       </c>
       <c r="E551">
-        <v>613.796</v>
+        <v>613.975</v>
       </c>
       <c r="F551">
         <v>67.859</v>
       </c>
       <c r="G551">
         <v>9.671</v>
       </c>
       <c r="H551">
-        <v>20.501</v>
+        <v>20.68</v>
       </c>
       <c r="I551">
         <v>77.162</v>
       </c>
       <c r="J551">
         <v>181.089</v>
       </c>
       <c r="K551">
         <v>41.676</v>
       </c>
       <c r="L551">
         <v>199.618</v>
       </c>
       <c r="M551">
         <v>422.384</v>
       </c>
       <c r="N551">
-        <v>597.577</v>
+        <v>597.756</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>199.602</v>
       </c>
       <c r="C552">
         <v>210.966</v>
       </c>
       <c r="D552">
         <v>454.004</v>
       </c>
       <c r="E552">
-        <v>635.13</v>
+        <v>635.298</v>
       </c>
       <c r="F552">
         <v>75.91</v>
       </c>
       <c r="G552">
         <v>10.105</v>
       </c>
       <c r="H552">
-        <v>19.362</v>
+        <v>19.531</v>
       </c>
       <c r="I552">
         <v>75.749</v>
       </c>
       <c r="J552">
         <v>190.576</v>
       </c>
       <c r="K552">
         <v>43.437</v>
       </c>
       <c r="L552">
         <v>201.642</v>
       </c>
       <c r="M552">
         <v>435.655</v>
       </c>
       <c r="N552">
-        <v>616.781</v>
+        <v>616.949</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>201.634</v>
       </c>
       <c r="C553">
         <v>204.218</v>
       </c>
       <c r="D553">
         <v>449.18</v>
       </c>
       <c r="E553">
-        <v>652.428</v>
+        <v>652.641</v>
       </c>
       <c r="F553">
         <v>85.519</v>
       </c>
       <c r="G553">
         <v>9.97</v>
       </c>
       <c r="H553">
-        <v>20.417</v>
+        <v>20.629</v>
       </c>
       <c r="I553">
         <v>87.343</v>
       </c>
       <c r="J553">
         <v>196.053</v>
       </c>
       <c r="K553">
         <v>43.328</v>
       </c>
       <c r="L553">
         <v>190.956</v>
       </c>
       <c r="M553">
         <v>430.336</v>
       </c>
       <c r="N553">
-        <v>633.585</v>
+        <v>633.797</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>183.568</v>
       </c>
       <c r="C554">
         <v>189.139</v>
       </c>
       <c r="D554">
         <v>412.864</v>
       </c>
       <c r="E554">
-        <v>609.384</v>
+        <v>609.616</v>
       </c>
       <c r="F554">
         <v>84.967</v>
       </c>
       <c r="G554">
         <v>9.218</v>
       </c>
       <c r="H554">
-        <v>23.213</v>
+        <v>23.444</v>
       </c>
       <c r="I554">
         <v>79.123</v>
       </c>
       <c r="J554">
         <v>175.743</v>
       </c>
       <c r="K554">
         <v>40.156</v>
       </c>
       <c r="L554">
         <v>171.592</v>
       </c>
       <c r="M554">
         <v>387.492</v>
       </c>
       <c r="N554">
-        <v>584.012</v>
+        <v>584.243</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>197.986</v>
       </c>
       <c r="C555">
         <v>207.86</v>
       </c>
       <c r="D555">
         <v>449.086</v>
       </c>
       <c r="E555">
-        <v>668.591</v>
+        <v>668.911</v>
       </c>
       <c r="F555">
         <v>88.236</v>
       </c>
       <c r="G555">
         <v>10.057</v>
       </c>
       <c r="H555">
-        <v>30.918</v>
+        <v>31.238</v>
       </c>
       <c r="I555">
         <v>90.294</v>
       </c>
       <c r="J555">
         <v>192.165</v>
       </c>
       <c r="K555">
         <v>43.24</v>
       </c>
       <c r="L555">
         <v>195.311</v>
       </c>
       <c r="M555">
         <v>430.717</v>
       </c>
       <c r="N555">
-        <v>650.222</v>
+        <v>650.542</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>187.224</v>
       </c>
       <c r="C556">
         <v>197.237</v>
       </c>
       <c r="D556">
         <v>425.122</v>
       </c>
       <c r="E556">
-        <v>656.554</v>
+        <v>656.914</v>
       </c>
       <c r="F556">
         <v>95.929</v>
       </c>
       <c r="G556">
         <v>9.272</v>
       </c>
       <c r="H556">
-        <v>36.049</v>
+        <v>36.408</v>
       </c>
       <c r="I556">
         <v>90.182</v>
       </c>
       <c r="J556">
         <v>179.93</v>
       </c>
       <c r="K556">
         <v>40.661</v>
       </c>
       <c r="L556">
         <v>186.07</v>
       </c>
       <c r="M556">
         <v>406.662</v>
       </c>
       <c r="N556">
-        <v>638.094</v>
+        <v>638.453</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>196.397</v>
       </c>
       <c r="C557">
         <v>207.564</v>
       </c>
       <c r="D557">
         <v>444.714</v>
       </c>
       <c r="E557">
-        <v>680.705</v>
+        <v>681.1</v>
       </c>
       <c r="F557">
         <v>103.876</v>
       </c>
       <c r="G557">
         <v>10.111</v>
       </c>
       <c r="H557">
-        <v>40.277</v>
+        <v>40.672</v>
       </c>
       <c r="I557">
         <v>81.728</v>
       </c>
       <c r="J557">
         <v>188.469</v>
       </c>
       <c r="K557">
         <v>40.753</v>
       </c>
       <c r="L557">
         <v>209.285</v>
       </c>
       <c r="M557">
         <v>438.507</v>
       </c>
       <c r="N557">
-        <v>674.498</v>
+        <v>674.893</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>194.65</v>
       </c>
       <c r="C558">
         <v>204.553</v>
       </c>
       <c r="D558">
         <v>438.195</v>
       </c>
       <c r="E558">
-        <v>668.774</v>
+        <v>669.175</v>
       </c>
       <c r="F558">
         <v>94.163</v>
       </c>
       <c r="G558">
         <v>9.654</v>
       </c>
       <c r="H558">
-        <v>42.476</v>
+        <v>42.877</v>
       </c>
       <c r="I558">
         <v>84.286</v>
       </c>
       <c r="J558">
         <v>185.853</v>
       </c>
       <c r="K558">
         <v>38.993</v>
       </c>
       <c r="L558">
         <v>198.474</v>
       </c>
       <c r="M558">
         <v>423.319</v>
       </c>
       <c r="N558">
-        <v>653.898</v>
+        <v>654.299</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>202.203</v>
       </c>
       <c r="C559">
         <v>213.7</v>
       </c>
       <c r="D559">
         <v>455.403</v>
       </c>
       <c r="E559">
-        <v>647.94</v>
+        <v>648.352</v>
       </c>
       <c r="F559">
         <v>85.64</v>
       </c>
       <c r="G559">
         <v>10.066</v>
       </c>
       <c r="H559">
-        <v>40.715</v>
+        <v>41.128</v>
       </c>
       <c r="I559">
         <v>56.116</v>
       </c>
       <c r="J559">
         <v>195.468</v>
       </c>
       <c r="K559">
         <v>39.5</v>
       </c>
       <c r="L559">
         <v>204.554</v>
       </c>
       <c r="M559">
         <v>439.522</v>
       </c>
       <c r="N559">
-        <v>632.058</v>
+        <v>632.471</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>202.041</v>
       </c>
       <c r="C560">
         <v>217.345</v>
       </c>
       <c r="D560">
         <v>459.274</v>
       </c>
       <c r="E560">
-        <v>651.954</v>
+        <v>652.35</v>
       </c>
       <c r="F560">
         <v>75.122</v>
       </c>
       <c r="G560">
         <v>10.058</v>
       </c>
       <c r="H560">
-        <v>39.785</v>
+        <v>40.18</v>
       </c>
       <c r="I560">
         <v>67.716</v>
       </c>
       <c r="J560">
         <v>193.795</v>
       </c>
       <c r="K560">
         <v>39.888</v>
       </c>
       <c r="L560">
         <v>211.642</v>
       </c>
       <c r="M560">
         <v>445.325</v>
       </c>
       <c r="N560">
-        <v>638.004</v>
+        <v>638.4</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>189.591</v>
       </c>
       <c r="C561">
         <v>200.911</v>
       </c>
       <c r="D561">
         <v>427.023</v>
       </c>
       <c r="E561">
-        <v>600.71</v>
+        <v>601.061</v>
       </c>
       <c r="F561">
         <v>65.393</v>
       </c>
       <c r="G561">
         <v>9.75</v>
       </c>
       <c r="H561">
-        <v>35.355</v>
+        <v>35.706</v>
       </c>
       <c r="I561">
         <v>63.189</v>
       </c>
       <c r="J561">
         <v>181.062</v>
       </c>
       <c r="K561">
         <v>36.521</v>
       </c>
       <c r="L561">
         <v>190.086</v>
       </c>
       <c r="M561">
         <v>407.669</v>
       </c>
       <c r="N561">
-        <v>581.356</v>
+        <v>581.707</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>195.376</v>
       </c>
       <c r="C562">
         <v>212.511</v>
       </c>
       <c r="D562">
         <v>448.833</v>
       </c>
       <c r="E562">
-        <v>627.968</v>
+        <v>628.282</v>
       </c>
       <c r="F562">
         <v>66.698</v>
       </c>
       <c r="G562">
         <v>9.737</v>
       </c>
       <c r="H562">
-        <v>30.386</v>
+        <v>30.7</v>
       </c>
       <c r="I562">
         <v>72.314</v>
       </c>
       <c r="J562">
         <v>185.979</v>
       </c>
       <c r="K562">
         <v>40.945</v>
       </c>
       <c r="L562">
         <v>203.303</v>
       </c>
       <c r="M562">
         <v>430.227</v>
       </c>
       <c r="N562">
-        <v>609.363</v>
+        <v>609.676</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>192.744</v>
       </c>
       <c r="C563">
         <v>206.403</v>
       </c>
       <c r="D563">
         <v>440.087</v>
       </c>
       <c r="E563">
-        <v>623.2</v>
+        <v>623.45</v>
       </c>
       <c r="F563">
         <v>74.766</v>
       </c>
       <c r="G563">
         <v>9.76</v>
       </c>
       <c r="H563">
-        <v>23.468</v>
+        <v>23.718</v>
       </c>
       <c r="I563">
         <v>75.118</v>
       </c>
       <c r="J563">
         <v>184.016</v>
       </c>
       <c r="K563">
         <v>40.939</v>
       </c>
       <c r="L563">
         <v>195.978</v>
       </c>
       <c r="M563">
         <v>420.933</v>
       </c>
       <c r="N563">
-        <v>604.046</v>
+        <v>604.296</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>204.144</v>
       </c>
       <c r="C564">
         <v>209.304</v>
       </c>
       <c r="D564">
         <v>455.871</v>
       </c>
       <c r="E564">
-        <v>647.491</v>
+        <v>647.724</v>
       </c>
       <c r="F564">
         <v>77.784</v>
       </c>
       <c r="G564">
         <v>10.327</v>
       </c>
       <c r="H564">
-        <v>20.576</v>
+        <v>20.809</v>
       </c>
       <c r="I564">
         <v>82.933</v>
       </c>
       <c r="J564">
         <v>194.967</v>
       </c>
       <c r="K564">
         <v>42.423</v>
       </c>
       <c r="L564">
         <v>197.917</v>
       </c>
       <c r="M564">
         <v>435.308</v>
       </c>
       <c r="N564">
-        <v>626.928</v>
+        <v>627.161</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>201.936</v>
       </c>
       <c r="C565">
         <v>203.505</v>
       </c>
       <c r="D565">
         <v>444.926</v>
       </c>
       <c r="E565">
-        <v>644.838</v>
+        <v>645.11</v>
       </c>
       <c r="F565">
         <v>84.61</v>
       </c>
       <c r="G565">
         <v>10.136</v>
       </c>
       <c r="H565">
-        <v>22.249</v>
+        <v>22.521</v>
       </c>
       <c r="I565">
         <v>82.917</v>
       </c>
       <c r="J565">
         <v>195.893</v>
       </c>
       <c r="K565">
         <v>39.485</v>
       </c>
       <c r="L565">
         <v>185.476</v>
       </c>
       <c r="M565">
         <v>420.854</v>
       </c>
       <c r="N565">
-        <v>620.766</v>
+        <v>621.038</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>183.939</v>
       </c>
       <c r="C566">
         <v>185.199</v>
       </c>
       <c r="D566">
         <v>404.689</v>
       </c>
       <c r="E566">
-        <v>593.17</v>
+        <v>593.464</v>
       </c>
       <c r="F566">
         <v>78.068</v>
       </c>
       <c r="G566">
         <v>9.282</v>
       </c>
       <c r="H566">
-        <v>23.942</v>
+        <v>24.236</v>
       </c>
       <c r="I566">
         <v>77.189</v>
       </c>
       <c r="J566">
         <v>175.543</v>
       </c>
       <c r="K566">
         <v>35.551</v>
       </c>
       <c r="L566">
         <v>180.279</v>
       </c>
       <c r="M566">
         <v>391.372</v>
       </c>
       <c r="N566">
-        <v>579.853</v>
+        <v>580.147</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>195.963</v>
       </c>
       <c r="C567">
         <v>199.101</v>
       </c>
       <c r="D567">
         <v>433.493</v>
       </c>
       <c r="E567">
-        <v>657.018</v>
+        <v>657.435</v>
       </c>
       <c r="F567">
         <v>89.852</v>
       </c>
       <c r="G567">
         <v>10.247</v>
       </c>
       <c r="H567">
-        <v>35.49</v>
+        <v>35.907</v>
       </c>
       <c r="I567">
         <v>87.936</v>
       </c>
       <c r="J567">
         <v>188.849</v>
       </c>
       <c r="K567">
         <v>38.429</v>
       </c>
       <c r="L567">
         <v>195.324</v>
       </c>
       <c r="M567">
         <v>422.602</v>
       </c>
       <c r="N567">
-        <v>646.127</v>
+        <v>646.544</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>185.402</v>
       </c>
       <c r="C568">
         <v>201.785</v>
       </c>
       <c r="D568">
         <v>422.747</v>
       </c>
       <c r="E568">
-        <v>665.972</v>
+        <v>666.436</v>
       </c>
       <c r="F568">
         <v>94.922</v>
       </c>
       <c r="G568">
         <v>9.498</v>
       </c>
       <c r="H568">
-        <v>40.146</v>
+        <v>40.61</v>
       </c>
       <c r="I568">
         <v>98.659</v>
       </c>
       <c r="J568">
         <v>177.281</v>
       </c>
       <c r="K568">
         <v>35.559</v>
       </c>
       <c r="L568">
         <v>194.087</v>
       </c>
       <c r="M568">
         <v>406.927</v>
       </c>
       <c r="N568">
-        <v>650.153</v>
+        <v>650.616</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>192.803</v>
       </c>
       <c r="C569">
         <v>210.963</v>
       </c>
       <c r="D569">
         <v>439.777</v>
       </c>
       <c r="E569">
-        <v>689.977</v>
+        <v>690.484</v>
       </c>
       <c r="F569">
         <v>109.123</v>
       </c>
       <c r="G569">
         <v>9.971</v>
       </c>
       <c r="H569">
-        <v>43.146</v>
+        <v>43.653</v>
       </c>
       <c r="I569">
         <v>87.959</v>
       </c>
       <c r="J569">
         <v>184.835</v>
       </c>
       <c r="K569">
         <v>36.011</v>
       </c>
       <c r="L569">
         <v>210.633</v>
       </c>
       <c r="M569">
         <v>431.479</v>
       </c>
       <c r="N569">
-        <v>681.678</v>
+        <v>682.185</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>191.096</v>
       </c>
       <c r="C570">
         <v>205.536</v>
       </c>
       <c r="D570">
         <v>432.822</v>
       </c>
       <c r="E570">
-        <v>661.158</v>
+        <v>661.673</v>
       </c>
       <c r="F570">
         <v>95.801</v>
       </c>
       <c r="G570">
         <v>9.751</v>
       </c>
       <c r="H570">
-        <v>46.198</v>
+        <v>46.713</v>
       </c>
       <c r="I570">
         <v>76.586</v>
       </c>
       <c r="J570">
         <v>181.753</v>
       </c>
       <c r="K570">
         <v>36.19</v>
       </c>
       <c r="L570">
         <v>202.714</v>
       </c>
       <c r="M570">
         <v>420.658</v>
       </c>
       <c r="N570">
-        <v>648.994</v>
+        <v>649.509</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>200.194</v>
       </c>
       <c r="C571">
         <v>212.331</v>
       </c>
       <c r="D571">
         <v>449.062</v>
       </c>
       <c r="E571">
-        <v>667.002</v>
+        <v>667.54</v>
       </c>
       <c r="F571">
         <v>84.875</v>
       </c>
       <c r="G571">
         <v>10.086</v>
       </c>
       <c r="H571">
-        <v>47.572</v>
+        <v>48.11</v>
       </c>
       <c r="I571">
         <v>75.408</v>
       </c>
       <c r="J571">
         <v>191.838</v>
       </c>
       <c r="K571">
         <v>36.537</v>
       </c>
       <c r="L571">
         <v>207.635</v>
       </c>
       <c r="M571">
         <v>436.01</v>
       </c>
       <c r="N571">
-        <v>653.95</v>
+        <v>654.488</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>203.242</v>
       </c>
       <c r="C572">
         <v>206.151</v>
       </c>
       <c r="D572">
         <v>446.394</v>
       </c>
       <c r="E572">
-        <v>647.658</v>
+        <v>648.174</v>
       </c>
       <c r="F572">
         <v>77.038</v>
       </c>
       <c r="G572">
         <v>10.147</v>
       </c>
       <c r="H572">
-        <v>45.914</v>
+        <v>46.43</v>
       </c>
       <c r="I572">
         <v>68.165</v>
       </c>
       <c r="J572">
         <v>192.791</v>
       </c>
       <c r="K572">
         <v>37.001</v>
       </c>
       <c r="L572">
         <v>203.426</v>
       </c>
       <c r="M572">
         <v>433.218</v>
       </c>
       <c r="N572">
-        <v>634.482</v>
+        <v>634.998</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>191.084</v>
       </c>
       <c r="C573">
         <v>190.553</v>
       </c>
       <c r="D573">
         <v>416.241</v>
       </c>
       <c r="E573">
-        <v>613.133</v>
+        <v>613.591</v>
       </c>
       <c r="F573">
         <v>63.21</v>
       </c>
       <c r="G573">
         <v>9.885</v>
       </c>
       <c r="H573">
-        <v>40.157</v>
+        <v>40.615</v>
       </c>
       <c r="I573">
         <v>83.64</v>
       </c>
       <c r="J573">
         <v>181.363</v>
       </c>
       <c r="K573">
         <v>34.604</v>
       </c>
       <c r="L573">
         <v>188.932</v>
       </c>
       <c r="M573">
         <v>404.899</v>
       </c>
       <c r="N573">
-        <v>601.792</v>
+        <v>602.25</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>193.018</v>
       </c>
       <c r="C574">
         <v>201.551</v>
       </c>
       <c r="D574">
         <v>431.848</v>
       </c>
       <c r="E574">
-        <v>633.573</v>
+        <v>633.978</v>
       </c>
       <c r="F574">
         <v>62.459</v>
       </c>
       <c r="G574">
         <v>9.286</v>
       </c>
       <c r="H574">
-        <v>35.724</v>
+        <v>36.129</v>
       </c>
       <c r="I574">
         <v>94.255</v>
       </c>
       <c r="J574">
         <v>184.275</v>
       </c>
       <c r="K574">
         <v>37.279</v>
       </c>
       <c r="L574">
         <v>201.94</v>
       </c>
       <c r="M574">
         <v>423.495</v>
       </c>
       <c r="N574">
-        <v>625.22</v>
+        <v>625.625</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>192.748</v>
       </c>
       <c r="C575">
         <v>200.854</v>
       </c>
       <c r="D575">
         <v>430.565</v>
       </c>
       <c r="E575">
-        <v>620.685</v>
+        <v>621.004</v>
       </c>
       <c r="F575">
         <v>68.982</v>
       </c>
       <c r="G575">
         <v>8.575</v>
       </c>
       <c r="H575">
-        <v>26.634</v>
+        <v>26.952</v>
       </c>
       <c r="I575">
         <v>85.929</v>
       </c>
       <c r="J575">
         <v>183.365</v>
       </c>
       <c r="K575">
         <v>36.963</v>
       </c>
       <c r="L575">
         <v>198.4</v>
       </c>
       <c r="M575">
         <v>418.729</v>
       </c>
       <c r="N575">
-        <v>608.849</v>
+        <v>609.167</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>201.384</v>
       </c>
       <c r="C576">
         <v>214.068</v>
       </c>
       <c r="D576">
         <v>454.288</v>
       </c>
       <c r="E576">
-        <v>650.482</v>
+        <v>650.775</v>
       </c>
       <c r="F576">
         <v>73.284</v>
       </c>
       <c r="G576">
         <v>9.429</v>
       </c>
       <c r="H576">
-        <v>22.573</v>
+        <v>22.865</v>
       </c>
       <c r="I576">
         <v>90.909</v>
       </c>
       <c r="J576">
         <v>191.377</v>
       </c>
       <c r="K576">
         <v>38.836</v>
       </c>
       <c r="L576">
         <v>207.403</v>
       </c>
       <c r="M576">
         <v>437.616</v>
       </c>
       <c r="N576">
-        <v>633.81</v>
+        <v>634.102</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>180.191</v>
       </c>
       <c r="C577">
         <v>212.834</v>
       </c>
       <c r="D577">
         <v>432.686</v>
       </c>
       <c r="E577">
-        <v>648.215</v>
+        <v>648.538</v>
       </c>
       <c r="F577">
         <v>83.587</v>
       </c>
       <c r="G577">
         <v>9.294</v>
       </c>
       <c r="H577">
-        <v>26.699</v>
+        <v>27.022</v>
       </c>
       <c r="I577">
         <v>95.95</v>
       </c>
       <c r="J577">
         <v>173.041</v>
       </c>
       <c r="K577">
         <v>39.66</v>
       </c>
       <c r="L577">
         <v>197.871</v>
       </c>
       <c r="M577">
         <v>410.572</v>
       </c>
       <c r="N577">
-        <v>626.102</v>
+        <v>626.424</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>170.869</v>
       </c>
       <c r="C578">
         <v>195.914</v>
       </c>
       <c r="D578">
         <v>403.222</v>
       </c>
       <c r="E578">
-        <v>632.039</v>
+        <v>632.405</v>
       </c>
       <c r="F578">
         <v>88.262</v>
       </c>
       <c r="G578">
         <v>9.229</v>
       </c>
       <c r="H578">
-        <v>32.001</v>
+        <v>32.367</v>
       </c>
       <c r="I578">
         <v>99.325</v>
       </c>
       <c r="J578">
         <v>162.736</v>
       </c>
       <c r="K578">
         <v>36.438</v>
       </c>
       <c r="L578">
         <v>186.27</v>
       </c>
       <c r="M578">
         <v>385.445</v>
       </c>
       <c r="N578">
-        <v>614.262</v>
+        <v>614.628</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>178.895</v>
       </c>
       <c r="C579">
         <v>193.158</v>
       </c>
       <c r="D579">
         <v>411.076</v>
       </c>
       <c r="E579">
-        <v>641.447</v>
+        <v>641.925</v>
       </c>
       <c r="F579">
         <v>81.284</v>
       </c>
       <c r="G579">
         <v>10.378</v>
       </c>
       <c r="H579">
-        <v>38.67</v>
+        <v>39.147</v>
       </c>
       <c r="I579">
         <v>100.039</v>
       </c>
       <c r="J579">
         <v>168.873</v>
       </c>
       <c r="K579">
         <v>39.023</v>
       </c>
       <c r="L579">
         <v>171.918</v>
       </c>
       <c r="M579">
         <v>379.815</v>
       </c>
       <c r="N579">
-        <v>610.186</v>
+        <v>610.663</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>166.81</v>
       </c>
       <c r="C580">
         <v>120.626</v>
       </c>
       <c r="D580">
         <v>323.946</v>
       </c>
       <c r="E580">
-        <v>560.486</v>
+        <v>561.019</v>
       </c>
       <c r="F580">
         <v>79.139</v>
       </c>
       <c r="G580">
         <v>9.91</v>
       </c>
       <c r="H580">
-        <v>45.977</v>
+        <v>46.509</v>
       </c>
       <c r="I580">
         <v>101.515</v>
       </c>
       <c r="J580">
         <v>158.427</v>
       </c>
       <c r="K580">
         <v>36.51</v>
       </c>
       <c r="L580">
         <v>121.36</v>
       </c>
       <c r="M580">
         <v>316.296</v>
       </c>
       <c r="N580">
-        <v>552.837</v>
+        <v>553.369</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>171.348</v>
       </c>
       <c r="C581">
         <v>146.255</v>
       </c>
       <c r="D581">
         <v>354.84</v>
       </c>
       <c r="E581">
-        <v>618.1</v>
+        <v>618.695</v>
       </c>
       <c r="F581">
         <v>102.279</v>
       </c>
       <c r="G581">
         <v>10.026</v>
       </c>
       <c r="H581">
-        <v>54.131</v>
+        <v>54.726</v>
       </c>
       <c r="I581">
         <v>96.824</v>
       </c>
       <c r="J581">
         <v>163.313</v>
       </c>
       <c r="K581">
         <v>37.236</v>
       </c>
       <c r="L581">
         <v>155.142</v>
       </c>
       <c r="M581">
         <v>355.691</v>
       </c>
       <c r="N581">
-        <v>618.952</v>
+        <v>619.547</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>166.18</v>
       </c>
       <c r="C582">
         <v>174.201</v>
       </c>
       <c r="D582">
         <v>374.66</v>
       </c>
       <c r="E582">
-        <v>636.973</v>
+        <v>637.569</v>
       </c>
       <c r="F582">
         <v>95.534</v>
       </c>
       <c r="G582">
         <v>9.552</v>
       </c>
       <c r="H582">
-        <v>54.142</v>
+        <v>54.737</v>
       </c>
       <c r="I582">
         <v>103.085</v>
       </c>
       <c r="J582">
         <v>156.607</v>
       </c>
       <c r="K582">
         <v>34.279</v>
       </c>
       <c r="L582">
         <v>182.889</v>
       </c>
       <c r="M582">
         <v>373.775</v>
       </c>
       <c r="N582">
-        <v>636.088</v>
+        <v>636.684</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>169.108</v>
       </c>
       <c r="C583">
         <v>190.522</v>
       </c>
       <c r="D583">
         <v>395.536</v>
       </c>
       <c r="E583">
-        <v>632.799</v>
+        <v>633.413</v>
       </c>
       <c r="F583">
         <v>91.243</v>
       </c>
       <c r="G583">
         <v>9.921</v>
       </c>
       <c r="H583">
-        <v>58.08</v>
+        <v>58.694</v>
       </c>
       <c r="I583">
         <v>78.019</v>
       </c>
       <c r="J583">
         <v>161.961</v>
       </c>
       <c r="K583">
         <v>35.906</v>
       </c>
       <c r="L583">
         <v>188.408</v>
       </c>
       <c r="M583">
         <v>386.274</v>
       </c>
       <c r="N583">
-        <v>623.537</v>
+        <v>624.152</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>172.933</v>
       </c>
       <c r="C584">
         <v>188.514</v>
       </c>
       <c r="D584">
         <v>397.879</v>
       </c>
       <c r="E584">
-        <v>618.428</v>
+        <v>619.014</v>
       </c>
       <c r="F584">
         <v>79.443</v>
       </c>
       <c r="G584">
         <v>9.893</v>
       </c>
       <c r="H584">
-        <v>52.636</v>
+        <v>53.222</v>
       </c>
       <c r="I584">
         <v>78.576</v>
       </c>
       <c r="J584">
         <v>164.385</v>
       </c>
       <c r="K584">
         <v>36.432</v>
       </c>
       <c r="L584">
         <v>185.527</v>
       </c>
       <c r="M584">
         <v>386.344</v>
       </c>
       <c r="N584">
-        <v>606.892</v>
+        <v>607.478</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>166.779</v>
       </c>
       <c r="C585">
         <v>185.067</v>
       </c>
       <c r="D585">
         <v>386.097</v>
       </c>
       <c r="E585">
-        <v>583.405</v>
+        <v>583.924</v>
       </c>
       <c r="F585">
         <v>63.732</v>
       </c>
       <c r="G585">
         <v>9.6</v>
       </c>
       <c r="H585">
-        <v>44.866</v>
+        <v>45.385</v>
       </c>
       <c r="I585">
         <v>79.111</v>
       </c>
       <c r="J585">
         <v>156.599</v>
       </c>
       <c r="K585">
         <v>34.251</v>
       </c>
       <c r="L585">
         <v>184.739</v>
       </c>
       <c r="M585">
         <v>375.59</v>
       </c>
       <c r="N585">
-        <v>572.898</v>
+        <v>573.417</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>170.689</v>
       </c>
       <c r="C586">
         <v>191.915</v>
       </c>
       <c r="D586">
         <v>398.927</v>
       </c>
       <c r="E586">
-        <v>611.837</v>
+        <v>612.299</v>
       </c>
       <c r="F586">
         <v>64.181</v>
       </c>
       <c r="G586">
         <v>9.772</v>
       </c>
       <c r="H586">
-        <v>40.615</v>
+        <v>41.076</v>
       </c>
       <c r="I586">
         <v>98.343</v>
       </c>
       <c r="J586">
         <v>161.918</v>
       </c>
       <c r="K586">
         <v>36.323</v>
       </c>
       <c r="L586">
         <v>180.746</v>
       </c>
       <c r="M586">
         <v>378.987</v>
       </c>
       <c r="N586">
-        <v>591.897</v>
+        <v>592.359</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>170.623</v>
       </c>
       <c r="C587">
         <v>196.187</v>
       </c>
       <c r="D587">
         <v>402.541</v>
       </c>
       <c r="E587">
-        <v>629.861</v>
+        <v>630.236</v>
       </c>
       <c r="F587">
         <v>71.286</v>
       </c>
       <c r="G587">
         <v>9.978</v>
       </c>
       <c r="H587">
-        <v>33.019</v>
+        <v>33.394</v>
       </c>
       <c r="I587">
         <v>113.038</v>
       </c>
       <c r="J587">
         <v>161.737</v>
       </c>
       <c r="K587">
         <v>35.73</v>
       </c>
       <c r="L587">
         <v>186.803</v>
       </c>
       <c r="M587">
         <v>384.27</v>
       </c>
       <c r="N587">
-        <v>611.59</v>
+        <v>611.965</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>181.143</v>
       </c>
       <c r="C588">
         <v>199.207</v>
       </c>
       <c r="D588">
         <v>418.294</v>
       </c>
       <c r="E588">
-        <v>640.797</v>
+        <v>641.144</v>
       </c>
       <c r="F588">
         <v>73.385</v>
       </c>
       <c r="G588">
         <v>10.165</v>
       </c>
       <c r="H588">
-        <v>29.734</v>
+        <v>30.081</v>
       </c>
       <c r="I588">
         <v>109.22</v>
       </c>
       <c r="J588">
         <v>169.936</v>
       </c>
       <c r="K588">
         <v>37.944</v>
       </c>
       <c r="L588">
         <v>194.079</v>
       </c>
       <c r="M588">
         <v>401.959</v>
       </c>
       <c r="N588">
-        <v>624.463</v>
+        <v>624.81</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>180.275</v>
       </c>
       <c r="C589">
         <v>190.541</v>
       </c>
       <c r="D589">
         <v>409.187</v>
       </c>
       <c r="E589">
-        <v>637.488</v>
+        <v>638.106</v>
       </c>
       <c r="F589">
         <v>83.799</v>
       </c>
       <c r="G589">
         <v>9.988</v>
       </c>
       <c r="H589">
-        <v>31.947</v>
+        <v>32.565</v>
       </c>
       <c r="I589">
         <v>102.566</v>
       </c>
       <c r="J589">
         <v>171.732</v>
       </c>
       <c r="K589">
         <v>38.371</v>
       </c>
       <c r="L589">
         <v>168.745</v>
       </c>
       <c r="M589">
         <v>378.849</v>
       </c>
       <c r="N589">
-        <v>607.149</v>
+        <v>607.767</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>162.643</v>
       </c>
       <c r="C590">
         <v>151.904</v>
       </c>
       <c r="D590">
         <v>348.412</v>
       </c>
       <c r="E590">
-        <v>553.006</v>
+        <v>553.666</v>
       </c>
       <c r="F590">
         <v>68.706</v>
       </c>
       <c r="G590">
         <v>9.263</v>
       </c>
       <c r="H590">
-        <v>35.471</v>
+        <v>36.132</v>
       </c>
       <c r="I590">
         <v>91.153</v>
       </c>
       <c r="J590">
         <v>153.758</v>
       </c>
       <c r="K590">
         <v>33.864</v>
       </c>
       <c r="L590">
         <v>154.424</v>
       </c>
       <c r="M590">
         <v>342.047</v>
       </c>
       <c r="N590">
-        <v>546.64</v>
+        <v>547.301</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>178.802</v>
       </c>
       <c r="C591">
         <v>194.31</v>
       </c>
       <c r="D591">
         <v>410.967</v>
       </c>
       <c r="E591">
-        <v>678.115</v>
+        <v>679.049</v>
       </c>
       <c r="F591">
         <v>72.404</v>
       </c>
       <c r="G591">
         <v>9.63</v>
       </c>
       <c r="H591">
-        <v>51.345</v>
+        <v>52.279</v>
       </c>
       <c r="I591">
         <v>133.768</v>
       </c>
       <c r="J591">
         <v>167.641</v>
       </c>
       <c r="K591">
         <v>37.855</v>
       </c>
       <c r="L591">
         <v>193.94</v>
       </c>
       <c r="M591">
         <v>399.436</v>
       </c>
       <c r="N591">
-        <v>666.584</v>
+        <v>667.518</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>171.121</v>
       </c>
       <c r="C592">
         <v>186.571</v>
       </c>
       <c r="D592">
         <v>393.208</v>
       </c>
       <c r="E592">
-        <v>651.268</v>
+        <v>652.304</v>
       </c>
       <c r="F592">
         <v>66.155</v>
       </c>
       <c r="G592">
         <v>9.613</v>
       </c>
       <c r="H592">
-        <v>58.922</v>
+        <v>59.958</v>
       </c>
       <c r="I592">
         <v>123.37</v>
       </c>
       <c r="J592">
         <v>161.898</v>
       </c>
       <c r="K592">
         <v>35.515</v>
       </c>
       <c r="L592">
         <v>186.132</v>
       </c>
       <c r="M592">
         <v>383.545</v>
       </c>
       <c r="N592">
-        <v>641.605</v>
+        <v>642.641</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>176.163</v>
       </c>
       <c r="C593">
         <v>205.831</v>
       </c>
       <c r="D593">
         <v>418.397</v>
       </c>
       <c r="E593">
-        <v>689.552</v>
+        <v>690.689</v>
       </c>
       <c r="F593">
         <v>79.53</v>
       </c>
       <c r="G593">
         <v>9.947</v>
       </c>
       <c r="H593">
-        <v>66.399</v>
+        <v>67.536</v>
       </c>
       <c r="I593">
         <v>115.28</v>
       </c>
       <c r="J593">
         <v>167.69</v>
       </c>
       <c r="K593">
         <v>36.403</v>
       </c>
       <c r="L593">
         <v>206.591</v>
       </c>
       <c r="M593">
         <v>410.683</v>
       </c>
       <c r="N593">
-        <v>681.838</v>
+        <v>682.976</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>175.222</v>
       </c>
       <c r="C594">
         <v>201.081</v>
       </c>
       <c r="D594">
         <v>410.541</v>
       </c>
       <c r="E594">
-        <v>656.867</v>
+        <v>658.014</v>
       </c>
       <c r="F594">
         <v>80.025</v>
       </c>
       <c r="G594">
         <v>9.577</v>
       </c>
       <c r="H594">
-        <v>65.72</v>
+        <v>66.868</v>
       </c>
       <c r="I594">
         <v>91.003</v>
       </c>
       <c r="J594">
         <v>164.169</v>
       </c>
       <c r="K594">
         <v>34.238</v>
       </c>
       <c r="L594">
         <v>200.072</v>
       </c>
       <c r="M594">
         <v>398.479</v>
       </c>
       <c r="N594">
-        <v>644.805</v>
+        <v>645.953</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>181.129</v>
       </c>
       <c r="C595">
         <v>208.896</v>
       </c>
       <c r="D595">
         <v>425.694</v>
       </c>
       <c r="E595">
-        <v>651.291</v>
+        <v>652.458</v>
       </c>
       <c r="F595">
         <v>75.397</v>
       </c>
       <c r="G595">
         <v>10.002</v>
       </c>
       <c r="H595">
-        <v>66.105</v>
+        <v>67.272</v>
       </c>
       <c r="I595">
         <v>74.093</v>
       </c>
       <c r="J595">
         <v>173.247</v>
       </c>
       <c r="K595">
         <v>35.669</v>
       </c>
       <c r="L595">
         <v>204.12</v>
       </c>
       <c r="M595">
         <v>413.036</v>
       </c>
       <c r="N595">
-        <v>638.633</v>
+        <v>639.8</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>182.613</v>
       </c>
       <c r="C596">
         <v>195.29</v>
       </c>
       <c r="D596">
         <v>413.175</v>
       </c>
       <c r="E596">
-        <v>648.929</v>
+        <v>650.036</v>
       </c>
       <c r="F596">
         <v>69.36</v>
       </c>
       <c r="G596">
         <v>9.955</v>
       </c>
       <c r="H596">
-        <v>64.073</v>
+        <v>65.179</v>
       </c>
       <c r="I596">
         <v>92.367</v>
       </c>
       <c r="J596">
         <v>171.736</v>
       </c>
       <c r="K596">
         <v>35.272</v>
       </c>
       <c r="L596">
         <v>199.877</v>
       </c>
       <c r="M596">
         <v>406.885</v>
       </c>
       <c r="N596">
-        <v>642.639</v>
+        <v>643.746</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>175.222</v>
       </c>
       <c r="C597">
         <v>185.399</v>
       </c>
       <c r="D597">
         <v>395.099</v>
       </c>
       <c r="E597">
-        <v>620.809</v>
+        <v>621.791</v>
       </c>
       <c r="F597">
         <v>58.08</v>
       </c>
       <c r="G597">
         <v>9.802</v>
       </c>
       <c r="H597">
-        <v>58.887</v>
+        <v>59.869</v>
       </c>
       <c r="I597">
         <v>98.941</v>
       </c>
       <c r="J597">
         <v>164.183</v>
       </c>
       <c r="K597">
         <v>34.478</v>
       </c>
       <c r="L597">
         <v>186.209</v>
       </c>
       <c r="M597">
         <v>384.87</v>
       </c>
       <c r="N597">
-        <v>610.58</v>
+        <v>611.562</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>172.474</v>
       </c>
       <c r="C598">
         <v>214.436</v>
       </c>
       <c r="D598">
         <v>422.284</v>
       </c>
       <c r="E598">
-        <v>650.209</v>
+        <v>651.067</v>
       </c>
       <c r="F598">
         <v>58.458</v>
       </c>
       <c r="G598">
         <v>9.893</v>
       </c>
       <c r="H598">
-        <v>49.657</v>
+        <v>50.515</v>
       </c>
       <c r="I598">
         <v>109.918</v>
       </c>
       <c r="J598">
         <v>163.971</v>
       </c>
       <c r="K598">
         <v>35.374</v>
       </c>
       <c r="L598">
         <v>214.011</v>
       </c>
       <c r="M598">
         <v>413.356</v>
       </c>
       <c r="N598">
-        <v>641.281</v>
+        <v>642.14</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>172.754</v>
       </c>
       <c r="C599">
         <v>215.768</v>
       </c>
       <c r="D599">
         <v>423.756</v>
       </c>
       <c r="E599">
-        <v>663.698</v>
+        <v>664.43</v>
       </c>
       <c r="F599">
         <v>66.102</v>
       </c>
       <c r="G599">
         <v>9.879</v>
       </c>
       <c r="H599">
-        <v>41.979</v>
+        <v>42.711</v>
       </c>
       <c r="I599">
         <v>121.983</v>
       </c>
       <c r="J599">
         <v>160.764</v>
       </c>
       <c r="K599">
         <v>35.234</v>
       </c>
       <c r="L599">
         <v>207.391</v>
       </c>
       <c r="M599">
         <v>403.39</v>
       </c>
       <c r="N599">
-        <v>643.331</v>
+        <v>644.064</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>183.013</v>
       </c>
       <c r="C600">
         <v>224.092</v>
       </c>
       <c r="D600">
         <v>445.099</v>
       </c>
       <c r="E600">
-        <v>706.715</v>
+        <v>707.383</v>
       </c>
       <c r="F600">
         <v>80.393</v>
       </c>
       <c r="G600">
         <v>10.458</v>
       </c>
       <c r="H600">
-        <v>34.801</v>
+        <v>35.468</v>
       </c>
       <c r="I600">
         <v>135.965</v>
       </c>
       <c r="J600">
         <v>170.84</v>
       </c>
       <c r="K600">
         <v>37.994</v>
       </c>
       <c r="L600">
         <v>209.36</v>
       </c>
       <c r="M600">
         <v>418.194</v>
       </c>
       <c r="N600">
-        <v>679.81</v>
+        <v>680.478</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>194.82</v>
       </c>
       <c r="C601">
         <v>214.134</v>
       </c>
       <c r="D601">
         <v>445.55</v>
       </c>
       <c r="E601">
-        <v>707.936</v>
+        <v>709.037</v>
       </c>
       <c r="F601">
         <v>82.562</v>
       </c>
       <c r="G601">
         <v>10.409</v>
       </c>
       <c r="H601">
-        <v>41.75</v>
+        <v>42.85</v>
       </c>
       <c r="I601">
         <v>127.664</v>
       </c>
       <c r="J601">
         <v>184.94</v>
       </c>
       <c r="K601">
         <v>36.596</v>
       </c>
       <c r="L601">
         <v>192.653</v>
       </c>
       <c r="M601">
         <v>414.189</v>
       </c>
       <c r="N601">
-        <v>676.575</v>
+        <v>677.676</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>180.632</v>
       </c>
       <c r="C602">
         <v>189.673</v>
       </c>
       <c r="D602">
         <v>403.568</v>
       </c>
       <c r="E602">
-        <v>661.25</v>
+        <v>662.461</v>
       </c>
       <c r="F602">
         <v>72.746</v>
       </c>
       <c r="G602">
         <v>9.112</v>
       </c>
       <c r="H602">
-        <v>47.38</v>
+        <v>48.591</v>
       </c>
       <c r="I602">
         <v>128.443</v>
       </c>
       <c r="J602">
         <v>168.879</v>
       </c>
       <c r="K602">
         <v>33.263</v>
       </c>
       <c r="L602">
         <v>177.312</v>
       </c>
       <c r="M602">
         <v>379.454</v>
       </c>
       <c r="N602">
-        <v>637.135</v>
+        <v>638.346</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>191.696</v>
       </c>
       <c r="C603">
         <v>212.366</v>
       </c>
       <c r="D603">
         <v>440.83</v>
       </c>
       <c r="E603">
-        <v>743.555</v>
+        <v>745.224</v>
       </c>
       <c r="F603">
         <v>83.377</v>
       </c>
       <c r="G603">
         <v>9.782</v>
       </c>
       <c r="H603">
-        <v>62.746</v>
+        <v>64.415</v>
       </c>
       <c r="I603">
         <v>146.82</v>
       </c>
       <c r="J603">
         <v>179.096</v>
       </c>
       <c r="K603">
         <v>36.768</v>
       </c>
       <c r="L603">
         <v>206.878</v>
       </c>
       <c r="M603">
         <v>422.742</v>
       </c>
       <c r="N603">
-        <v>725.467</v>
+        <v>727.136</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>183.316</v>
       </c>
       <c r="C604">
         <v>198.5</v>
       </c>
       <c r="D604">
         <v>415.905</v>
       </c>
       <c r="E604">
-        <v>722.51</v>
+        <v>724.358</v>
       </c>
       <c r="F604">
         <v>68.465</v>
       </c>
       <c r="G604">
         <v>9.594</v>
       </c>
       <c r="H604">
-        <v>71.024</v>
+        <v>72.873</v>
       </c>
       <c r="I604">
         <v>157.522</v>
       </c>
       <c r="J604">
         <v>173.994</v>
       </c>
       <c r="K604">
         <v>34.089</v>
       </c>
       <c r="L604">
         <v>195.256</v>
       </c>
       <c r="M604">
         <v>403.339</v>
       </c>
       <c r="N604">
-        <v>709.943</v>
+        <v>711.792</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>192.175</v>
       </c>
       <c r="C605">
         <v>213.805</v>
       </c>
       <c r="D605">
         <v>440.571</v>
       </c>
       <c r="E605">
-        <v>753.326</v>
+        <v>755.359</v>
       </c>
       <c r="F605">
         <v>79.7</v>
       </c>
       <c r="G605">
         <v>9.921</v>
       </c>
       <c r="H605">
-        <v>79.408</v>
+        <v>81.44</v>
       </c>
       <c r="I605">
         <v>143.726</v>
       </c>
       <c r="J605">
         <v>180.298</v>
       </c>
       <c r="K605">
         <v>34.591</v>
       </c>
       <c r="L605">
         <v>207.636</v>
       </c>
       <c r="M605">
         <v>422.525</v>
       </c>
       <c r="N605">
-        <v>735.28</v>
+        <v>737.312</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>192.437</v>
       </c>
       <c r="C606">
         <v>213.841</v>
       </c>
       <c r="D606">
         <v>439.598</v>
       </c>
       <c r="E606">
-        <v>735.616</v>
+        <v>737.646</v>
       </c>
       <c r="F606">
         <v>88.67</v>
       </c>
       <c r="G606">
         <v>9.574</v>
       </c>
       <c r="H606">
-        <v>82.558</v>
+        <v>84.588</v>
       </c>
       <c r="I606">
         <v>115.215</v>
       </c>
       <c r="J606">
         <v>178.118</v>
       </c>
       <c r="K606">
         <v>33.32</v>
       </c>
       <c r="L606">
         <v>212.799</v>
       </c>
       <c r="M606">
         <v>424.238</v>
       </c>
       <c r="N606">
-        <v>720.256</v>
+        <v>722.286</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>195.242</v>
       </c>
       <c r="C607">
         <v>217.509</v>
       </c>
       <c r="D607">
         <v>446.741</v>
       </c>
       <c r="E607">
-        <v>723.614</v>
+        <v>725.712</v>
       </c>
       <c r="F607">
         <v>83.824</v>
       </c>
       <c r="G607">
         <v>9.97</v>
       </c>
       <c r="H607">
-        <v>82.51</v>
+        <v>84.608</v>
       </c>
       <c r="I607">
         <v>100.569</v>
       </c>
       <c r="J607">
         <v>185.65</v>
       </c>
       <c r="K607">
         <v>33.99</v>
       </c>
       <c r="L607">
         <v>205.64</v>
       </c>
       <c r="M607">
         <v>425.281</v>
       </c>
       <c r="N607">
-        <v>702.154</v>
+        <v>704.252</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>194.761</v>
       </c>
       <c r="C608">
         <v>210.729</v>
       </c>
       <c r="D608">
         <v>439.294</v>
       </c>
       <c r="E608">
-        <v>682.866</v>
+        <v>684.885</v>
       </c>
       <c r="F608">
         <v>72.106</v>
       </c>
       <c r="G608">
         <v>10.013</v>
       </c>
       <c r="H608">
-        <v>77.114</v>
+        <v>79.133</v>
       </c>
       <c r="I608">
         <v>84.339</v>
       </c>
       <c r="J608">
         <v>184.386</v>
       </c>
       <c r="K608">
         <v>33.804</v>
       </c>
       <c r="L608">
         <v>213.1</v>
       </c>
       <c r="M608">
         <v>431.29</v>
       </c>
       <c r="N608">
-        <v>674.862</v>
+        <v>676.881</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>186.632</v>
       </c>
       <c r="C609">
         <v>192.753</v>
       </c>
       <c r="D609">
         <v>411.612</v>
       </c>
       <c r="E609">
-        <v>642.779</v>
+        <v>644.586</v>
       </c>
       <c r="F609">
         <v>58.093</v>
       </c>
       <c r="G609">
         <v>9.755</v>
       </c>
       <c r="H609">
-        <v>70.065</v>
+        <v>71.872</v>
       </c>
       <c r="I609">
         <v>93.254</v>
       </c>
       <c r="J609">
         <v>172.492</v>
       </c>
       <c r="K609">
         <v>32.227</v>
       </c>
       <c r="L609">
         <v>192.137</v>
       </c>
       <c r="M609">
         <v>396.856</v>
       </c>
       <c r="N609">
-        <v>628.024</v>
+        <v>629.83</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>184.405</v>
       </c>
       <c r="C610">
         <v>217.084</v>
       </c>
       <c r="D610">
         <v>435.862</v>
       </c>
       <c r="E610">
-        <v>669.58</v>
+        <v>671.217</v>
       </c>
       <c r="F610">
         <v>49.022</v>
       </c>
       <c r="G610">
         <v>9.824</v>
       </c>
       <c r="H610">
-        <v>63.149</v>
+        <v>64.785</v>
       </c>
       <c r="I610">
         <v>111.725</v>
       </c>
       <c r="J610">
         <v>173.124</v>
       </c>
       <c r="K610">
         <v>34.372</v>
       </c>
       <c r="L610">
         <v>215.696</v>
       </c>
       <c r="M610">
         <v>423.192</v>
       </c>
       <c r="N610">
-        <v>656.911</v>
+        <v>658.547</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>184.01</v>
       </c>
       <c r="C611">
         <v>219.441</v>
       </c>
       <c r="D611">
         <v>437.583</v>
       </c>
       <c r="E611">
-        <v>695.877</v>
+        <v>697.192</v>
       </c>
       <c r="F611">
         <v>61.068</v>
       </c>
       <c r="G611">
         <v>9.985</v>
       </c>
       <c r="H611">
-        <v>46.67</v>
+        <v>47.985</v>
       </c>
       <c r="I611">
         <v>140.57</v>
       </c>
       <c r="J611">
         <v>173.988</v>
       </c>
       <c r="K611">
         <v>34.132</v>
       </c>
       <c r="L611">
         <v>208.685</v>
       </c>
       <c r="M611">
         <v>416.805</v>
       </c>
       <c r="N611">
-        <v>675.099</v>
+        <v>676.414</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>192.938</v>
       </c>
       <c r="C612">
         <v>210.943</v>
       </c>
       <c r="D612">
         <v>439.057</v>
       </c>
       <c r="E612">
-        <v>690.808</v>
+        <v>692.013</v>
       </c>
       <c r="F612">
         <v>69.706</v>
       </c>
       <c r="G612">
         <v>10.45</v>
       </c>
       <c r="H612">
-        <v>39.621</v>
+        <v>40.827</v>
       </c>
       <c r="I612">
         <v>131.975</v>
       </c>
       <c r="J612">
         <v>179.707</v>
       </c>
       <c r="K612">
         <v>35.176</v>
       </c>
       <c r="L612">
         <v>204.889</v>
       </c>
       <c r="M612">
         <v>419.772</v>
       </c>
       <c r="N612">
-        <v>671.523</v>
+        <v>672.728</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>182.469</v>
       </c>
       <c r="C613">
         <v>219.223</v>
       </c>
       <c r="D613">
         <v>436.699</v>
       </c>
       <c r="E613">
-        <v>699.119</v>
+        <v>700.689</v>
       </c>
       <c r="F613">
         <v>77.637</v>
       </c>
       <c r="G613">
         <v>10.238</v>
       </c>
       <c r="H613">
-        <v>43.668</v>
+        <v>45.237</v>
       </c>
       <c r="I613">
         <v>130.877</v>
       </c>
       <c r="J613">
         <v>174.67</v>
       </c>
       <c r="K613">
         <v>35.007</v>
       </c>
       <c r="L613">
         <v>208.08</v>
       </c>
       <c r="M613">
         <v>417.758</v>
       </c>
       <c r="N613">
-        <v>680.179</v>
+        <v>681.748</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>163.348</v>
       </c>
       <c r="C614">
         <v>197.886</v>
       </c>
       <c r="D614">
         <v>392.58</v>
       </c>
       <c r="E614">
-        <v>662.265</v>
+        <v>663.991</v>
       </c>
       <c r="F614">
         <v>68.107</v>
       </c>
       <c r="G614">
         <v>9.312</v>
       </c>
       <c r="H614">
-        <v>50.925</v>
+        <v>52.652</v>
       </c>
       <c r="I614">
         <v>141.34</v>
       </c>
       <c r="J614">
         <v>155.066</v>
       </c>
       <c r="K614">
         <v>31.346</v>
       </c>
       <c r="L614">
         <v>189.492</v>
       </c>
       <c r="M614">
         <v>375.904</v>
       </c>
       <c r="N614">
-        <v>645.589</v>
+        <v>647.315</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>184.579</v>
       </c>
       <c r="C615">
         <v>220.988</v>
       </c>
       <c r="D615">
         <v>439.155</v>
       </c>
       <c r="E615">
-        <v>738.272</v>
+        <v>740.635</v>
       </c>
       <c r="F615">
         <v>72.783</v>
       </c>
       <c r="G615">
         <v>10.313</v>
       </c>
       <c r="H615">
-        <v>67.313</v>
+        <v>69.677</v>
       </c>
       <c r="I615">
         <v>148.708</v>
       </c>
       <c r="J615">
         <v>169.725</v>
       </c>
       <c r="K615">
         <v>33.588</v>
       </c>
       <c r="L615">
         <v>220.404</v>
       </c>
       <c r="M615">
         <v>423.717</v>
       </c>
       <c r="N615">
-        <v>722.834</v>
+        <v>725.197</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>164.29</v>
       </c>
       <c r="C616">
         <v>211.891</v>
       </c>
       <c r="D616">
         <v>407.902</v>
       </c>
       <c r="E616">
-        <v>711.4</v>
+        <v>714.054</v>
       </c>
       <c r="F616">
         <v>67.625</v>
       </c>
       <c r="G616">
         <v>9.844</v>
       </c>
       <c r="H616">
-        <v>80.182</v>
+        <v>82.835</v>
       </c>
       <c r="I616">
         <v>145.848</v>
       </c>
       <c r="J616">
         <v>156.341</v>
       </c>
       <c r="K616">
         <v>31.721</v>
       </c>
       <c r="L616">
         <v>206.811</v>
       </c>
       <c r="M616">
         <v>394.872</v>
       </c>
       <c r="N616">
-        <v>698.37</v>
+        <v>701.024</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>176.897</v>
       </c>
       <c r="C617">
         <v>227.681</v>
       </c>
       <c r="D617">
         <v>438.4</v>
       </c>
       <c r="E617">
-        <v>743.865</v>
+        <v>746.833</v>
       </c>
       <c r="F617">
         <v>94.346</v>
       </c>
       <c r="G617">
         <v>9.983</v>
       </c>
       <c r="H617">
-        <v>91.176</v>
+        <v>94.145</v>
       </c>
       <c r="I617">
         <v>109.959</v>
       </c>
       <c r="J617">
         <v>165.962</v>
       </c>
       <c r="K617">
         <v>33.822</v>
       </c>
       <c r="L617">
         <v>233.877</v>
       </c>
       <c r="M617">
         <v>433.661</v>
       </c>
       <c r="N617">
-        <v>739.126</v>
+        <v>742.095</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>170.252</v>
       </c>
       <c r="C618">
         <v>229.485</v>
       </c>
       <c r="D618">
         <v>431.359</v>
       </c>
       <c r="E618">
-        <v>701.059</v>
+        <v>703.974</v>
       </c>
       <c r="F618">
         <v>73.604</v>
       </c>
       <c r="G618">
         <v>9.632</v>
       </c>
       <c r="H618">
-        <v>92.474</v>
+        <v>95.388</v>
       </c>
       <c r="I618">
         <v>93.99</v>
       </c>
       <c r="J618">
         <v>158.469</v>
       </c>
       <c r="K618">
         <v>31.622</v>
       </c>
       <c r="L618">
         <v>230.948</v>
       </c>
       <c r="M618">
         <v>421.039</v>
       </c>
       <c r="N618">
-        <v>690.739</v>
+        <v>693.654</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>176.093</v>
       </c>
       <c r="C619">
         <v>232.089</v>
       </c>
       <c r="D619">
         <v>440.886</v>
       </c>
       <c r="E619">
-        <v>718.677</v>
+        <v>721.715</v>
       </c>
       <c r="F619">
         <v>74.988</v>
       </c>
       <c r="G619">
         <v>9.815</v>
       </c>
       <c r="H619">
-        <v>97.436</v>
+        <v>100.475</v>
       </c>
       <c r="I619">
         <v>95.552</v>
       </c>
       <c r="J619">
         <v>166.099</v>
       </c>
       <c r="K619">
         <v>32.704</v>
       </c>
       <c r="L619">
         <v>223.994</v>
       </c>
       <c r="M619">
         <v>422.797</v>
       </c>
       <c r="N619">
-        <v>700.588</v>
+        <v>703.627</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>182.158</v>
       </c>
       <c r="C620">
         <v>229.814</v>
       </c>
       <c r="D620">
         <v>444.584</v>
       </c>
       <c r="E620">
-        <v>716.42</v>
+        <v>719.373</v>
       </c>
       <c r="F620">
         <v>72.652</v>
       </c>
       <c r="G620">
         <v>9.716</v>
       </c>
       <c r="H620">
-        <v>92.587</v>
+        <v>95.54</v>
       </c>
       <c r="I620">
         <v>96.881</v>
       </c>
       <c r="J620">
         <v>168.426</v>
       </c>
       <c r="K620">
         <v>32.612</v>
       </c>
       <c r="L620">
         <v>234.683</v>
       </c>
       <c r="M620">
         <v>435.721</v>
       </c>
       <c r="N620">
-        <v>707.557</v>
+        <v>710.51</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>173.779</v>
       </c>
       <c r="C621">
         <v>225.733</v>
       </c>
       <c r="D621">
         <v>430.16</v>
       </c>
       <c r="E621">
-        <v>675.694</v>
+        <v>678.293</v>
       </c>
       <c r="F621">
         <v>57.716</v>
       </c>
       <c r="G621">
         <v>9.705</v>
       </c>
       <c r="H621">
-        <v>81.371</v>
+        <v>83.97</v>
       </c>
       <c r="I621">
         <v>96.742</v>
       </c>
       <c r="J621">
         <v>160.457</v>
       </c>
       <c r="K621">
         <v>30.648</v>
       </c>
       <c r="L621">
         <v>221.911</v>
       </c>
       <c r="M621">
         <v>413.017</v>
       </c>
       <c r="N621">
-        <v>658.551</v>
+        <v>661.15</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>171.396</v>
       </c>
       <c r="C622">
         <v>231.785</v>
       </c>
       <c r="D622">
         <v>436.158</v>
       </c>
       <c r="E622">
-        <v>696.897</v>
+        <v>699.288</v>
       </c>
       <c r="F622">
         <v>53.475</v>
       </c>
       <c r="G622">
         <v>10.238</v>
       </c>
       <c r="H622">
-        <v>74.126</v>
+        <v>76.517</v>
       </c>
       <c r="I622">
         <v>122.9</v>
       </c>
       <c r="J622">
         <v>159.972</v>
       </c>
       <c r="K622">
         <v>32.977</v>
       </c>
       <c r="L622">
         <v>233.926</v>
       </c>
       <c r="M622">
         <v>426.875</v>
       </c>
       <c r="N622">
-        <v>687.613</v>
+        <v>690.004</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>173.024</v>
       </c>
       <c r="C623">
         <v>229.86</v>
       </c>
       <c r="D623">
         <v>435.672</v>
       </c>
       <c r="E623">
-        <v>684.978</v>
+        <v>686.921</v>
       </c>
       <c r="F623">
         <v>58.092</v>
       </c>
       <c r="G623">
         <v>10.131</v>
       </c>
       <c r="H623">
-        <v>56.731</v>
+        <v>58.674</v>
       </c>
       <c r="I623">
         <v>124.352</v>
       </c>
       <c r="J623">
         <v>163.43</v>
       </c>
       <c r="K623">
         <v>32.789</v>
       </c>
       <c r="L623">
         <v>219.473</v>
       </c>
       <c r="M623">
         <v>415.692</v>
       </c>
       <c r="N623">
-        <v>664.998</v>
+        <v>666.941</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>184.97</v>
       </c>
       <c r="C624">
         <v>248.078</v>
       </c>
       <c r="D624">
         <v>468.385</v>
       </c>
       <c r="E624">
-        <v>723.795</v>
+        <v>725.563</v>
       </c>
       <c r="F624">
         <v>64.922</v>
       </c>
       <c r="G624">
         <v>10.418</v>
       </c>
       <c r="H624">
-        <v>50.283</v>
+        <v>52.052</v>
       </c>
       <c r="I624">
         <v>129.787</v>
       </c>
       <c r="J624">
         <v>169.344</v>
       </c>
       <c r="K624">
         <v>35.337</v>
       </c>
       <c r="L624">
         <v>235.15</v>
       </c>
       <c r="M624">
         <v>439.831</v>
       </c>
       <c r="N624">
-        <v>695.241</v>
+        <v>697.009</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>172.959</v>
       </c>
       <c r="C625">
         <v>226.382</v>
       </c>
       <c r="D625">
         <v>433.865</v>
       </c>
       <c r="E625">
-        <v>688.658</v>
+        <v>690.804</v>
       </c>
       <c r="F625">
         <v>73.542</v>
       </c>
       <c r="G625">
         <v>10.152</v>
       </c>
       <c r="H625">
-        <v>52.392</v>
+        <v>54.539</v>
       </c>
       <c r="I625">
         <v>118.706</v>
       </c>
       <c r="J625">
         <v>164.9</v>
       </c>
       <c r="K625">
         <v>34.524</v>
       </c>
       <c r="L625">
         <v>211.949</v>
       </c>
       <c r="M625">
         <v>411.373</v>
       </c>
       <c r="N625">
-        <v>666.166</v>
+        <v>668.312</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>166.142</v>
       </c>
       <c r="C626">
         <v>227.367</v>
       </c>
       <c r="D626">
         <v>425.407</v>
       </c>
       <c r="E626">
-        <v>710.717</v>
+        <v>713.143</v>
       </c>
       <c r="F626">
         <v>70.954</v>
       </c>
       <c r="G626">
         <v>9.476</v>
       </c>
       <c r="H626">
-        <v>65.05</v>
+        <v>67.477</v>
       </c>
       <c r="I626">
         <v>139.829</v>
       </c>
       <c r="J626">
         <v>154.465</v>
       </c>
       <c r="K626">
         <v>31.898</v>
       </c>
       <c r="L626">
         <v>223.418</v>
       </c>
       <c r="M626">
         <v>409.78</v>
       </c>
       <c r="N626">
-        <v>695.09</v>
+        <v>697.516</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>174.071</v>
       </c>
       <c r="C627">
         <v>240.999</v>
       </c>
       <c r="D627">
         <v>448.304</v>
       </c>
       <c r="E627">
-        <v>776.222</v>
+        <v>779.452</v>
       </c>
       <c r="F627">
         <v>79.713</v>
       </c>
       <c r="G627">
         <v>10.017</v>
       </c>
       <c r="H627">
-        <v>84.3</v>
+        <v>87.53</v>
       </c>
       <c r="I627">
         <v>153.888</v>
       </c>
       <c r="J627">
         <v>161.131</v>
       </c>
       <c r="K627">
         <v>33.233</v>
       </c>
       <c r="L627">
         <v>232.197</v>
       </c>
       <c r="M627">
         <v>426.561</v>
       </c>
       <c r="N627">
-        <v>754.479</v>
+        <v>757.709</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>166.314</v>
       </c>
       <c r="C628">
         <v>222.64</v>
       </c>
       <c r="D628">
         <v>420.353</v>
       </c>
       <c r="E628">
-        <v>760.247</v>
+        <v>763.804</v>
       </c>
       <c r="F628">
         <v>71.365</v>
       </c>
       <c r="G628">
         <v>9.571</v>
       </c>
       <c r="H628">
-        <v>98.292</v>
+        <v>101.849</v>
       </c>
       <c r="I628">
         <v>160.666</v>
       </c>
       <c r="J628">
         <v>155.179</v>
       </c>
       <c r="K628">
         <v>31.398</v>
       </c>
       <c r="L628">
         <v>221.534</v>
       </c>
       <c r="M628">
         <v>408.111</v>
       </c>
       <c r="N628">
-        <v>748.004</v>
+        <v>751.561</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>169.664</v>
       </c>
       <c r="C629">
         <v>232.184</v>
       </c>
       <c r="D629">
         <v>435.151</v>
       </c>
       <c r="E629">
-        <v>774.157</v>
+        <v>778.035</v>
       </c>
       <c r="F629">
         <v>83.516</v>
       </c>
       <c r="G629">
         <v>9.631</v>
       </c>
       <c r="H629">
-        <v>111.918</v>
+        <v>115.796</v>
       </c>
       <c r="I629">
         <v>133.94</v>
       </c>
       <c r="J629">
         <v>158.015</v>
       </c>
       <c r="K629">
         <v>33.303</v>
       </c>
       <c r="L629">
         <v>242.164</v>
       </c>
       <c r="M629">
         <v>433.482</v>
       </c>
       <c r="N629">
-        <v>772.487</v>
+        <v>776.365</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>168.718</v>
       </c>
       <c r="C630">
         <v>238.329</v>
       </c>
       <c r="D630">
         <v>437.466</v>
       </c>
       <c r="E630">
-        <v>774.2</v>
+        <v>778.085</v>
       </c>
       <c r="F630">
         <v>76.417</v>
       </c>
       <c r="G630">
         <v>9.306</v>
       </c>
       <c r="H630">
-        <v>119.099</v>
+        <v>122.983</v>
       </c>
       <c r="I630">
         <v>131.913</v>
       </c>
       <c r="J630">
         <v>157.269</v>
       </c>
       <c r="K630">
         <v>30.419</v>
       </c>
       <c r="L630">
         <v>234.788</v>
       </c>
       <c r="M630">
         <v>422.477</v>
       </c>
       <c r="N630">
-        <v>759.211</v>
+        <v>763.095</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>173.063</v>
       </c>
       <c r="C631">
         <v>251.746</v>
       </c>
       <c r="D631">
         <v>456.537</v>
       </c>
       <c r="E631">
-        <v>755.731</v>
+        <v>759.718</v>
       </c>
       <c r="F631">
         <v>72.962</v>
       </c>
       <c r="G631">
         <v>9.533</v>
       </c>
       <c r="H631">
-        <v>120.124</v>
+        <v>124.111</v>
       </c>
       <c r="I631">
         <v>96.575</v>
       </c>
       <c r="J631">
         <v>161.561</v>
       </c>
       <c r="K631">
         <v>31.728</v>
       </c>
       <c r="L631">
         <v>252.42</v>
       </c>
       <c r="M631">
         <v>445.709</v>
       </c>
       <c r="N631">
-        <v>744.902</v>
+        <v>748.889</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>176.05</v>
       </c>
       <c r="C632">
         <v>249.715</v>
       </c>
       <c r="D632">
         <v>457.921</v>
       </c>
       <c r="E632">
-        <v>755.406</v>
+        <v>759.227</v>
       </c>
       <c r="F632">
         <v>69.914</v>
       </c>
       <c r="G632">
         <v>9.566</v>
       </c>
       <c r="H632">
-        <v>118.069</v>
+        <v>121.89</v>
       </c>
       <c r="I632">
         <v>99.936</v>
       </c>
       <c r="J632">
         <v>163.208</v>
       </c>
       <c r="K632">
         <v>32.156</v>
       </c>
       <c r="L632">
         <v>241.787</v>
       </c>
       <c r="M632">
         <v>437.151</v>
       </c>
       <c r="N632">
-        <v>734.636</v>
+        <v>738.456</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>168.718</v>
       </c>
       <c r="C633">
         <v>235.629</v>
       </c>
       <c r="D633">
         <v>434.92</v>
       </c>
       <c r="E633">
-        <v>699.448</v>
+        <v>702.859</v>
       </c>
       <c r="F633">
         <v>54.289</v>
       </c>
       <c r="G633">
         <v>9.304</v>
       </c>
       <c r="H633">
-        <v>101.378</v>
+        <v>104.789</v>
       </c>
       <c r="I633">
         <v>99.557</v>
       </c>
       <c r="J633">
         <v>157.179</v>
       </c>
       <c r="K633">
         <v>30.573</v>
       </c>
       <c r="L633">
         <v>230.532</v>
       </c>
       <c r="M633">
         <v>418.284</v>
       </c>
       <c r="N633">
-        <v>682.812</v>
+        <v>686.223</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>164.377</v>
       </c>
       <c r="C634">
         <v>244.894</v>
       </c>
       <c r="D634">
         <v>441.498</v>
       </c>
       <c r="E634">
-        <v>734.375</v>
+        <v>737.434</v>
       </c>
       <c r="F634">
         <v>52.382</v>
       </c>
       <c r="G634">
         <v>9.681</v>
       </c>
       <c r="H634">
-        <v>95.727</v>
+        <v>98.786</v>
       </c>
       <c r="I634">
         <v>135.086</v>
       </c>
       <c r="J634">
         <v>152.555</v>
       </c>
       <c r="K634">
         <v>32.228</v>
       </c>
       <c r="L634">
         <v>243.241</v>
       </c>
       <c r="M634">
         <v>428.024</v>
       </c>
       <c r="N634">
-        <v>720.9</v>
+        <v>723.96</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>168.715</v>
       </c>
       <c r="C635">
         <v>250.509</v>
       </c>
       <c r="D635">
         <v>451.602</v>
       </c>
       <c r="E635">
-        <v>724.999</v>
+        <v>727.448</v>
       </c>
       <c r="F635">
         <v>57.06</v>
       </c>
       <c r="G635">
         <v>9.7</v>
       </c>
       <c r="H635">
-        <v>69.702</v>
+        <v>72.151</v>
       </c>
       <c r="I635">
         <v>136.934</v>
       </c>
       <c r="J635">
         <v>157.203</v>
       </c>
       <c r="K635">
         <v>32.378</v>
       </c>
       <c r="L635">
         <v>235.47</v>
       </c>
       <c r="M635">
         <v>425.05</v>
       </c>
       <c r="N635">
-        <v>698.447</v>
+        <v>700.896</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>177.513</v>
       </c>
       <c r="C636">
         <v>254.8</v>
       </c>
       <c r="D636">
         <v>465.36</v>
       </c>
       <c r="E636">
-        <v>740.775</v>
+        <v>743.038</v>
       </c>
       <c r="F636">
         <v>66.647</v>
       </c>
       <c r="G636">
         <v>10.132</v>
       </c>
       <c r="H636">
-        <v>63.768</v>
+        <v>66.032</v>
       </c>
       <c r="I636">
         <v>134.867</v>
       </c>
       <c r="J636">
         <v>166.191</v>
       </c>
       <c r="K636">
         <v>33.047</v>
       </c>
       <c r="L636">
         <v>236.014</v>
       </c>
       <c r="M636">
         <v>435.253</v>
       </c>
       <c r="N636">
-        <v>710.667</v>
+        <v>712.931</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>177.093</v>
       </c>
       <c r="C637">
         <v>232.931</v>
       </c>
       <c r="D637">
         <v>442.939</v>
       </c>
       <c r="E637">
-        <v>749.773</v>
+        <v>752.529</v>
       </c>
       <c r="F637">
         <v>73.123</v>
       </c>
       <c r="G637">
         <v>10.133</v>
       </c>
       <c r="H637">
-        <v>74.815</v>
+        <v>77.571</v>
       </c>
       <c r="I637">
         <v>148.763</v>
       </c>
       <c r="J637">
         <v>164.8</v>
       </c>
       <c r="K637">
         <v>32.915</v>
       </c>
       <c r="L637">
         <v>208.5</v>
       </c>
       <c r="M637">
         <v>406.214</v>
       </c>
       <c r="N637">
-        <v>713.048</v>
+        <v>715.805</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>159.935</v>
       </c>
       <c r="C638">
         <v>212.207</v>
       </c>
       <c r="D638">
         <v>402.078</v>
       </c>
       <c r="E638">
-        <v>692.029</v>
+        <v>694.994</v>
       </c>
       <c r="F638">
         <v>66.682</v>
       </c>
       <c r="G638">
         <v>9.142</v>
       </c>
       <c r="H638">
-        <v>79.878</v>
+        <v>82.842</v>
       </c>
       <c r="I638">
         <v>134.249</v>
       </c>
       <c r="J638">
         <v>148.005</v>
       </c>
       <c r="K638">
         <v>29.936</v>
       </c>
       <c r="L638">
         <v>198.723</v>
       </c>
       <c r="M638">
         <v>376.664</v>
       </c>
       <c r="N638">
-        <v>666.615</v>
+        <v>669.579</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>176.13</v>
       </c>
       <c r="C639">
         <v>231.811</v>
       </c>
       <c r="D639">
         <v>440.644</v>
       </c>
       <c r="E639">
-        <v>811.859</v>
+        <v>815.925</v>
       </c>
       <c r="F639">
         <v>76.601</v>
       </c>
       <c r="G639">
         <v>10.128</v>
       </c>
       <c r="H639">
-        <v>111.868</v>
+        <v>115.934</v>
       </c>
       <c r="I639">
         <v>172.618</v>
       </c>
       <c r="J639">
         <v>163.305</v>
       </c>
       <c r="K639">
         <v>32.703</v>
       </c>
       <c r="L639">
         <v>213.903</v>
       </c>
       <c r="M639">
         <v>409.911</v>
       </c>
       <c r="N639">
-        <v>781.127</v>
+        <v>785.192</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>162.019</v>
       </c>
       <c r="C640">
         <v>218.45</v>
       </c>
       <c r="D640">
         <v>411.398</v>
       </c>
       <c r="E640">
-        <v>782.745</v>
+        <v>787.217</v>
       </c>
       <c r="F640">
         <v>77.927</v>
       </c>
       <c r="G640">
         <v>9.676</v>
       </c>
       <c r="H640">
-        <v>127.216</v>
+        <v>131.688</v>
       </c>
       <c r="I640">
         <v>156.528</v>
       </c>
       <c r="J640">
         <v>150.622</v>
       </c>
       <c r="K640">
         <v>30.929</v>
       </c>
       <c r="L640">
         <v>211.557</v>
       </c>
       <c r="M640">
         <v>393.108</v>
       </c>
       <c r="N640">
-        <v>764.455</v>
+        <v>768.928</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>170.28</v>
       </c>
       <c r="C641">
         <v>233.556</v>
       </c>
       <c r="D641">
         <v>434.444</v>
       </c>
       <c r="E641">
-        <v>792.601</v>
+        <v>797.353</v>
       </c>
       <c r="F641">
         <v>83.102</v>
       </c>
       <c r="G641">
         <v>9.669</v>
       </c>
       <c r="H641">
-        <v>139.575</v>
+        <v>144.327</v>
       </c>
       <c r="I641">
         <v>125.811</v>
       </c>
       <c r="J641">
         <v>158.475</v>
       </c>
       <c r="K641">
         <v>30.608</v>
       </c>
       <c r="L641">
         <v>211.926</v>
       </c>
       <c r="M641">
         <v>401.01</v>
       </c>
       <c r="N641">
-        <v>759.166</v>
+        <v>763.919</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>169.704</v>
       </c>
       <c r="C642">
         <v>234.958</v>
       </c>
       <c r="D642">
         <v>434.501</v>
       </c>
       <c r="E642">
-        <v>789.621</v>
+        <v>794.434</v>
       </c>
       <c r="F642">
         <v>75.607</v>
       </c>
       <c r="G642">
         <v>9.578</v>
       </c>
       <c r="H642">
-        <v>147.866</v>
+        <v>152.678</v>
       </c>
       <c r="I642">
         <v>122.069</v>
       </c>
       <c r="J642">
         <v>158.478</v>
       </c>
       <c r="K642">
         <v>29.839</v>
       </c>
       <c r="L642">
         <v>209.144</v>
       </c>
       <c r="M642">
         <v>397.461</v>
       </c>
       <c r="N642">
-        <v>752.581</v>
+        <v>757.394</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>179.772</v>
       </c>
       <c r="C643">
         <v>242.796</v>
       </c>
       <c r="D643">
         <v>453.029</v>
       </c>
       <c r="E643">
-        <v>793.904</v>
+        <v>798.938</v>
       </c>
       <c r="F643">
         <v>68.179</v>
       </c>
       <c r="G643">
         <v>9.778</v>
       </c>
       <c r="H643">
-        <v>154.383</v>
+        <v>159.416</v>
       </c>
       <c r="I643">
         <v>108.536</v>
       </c>
       <c r="J643">
         <v>165.982</v>
       </c>
       <c r="K643">
         <v>30.461</v>
       </c>
       <c r="L643">
         <v>219.804</v>
       </c>
       <c r="M643">
         <v>416.247</v>
       </c>
       <c r="N643">
-        <v>757.122</v>
+        <v>762.156</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>177.307</v>
       </c>
       <c r="C644">
         <v>237.485</v>
       </c>
       <c r="D644">
         <v>444.949</v>
       </c>
       <c r="E644">
-        <v>763.359</v>
+        <v>768.118</v>
       </c>
       <c r="F644">
         <v>68.574</v>
       </c>
       <c r="G644">
         <v>9.995</v>
       </c>
       <c r="H644">
-        <v>146.67</v>
+        <v>151.429</v>
       </c>
       <c r="I644">
         <v>93.171</v>
       </c>
       <c r="J644">
         <v>165.078</v>
       </c>
       <c r="K644">
         <v>30.156</v>
       </c>
       <c r="L644">
         <v>218</v>
       </c>
       <c r="M644">
         <v>413.234</v>
       </c>
       <c r="N644">
-        <v>731.644</v>
+        <v>736.404</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>171.783</v>
       </c>
       <c r="C645">
         <v>233.08</v>
       </c>
       <c r="D645">
         <v>434.218</v>
       </c>
       <c r="E645">
-        <v>713.07</v>
+        <v>717.245</v>
       </c>
       <c r="F645">
         <v>52.152</v>
       </c>
       <c r="G645">
         <v>9.599</v>
       </c>
       <c r="H645">
-        <v>129.506</v>
+        <v>133.682</v>
       </c>
       <c r="I645">
         <v>87.595</v>
       </c>
       <c r="J645">
         <v>159.867</v>
       </c>
       <c r="K645">
         <v>29.354</v>
       </c>
       <c r="L645">
         <v>210.717</v>
       </c>
       <c r="M645">
         <v>399.938</v>
       </c>
       <c r="N645">
-        <v>678.791</v>
+        <v>682.966</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>170.528</v>
       </c>
       <c r="C646">
         <v>247.793</v>
       </c>
       <c r="D646">
         <v>449.511</v>
       </c>
       <c r="E646">
-        <v>765.578</v>
+        <v>769.453</v>
       </c>
       <c r="F646">
         <v>56.45</v>
       </c>
       <c r="G646">
         <v>9.716</v>
       </c>
       <c r="H646">
-        <v>115.012</v>
+        <v>118.887</v>
       </c>
       <c r="I646">
         <v>134.889</v>
       </c>
       <c r="J646">
         <v>158.438</v>
       </c>
       <c r="K646">
         <v>31.19</v>
       </c>
       <c r="L646">
         <v>226.332</v>
       </c>
       <c r="M646">
         <v>415.959</v>
       </c>
       <c r="N646">
-        <v>732.026</v>
+        <v>735.902</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>168.574</v>
       </c>
       <c r="C647">
         <v>242.625</v>
       </c>
       <c r="D647">
         <v>442.525</v>
       </c>
       <c r="E647">
-        <v>742.569</v>
+        <v>745.627</v>
       </c>
       <c r="F647">
         <v>62.83</v>
       </c>
       <c r="G647">
         <v>9.529</v>
       </c>
       <c r="H647">
-        <v>87.94</v>
+        <v>90.997</v>
       </c>
       <c r="I647">
         <v>139.745</v>
       </c>
       <c r="J647">
         <v>156.115</v>
       </c>
       <c r="K647">
         <v>31.327</v>
       </c>
       <c r="L647">
         <v>212.319</v>
       </c>
       <c r="M647">
         <v>399.761</v>
       </c>
       <c r="N647">
-        <v>699.805</v>
+        <v>702.863</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>175.312</v>
       </c>
       <c r="C648">
         <v>249.232</v>
       </c>
       <c r="D648">
         <v>456.956</v>
       </c>
       <c r="E648">
-        <v>784.427</v>
+        <v>787.272</v>
       </c>
       <c r="F648">
         <v>81.615</v>
       </c>
       <c r="G648">
         <v>10.018</v>
       </c>
       <c r="H648">
-        <v>75.311</v>
+        <v>78.156</v>
       </c>
       <c r="I648">
         <v>160.527</v>
       </c>
       <c r="J648">
         <v>162.622</v>
       </c>
       <c r="K648">
         <v>32.413</v>
       </c>
       <c r="L648">
         <v>228.082</v>
       </c>
       <c r="M648">
         <v>423.117</v>
       </c>
       <c r="N648">
-        <v>750.588</v>
+        <v>753.432</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>172.171</v>
       </c>
       <c r="C649">
         <v>232.136</v>
       </c>
       <c r="D649">
         <v>435.694</v>
       </c>
       <c r="E649">
-        <v>778.319</v>
+        <v>781.027</v>
       </c>
       <c r="F649">
         <v>95.227</v>
       </c>
       <c r="G649">
         <v>10.228</v>
       </c>
       <c r="H649">
-        <v>85.562</v>
+        <v>88.27</v>
       </c>
       <c r="I649">
         <v>151.608</v>
       </c>
       <c r="J649">
         <v>159</v>
       </c>
       <c r="K649">
         <v>31.387</v>
       </c>
       <c r="L649">
         <v>199.202</v>
       </c>
       <c r="M649">
         <v>389.589</v>
       </c>
       <c r="N649">
-        <v>732.214</v>
+        <v>734.921</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>153.889</v>
       </c>
       <c r="C650">
         <v>220.023</v>
       </c>
       <c r="D650">
         <v>403.086</v>
       </c>
       <c r="E650">
-        <v>722.854</v>
+        <v>725.766</v>
       </c>
       <c r="F650">
         <v>76.64</v>
       </c>
       <c r="G650">
         <v>9.182</v>
       </c>
       <c r="H650">
-        <v>98.464</v>
+        <v>101.377</v>
       </c>
       <c r="I650">
         <v>135.481</v>
       </c>
       <c r="J650">
         <v>144.664</v>
       </c>
       <c r="K650">
         <v>29.174</v>
       </c>
       <c r="L650">
         <v>193.912</v>
       </c>
       <c r="M650">
         <v>367.751</v>
       </c>
       <c r="N650">
-        <v>687.518</v>
+        <v>690.431</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>166.281</v>
+      </c>
+      <c r="C651">
+        <v>248.003</v>
+      </c>
+      <c r="D651">
+        <v>446.42</v>
+      </c>
+      <c r="E651">
+        <v>865.12</v>
+      </c>
+      <c r="F651">
+        <v>91.856</v>
+      </c>
+      <c r="G651">
+        <v>9.944</v>
+      </c>
+      <c r="H651">
+        <v>138.728</v>
+      </c>
+      <c r="I651">
+        <v>178.172</v>
+      </c>
+      <c r="J651">
+        <v>154.75</v>
+      </c>
+      <c r="K651">
+        <v>32.137</v>
+      </c>
+      <c r="L651">
+        <v>225.4</v>
+      </c>
+      <c r="M651">
+        <v>412.287</v>
+      </c>
+      <c r="N651">
+        <v>830.986</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>151.922</v>
+      </c>
+      <c r="C652">
+        <v>232.602</v>
+      </c>
+      <c r="D652">
+        <v>414.525</v>
+      </c>
+      <c r="E652">
+        <v>818.067</v>
+      </c>
+      <c r="F652">
+        <v>76.75</v>
+      </c>
+      <c r="G652">
+        <v>9.395</v>
+      </c>
+      <c r="H652">
+        <v>149.746</v>
+      </c>
+      <c r="I652">
+        <v>167.652</v>
+      </c>
+      <c r="J652">
+        <v>139.962</v>
+      </c>
+      <c r="K652">
+        <v>30.001</v>
+      </c>
+      <c r="L652">
+        <v>216.455</v>
+      </c>
+      <c r="M652">
+        <v>386.417</v>
+      </c>
+      <c r="N652">
+        <v>789.96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31565,738 +31653,738 @@
       </c>
       <c r="L73">
         <v>1553.312</v>
       </c>
       <c r="M73">
         <v>3940.009</v>
       </c>
       <c r="N73">
         <v>5292.537</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>2216.74</v>
       </c>
       <c r="C74">
         <v>1867.88</v>
       </c>
       <c r="D74">
         <v>4552.532</v>
       </c>
       <c r="E74">
-        <v>5942.58</v>
+        <v>5942.647</v>
       </c>
       <c r="F74">
         <v>887.813</v>
       </c>
       <c r="G74">
         <v>111.428</v>
       </c>
       <c r="H74">
-        <v>67.853</v>
+        <v>67.92</v>
       </c>
       <c r="I74">
         <v>322.953</v>
       </c>
       <c r="J74">
         <v>2216.74</v>
       </c>
       <c r="K74">
         <v>467.912</v>
       </c>
       <c r="L74">
         <v>1820.977</v>
       </c>
       <c r="M74">
         <v>4505.629</v>
       </c>
       <c r="N74">
-        <v>5895.677</v>
+        <v>5895.744</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>2213.22</v>
       </c>
       <c r="C75">
         <v>2037.424</v>
       </c>
       <c r="D75">
         <v>4712.436</v>
       </c>
       <c r="E75">
-        <v>6404.003</v>
+        <v>6404.139</v>
       </c>
       <c r="F75">
         <v>1089.639</v>
       </c>
       <c r="G75">
         <v>115.758</v>
       </c>
       <c r="H75">
-        <v>76.126</v>
+        <v>76.262</v>
       </c>
       <c r="I75">
         <v>410.043</v>
       </c>
       <c r="J75">
         <v>2213.22</v>
       </c>
       <c r="K75">
         <v>461.793</v>
       </c>
       <c r="L75">
         <v>1941.48</v>
       </c>
       <c r="M75">
         <v>4616.493</v>
       </c>
       <c r="N75">
-        <v>6308.059</v>
+        <v>6308.195</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>2151.213</v>
       </c>
       <c r="C76">
         <v>1935.741</v>
       </c>
       <c r="D76">
         <v>4553.559</v>
       </c>
       <c r="E76">
-        <v>6186.97</v>
+        <v>6187.161</v>
       </c>
       <c r="F76">
         <v>942.532</v>
       </c>
       <c r="G76">
         <v>116.599</v>
       </c>
       <c r="H76">
-        <v>93.797</v>
+        <v>93.988</v>
       </c>
       <c r="I76">
         <v>480.484</v>
       </c>
       <c r="J76">
         <v>2151.213</v>
       </c>
       <c r="K76">
         <v>466.604</v>
       </c>
       <c r="L76">
         <v>1899.134</v>
       </c>
       <c r="M76">
         <v>4516.951</v>
       </c>
       <c r="N76">
-        <v>6150.362</v>
+        <v>6150.554</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>2338.256</v>
       </c>
       <c r="C77">
         <v>2000.104</v>
       </c>
       <c r="D77">
         <v>4834.795</v>
       </c>
       <c r="E77">
-        <v>6560.783</v>
+        <v>6561.037</v>
       </c>
       <c r="F77">
         <v>916.345</v>
       </c>
       <c r="G77">
         <v>117.323</v>
       </c>
       <c r="H77">
-        <v>119.65</v>
+        <v>119.904</v>
       </c>
       <c r="I77">
         <v>572.669</v>
       </c>
       <c r="J77">
         <v>2338.256</v>
       </c>
       <c r="K77">
         <v>496.436</v>
       </c>
       <c r="L77">
         <v>2026.344</v>
       </c>
       <c r="M77">
         <v>4861.035</v>
       </c>
       <c r="N77">
-        <v>6587.023</v>
+        <v>6587.277</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>2398.193</v>
       </c>
       <c r="C78">
         <v>2135.145</v>
       </c>
       <c r="D78">
         <v>5049.215</v>
       </c>
       <c r="E78">
-        <v>6832.704</v>
+        <v>6833.026</v>
       </c>
       <c r="F78">
         <v>884.959</v>
       </c>
       <c r="G78">
         <v>117.672</v>
       </c>
       <c r="H78">
-        <v>161.05</v>
+        <v>161.371</v>
       </c>
       <c r="I78">
         <v>619.808</v>
       </c>
       <c r="J78">
         <v>2398.193</v>
       </c>
       <c r="K78">
         <v>515.877</v>
       </c>
       <c r="L78">
         <v>2098.567</v>
       </c>
       <c r="M78">
         <v>5012.637</v>
       </c>
       <c r="N78">
-        <v>6796.126</v>
+        <v>6796.448</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>2305.377</v>
       </c>
       <c r="C79">
         <v>2201.209</v>
       </c>
       <c r="D79">
         <v>5024.958</v>
       </c>
       <c r="E79">
-        <v>6839.536</v>
+        <v>6839.913</v>
       </c>
       <c r="F79">
         <v>849.861</v>
       </c>
       <c r="G79">
         <v>117.811</v>
       </c>
       <c r="H79">
-        <v>196.175</v>
+        <v>196.551</v>
       </c>
       <c r="I79">
         <v>650.732</v>
       </c>
       <c r="J79">
         <v>2305.377</v>
       </c>
       <c r="K79">
         <v>518.371</v>
       </c>
       <c r="L79">
         <v>2184.748</v>
       </c>
       <c r="M79">
         <v>5008.496</v>
       </c>
       <c r="N79">
-        <v>6823.074</v>
+        <v>6823.451</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>2289.532</v>
       </c>
       <c r="C80">
         <v>2329.398</v>
       </c>
       <c r="D80">
         <v>5122.149</v>
       </c>
       <c r="E80">
-        <v>7178.809</v>
+        <v>7180.355</v>
       </c>
       <c r="F80">
         <v>913.775</v>
       </c>
       <c r="G80">
         <v>117.498</v>
       </c>
       <c r="H80">
-        <v>250.888</v>
+        <v>252.434</v>
       </c>
       <c r="I80">
         <v>774.499</v>
       </c>
       <c r="J80">
         <v>2216.957</v>
       </c>
       <c r="K80">
         <v>503.219</v>
       </c>
       <c r="L80">
         <v>2333.27</v>
       </c>
       <c r="M80">
         <v>5053.445</v>
       </c>
       <c r="N80">
-        <v>7110.105</v>
+        <v>7111.651</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>2254.29</v>
       </c>
       <c r="C81">
         <v>2406.87</v>
       </c>
       <c r="D81">
         <v>5156.419</v>
       </c>
       <c r="E81">
-        <v>7495.301</v>
+        <v>7498.045</v>
       </c>
       <c r="F81">
         <v>1024.736</v>
       </c>
       <c r="G81">
         <v>117.842</v>
       </c>
       <c r="H81">
-        <v>328.623</v>
+        <v>331.366</v>
       </c>
       <c r="I81">
         <v>867.681</v>
       </c>
       <c r="J81">
         <v>2175.663</v>
       </c>
       <c r="K81">
         <v>495.26</v>
       </c>
       <c r="L81">
         <v>2364.382</v>
       </c>
       <c r="M81">
         <v>5035.305</v>
       </c>
       <c r="N81">
-        <v>7374.186</v>
+        <v>7376.93</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>2347.558</v>
       </c>
       <c r="C82">
         <v>2470.746</v>
       </c>
       <c r="D82">
         <v>5305.652</v>
       </c>
       <c r="E82">
-        <v>7735.699</v>
+        <v>7739.575</v>
       </c>
       <c r="F82">
         <v>998.092</v>
       </c>
       <c r="G82">
         <v>117.98</v>
       </c>
       <c r="H82">
-        <v>383.634</v>
+        <v>387.51</v>
       </c>
       <c r="I82">
         <v>930.341</v>
       </c>
       <c r="J82">
         <v>2253.5</v>
       </c>
       <c r="K82">
         <v>487.347</v>
       </c>
       <c r="L82">
         <v>2355.17</v>
       </c>
       <c r="M82">
         <v>5096.018</v>
       </c>
       <c r="N82">
-        <v>7526.065</v>
+        <v>7529.941</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>2332.807</v>
       </c>
       <c r="C83">
         <v>2431.597</v>
       </c>
       <c r="D83">
         <v>5206.851</v>
       </c>
       <c r="E83">
-        <v>7744.667</v>
+        <v>7749.663</v>
       </c>
       <c r="F83">
         <v>982.225</v>
       </c>
       <c r="G83">
         <v>116.293</v>
       </c>
       <c r="H83">
-        <v>429.747</v>
+        <v>434.742</v>
       </c>
       <c r="I83">
         <v>1009.551</v>
       </c>
       <c r="J83">
         <v>2229.164</v>
       </c>
       <c r="K83">
         <v>442.447</v>
       </c>
       <c r="L83">
         <v>2376.238</v>
       </c>
       <c r="M83">
         <v>5047.849</v>
       </c>
       <c r="N83">
-        <v>7585.664</v>
+        <v>7590.66</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>2065.568</v>
       </c>
       <c r="C84">
         <v>2194.401</v>
       </c>
       <c r="D84">
         <v>4699.703</v>
       </c>
       <c r="E84">
-        <v>7454.388</v>
+        <v>7460.179</v>
       </c>
       <c r="F84">
         <v>973.355</v>
       </c>
       <c r="G84">
         <v>117.716</v>
       </c>
       <c r="H84">
-        <v>510.57</v>
+        <v>516.361</v>
       </c>
       <c r="I84">
         <v>1153.045</v>
       </c>
       <c r="J84">
         <v>1959.534</v>
       </c>
       <c r="K84">
         <v>439.734</v>
       </c>
       <c r="L84">
         <v>2135.793</v>
       </c>
       <c r="M84">
         <v>4535.061</v>
       </c>
       <c r="N84">
-        <v>7289.745</v>
+        <v>7295.536</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>2111.432</v>
       </c>
       <c r="C85">
         <v>2374.119</v>
       </c>
       <c r="D85">
         <v>4915.819</v>
       </c>
       <c r="E85">
-        <v>7807.947</v>
+        <v>7818.994</v>
       </c>
       <c r="F85">
         <v>858.407</v>
       </c>
       <c r="G85">
         <v>118.007</v>
       </c>
       <c r="H85">
-        <v>625.305</v>
+        <v>636.353</v>
       </c>
       <c r="I85">
         <v>1290.407</v>
       </c>
       <c r="J85">
         <v>1991.631</v>
       </c>
       <c r="K85">
         <v>430.267</v>
       </c>
       <c r="L85">
         <v>2330.855</v>
       </c>
       <c r="M85">
         <v>4752.753</v>
       </c>
       <c r="N85">
-        <v>7644.88</v>
+        <v>7655.928</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>2273.065</v>
       </c>
       <c r="C86">
         <v>2510.778</v>
       </c>
       <c r="D86">
         <v>5196.171</v>
       </c>
       <c r="E86">
-        <v>8429.717</v>
+        <v>8449.689</v>
       </c>
       <c r="F86">
         <v>869.339</v>
       </c>
       <c r="G86">
         <v>118.389</v>
       </c>
       <c r="H86">
-        <v>763.995</v>
+        <v>783.967</v>
       </c>
       <c r="I86">
         <v>1481.823</v>
       </c>
       <c r="J86">
         <v>2134.672</v>
       </c>
       <c r="K86">
         <v>412.329</v>
       </c>
       <c r="L86">
         <v>2432.624</v>
       </c>
       <c r="M86">
         <v>4979.625</v>
       </c>
       <c r="N86">
-        <v>8213.171</v>
+        <v>8233.143</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>2103.257</v>
       </c>
       <c r="C87">
         <v>2704.511</v>
       </c>
       <c r="D87">
         <v>5201.94</v>
       </c>
       <c r="E87">
-        <v>8472.441</v>
+        <v>8501.331</v>
       </c>
       <c r="F87">
         <v>835.948</v>
       </c>
       <c r="G87">
         <v>119.346</v>
       </c>
       <c r="H87">
-        <v>878.273</v>
+        <v>907.162</v>
       </c>
       <c r="I87">
         <v>1436.934</v>
       </c>
       <c r="J87">
         <v>1967.962</v>
       </c>
       <c r="K87">
         <v>394.172</v>
       </c>
       <c r="L87">
         <v>2658.753</v>
       </c>
       <c r="M87">
         <v>5020.887</v>
       </c>
       <c r="N87">
-        <v>8291.387</v>
+        <v>8320.277</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>2046.305</v>
       </c>
       <c r="C88">
         <v>2875.195</v>
       </c>
       <c r="D88">
         <v>5308.385</v>
       </c>
       <c r="E88">
-        <v>8894.933</v>
+        <v>8933.046</v>
       </c>
       <c r="F88">
         <v>828.761</v>
       </c>
       <c r="G88">
         <v>116.069</v>
       </c>
       <c r="H88">
-        <v>1099.82</v>
+        <v>1137.933</v>
       </c>
       <c r="I88">
         <v>1541.898</v>
       </c>
       <c r="J88">
         <v>1908.855</v>
       </c>
       <c r="K88">
         <v>386.885</v>
       </c>
       <c r="L88">
         <v>2805.501</v>
       </c>
       <c r="M88">
         <v>5101.241</v>
       </c>
       <c r="N88">
-        <v>8687.789</v>
+        <v>8725.902</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>2058.435</v>
       </c>
       <c r="C89">
         <v>2816.925</v>
       </c>
       <c r="D89">
         <v>5247.192</v>
       </c>
       <c r="E89">
-        <v>9181.536</v>
+        <v>9229.105</v>
       </c>
       <c r="F89">
         <v>842.843</v>
       </c>
       <c r="G89">
         <v>116.962</v>
       </c>
       <c r="H89">
-        <v>1390.038</v>
+        <v>1437.607</v>
       </c>
       <c r="I89">
         <v>1584.501</v>
       </c>
       <c r="J89">
         <v>1911.786</v>
       </c>
       <c r="K89">
         <v>371.832</v>
       </c>
       <c r="L89">
         <v>2568.999</v>
       </c>
       <c r="M89">
         <v>4852.617</v>
       </c>
       <c r="N89">
-        <v>8786.961</v>
+        <v>8834.53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>