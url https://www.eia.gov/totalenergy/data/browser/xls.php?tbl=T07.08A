--- v3 (2026-04-03)
+++ v4 (2026-05-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.8a Capacity Factors and Usage Factors at Electric Generators: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Petroleum Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Combined Cycle Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Gas Turbine Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Conventional Steam Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Nuclear Generating Units, Capacity Factor</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z228"/>
+  <dimension ref="A1:Z229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A228"/>
+      <selection activeCell="A13" sqref="A13:A229"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -10790,50 +10790,97 @@
         <v>99</v>
       </c>
       <c r="H228">
         <v>40.2</v>
       </c>
       <c r="I228">
         <v>59.1</v>
       </c>
       <c r="J228">
         <v>67</v>
       </c>
       <c r="K228">
         <v>13.7</v>
       </c>
       <c r="L228">
         <v>11.5</v>
       </c>
       <c r="M228">
         <v>40</v>
       </c>
       <c r="N228">
         <v>10.3</v>
       </c>
       <c r="O228">
         <v>7.3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B229">
+        <v>57.6</v>
+      </c>
+      <c r="C229">
+        <v>9.1</v>
+      </c>
+      <c r="D229">
+        <v>58.9</v>
+      </c>
+      <c r="E229">
+        <v>13.5</v>
+      </c>
+      <c r="F229">
+        <v>19.2</v>
+      </c>
+      <c r="G229">
+        <v>100</v>
+      </c>
+      <c r="H229">
+        <v>46.9</v>
+      </c>
+      <c r="I229">
+        <v>59.5</v>
+      </c>
+      <c r="J229">
+        <v>69.9</v>
+      </c>
+      <c r="K229">
+        <v>15.7</v>
+      </c>
+      <c r="L229">
+        <v>7.6</v>
+      </c>
+      <c r="M229">
+        <v>37.5</v>
+      </c>
+      <c r="N229">
+        <v>9.8</v>
+      </c>
+      <c r="O229">
+        <v>8.1</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>