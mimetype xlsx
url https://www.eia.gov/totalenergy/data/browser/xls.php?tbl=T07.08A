--- v4 (2026-05-18)
+++ v5 (2026-07-02)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 7.8a Capacity Factors and Usage Factors at Electric Generators: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Petroleum Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Combined Cycle Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Gas Turbine Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Conventional Steam Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Nuclear Generating Units, Capacity Factor</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z229"/>
+  <dimension ref="A1:Z231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A229"/>
+      <selection activeCell="A13" sqref="A13:A231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -10837,50 +10837,144 @@
         <v>100</v>
       </c>
       <c r="H229">
         <v>46.9</v>
       </c>
       <c r="I229">
         <v>59.5</v>
       </c>
       <c r="J229">
         <v>69.9</v>
       </c>
       <c r="K229">
         <v>15.7</v>
       </c>
       <c r="L229">
         <v>7.6</v>
       </c>
       <c r="M229">
         <v>37.5</v>
       </c>
       <c r="N229">
         <v>9.8</v>
       </c>
       <c r="O229">
         <v>8.1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B230">
+        <v>48.1</v>
+      </c>
+      <c r="C230">
+        <v>6.7</v>
+      </c>
+      <c r="D230">
+        <v>57</v>
+      </c>
+      <c r="E230">
+        <v>12.1</v>
+      </c>
+      <c r="F230">
+        <v>17.2</v>
+      </c>
+      <c r="G230">
+        <v>94.3</v>
+      </c>
+      <c r="H230">
+        <v>41.8</v>
+      </c>
+      <c r="I230">
+        <v>59.5</v>
+      </c>
+      <c r="J230">
+        <v>69.3</v>
+      </c>
+      <c r="K230">
+        <v>20.3</v>
+      </c>
+      <c r="L230">
+        <v>12.8</v>
+      </c>
+      <c r="M230">
+        <v>37</v>
+      </c>
+      <c r="N230">
+        <v>10.1</v>
+      </c>
+      <c r="O230">
+        <v>8.7</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B231">
+        <v>34.8</v>
+      </c>
+      <c r="C231">
+        <v>4.2</v>
+      </c>
+      <c r="D231">
+        <v>48.5</v>
+      </c>
+      <c r="E231">
+        <v>10.9</v>
+      </c>
+      <c r="F231">
+        <v>16.4</v>
+      </c>
+      <c r="G231">
+        <v>84.8</v>
+      </c>
+      <c r="H231">
+        <v>45.3</v>
+      </c>
+      <c r="I231">
+        <v>55.9</v>
+      </c>
+      <c r="J231">
+        <v>66.1</v>
+      </c>
+      <c r="K231">
+        <v>24.7</v>
+      </c>
+      <c r="L231">
+        <v>21.6</v>
+      </c>
+      <c r="M231">
+        <v>44.1</v>
+      </c>
+      <c r="N231">
+        <v>11.2</v>
+      </c>
+      <c r="O231">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>