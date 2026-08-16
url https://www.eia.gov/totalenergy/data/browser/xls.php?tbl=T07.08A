--- v5 (2026-07-02)
+++ v6 (2026-08-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.8a Capacity Factors and Usage Factors at Electric Generators: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Petroleum Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Combined Cycle Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Gas Turbine Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Natural Gas Conventional Steam Plants Generating Units, Capacity Factor</t>
   </si>
   <si>
     <t>Nuclear Generating Units, Capacity Factor</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z231"/>
+  <dimension ref="A1:Z232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A231"/>
+      <selection activeCell="A13" sqref="A13:A232"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="115.543" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -10931,50 +10931,97 @@
         <v>84.8</v>
       </c>
       <c r="H231">
         <v>45.3</v>
       </c>
       <c r="I231">
         <v>55.9</v>
       </c>
       <c r="J231">
         <v>66.1</v>
       </c>
       <c r="K231">
         <v>24.7</v>
       </c>
       <c r="L231">
         <v>21.6</v>
       </c>
       <c r="M231">
         <v>44.1</v>
       </c>
       <c r="N231">
         <v>11.2</v>
       </c>
       <c r="O231">
         <v>9</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B232">
+        <v>32.5</v>
+      </c>
+      <c r="C232">
+        <v>4.7</v>
+      </c>
+      <c r="D232">
+        <v>46.6</v>
+      </c>
+      <c r="E232">
+        <v>14.1</v>
+      </c>
+      <c r="F232">
+        <v>18.3</v>
+      </c>
+      <c r="G232">
+        <v>81</v>
+      </c>
+      <c r="H232">
+        <v>39.1</v>
+      </c>
+      <c r="I232">
+        <v>50.7</v>
+      </c>
+      <c r="J232">
+        <v>62.7</v>
+      </c>
+      <c r="K232">
+        <v>26.3</v>
+      </c>
+      <c r="L232">
+        <v>26.4</v>
+      </c>
+      <c r="M232">
+        <v>42.3</v>
+      </c>
+      <c r="N232">
+        <v>11.7</v>
+      </c>
+      <c r="O232">
+        <v>8.7</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>