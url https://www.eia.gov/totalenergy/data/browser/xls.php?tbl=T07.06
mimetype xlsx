--- v2 (2026-03-17)
+++ v3 (2026-05-02)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.6 Electricity End Use and Electric Vehicle Use</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Total</t>
   </si>
   <si>
     <t>Electricity Direct Use</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18006,1067 +18006,1125 @@
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>131637.743</v>
       </c>
       <c r="C613">
         <v>112789.717</v>
       </c>
       <c r="D613">
         <v>80407.96</v>
       </c>
       <c r="E613">
         <v>579.225</v>
       </c>
       <c r="F613">
         <v>325414.645</v>
       </c>
       <c r="G613">
         <v>11426.6</v>
       </c>
       <c r="H613">
         <v>336841.245</v>
       </c>
       <c r="I613">
-        <v>527.111</v>
+        <v>912.513</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>112105.181</v>
       </c>
       <c r="C614">
         <v>103830.284</v>
       </c>
       <c r="D614">
         <v>76449.237</v>
       </c>
       <c r="E614">
         <v>560.96</v>
       </c>
       <c r="F614">
         <v>292945.662</v>
       </c>
       <c r="G614">
         <v>10634.624</v>
       </c>
       <c r="H614">
         <v>303580.286</v>
       </c>
       <c r="I614">
-        <v>512.368</v>
+        <v>887.999</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>110416.923</v>
       </c>
       <c r="C615">
         <v>112642.964</v>
       </c>
       <c r="D615">
         <v>82817.079</v>
       </c>
       <c r="E615">
         <v>576.976</v>
       </c>
       <c r="F615">
         <v>306453.942</v>
       </c>
       <c r="G615">
         <v>11397.124</v>
       </c>
       <c r="H615">
         <v>317851.066</v>
       </c>
       <c r="I615">
-        <v>591.969</v>
+        <v>1028.049</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>96195.86</v>
       </c>
       <c r="C616">
         <v>104090.764</v>
       </c>
       <c r="D616">
         <v>80011.063</v>
       </c>
       <c r="E616">
         <v>513.461</v>
       </c>
       <c r="F616">
         <v>280811.148</v>
       </c>
       <c r="G616">
         <v>10078.961</v>
       </c>
       <c r="H616">
         <v>290890.109</v>
       </c>
       <c r="I616">
-        <v>546.207</v>
+        <v>950.16</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>100230.513</v>
       </c>
       <c r="C617">
         <v>113242.717</v>
       </c>
       <c r="D617">
         <v>84703.576</v>
       </c>
       <c r="E617">
         <v>528.763</v>
       </c>
       <c r="F617">
         <v>298705.57</v>
       </c>
       <c r="G617">
         <v>11058.187</v>
       </c>
       <c r="H617">
         <v>309763.756</v>
       </c>
       <c r="I617">
-        <v>602.246</v>
+        <v>1049.032</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>121319.611</v>
       </c>
       <c r="C618">
         <v>120706.584</v>
       </c>
       <c r="D618">
         <v>86193.146</v>
       </c>
       <c r="E618">
         <v>578.743</v>
       </c>
       <c r="F618">
         <v>328798.084</v>
       </c>
       <c r="G618">
         <v>11539.975</v>
       </c>
       <c r="H618">
         <v>340338.059</v>
       </c>
       <c r="I618">
-        <v>620.664</v>
+        <v>1081.588</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>159714.834</v>
       </c>
       <c r="C619">
         <v>136394.203</v>
       </c>
       <c r="D619">
         <v>90526.454</v>
       </c>
       <c r="E619">
         <v>620.618</v>
       </c>
       <c r="F619">
         <v>387256.107</v>
       </c>
       <c r="G619">
         <v>12197.849</v>
       </c>
       <c r="H619">
         <v>399453.956</v>
       </c>
       <c r="I619">
-        <v>662.132</v>
+        <v>1158.254</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>161460.192</v>
       </c>
       <c r="C620">
         <v>138389.572</v>
       </c>
       <c r="D620">
         <v>92008.705</v>
       </c>
       <c r="E620">
         <v>577.565</v>
       </c>
       <c r="F620">
         <v>392436.034</v>
       </c>
       <c r="G620">
         <v>12283.085</v>
       </c>
       <c r="H620">
         <v>404719.119</v>
       </c>
       <c r="I620">
-        <v>677.516</v>
+        <v>1186.313</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>132807.006</v>
       </c>
       <c r="C621">
         <v>126545.787</v>
       </c>
       <c r="D621">
         <v>86472.08</v>
       </c>
       <c r="E621">
         <v>651.567</v>
       </c>
       <c r="F621">
         <v>346476.441</v>
       </c>
       <c r="G621">
         <v>11618.294</v>
       </c>
       <c r="H621">
         <v>358094.735</v>
       </c>
       <c r="I621">
-        <v>661.227</v>
+        <v>1158.61</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>103313.774</v>
       </c>
       <c r="C622">
         <v>118207.853</v>
       </c>
       <c r="D622">
         <v>85978.381</v>
       </c>
       <c r="E622">
         <v>565.401</v>
       </c>
       <c r="F622">
         <v>308065.409</v>
       </c>
       <c r="G622">
         <v>11221.211</v>
       </c>
       <c r="H622">
         <v>319286.62</v>
       </c>
       <c r="I622">
-        <v>704.059</v>
+        <v>1236.063</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>101906.587</v>
       </c>
       <c r="C623">
         <v>109756.483</v>
       </c>
       <c r="D623">
         <v>82036.278</v>
       </c>
       <c r="E623">
         <v>549.137</v>
       </c>
       <c r="F623">
         <v>294248.486</v>
       </c>
       <c r="G623">
         <v>11441.975</v>
       </c>
       <c r="H623">
         <v>305690.46</v>
       </c>
       <c r="I623">
-        <v>713.537</v>
+        <v>1242.177</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>118916.96</v>
       </c>
       <c r="C624">
         <v>111511.827</v>
       </c>
       <c r="D624">
         <v>81651.676</v>
       </c>
       <c r="E624">
         <v>561.372</v>
       </c>
       <c r="F624">
         <v>312641.835</v>
       </c>
       <c r="G624">
         <v>12020.271</v>
       </c>
       <c r="H624">
         <v>324662.106</v>
       </c>
       <c r="I624">
-        <v>776.478</v>
+        <v>1321.243</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>142353.527</v>
       </c>
       <c r="C625">
         <v>118234.006</v>
       </c>
       <c r="D625">
         <v>82517.331</v>
       </c>
       <c r="E625">
         <v>611.658</v>
       </c>
       <c r="F625">
         <v>343716.522</v>
       </c>
       <c r="G625">
         <v>12265.942</v>
       </c>
       <c r="H625">
         <v>355982.463</v>
       </c>
       <c r="I625">
-        <v>912.16</v>
+        <v>1354.139</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>115477.192</v>
       </c>
       <c r="C626">
         <v>108966.666</v>
       </c>
       <c r="D626">
         <v>78276.679</v>
       </c>
       <c r="E626">
         <v>537.806</v>
       </c>
       <c r="F626">
         <v>303258.343</v>
       </c>
       <c r="G626">
         <v>11001.805</v>
       </c>
       <c r="H626">
         <v>314260.147</v>
       </c>
       <c r="I626">
-        <v>823.037</v>
+        <v>1246.446</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>102203.045</v>
       </c>
       <c r="C627">
         <v>111382.314</v>
       </c>
       <c r="D627">
         <v>83100.083</v>
       </c>
       <c r="E627">
         <v>592.835</v>
       </c>
       <c r="F627">
         <v>297278.276</v>
       </c>
       <c r="G627">
         <v>11090.292</v>
       </c>
       <c r="H627">
         <v>308368.568</v>
       </c>
       <c r="I627">
-        <v>925.631</v>
+        <v>1388.736</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>94674.024</v>
       </c>
       <c r="C628">
         <v>108972.492</v>
       </c>
       <c r="D628">
         <v>82078.057</v>
       </c>
       <c r="E628">
         <v>532.224</v>
       </c>
       <c r="F628">
         <v>286256.797</v>
       </c>
       <c r="G628">
         <v>10760.13</v>
       </c>
       <c r="H628">
         <v>297016.927</v>
       </c>
       <c r="I628">
-        <v>874.492</v>
+        <v>1370.155</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>107604.715</v>
       </c>
       <c r="C629">
         <v>117863.688</v>
       </c>
       <c r="D629">
         <v>87901.1</v>
       </c>
       <c r="E629">
         <v>591.949</v>
       </c>
       <c r="F629">
         <v>313961.453</v>
       </c>
       <c r="G629">
         <v>11076.596</v>
       </c>
       <c r="H629">
         <v>325038.049</v>
       </c>
       <c r="I629">
-        <v>946.528</v>
+        <v>1434.326</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>138920.46</v>
       </c>
       <c r="C630">
         <v>127949.053</v>
       </c>
       <c r="D630">
         <v>88445.985</v>
       </c>
       <c r="E630">
         <v>566.47</v>
       </c>
       <c r="F630">
         <v>355881.968</v>
       </c>
       <c r="G630">
         <v>11042.302</v>
       </c>
       <c r="H630">
         <v>366924.269</v>
       </c>
       <c r="I630">
-        <v>952.459</v>
+        <v>1434.318</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>164833.249</v>
       </c>
       <c r="C631">
         <v>139551.004</v>
       </c>
       <c r="D631">
         <v>92847.608</v>
       </c>
       <c r="E631">
         <v>640.724</v>
       </c>
       <c r="F631">
         <v>397872.586</v>
       </c>
       <c r="G631">
         <v>11900.073</v>
       </c>
       <c r="H631">
         <v>409772.659</v>
       </c>
       <c r="I631">
-        <v>1014.314</v>
+        <v>1531.752</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>159098.423</v>
       </c>
       <c r="C632">
         <v>140632.265</v>
       </c>
       <c r="D632">
         <v>93847.512</v>
       </c>
       <c r="E632">
         <v>621.263</v>
       </c>
       <c r="F632">
         <v>394199.462</v>
       </c>
       <c r="G632">
         <v>12227.311</v>
       </c>
       <c r="H632">
         <v>406426.773</v>
       </c>
       <c r="I632">
-        <v>1030.588</v>
+        <v>1546.616</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>127340.054</v>
       </c>
       <c r="C633">
         <v>127248.289</v>
       </c>
       <c r="D633">
         <v>87919.713</v>
       </c>
       <c r="E633">
         <v>562.65</v>
       </c>
       <c r="F633">
         <v>343070.706</v>
       </c>
       <c r="G633">
         <v>11025.016</v>
       </c>
       <c r="H633">
         <v>354095.722</v>
       </c>
       <c r="I633">
-        <v>989.463</v>
+        <v>1469.659</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>106083.28</v>
       </c>
       <c r="C634">
         <v>120898.705</v>
       </c>
       <c r="D634">
         <v>88353.891</v>
       </c>
       <c r="E634">
         <v>566.106</v>
       </c>
       <c r="F634">
         <v>315901.982</v>
       </c>
       <c r="G634">
         <v>10263.655</v>
       </c>
       <c r="H634">
         <v>326165.637</v>
       </c>
       <c r="I634">
-        <v>1067.189</v>
+        <v>1607.006</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>98781.893</v>
       </c>
       <c r="C635">
         <v>112090.795</v>
       </c>
       <c r="D635">
         <v>84368.994</v>
       </c>
       <c r="E635">
         <v>554.361</v>
       </c>
       <c r="F635">
         <v>295796.043</v>
       </c>
       <c r="G635">
         <v>10715.327</v>
       </c>
       <c r="H635">
         <v>306511.37</v>
       </c>
       <c r="I635">
-        <v>1032.767</v>
+        <v>1599.395</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>125503.724</v>
       </c>
       <c r="C636">
         <v>117151.941</v>
       </c>
       <c r="D636">
         <v>84927.238</v>
       </c>
       <c r="E636">
         <v>604.793</v>
       </c>
       <c r="F636">
         <v>328187.696</v>
       </c>
       <c r="G636">
         <v>11672.072</v>
       </c>
       <c r="H636">
         <v>339859.768</v>
       </c>
       <c r="I636">
-        <v>1171.811</v>
+        <v>1817.666</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>152816.384</v>
+        <v>152328.588</v>
       </c>
       <c r="C637">
-        <v>123634.236</v>
+        <v>124447.353</v>
       </c>
       <c r="D637">
-        <v>85220.971</v>
+        <v>84519.205</v>
       </c>
       <c r="E637">
         <v>685.924</v>
       </c>
       <c r="F637">
-        <v>362357.514</v>
+        <v>361981.071</v>
       </c>
       <c r="G637">
-        <v>12279.365</v>
+        <v>12282.129</v>
       </c>
       <c r="H637">
-        <v>374636.879</v>
+        <v>374263.2</v>
       </c>
       <c r="I637">
-        <v>1540.738</v>
+        <v>1758.046</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>127950.652</v>
+        <v>127517.29</v>
       </c>
       <c r="C638">
-        <v>112404.349</v>
+        <v>113204.454</v>
       </c>
       <c r="D638">
-        <v>79866.95</v>
+        <v>79228.865</v>
       </c>
       <c r="E638">
-        <v>610.402</v>
+        <v>610.404</v>
       </c>
       <c r="F638">
-        <v>320832.354</v>
+        <v>320561.013</v>
       </c>
       <c r="G638">
-        <v>10753.353</v>
+        <v>10757.936</v>
       </c>
       <c r="H638">
-        <v>331585.707</v>
+        <v>331318.949</v>
       </c>
       <c r="I638">
-        <v>1384.955</v>
+        <v>1622.282</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>109312.621</v>
+        <v>108968.723</v>
       </c>
       <c r="C639">
-        <v>113680.089</v>
+        <v>114426.904</v>
       </c>
       <c r="D639">
-        <v>83903.908</v>
+        <v>83210.478</v>
       </c>
       <c r="E639">
-        <v>635.151</v>
+        <v>635.152</v>
       </c>
       <c r="F639">
-        <v>307531.769</v>
+        <v>307241.258</v>
       </c>
       <c r="G639">
-        <v>11393.899</v>
+        <v>11397.714</v>
       </c>
       <c r="H639">
-        <v>318925.668</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>318638.972</v>
+      </c>
+      <c r="I639">
+        <v>1769.692</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>97597.168</v>
+        <v>97306.29</v>
       </c>
       <c r="C640">
-        <v>112017.528</v>
+        <v>112435.615</v>
       </c>
       <c r="D640">
-        <v>84871.227</v>
+        <v>84535.897</v>
       </c>
       <c r="E640">
-        <v>568.693</v>
+        <v>568.573</v>
       </c>
       <c r="F640">
-        <v>295054.615</v>
+        <v>294846.375</v>
       </c>
       <c r="G640">
-        <v>10552.282</v>
+        <v>10556.855</v>
       </c>
       <c r="H640">
-        <v>305606.897</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>305403.231</v>
+      </c>
+      <c r="I640">
+        <v>1801.515</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>105175.885</v>
+        <v>104855.867</v>
       </c>
       <c r="C641">
-        <v>119130.872</v>
+        <v>119942.596</v>
       </c>
       <c r="D641">
-        <v>87821.103</v>
+        <v>87134.437</v>
       </c>
       <c r="E641">
-        <v>556.024</v>
+        <v>555.835</v>
       </c>
       <c r="F641">
-        <v>312683.884</v>
+        <v>312488.735</v>
       </c>
       <c r="G641">
-        <v>10818.589</v>
+        <v>10822.496</v>
       </c>
       <c r="H641">
-        <v>323502.472</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>323311.231</v>
+      </c>
+      <c r="I641">
+        <v>1937.385</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>136230.533</v>
+        <v>135822.117</v>
       </c>
       <c r="C642">
-        <v>129728.458</v>
+        <v>130589.008</v>
       </c>
       <c r="D642">
-        <v>90734.055</v>
+        <v>90022.307</v>
       </c>
       <c r="E642">
-        <v>667.098</v>
+        <v>666.95</v>
       </c>
       <c r="F642">
-        <v>357360.144</v>
+        <v>357100.382</v>
       </c>
       <c r="G642">
-        <v>11157.674</v>
+        <v>11264.272</v>
       </c>
       <c r="H642">
-        <v>368517.818</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>368364.653</v>
+      </c>
+      <c r="I642">
+        <v>2004.276</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>168358.848</v>
+        <v>168010.65</v>
       </c>
       <c r="C643">
-        <v>143160.529</v>
+        <v>144363.147</v>
       </c>
       <c r="D643">
-        <v>95106.566</v>
+        <v>94651.305</v>
       </c>
       <c r="E643">
-        <v>604.538</v>
+        <v>604.614</v>
       </c>
       <c r="F643">
-        <v>407230.48</v>
+        <v>407629.715</v>
       </c>
       <c r="G643">
-        <v>11845.084</v>
+        <v>11964.002</v>
       </c>
       <c r="H643">
-        <v>419075.564</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>419593.717</v>
+      </c>
+      <c r="I643">
+        <v>2181.514</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>155620.562</v>
+        <v>155203.861</v>
       </c>
       <c r="C644">
-        <v>140989.797</v>
+        <v>142262.684</v>
       </c>
       <c r="D644">
-        <v>95055.092</v>
+        <v>94539.729</v>
       </c>
       <c r="E644">
-        <v>624.339</v>
+        <v>624.625</v>
       </c>
       <c r="F644">
-        <v>392289.79</v>
+        <v>392630.898</v>
       </c>
       <c r="G644">
-        <v>11924.005</v>
+        <v>12039.962</v>
       </c>
       <c r="H644">
-        <v>404213.795</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>404670.859</v>
+      </c>
+      <c r="I644">
+        <v>2172.675</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>126556.227</v>
+        <v>126777.509</v>
       </c>
       <c r="C645">
-        <v>128743.351</v>
+        <v>129791.094</v>
       </c>
       <c r="D645">
-        <v>89068.774</v>
+        <v>89041.125</v>
       </c>
       <c r="E645">
-        <v>592.445</v>
+        <v>592.441</v>
       </c>
       <c r="F645">
-        <v>344960.798</v>
+        <v>346202.169</v>
       </c>
       <c r="G645">
-        <v>11397.799</v>
+        <v>11479.217</v>
       </c>
       <c r="H645">
-        <v>356358.597</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>357681.386</v>
+      </c>
+      <c r="I645">
+        <v>2045.342</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>106976.133</v>
+        <v>107313.185</v>
       </c>
       <c r="C646">
-        <v>125632.005</v>
+        <v>124680.032</v>
       </c>
       <c r="D646">
-        <v>88018.232</v>
+        <v>88004.457</v>
       </c>
       <c r="E646">
-        <v>589.445</v>
+        <v>590.336</v>
       </c>
       <c r="F646">
-        <v>321215.816</v>
+        <v>320588.01</v>
       </c>
       <c r="G646">
-        <v>11259.446</v>
+        <v>11356.643</v>
       </c>
       <c r="H646">
-        <v>332475.262</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>331944.653</v>
+      </c>
+      <c r="I646">
+        <v>2085.793</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>101117.04</v>
+        <v>101222.407</v>
       </c>
       <c r="C647">
-        <v>114781.908</v>
+        <v>114821.615</v>
       </c>
       <c r="D647">
-        <v>82471.138</v>
+        <v>82422.328</v>
       </c>
       <c r="E647">
-        <v>555.446</v>
+        <v>555.456</v>
       </c>
       <c r="F647">
-        <v>298925.532</v>
+        <v>299021.805</v>
       </c>
       <c r="G647">
-        <v>11360.911</v>
+        <v>11357.583</v>
       </c>
       <c r="H647">
-        <v>310286.443</v>
-[...1 lines deleted...]
-      <c r="I647" t="s">
+        <v>310379.388</v>
+      </c>
+      <c r="I647">
+        <v>1967.045</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>129666.744</v>
+      </c>
+      <c r="C648">
+        <v>122521.592</v>
+      </c>
+      <c r="D648">
+        <v>84906.783</v>
+      </c>
+      <c r="E648">
+        <v>620.608</v>
+      </c>
+      <c r="F648">
+        <v>337715.727</v>
+      </c>
+      <c r="G648">
+        <v>11798.583</v>
+      </c>
+      <c r="H648">
+        <v>349514.31</v>
+      </c>
+      <c r="I648">
+        <v>2187.291</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>145115.011</v>
+      </c>
+      <c r="C649">
+        <v>126119.662</v>
+      </c>
+      <c r="D649">
+        <v>84042.722</v>
+      </c>
+      <c r="E649">
+        <v>662.778</v>
+      </c>
+      <c r="F649">
+        <v>355940.173</v>
+      </c>
+      <c r="G649">
+        <v>11831.307</v>
+      </c>
+      <c r="H649">
+        <v>367771.48</v>
+      </c>
+      <c r="I649" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -21297,80 +21355,109 @@
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>1450025.184</v>
       </c>
       <c r="C87">
         <v>1408108.755</v>
       </c>
       <c r="D87">
         <v>1009255.634</v>
       </c>
       <c r="E87">
         <v>6863.789</v>
       </c>
       <c r="F87">
         <v>3874253.362</v>
       </c>
       <c r="G87">
         <v>136918.156</v>
       </c>
       <c r="H87">
         <v>4011171.518</v>
       </c>
       <c r="I87">
-        <v>7595.513</v>
+        <v>13212</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>1482873.586</v>
       </c>
       <c r="C88">
         <v>1450941.216</v>
       </c>
       <c r="D88">
         <v>1034584.19</v>
       </c>
       <c r="E88">
         <v>6982.84</v>
       </c>
       <c r="F88">
         <v>3975381.832</v>
       </c>
       <c r="G88">
         <v>135040.521</v>
       </c>
       <c r="H88">
         <v>4110422.353</v>
       </c>
       <c r="I88">
-        <v>11740.44</v>
+        <v>17800.214</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>1514993.23</v>
+      </c>
+      <c r="C89">
+        <v>1493486.094</v>
+      </c>
+      <c r="D89">
+        <v>1042216.915</v>
+      </c>
+      <c r="E89">
+        <v>7310.917</v>
+      </c>
+      <c r="F89">
+        <v>4058007.157</v>
+      </c>
+      <c r="G89">
+        <v>137077.394</v>
+      </c>
+      <c r="H89">
+        <v>4195084.55</v>
+      </c>
+      <c r="I89">
+        <v>23532.855</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>