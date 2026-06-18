--- v3 (2026-05-02)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.6 Electricity End Use and Electric Vehicle Use</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Total</t>
   </si>
   <si>
     <t>Electricity Direct Use</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19049,52 +19049,81 @@
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>145115.011</v>
       </c>
       <c r="C649">
         <v>126119.662</v>
       </c>
       <c r="D649">
         <v>84042.722</v>
       </c>
       <c r="E649">
         <v>662.778</v>
       </c>
       <c r="F649">
         <v>355940.173</v>
       </c>
       <c r="G649">
         <v>11831.307</v>
       </c>
       <c r="H649">
         <v>367771.48</v>
       </c>
-      <c r="I649" t="s">
-        <v>15</v>
+      <c r="I649">
+        <v>2246.248</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>128054.682</v>
+      </c>
+      <c r="C650">
+        <v>115691.496</v>
+      </c>
+      <c r="D650">
+        <v>78653.492</v>
+      </c>
+      <c r="E650">
+        <v>634.853</v>
+      </c>
+      <c r="F650">
+        <v>323034.523</v>
+      </c>
+      <c r="G650">
+        <v>10384.305</v>
+      </c>
+      <c r="H650">
+        <v>333418.828</v>
+      </c>
+      <c r="I650">
+        <v>2076.103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>