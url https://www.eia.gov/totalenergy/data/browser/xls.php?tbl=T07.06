--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.6 Electricity End Use and Electric Vehicle Use</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Electricity Sales to Ultimate Customers, Total</t>
   </si>
   <si>
     <t>Electricity Direct Use</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19080,50 +19080,108 @@
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>128054.682</v>
       </c>
       <c r="C650">
         <v>115691.496</v>
       </c>
       <c r="D650">
         <v>78653.492</v>
       </c>
       <c r="E650">
         <v>634.853</v>
       </c>
       <c r="F650">
         <v>323034.523</v>
       </c>
       <c r="G650">
         <v>10384.305</v>
       </c>
       <c r="H650">
         <v>333418.828</v>
       </c>
       <c r="I650">
         <v>2076.103</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>108867.728</v>
+      </c>
+      <c r="C651">
+        <v>119621.526</v>
+      </c>
+      <c r="D651">
+        <v>85227.762</v>
+      </c>
+      <c r="E651">
+        <v>591.211</v>
+      </c>
+      <c r="F651">
+        <v>314308.227</v>
+      </c>
+      <c r="G651">
+        <v>11076.839</v>
+      </c>
+      <c r="H651">
+        <v>325385.066</v>
+      </c>
+      <c r="I651">
+        <v>2294.272</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>98321.751</v>
+      </c>
+      <c r="C652">
+        <v>118236.728</v>
+      </c>
+      <c r="D652">
+        <v>85004.329</v>
+      </c>
+      <c r="E652">
+        <v>564.035</v>
+      </c>
+      <c r="F652">
+        <v>302126.844</v>
+      </c>
+      <c r="G652">
+        <v>10543.649</v>
+      </c>
+      <c r="H652">
+        <v>312670.494</v>
+      </c>
+      <c r="I652">
+        <v>2218.666</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>