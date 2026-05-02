--- v3 (2026-03-17)
+++ v4 (2026-05-02)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.3c Consumption of Selected Combustible Fuels for Electricity Generation: Commercial and Industrial  Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z455"/>
+  <dimension ref="A1:Z457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A455"/>
+      <selection activeCell="A13" sqref="A13:A457"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="148.964" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17040,488 +17040,564 @@
       </c>
       <c r="H444">
         <v>51.363</v>
       </c>
       <c r="I444">
         <v>3.876</v>
       </c>
       <c r="J444">
         <v>11.704</v>
       </c>
       <c r="K444">
         <v>0.481</v>
       </c>
       <c r="L444">
         <v>1.312</v>
       </c>
     </row>
     <row r="445" spans="1:26">
       <c r="A445" s="6">
         <v>45658.0</v>
       </c>
       <c r="B445">
         <v>8.584</v>
       </c>
       <c r="C445">
-        <v>25.713</v>
+        <v>25.718</v>
       </c>
       <c r="D445">
-        <v>4.076</v>
+        <v>4.072</v>
       </c>
       <c r="E445">
         <v>4.905</v>
       </c>
       <c r="F445">
         <v>139.169</v>
       </c>
       <c r="G445">
         <v>101.282</v>
       </c>
       <c r="H445">
-        <v>54.19</v>
+        <v>54.192</v>
       </c>
       <c r="I445">
-        <v>4.472</v>
+        <v>4.476</v>
       </c>
       <c r="J445">
         <v>11.285</v>
       </c>
       <c r="K445">
         <v>0.47</v>
       </c>
       <c r="L445">
-        <v>0.899</v>
+        <v>0.898</v>
       </c>
     </row>
     <row r="446" spans="1:26">
       <c r="A446" s="6">
         <v>45689.0</v>
       </c>
       <c r="B446">
         <v>6.979</v>
       </c>
       <c r="C446">
-        <v>13.45</v>
+        <v>13.454</v>
       </c>
       <c r="D446">
-        <v>3.573</v>
+        <v>3.567</v>
       </c>
       <c r="E446">
         <v>4.434</v>
       </c>
       <c r="F446">
         <v>113.219</v>
       </c>
       <c r="G446">
-        <v>62.273</v>
+        <v>62.274</v>
       </c>
       <c r="H446">
         <v>45.798</v>
       </c>
       <c r="I446">
-        <v>4.395</v>
+        <v>4.406</v>
       </c>
       <c r="J446">
         <v>10.496</v>
       </c>
       <c r="K446">
         <v>0.465</v>
       </c>
       <c r="L446">
         <v>0.78</v>
       </c>
     </row>
     <row r="447" spans="1:26">
       <c r="A447" s="6">
         <v>45717.0</v>
       </c>
       <c r="B447">
         <v>5.295</v>
       </c>
       <c r="C447">
-        <v>9.134</v>
+        <v>9.138</v>
       </c>
       <c r="D447">
         <v>3.766</v>
       </c>
       <c r="E447">
         <v>4.91</v>
       </c>
       <c r="F447">
         <v>130.692</v>
       </c>
       <c r="G447">
         <v>76.453</v>
       </c>
       <c r="H447">
-        <v>49.65</v>
+        <v>49.643</v>
       </c>
       <c r="I447">
-        <v>3.549</v>
+        <v>3.544</v>
       </c>
       <c r="J447">
         <v>11.323</v>
       </c>
       <c r="K447">
         <v>0.49</v>
       </c>
       <c r="L447">
         <v>0.85</v>
       </c>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" s="6">
         <v>45748.0</v>
       </c>
       <c r="B448">
         <v>4.905</v>
       </c>
       <c r="C448">
-        <v>6.513</v>
+        <v>6.517</v>
       </c>
       <c r="D448">
-        <v>3.28</v>
+        <v>3.281</v>
       </c>
       <c r="E448">
         <v>4.819</v>
       </c>
       <c r="F448">
         <v>113.255</v>
       </c>
       <c r="G448">
         <v>64.562</v>
       </c>
       <c r="H448">
-        <v>47.075</v>
+        <v>47.072</v>
       </c>
       <c r="I448">
-        <v>3.065</v>
+        <v>3.053</v>
       </c>
       <c r="J448">
         <v>10.479</v>
       </c>
       <c r="K448">
         <v>0.421</v>
       </c>
       <c r="L448">
-        <v>0.91</v>
+        <v>0.911</v>
       </c>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" s="6">
         <v>45778.0</v>
       </c>
       <c r="B449">
         <v>5.513</v>
       </c>
       <c r="C449">
-        <v>33.577</v>
+        <v>33.506</v>
       </c>
       <c r="D449">
-        <v>3.341</v>
+        <v>3.339</v>
       </c>
       <c r="E449">
         <v>4.607</v>
       </c>
       <c r="F449">
         <v>105.555</v>
       </c>
       <c r="G449">
-        <v>79.748</v>
+        <v>79.749</v>
       </c>
       <c r="H449">
-        <v>47.973</v>
+        <v>47.978</v>
       </c>
       <c r="I449">
-        <v>3.007</v>
+        <v>2.987</v>
       </c>
       <c r="J449">
         <v>11.377</v>
       </c>
       <c r="K449">
         <v>0.419</v>
       </c>
       <c r="L449">
-        <v>0.947</v>
+        <v>0.948</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" s="6">
         <v>45809.0</v>
       </c>
       <c r="B450">
         <v>3.65</v>
       </c>
       <c r="C450">
-        <v>9.57</v>
+        <v>9.37</v>
       </c>
       <c r="D450">
-        <v>3.979</v>
+        <v>3.984</v>
       </c>
       <c r="E450">
         <v>4.775</v>
       </c>
       <c r="F450">
         <v>121.088</v>
       </c>
       <c r="G450">
-        <v>103.81</v>
+        <v>103.811</v>
       </c>
       <c r="H450">
-        <v>48.499</v>
+        <v>48.505</v>
       </c>
       <c r="I450">
-        <v>4.001</v>
+        <v>3.979</v>
       </c>
       <c r="J450">
         <v>11.338</v>
       </c>
       <c r="K450">
         <v>0.369</v>
       </c>
       <c r="L450">
         <v>0.899</v>
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" s="6">
         <v>45839.0</v>
       </c>
       <c r="B451">
         <v>6.099</v>
       </c>
       <c r="C451">
-        <v>9.906</v>
+        <v>9.682</v>
       </c>
       <c r="D451">
-        <v>4.612</v>
+        <v>4.662</v>
       </c>
       <c r="E451">
         <v>4.939</v>
       </c>
       <c r="F451">
         <v>125.274</v>
       </c>
       <c r="G451">
-        <v>62.973</v>
+        <v>62.913</v>
       </c>
       <c r="H451">
-        <v>51.656</v>
+        <v>51.66</v>
       </c>
       <c r="I451">
-        <v>3.722</v>
+        <v>3.71</v>
       </c>
       <c r="J451">
         <v>12.042</v>
       </c>
       <c r="K451">
         <v>0.389</v>
       </c>
       <c r="L451">
-        <v>0.972</v>
+        <v>0.974</v>
       </c>
     </row>
     <row r="452" spans="1:26">
       <c r="A452" s="6">
         <v>45870.0</v>
       </c>
       <c r="B452">
         <v>5.279</v>
       </c>
       <c r="C452">
-        <v>32.652</v>
+        <v>32.664</v>
       </c>
       <c r="D452">
-        <v>4.356</v>
+        <v>4.428</v>
       </c>
       <c r="E452">
         <v>4.963</v>
       </c>
       <c r="F452">
         <v>118.556</v>
       </c>
       <c r="G452">
-        <v>96.178</v>
+        <v>96.179</v>
       </c>
       <c r="H452">
-        <v>52.262</v>
+        <v>52.267</v>
       </c>
       <c r="I452">
-        <v>4.069</v>
+        <v>4.065</v>
       </c>
       <c r="J452">
-        <v>11.694</v>
+        <v>11.702</v>
       </c>
       <c r="K452">
         <v>0.417</v>
       </c>
       <c r="L452">
-        <v>0.987</v>
+        <v>0.984</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" s="6">
         <v>45901.0</v>
       </c>
       <c r="B453">
         <v>5.661</v>
       </c>
       <c r="C453">
-        <v>8.616</v>
+        <v>8.595</v>
       </c>
       <c r="D453">
-        <v>4.013</v>
+        <v>4.007</v>
       </c>
       <c r="E453">
         <v>4.852</v>
       </c>
       <c r="F453">
-        <v>114.412</v>
+        <v>114.416</v>
       </c>
       <c r="G453">
-        <v>76.456</v>
+        <v>76.421</v>
       </c>
       <c r="H453">
-        <v>49.524</v>
+        <v>49.476</v>
       </c>
       <c r="I453">
-        <v>4.496</v>
+        <v>4.495</v>
       </c>
       <c r="J453">
-        <v>11.164</v>
+        <v>11.175</v>
       </c>
       <c r="K453">
         <v>0.403</v>
       </c>
       <c r="L453">
         <v>0.895</v>
       </c>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" s="6">
         <v>45931.0</v>
       </c>
       <c r="B454">
-        <v>5.9</v>
+        <v>5.901</v>
       </c>
       <c r="C454">
-        <v>6.699</v>
+        <v>6.69</v>
       </c>
       <c r="D454">
-        <v>3.784</v>
+        <v>3.791</v>
       </c>
       <c r="E454">
         <v>4.808</v>
       </c>
       <c r="F454">
-        <v>114.496</v>
+        <v>114.6</v>
       </c>
       <c r="G454">
-        <v>89.754</v>
+        <v>88.322</v>
       </c>
       <c r="H454">
-        <v>48.349</v>
+        <v>48.453</v>
       </c>
       <c r="I454">
-        <v>4.837</v>
+        <v>4.856</v>
       </c>
       <c r="J454">
-        <v>10.604</v>
+        <v>10.629</v>
       </c>
       <c r="K454">
-        <v>0.513</v>
+        <v>0.514</v>
       </c>
       <c r="L454">
-        <v>0.88</v>
+        <v>0.879</v>
       </c>
     </row>
     <row r="455" spans="1:26">
       <c r="A455" s="6">
         <v>45962.0</v>
       </c>
       <c r="B455">
         <v>6.005</v>
       </c>
       <c r="C455">
-        <v>8.348</v>
+        <v>8.324</v>
       </c>
       <c r="D455">
-        <v>4.028</v>
+        <v>4.043</v>
       </c>
       <c r="E455">
         <v>4.84</v>
       </c>
       <c r="F455">
-        <v>104.779</v>
+        <v>104.78</v>
       </c>
       <c r="G455">
-        <v>72.087</v>
+        <v>72.194</v>
       </c>
       <c r="H455">
-        <v>50.12</v>
+        <v>50.071</v>
       </c>
       <c r="I455">
         <v>3.849</v>
       </c>
       <c r="J455">
         <v>10.963</v>
       </c>
       <c r="K455">
         <v>0.483</v>
       </c>
       <c r="L455">
         <v>0.866</v>
+      </c>
+    </row>
+    <row r="456" spans="1:26">
+      <c r="A456" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B456">
+        <v>5.427</v>
+      </c>
+      <c r="C456">
+        <v>14.791</v>
+      </c>
+      <c r="D456">
+        <v>4.309</v>
+      </c>
+      <c r="E456">
+        <v>4.946</v>
+      </c>
+      <c r="F456">
+        <v>101.982</v>
+      </c>
+      <c r="G456">
+        <v>66.069</v>
+      </c>
+      <c r="H456">
+        <v>53.071</v>
+      </c>
+      <c r="I456">
+        <v>3.759</v>
+      </c>
+      <c r="J456">
+        <v>11.094</v>
+      </c>
+      <c r="K456">
+        <v>0.476</v>
+      </c>
+      <c r="L456">
+        <v>0.965</v>
+      </c>
+    </row>
+    <row r="457" spans="1:26">
+      <c r="A457" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B457">
+        <v>6.705</v>
+      </c>
+      <c r="C457">
+        <v>50.997</v>
+      </c>
+      <c r="D457">
+        <v>4.307</v>
+      </c>
+      <c r="E457">
+        <v>4.573</v>
+      </c>
+      <c r="F457">
+        <v>121.952</v>
+      </c>
+      <c r="G457">
+        <v>92.844</v>
+      </c>
+      <c r="H457">
+        <v>52.096</v>
+      </c>
+      <c r="I457">
+        <v>4.108</v>
+      </c>
+      <c r="J457">
+        <v>11.341</v>
+      </c>
+      <c r="K457">
+        <v>0.437</v>
+      </c>
+      <c r="L457">
+        <v>0.91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z48"/>
+  <dimension ref="A1:Z49"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A48"/>
+      <selection activeCell="A13" sqref="A13:A49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="148.964" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -18967,50 +19043,88 @@
         <v>47.993</v>
       </c>
       <c r="E48">
         <v>60.116</v>
       </c>
       <c r="F48">
         <v>1430.714</v>
       </c>
       <c r="G48">
         <v>935.871</v>
       </c>
       <c r="H48">
         <v>592.373</v>
       </c>
       <c r="I48">
         <v>45.688</v>
       </c>
       <c r="J48">
         <v>138.35</v>
       </c>
       <c r="K48">
         <v>5.788</v>
       </c>
       <c r="L48">
         <v>15.163</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B49">
+        <v>69.298</v>
+      </c>
+      <c r="C49">
+        <v>178.448</v>
+      </c>
+      <c r="D49">
+        <v>47.248</v>
+      </c>
+      <c r="E49">
+        <v>57.799</v>
+      </c>
+      <c r="F49">
+        <v>1402.586</v>
+      </c>
+      <c r="G49">
+        <v>950.228</v>
+      </c>
+      <c r="H49">
+        <v>598.186</v>
+      </c>
+      <c r="I49">
+        <v>47.18</v>
+      </c>
+      <c r="J49">
+        <v>133.903</v>
+      </c>
+      <c r="K49">
+        <v>5.315</v>
+      </c>
+      <c r="L49">
+        <v>10.849</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>