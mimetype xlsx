--- v4 (2026-05-02)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.3c Consumption of Selected Combustible Fuels for Electricity Generation: Commercial and Industrial  Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z457"/>
+  <dimension ref="A1:Z458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A457"/>
+      <selection activeCell="A13" sqref="A13:A458"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="148.964" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17524,50 +17524,88 @@
         <v>4.307</v>
       </c>
       <c r="E457">
         <v>4.573</v>
       </c>
       <c r="F457">
         <v>121.952</v>
       </c>
       <c r="G457">
         <v>92.844</v>
       </c>
       <c r="H457">
         <v>52.096</v>
       </c>
       <c r="I457">
         <v>4.108</v>
       </c>
       <c r="J457">
         <v>11.341</v>
       </c>
       <c r="K457">
         <v>0.437</v>
       </c>
       <c r="L457">
         <v>0.91</v>
+      </c>
+    </row>
+    <row r="458" spans="1:26">
+      <c r="A458" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B458">
+        <v>5.521</v>
+      </c>
+      <c r="C458">
+        <v>34.537</v>
+      </c>
+      <c r="D458">
+        <v>3.823</v>
+      </c>
+      <c r="E458">
+        <v>3.968</v>
+      </c>
+      <c r="F458">
+        <v>112.655</v>
+      </c>
+      <c r="G458">
+        <v>91.182</v>
+      </c>
+      <c r="H458">
+        <v>45.135</v>
+      </c>
+      <c r="I458">
+        <v>3.748</v>
+      </c>
+      <c r="J458">
+        <v>10.014</v>
+      </c>
+      <c r="K458">
+        <v>0.386</v>
+      </c>
+      <c r="L458">
+        <v>0.905</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>