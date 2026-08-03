--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.3c Consumption of Selected Combustible Fuels for Electricity Generation: Commercial and Industrial  Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Waste Consumption for Electricity Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Petroleum Consumption for Electricity Generation, Industrial Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z458"/>
+  <dimension ref="A1:Z460"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A458"/>
+      <selection activeCell="A13" sqref="A13:A460"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="148.964" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -17562,50 +17562,126 @@
         <v>3.823</v>
       </c>
       <c r="E458">
         <v>3.968</v>
       </c>
       <c r="F458">
         <v>112.655</v>
       </c>
       <c r="G458">
         <v>91.182</v>
       </c>
       <c r="H458">
         <v>45.135</v>
       </c>
       <c r="I458">
         <v>3.748</v>
       </c>
       <c r="J458">
         <v>10.014</v>
       </c>
       <c r="K458">
         <v>0.386</v>
       </c>
       <c r="L458">
         <v>0.905</v>
+      </c>
+    </row>
+    <row r="459" spans="1:26">
+      <c r="A459" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B459">
+        <v>3.349</v>
+      </c>
+      <c r="C459">
+        <v>15.406</v>
+      </c>
+      <c r="D459">
+        <v>4.177</v>
+      </c>
+      <c r="E459">
+        <v>4.639</v>
+      </c>
+      <c r="F459">
+        <v>108.088</v>
+      </c>
+      <c r="G459">
+        <v>78.665</v>
+      </c>
+      <c r="H459">
+        <v>47.628</v>
+      </c>
+      <c r="I459">
+        <v>4.035</v>
+      </c>
+      <c r="J459">
+        <v>10.559</v>
+      </c>
+      <c r="K459">
+        <v>0.419</v>
+      </c>
+      <c r="L459">
+        <v>0.951</v>
+      </c>
+    </row>
+    <row r="460" spans="1:26">
+      <c r="A460" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B460">
+        <v>3.907</v>
+      </c>
+      <c r="C460">
+        <v>11.165</v>
+      </c>
+      <c r="D460">
+        <v>3.499</v>
+      </c>
+      <c r="E460">
+        <v>4.336</v>
+      </c>
+      <c r="F460">
+        <v>98.913</v>
+      </c>
+      <c r="G460">
+        <v>89.543</v>
+      </c>
+      <c r="H460">
+        <v>46.291</v>
+      </c>
+      <c r="I460">
+        <v>3.981</v>
+      </c>
+      <c r="J460">
+        <v>9.619</v>
+      </c>
+      <c r="K460">
+        <v>0.386</v>
+      </c>
+      <c r="L460">
+        <v>0.872</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>