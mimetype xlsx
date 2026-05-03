--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.3a Consumption of Combustible Fuels for Electricity Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="118.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24339,488 +24339,564 @@
       </c>
       <c r="H636">
         <v>1062.44</v>
       </c>
       <c r="I636">
         <v>4.879</v>
       </c>
       <c r="J636">
         <v>24.64</v>
       </c>
       <c r="K636">
         <v>17.48</v>
       </c>
       <c r="L636">
         <v>11.958</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>45882.025</v>
       </c>
       <c r="C637">
-        <v>2989.974</v>
+        <v>2989.98</v>
       </c>
       <c r="D637">
         <v>1475.859</v>
       </c>
       <c r="E637">
         <v>252.013</v>
       </c>
       <c r="F637">
         <v>209.908</v>
       </c>
       <c r="G637">
-        <v>5767.386</v>
+        <v>5767.392</v>
       </c>
       <c r="H637">
-        <v>1150.568</v>
+        <v>1150.16</v>
       </c>
       <c r="I637">
-        <v>5.803</v>
+        <v>5.807</v>
       </c>
       <c r="J637">
         <v>24.471</v>
       </c>
       <c r="K637">
-        <v>17.198</v>
+        <v>17.199</v>
       </c>
       <c r="L637">
         <v>11.508</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>35178.666</v>
+        <v>35178.674</v>
       </c>
       <c r="C638">
-        <v>1021.648</v>
+        <v>1021.662</v>
       </c>
       <c r="D638">
         <v>851.778</v>
       </c>
       <c r="E638">
-        <v>147.391</v>
+        <v>147.39</v>
       </c>
       <c r="F638">
         <v>135.842</v>
       </c>
       <c r="G638">
-        <v>2700.027</v>
+        <v>2700.04</v>
       </c>
       <c r="H638">
-        <v>953.073</v>
+        <v>953.072</v>
       </c>
       <c r="I638">
-        <v>5.932</v>
+        <v>5.943</v>
       </c>
       <c r="J638">
         <v>22.189</v>
       </c>
       <c r="K638">
         <v>15.598</v>
       </c>
       <c r="L638">
         <v>10.254</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>28016.137</v>
+        <v>28016.134</v>
       </c>
       <c r="C639">
-        <v>658.524</v>
+        <v>658.535</v>
       </c>
       <c r="D639">
         <v>756.265</v>
       </c>
       <c r="E639">
-        <v>111.239</v>
+        <v>111.237</v>
       </c>
       <c r="F639">
         <v>161.947</v>
       </c>
       <c r="G639">
-        <v>2335.763</v>
+        <v>2335.772</v>
       </c>
       <c r="H639">
-        <v>857.3</v>
+        <v>856.413</v>
       </c>
       <c r="I639">
-        <v>4.363</v>
+        <v>4.358</v>
       </c>
       <c r="J639">
         <v>23.302</v>
       </c>
       <c r="K639">
-        <v>17.035</v>
+        <v>17.02</v>
       </c>
       <c r="L639">
         <v>11.133</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>25863.499</v>
       </c>
       <c r="C640">
-        <v>685.06</v>
+        <v>685.069</v>
       </c>
       <c r="D640">
         <v>713.117</v>
       </c>
       <c r="E640">
-        <v>95.229</v>
+        <v>95.228</v>
       </c>
       <c r="F640">
         <v>130.023</v>
       </c>
       <c r="G640">
-        <v>2143.521</v>
+        <v>2143.529</v>
       </c>
       <c r="H640">
-        <v>854.819</v>
+        <v>854.551</v>
       </c>
       <c r="I640">
-        <v>3.682</v>
+        <v>3.671</v>
       </c>
       <c r="J640">
-        <v>18.689</v>
+        <v>18.699</v>
       </c>
       <c r="K640">
-        <v>16.437</v>
+        <v>16.424</v>
       </c>
       <c r="L640">
         <v>11.166</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>27924.758</v>
+        <v>27924.763</v>
       </c>
       <c r="C641">
-        <v>603.494</v>
+        <v>602.464</v>
       </c>
       <c r="D641">
-        <v>699.041</v>
+        <v>698.938</v>
       </c>
       <c r="E641">
-        <v>70.855</v>
+        <v>70.572</v>
       </c>
       <c r="F641">
         <v>141.069</v>
       </c>
       <c r="G641">
-        <v>2078.735</v>
+        <v>2077.319</v>
       </c>
       <c r="H641">
-        <v>996.15</v>
+        <v>996.534</v>
       </c>
       <c r="I641">
-        <v>3.685</v>
+        <v>3.665</v>
       </c>
       <c r="J641">
         <v>22.577</v>
       </c>
       <c r="K641">
-        <v>16.783</v>
+        <v>16.769</v>
       </c>
       <c r="L641">
-        <v>11.497</v>
+        <v>11.498</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>36541.476</v>
       </c>
       <c r="C642">
-        <v>983.827</v>
+        <v>983.791</v>
       </c>
       <c r="D642">
-        <v>881.24</v>
+        <v>880.931</v>
       </c>
       <c r="E642">
         <v>147.367</v>
       </c>
       <c r="F642">
         <v>173.729</v>
       </c>
       <c r="G642">
-        <v>2881.079</v>
+        <v>2880.734</v>
       </c>
       <c r="H642">
-        <v>1233.832</v>
+        <v>1233.915</v>
       </c>
       <c r="I642">
-        <v>5.308</v>
+        <v>5.286</v>
       </c>
       <c r="J642">
         <v>24.184</v>
       </c>
       <c r="K642">
-        <v>17.164</v>
+        <v>17.149</v>
       </c>
       <c r="L642">
         <v>11.37</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>45095.402</v>
       </c>
       <c r="C643">
-        <v>905.319</v>
+        <v>905.14</v>
       </c>
       <c r="D643">
-        <v>975.215</v>
+        <v>974.872</v>
       </c>
       <c r="E643">
-        <v>122.396</v>
+        <v>122.395</v>
       </c>
       <c r="F643">
         <v>207.324</v>
       </c>
       <c r="G643">
-        <v>3039.55</v>
+        <v>3039.027</v>
       </c>
       <c r="H643">
-        <v>1517.662</v>
+        <v>1517.8</v>
       </c>
       <c r="I643">
-        <v>4.86</v>
+        <v>4.847</v>
       </c>
       <c r="J643">
         <v>25.538</v>
       </c>
       <c r="K643">
-        <v>17.174</v>
+        <v>17.16</v>
       </c>
       <c r="L643">
-        <v>12.215</v>
+        <v>12.217</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>39685.202</v>
       </c>
       <c r="C644">
-        <v>882.902</v>
+        <v>883.86</v>
       </c>
       <c r="D644">
-        <v>850.031</v>
+        <v>850.03</v>
       </c>
       <c r="E644">
-        <v>128.928</v>
+        <v>128.929</v>
       </c>
       <c r="F644">
         <v>203.855</v>
       </c>
       <c r="G644">
-        <v>2881.136</v>
+        <v>2882.094</v>
       </c>
       <c r="H644">
-        <v>1435.678</v>
+        <v>1436.011</v>
       </c>
       <c r="I644">
-        <v>4.759</v>
+        <v>4.755</v>
       </c>
       <c r="J644">
-        <v>25.209</v>
+        <v>25.235</v>
       </c>
       <c r="K644">
-        <v>16.793</v>
+        <v>16.91</v>
       </c>
       <c r="L644">
-        <v>12.064</v>
+        <v>12.07</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>33431.143</v>
+        <v>33387.404</v>
       </c>
       <c r="C645">
-        <v>689.534</v>
+        <v>690.125</v>
       </c>
       <c r="D645">
-        <v>806.165</v>
+        <v>806.204</v>
       </c>
       <c r="E645">
-        <v>101.968</v>
+        <v>102.023</v>
       </c>
       <c r="F645">
         <v>167.157</v>
       </c>
       <c r="G645">
-        <v>2433.452</v>
+        <v>2434.137</v>
       </c>
       <c r="H645">
-        <v>1245.251</v>
+        <v>1245.226</v>
       </c>
       <c r="I645">
-        <v>5.248</v>
+        <v>5.247</v>
       </c>
       <c r="J645">
-        <v>24.624</v>
+        <v>24.51</v>
       </c>
       <c r="K645">
-        <v>16.55</v>
+        <v>16.536</v>
       </c>
       <c r="L645">
         <v>11.448</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>31164.734</v>
+        <v>30996.095</v>
       </c>
       <c r="C646">
-        <v>690.842</v>
+        <v>689.177</v>
       </c>
       <c r="D646">
-        <v>835.829</v>
+        <v>835.91</v>
       </c>
       <c r="E646">
-        <v>117.166</v>
+        <v>117.305</v>
       </c>
       <c r="F646">
         <v>172.904</v>
       </c>
       <c r="G646">
-        <v>2508.357</v>
+        <v>2506.912</v>
       </c>
       <c r="H646">
-        <v>1060.057</v>
+        <v>1060.093</v>
       </c>
       <c r="I646">
-        <v>5.814</v>
+        <v>5.834</v>
       </c>
       <c r="J646">
-        <v>21.275</v>
+        <v>21.3</v>
       </c>
       <c r="K646">
-        <v>16.534</v>
+        <v>16.521</v>
       </c>
       <c r="L646">
         <v>11.294</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>31033.76</v>
+        <v>30963.278</v>
       </c>
       <c r="C647">
-        <v>930.921</v>
+        <v>918.084</v>
       </c>
       <c r="D647">
-        <v>739.056</v>
+        <v>739.081</v>
       </c>
       <c r="E647">
-        <v>126.283</v>
+        <v>126.289</v>
       </c>
       <c r="F647">
         <v>140.792</v>
       </c>
       <c r="G647">
-        <v>2500.22</v>
+        <v>2487.414</v>
       </c>
       <c r="H647">
-        <v>970.228</v>
+        <v>972.154</v>
       </c>
       <c r="I647">
         <v>4.764</v>
       </c>
       <c r="J647">
         <v>22.55</v>
       </c>
       <c r="K647">
-        <v>16.306</v>
+        <v>16.317</v>
       </c>
       <c r="L647">
         <v>11.554</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>37159.538</v>
+      </c>
+      <c r="C648">
+        <v>1459.221</v>
+      </c>
+      <c r="D648">
+        <v>1675.32</v>
+      </c>
+      <c r="E648">
+        <v>169.046</v>
+      </c>
+      <c r="F648">
+        <v>119.486</v>
+      </c>
+      <c r="G648">
+        <v>3901.017</v>
+      </c>
+      <c r="H648">
+        <v>1073.24</v>
+      </c>
+      <c r="I648">
+        <v>4.453</v>
+      </c>
+      <c r="J648">
+        <v>24.967</v>
+      </c>
+      <c r="K648">
+        <v>16.79</v>
+      </c>
+      <c r="L648">
+        <v>11.821</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>39839.655</v>
+      </c>
+      <c r="C649">
+        <v>5462.456</v>
+      </c>
+      <c r="D649">
+        <v>2496.626</v>
+      </c>
+      <c r="E649">
+        <v>628.856</v>
+      </c>
+      <c r="F649">
+        <v>170.051</v>
+      </c>
+      <c r="G649">
+        <v>9438.193</v>
+      </c>
+      <c r="H649">
+        <v>1117.723</v>
+      </c>
+      <c r="I649">
+        <v>5.004</v>
+      </c>
+      <c r="J649">
+        <v>25.312</v>
+      </c>
+      <c r="K649">
+        <v>15.823</v>
+      </c>
+      <c r="L649">
+        <v>10.991</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="118.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27786,50 +27862,88 @@
         <v>9725.538</v>
       </c>
       <c r="E88">
         <v>1423.297</v>
       </c>
       <c r="F88">
         <v>1661.875</v>
       </c>
       <c r="G88">
         <v>29096.323</v>
       </c>
       <c r="H88">
         <v>13754.749</v>
       </c>
       <c r="I88">
         <v>58.777</v>
       </c>
       <c r="J88">
         <v>279.132</v>
       </c>
       <c r="K88">
         <v>211.525</v>
       </c>
       <c r="L88">
         <v>142.493</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>416693.49</v>
+      </c>
+      <c r="C89">
+        <v>12487.108</v>
+      </c>
+      <c r="D89">
+        <v>11258.305</v>
+      </c>
+      <c r="E89">
+        <v>1589.794</v>
+      </c>
+      <c r="F89">
+        <v>1964.036</v>
+      </c>
+      <c r="G89">
+        <v>35155.387</v>
+      </c>
+      <c r="H89">
+        <v>13349.167</v>
+      </c>
+      <c r="I89">
+        <v>58.63</v>
+      </c>
+      <c r="J89">
+        <v>279.522</v>
+      </c>
+      <c r="K89">
+        <v>200.393</v>
+      </c>
+      <c r="L89">
+        <v>137.332</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>