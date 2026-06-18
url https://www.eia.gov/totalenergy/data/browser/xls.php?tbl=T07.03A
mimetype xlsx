--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.3a Consumption of Combustible Fuels for Electricity Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="118.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24823,50 +24823,88 @@
         <v>2496.626</v>
       </c>
       <c r="E649">
         <v>628.856</v>
       </c>
       <c r="F649">
         <v>170.051</v>
       </c>
       <c r="G649">
         <v>9438.193</v>
       </c>
       <c r="H649">
         <v>1117.723</v>
       </c>
       <c r="I649">
         <v>5.004</v>
       </c>
       <c r="J649">
         <v>25.312</v>
       </c>
       <c r="K649">
         <v>15.823</v>
       </c>
       <c r="L649">
         <v>10.991</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>31207.399</v>
+      </c>
+      <c r="C650">
+        <v>3263.199</v>
+      </c>
+      <c r="D650">
+        <v>1363.492</v>
+      </c>
+      <c r="E650">
+        <v>260.388</v>
+      </c>
+      <c r="F650">
+        <v>138.885</v>
+      </c>
+      <c r="G650">
+        <v>5581.504</v>
+      </c>
+      <c r="H650">
+        <v>967.789</v>
+      </c>
+      <c r="I650">
+        <v>4.385</v>
+      </c>
+      <c r="J650">
+        <v>23.649</v>
+      </c>
+      <c r="K650">
+        <v>14.946</v>
+      </c>
+      <c r="L650">
+        <v>9.999</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>