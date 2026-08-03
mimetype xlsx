--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.3a Consumption of Combustible Fuels for Electricity Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Residual Fuel Oil Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Other Petroleum Liquids Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Petroleum Coke Consumption for Electricity Generation, All Sectors</t>
   </si>
   <si>
     <t>Total Petroleum Consumption for Electricity Generation, All Sectors</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="118.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24861,50 +24861,126 @@
         <v>1363.492</v>
       </c>
       <c r="E650">
         <v>260.388</v>
       </c>
       <c r="F650">
         <v>138.885</v>
       </c>
       <c r="G650">
         <v>5581.504</v>
       </c>
       <c r="H650">
         <v>967.789</v>
       </c>
       <c r="I650">
         <v>4.385</v>
       </c>
       <c r="J650">
         <v>23.649</v>
       </c>
       <c r="K650">
         <v>14.946</v>
       </c>
       <c r="L650">
         <v>9.999</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>25208.065</v>
+      </c>
+      <c r="C651">
+        <v>968.803</v>
+      </c>
+      <c r="D651">
+        <v>772.382</v>
+      </c>
+      <c r="E651">
+        <v>223.599</v>
+      </c>
+      <c r="F651">
+        <v>119.272</v>
+      </c>
+      <c r="G651">
+        <v>2561.144</v>
+      </c>
+      <c r="H651">
+        <v>942.156</v>
+      </c>
+      <c r="I651">
+        <v>4.784</v>
+      </c>
+      <c r="J651">
+        <v>23.162</v>
+      </c>
+      <c r="K651">
+        <v>16.726</v>
+      </c>
+      <c r="L651">
+        <v>11.273</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>22583.373</v>
+      </c>
+      <c r="C652">
+        <v>816.491</v>
+      </c>
+      <c r="D652">
+        <v>712.527</v>
+      </c>
+      <c r="E652">
+        <v>126.37</v>
+      </c>
+      <c r="F652">
+        <v>135.822</v>
+      </c>
+      <c r="G652">
+        <v>2334.498</v>
+      </c>
+      <c r="H652">
+        <v>922.422</v>
+      </c>
+      <c r="I652">
+        <v>4.82</v>
+      </c>
+      <c r="J652">
+        <v>18.542</v>
+      </c>
+      <c r="K652">
+        <v>15.377</v>
+      </c>
+      <c r="L652">
+        <v>10.624</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>