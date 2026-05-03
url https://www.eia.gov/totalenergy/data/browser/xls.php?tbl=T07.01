--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 7.1 Electricity Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Total</t>
   </si>
   <si>
     <t>Electricity Imports</t>
   </si>
   <si>
     <t>Electricity Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24327,491 +24327,567 @@
       </c>
       <c r="G636">
         <v>1.287</v>
       </c>
       <c r="H636">
         <v>2.086</v>
       </c>
       <c r="I636">
         <v>23.519</v>
       </c>
       <c r="J636">
         <v>328.188</v>
       </c>
       <c r="K636">
         <v>11.672</v>
       </c>
       <c r="L636">
         <v>339.86</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>388.546</v>
+        <v>388.52</v>
       </c>
       <c r="C637">
-        <v>1.35</v>
+        <v>1.351</v>
       </c>
       <c r="D637">
-        <v>12.472</v>
+        <v>12.474</v>
       </c>
       <c r="E637">
-        <v>402.368</v>
+        <v>402.345</v>
       </c>
       <c r="F637">
         <v>4.073</v>
       </c>
       <c r="G637">
         <v>1.232</v>
       </c>
       <c r="H637">
         <v>2.841</v>
       </c>
       <c r="I637">
-        <v>30.572</v>
+        <v>30.923</v>
       </c>
       <c r="J637">
-        <v>362.358</v>
+        <v>361.981</v>
       </c>
       <c r="K637">
-        <v>12.279</v>
+        <v>12.282</v>
       </c>
       <c r="L637">
-        <v>374.637</v>
+        <v>374.263</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>326.274</v>
+        <v>326.482</v>
       </c>
       <c r="C638">
-        <v>1.227</v>
+        <v>1.228</v>
       </c>
       <c r="D638">
-        <v>10.877</v>
+        <v>10.882</v>
       </c>
       <c r="E638">
-        <v>338.379</v>
+        <v>338.592</v>
       </c>
       <c r="F638">
         <v>3.134</v>
       </c>
       <c r="G638">
         <v>1.247</v>
       </c>
       <c r="H638">
         <v>1.887</v>
       </c>
       <c r="I638">
-        <v>8.68</v>
+        <v>9.16</v>
       </c>
       <c r="J638">
-        <v>320.832</v>
+        <v>320.561</v>
       </c>
       <c r="K638">
-        <v>10.753</v>
+        <v>10.758</v>
       </c>
       <c r="L638">
-        <v>331.586</v>
+        <v>331.319</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>320.906</v>
+        <v>320.799</v>
       </c>
       <c r="C639">
-        <v>1.291</v>
+        <v>1.295</v>
       </c>
       <c r="D639">
-        <v>11.534</v>
+        <v>11.535</v>
       </c>
       <c r="E639">
-        <v>333.731</v>
+        <v>333.629</v>
       </c>
       <c r="F639">
         <v>2.374</v>
       </c>
       <c r="G639">
         <v>1.563</v>
       </c>
       <c r="H639">
         <v>0.811</v>
       </c>
       <c r="I639">
-        <v>15.617</v>
+        <v>15.801</v>
       </c>
       <c r="J639">
-        <v>307.532</v>
+        <v>307.241</v>
       </c>
       <c r="K639">
-        <v>11.394</v>
+        <v>11.398</v>
       </c>
       <c r="L639">
-        <v>318.926</v>
+        <v>318.639</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>308.534</v>
+        <v>308.595</v>
       </c>
       <c r="C640">
-        <v>1.192</v>
+        <v>1.196</v>
       </c>
       <c r="D640">
         <v>10.687</v>
       </c>
       <c r="E640">
-        <v>320.412</v>
+        <v>320.478</v>
       </c>
       <c r="F640">
         <v>2.913</v>
       </c>
       <c r="G640">
         <v>1.244</v>
       </c>
       <c r="H640">
         <v>1.669</v>
       </c>
       <c r="I640">
-        <v>16.474</v>
+        <v>16.743</v>
       </c>
       <c r="J640">
-        <v>295.055</v>
+        <v>294.846</v>
       </c>
       <c r="K640">
-        <v>10.552</v>
+        <v>10.557</v>
       </c>
       <c r="L640">
-        <v>305.607</v>
+        <v>305.403</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>331.684</v>
+        <v>331.852</v>
       </c>
       <c r="C641">
-        <v>1.19</v>
+        <v>1.194</v>
       </c>
       <c r="D641">
-        <v>10.988</v>
+        <v>10.989</v>
       </c>
       <c r="E641">
-        <v>343.861</v>
+        <v>344.034</v>
       </c>
       <c r="F641">
         <v>3.324</v>
       </c>
       <c r="G641">
         <v>0.99</v>
       </c>
       <c r="H641">
         <v>2.334</v>
       </c>
       <c r="I641">
-        <v>22.693</v>
+        <v>23.057</v>
       </c>
       <c r="J641">
-        <v>312.684</v>
+        <v>312.489</v>
       </c>
       <c r="K641">
-        <v>10.819</v>
+        <v>10.822</v>
       </c>
       <c r="L641">
-        <v>323.502</v>
+        <v>323.311</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>380.438</v>
+        <v>380.605</v>
       </c>
       <c r="C642">
-        <v>1.339</v>
+        <v>1.345</v>
       </c>
       <c r="D642">
-        <v>11.22</v>
+        <v>11.335</v>
       </c>
       <c r="E642">
-        <v>392.998</v>
+        <v>393.285</v>
       </c>
       <c r="F642">
         <v>2.712</v>
       </c>
       <c r="G642">
         <v>0.905</v>
       </c>
       <c r="H642">
         <v>1.807</v>
       </c>
       <c r="I642">
-        <v>26.287</v>
+        <v>26.727</v>
       </c>
       <c r="J642">
-        <v>357.36</v>
+        <v>357.1</v>
       </c>
       <c r="K642">
-        <v>11.158</v>
+        <v>11.264</v>
       </c>
       <c r="L642">
-        <v>368.518</v>
+        <v>368.365</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>432.724</v>
+        <v>432.852</v>
       </c>
       <c r="C643">
-        <v>1.459</v>
+        <v>1.474</v>
       </c>
       <c r="D643">
-        <v>11.874</v>
+        <v>11.993</v>
       </c>
       <c r="E643">
-        <v>446.057</v>
+        <v>446.32</v>
       </c>
       <c r="F643">
         <v>2.152</v>
       </c>
       <c r="G643">
         <v>1.274</v>
       </c>
       <c r="H643">
         <v>0.879</v>
       </c>
       <c r="I643">
-        <v>27.86</v>
+        <v>27.604</v>
       </c>
       <c r="J643">
-        <v>407.23</v>
+        <v>407.63</v>
       </c>
       <c r="K643">
-        <v>11.845</v>
+        <v>11.964</v>
       </c>
       <c r="L643">
-        <v>419.076</v>
+        <v>419.594</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>406.337</v>
+        <v>406.689</v>
       </c>
       <c r="C644">
-        <v>1.427</v>
+        <v>1.445</v>
       </c>
       <c r="D644">
-        <v>11.995</v>
+        <v>12.107</v>
       </c>
       <c r="E644">
-        <v>419.759</v>
+        <v>420.242</v>
       </c>
       <c r="F644">
         <v>2.407</v>
       </c>
       <c r="G644">
         <v>1.306</v>
       </c>
       <c r="H644">
         <v>1.101</v>
       </c>
       <c r="I644">
-        <v>16.646</v>
+        <v>16.672</v>
       </c>
       <c r="J644">
-        <v>392.29</v>
+        <v>392.631</v>
       </c>
       <c r="K644">
-        <v>11.924</v>
+        <v>12.04</v>
       </c>
       <c r="L644">
-        <v>404.214</v>
+        <v>404.671</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>355.317</v>
+        <v>355.223</v>
       </c>
       <c r="C645">
-        <v>1.323</v>
+        <v>1.324</v>
       </c>
       <c r="D645">
-        <v>11.507</v>
+        <v>11.598</v>
       </c>
       <c r="E645">
-        <v>368.147</v>
+        <v>368.145</v>
       </c>
       <c r="F645">
         <v>2.332</v>
       </c>
       <c r="G645">
         <v>1.034</v>
       </c>
       <c r="H645">
         <v>1.297</v>
       </c>
       <c r="I645">
-        <v>13.086</v>
+        <v>11.761</v>
       </c>
       <c r="J645">
-        <v>344.961</v>
+        <v>346.202</v>
       </c>
       <c r="K645">
-        <v>11.398</v>
+        <v>11.479</v>
       </c>
       <c r="L645">
-        <v>356.359</v>
+        <v>357.681</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>332.812</v>
+        <v>332.47</v>
       </c>
       <c r="C646">
-        <v>1.355</v>
+        <v>1.357</v>
       </c>
       <c r="D646">
-        <v>11.319</v>
+        <v>11.426</v>
       </c>
       <c r="E646">
-        <v>345.486</v>
+        <v>345.253</v>
       </c>
       <c r="F646">
-        <v>1.6</v>
+        <v>1.582</v>
       </c>
       <c r="G646">
-        <v>1.185</v>
+        <v>2.165</v>
       </c>
       <c r="H646">
-        <v>0.414</v>
+        <v>-0.584</v>
       </c>
       <c r="I646">
-        <v>13.425</v>
+        <v>12.725</v>
       </c>
       <c r="J646">
-        <v>321.216</v>
+        <v>320.588</v>
       </c>
       <c r="K646">
-        <v>11.259</v>
+        <v>11.357</v>
       </c>
       <c r="L646">
-        <v>332.475</v>
+        <v>331.945</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>321.99</v>
+        <v>322.201</v>
       </c>
       <c r="C647">
-        <v>1.337</v>
+        <v>1.34</v>
       </c>
       <c r="D647">
-        <v>11.451</v>
+        <v>11.445</v>
       </c>
       <c r="E647">
-        <v>334.779</v>
+        <v>334.986</v>
       </c>
       <c r="F647">
-        <v>1.736</v>
+        <v>1.193</v>
       </c>
       <c r="G647">
-        <v>1.257</v>
+        <v>2.231</v>
       </c>
       <c r="H647">
-        <v>0.479</v>
+        <v>-1.038</v>
       </c>
       <c r="I647">
-        <v>24.971</v>
+        <v>23.568</v>
       </c>
       <c r="J647">
-        <v>298.926</v>
+        <v>299.022</v>
       </c>
       <c r="K647">
-        <v>11.361</v>
+        <v>11.358</v>
       </c>
       <c r="L647">
-        <v>310.286</v>
+        <v>310.379</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>368.913</v>
+      </c>
+      <c r="C648">
+        <v>1.369</v>
+      </c>
+      <c r="D648">
+        <v>11.912</v>
+      </c>
+      <c r="E648">
+        <v>382.194</v>
+      </c>
+      <c r="F648">
+        <v>1.892</v>
+      </c>
+      <c r="G648">
+        <v>2.536</v>
+      </c>
+      <c r="H648">
+        <v>-0.645</v>
+      </c>
+      <c r="I648">
+        <v>32.035</v>
+      </c>
+      <c r="J648">
+        <v>337.716</v>
+      </c>
+      <c r="K648">
+        <v>11.799</v>
+      </c>
+      <c r="L648">
+        <v>349.514</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>386.211</v>
+      </c>
+      <c r="C649">
+        <v>1.362</v>
+      </c>
+      <c r="D649">
+        <v>11.956</v>
+      </c>
+      <c r="E649">
+        <v>399.529</v>
+      </c>
+      <c r="F649">
+        <v>2.373</v>
+      </c>
+      <c r="G649">
+        <v>2.324</v>
+      </c>
+      <c r="H649">
+        <v>0.049</v>
+      </c>
+      <c r="I649">
+        <v>31.806</v>
+      </c>
+      <c r="J649">
+        <v>355.94</v>
+      </c>
+      <c r="K649">
+        <v>11.831</v>
+      </c>
+      <c r="L649">
+        <v>367.771</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27777,50 +27853,88 @@
         <v>136.749</v>
       </c>
       <c r="E88">
         <v>4308.634</v>
       </c>
       <c r="F88">
         <v>33.254</v>
       </c>
       <c r="G88">
         <v>19.437</v>
       </c>
       <c r="H88">
         <v>13.817</v>
       </c>
       <c r="I88">
         <v>212.029</v>
       </c>
       <c r="J88">
         <v>3975.382</v>
       </c>
       <c r="K88">
         <v>135.041</v>
       </c>
       <c r="L88">
         <v>4110.422</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>4275.202</v>
+      </c>
+      <c r="C89">
+        <v>15.917</v>
+      </c>
+      <c r="D89">
+        <v>138.383</v>
+      </c>
+      <c r="E89">
+        <v>4429.502</v>
+      </c>
+      <c r="F89">
+        <v>30.086</v>
+      </c>
+      <c r="G89">
+        <v>17.728</v>
+      </c>
+      <c r="H89">
+        <v>12.358</v>
+      </c>
+      <c r="I89">
+        <v>246.775</v>
+      </c>
+      <c r="J89">
+        <v>4058.007</v>
+      </c>
+      <c r="K89">
+        <v>137.077</v>
+      </c>
+      <c r="L89">
+        <v>4195.085</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>