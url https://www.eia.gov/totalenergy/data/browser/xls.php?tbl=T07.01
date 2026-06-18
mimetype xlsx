--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 7.1 Electricity Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Total</t>
   </si>
   <si>
     <t>Electricity Imports</t>
   </si>
   <si>
     <t>Electricity Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24814,50 +24814,88 @@
         <v>11.956</v>
       </c>
       <c r="E649">
         <v>399.529</v>
       </c>
       <c r="F649">
         <v>2.373</v>
       </c>
       <c r="G649">
         <v>2.324</v>
       </c>
       <c r="H649">
         <v>0.049</v>
       </c>
       <c r="I649">
         <v>31.806</v>
       </c>
       <c r="J649">
         <v>355.94</v>
       </c>
       <c r="K649">
         <v>11.831</v>
       </c>
       <c r="L649">
         <v>367.771</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>331.112</v>
+      </c>
+      <c r="C650">
+        <v>1.188</v>
+      </c>
+      <c r="D650">
+        <v>10.501</v>
+      </c>
+      <c r="E650">
+        <v>342.801</v>
+      </c>
+      <c r="F650">
+        <v>1.877</v>
+      </c>
+      <c r="G650">
+        <v>2.182</v>
+      </c>
+      <c r="H650">
+        <v>-0.305</v>
+      </c>
+      <c r="I650">
+        <v>9.077</v>
+      </c>
+      <c r="J650">
+        <v>323.035</v>
+      </c>
+      <c r="K650">
+        <v>10.384</v>
+      </c>
+      <c r="L650">
+        <v>333.419</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>