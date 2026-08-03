--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 7.1 Electricity Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Electricity Net Generation, Electric Power Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Commercial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Industrial Sector</t>
   </si>
   <si>
     <t>Electricity Net Generation, Total</t>
   </si>
   <si>
     <t>Electricity Imports</t>
   </si>
   <si>
     <t>Electricity Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24795,107 +24795,183 @@
       </c>
       <c r="K648">
         <v>11.799</v>
       </c>
       <c r="L648">
         <v>349.514</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>386.211</v>
       </c>
       <c r="C649">
         <v>1.362</v>
       </c>
       <c r="D649">
         <v>11.956</v>
       </c>
       <c r="E649">
         <v>399.529</v>
       </c>
       <c r="F649">
-        <v>2.373</v>
+        <v>2.18</v>
       </c>
       <c r="G649">
-        <v>2.324</v>
+        <v>2.87</v>
       </c>
       <c r="H649">
-        <v>0.049</v>
+        <v>-0.69</v>
       </c>
       <c r="I649">
-        <v>31.806</v>
+        <v>31.068</v>
       </c>
       <c r="J649">
         <v>355.94</v>
       </c>
       <c r="K649">
         <v>11.831</v>
       </c>
       <c r="L649">
         <v>367.771</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>331.112</v>
       </c>
       <c r="C650">
         <v>1.188</v>
       </c>
       <c r="D650">
         <v>10.501</v>
       </c>
       <c r="E650">
         <v>342.801</v>
       </c>
       <c r="F650">
-        <v>1.877</v>
+        <v>2.43</v>
       </c>
       <c r="G650">
-        <v>2.182</v>
+        <v>2.031</v>
       </c>
       <c r="H650">
-        <v>-0.305</v>
+        <v>0.399</v>
       </c>
       <c r="I650">
-        <v>9.077</v>
+        <v>9.781</v>
       </c>
       <c r="J650">
         <v>323.035</v>
       </c>
       <c r="K650">
         <v>10.384</v>
       </c>
       <c r="L650">
         <v>333.419</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>336.288</v>
+      </c>
+      <c r="C651">
+        <v>1.318</v>
+      </c>
+      <c r="D651">
+        <v>11.15</v>
+      </c>
+      <c r="E651">
+        <v>348.756</v>
+      </c>
+      <c r="F651">
+        <v>2.287</v>
+      </c>
+      <c r="G651">
+        <v>2.285</v>
+      </c>
+      <c r="H651">
+        <v>0.002</v>
+      </c>
+      <c r="I651">
+        <v>23.373</v>
+      </c>
+      <c r="J651">
+        <v>314.308</v>
+      </c>
+      <c r="K651">
+        <v>11.077</v>
+      </c>
+      <c r="L651">
+        <v>325.385</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>318.838</v>
+      </c>
+      <c r="C652">
+        <v>1.163</v>
+      </c>
+      <c r="D652">
+        <v>10.706</v>
+      </c>
+      <c r="E652">
+        <v>330.707</v>
+      </c>
+      <c r="F652">
+        <v>1.621</v>
+      </c>
+      <c r="G652">
+        <v>2.125</v>
+      </c>
+      <c r="H652">
+        <v>-0.504</v>
+      </c>
+      <c r="I652">
+        <v>17.532</v>
+      </c>
+      <c r="J652">
+        <v>302.127</v>
+      </c>
+      <c r="K652">
+        <v>10.544</v>
+      </c>
+      <c r="L652">
+        <v>312.67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>