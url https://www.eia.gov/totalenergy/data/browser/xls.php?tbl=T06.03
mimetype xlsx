--- v6 (2026-08-03)
+++ v7 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19138,50 +19138,79 @@
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>22536</v>
       </c>
       <c r="C652">
         <v>126.014</v>
       </c>
       <c r="D652">
         <v>1149.073</v>
       </c>
       <c r="E652">
         <v>2539.986</v>
       </c>
       <c r="F652">
         <v>3689.059</v>
       </c>
       <c r="G652">
         <v>3815.073</v>
       </c>
       <c r="H652">
         <v>116494.144</v>
       </c>
       <c r="I652">
         <v>142845.217</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>22580</v>
+      </c>
+      <c r="C653">
+        <v>123.879</v>
+      </c>
+      <c r="D653">
+        <v>1194.481</v>
+      </c>
+      <c r="E653">
+        <v>2581.095</v>
+      </c>
+      <c r="F653">
+        <v>3775.576</v>
+      </c>
+      <c r="G653">
+        <v>3899.455</v>
+      </c>
+      <c r="H653">
+        <v>119896.623</v>
+      </c>
+      <c r="I653">
+        <v>146376.078</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>