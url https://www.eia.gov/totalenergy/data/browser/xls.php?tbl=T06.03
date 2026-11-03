--- v7 (2026-09-18)
+++ v8 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 6.3 Coal Stocks by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Stocks, Producers and Distributors</t>
   </si>
   <si>
     <t>Coal Stocks, Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Coke Plants</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Other</t>
   </si>
   <si>
     <t>Coal Stocks, Industrial Sector, Total</t>
   </si>
   <si>
     <t>Coal Stocks, End-Use Sectors Total</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -19032,185 +19032,243 @@
       </c>
       <c r="E648">
         <v>2818.025</v>
       </c>
       <c r="F648">
         <v>4610.494</v>
       </c>
       <c r="G648">
         <v>4737.562</v>
       </c>
       <c r="H648">
         <v>109451.629</v>
       </c>
       <c r="I648">
         <v>136199.191</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>21743</v>
       </c>
       <c r="C649">
-        <v>120.061</v>
+        <v>119.933</v>
       </c>
       <c r="D649">
         <v>1659.668</v>
       </c>
       <c r="E649">
-        <v>2820.37</v>
+        <v>2815.25</v>
       </c>
       <c r="F649">
-        <v>4480.038</v>
+        <v>4474.918</v>
       </c>
       <c r="G649">
-        <v>4600.099</v>
+        <v>4594.851</v>
       </c>
       <c r="H649">
         <v>104018.411</v>
       </c>
       <c r="I649">
-        <v>130361.51</v>
+        <v>130356.262</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>22445</v>
       </c>
       <c r="C650">
-        <v>113.054</v>
+        <v>112.797</v>
       </c>
       <c r="D650">
         <v>1526.866</v>
       </c>
       <c r="E650">
-        <v>2822.715</v>
+        <v>2824.462</v>
       </c>
       <c r="F650">
-        <v>4349.581</v>
+        <v>4351.328</v>
       </c>
       <c r="G650">
-        <v>4462.635</v>
+        <v>4464.125</v>
       </c>
       <c r="H650">
         <v>104721.325</v>
       </c>
       <c r="I650">
-        <v>131628.96</v>
+        <v>131630.45</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>22494</v>
       </c>
       <c r="C651">
-        <v>106.047</v>
+        <v>105.662</v>
       </c>
       <c r="D651">
         <v>1394.065</v>
       </c>
       <c r="E651">
-        <v>2825.06</v>
+        <v>2833.673</v>
       </c>
       <c r="F651">
-        <v>4219.125</v>
+        <v>4227.738</v>
       </c>
       <c r="G651">
-        <v>4325.172</v>
+        <v>4333.4</v>
       </c>
       <c r="H651">
         <v>110929.286</v>
       </c>
       <c r="I651">
-        <v>137748.458</v>
+        <v>137756.686</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>22536</v>
       </c>
       <c r="C652">
-        <v>126.014</v>
+        <v>108.896</v>
       </c>
       <c r="D652">
-        <v>1149.073</v>
+        <v>1468.587</v>
       </c>
       <c r="E652">
-        <v>2539.986</v>
+        <v>2865.042</v>
       </c>
       <c r="F652">
-        <v>3689.059</v>
+        <v>4333.629</v>
       </c>
       <c r="G652">
-        <v>3815.073</v>
+        <v>4442.525</v>
       </c>
       <c r="H652">
         <v>116494.144</v>
       </c>
       <c r="I652">
-        <v>142845.217</v>
+        <v>143472.669</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>22580</v>
       </c>
       <c r="C653">
-        <v>123.879</v>
+        <v>112.13</v>
       </c>
       <c r="D653">
-        <v>1194.481</v>
+        <v>1543.108</v>
       </c>
       <c r="E653">
-        <v>2581.095</v>
+        <v>2896.411</v>
       </c>
       <c r="F653">
-        <v>3775.576</v>
+        <v>4439.519</v>
       </c>
       <c r="G653">
-        <v>3899.455</v>
+        <v>4551.649</v>
       </c>
       <c r="H653">
         <v>119896.623</v>
       </c>
       <c r="I653">
-        <v>146376.078</v>
+        <v>147028.272</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>22619</v>
+      </c>
+      <c r="C654">
+        <v>115.364</v>
+      </c>
+      <c r="D654">
+        <v>1617.63</v>
+      </c>
+      <c r="E654">
+        <v>2927.78</v>
+      </c>
+      <c r="F654">
+        <v>4545.41</v>
+      </c>
+      <c r="G654">
+        <v>4660.774</v>
+      </c>
+      <c r="H654">
+        <v>118251.741</v>
+      </c>
+      <c r="I654">
+        <v>145531.515</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>22202</v>
+      </c>
+      <c r="C655">
+        <v>124.661</v>
+      </c>
+      <c r="D655">
+        <v>1278.7</v>
+      </c>
+      <c r="E655">
+        <v>2682.497</v>
+      </c>
+      <c r="F655">
+        <v>3961.197</v>
+      </c>
+      <c r="G655">
+        <v>4085.858</v>
+      </c>
+      <c r="H655">
+        <v>108804.763</v>
+      </c>
+      <c r="I655">
+        <v>135092.621</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>