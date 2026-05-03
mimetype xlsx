--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 5.1 Crude Oil and Natural Gas Drilling Activity Measurements</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Onshore</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Offshore</t>
   </si>
   <si>
     <t>Crude Oil Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Natural Gas Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Horizontal Trajectory</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Directional Trajectory</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20971,81 +20971,145 @@
       <c r="B649">
         <v>529</v>
       </c>
       <c r="C649">
         <v>15</v>
       </c>
       <c r="D649">
         <v>410</v>
       </c>
       <c r="E649">
         <v>123</v>
       </c>
       <c r="F649">
         <v>476</v>
       </c>
       <c r="G649">
         <v>55</v>
       </c>
       <c r="H649">
         <v>13</v>
       </c>
       <c r="I649">
         <v>544</v>
       </c>
       <c r="J649" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>534</v>
+      </c>
+      <c r="C650">
+        <v>17</v>
+      </c>
+      <c r="D650">
+        <v>409</v>
+      </c>
+      <c r="E650">
+        <v>133</v>
+      </c>
+      <c r="F650">
+        <v>483</v>
+      </c>
+      <c r="G650">
+        <v>56</v>
+      </c>
+      <c r="H650">
+        <v>13</v>
+      </c>
+      <c r="I650">
+        <v>551</v>
+      </c>
+      <c r="J650" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>537</v>
+      </c>
+      <c r="C651">
+        <v>13</v>
+      </c>
+      <c r="D651">
+        <v>412</v>
+      </c>
+      <c r="E651">
+        <v>131</v>
+      </c>
+      <c r="F651">
+        <v>485</v>
+      </c>
+      <c r="G651">
+        <v>53</v>
+      </c>
+      <c r="H651">
+        <v>12</v>
+      </c>
+      <c r="I651">
+        <v>550</v>
+      </c>
+      <c r="J651" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -23540,50 +23604,82 @@
       <c r="B88">
         <v>580</v>
       </c>
       <c r="C88">
         <v>19</v>
       </c>
       <c r="D88">
         <v>491</v>
       </c>
       <c r="E88">
         <v>105</v>
       </c>
       <c r="F88">
         <v>536</v>
       </c>
       <c r="G88">
         <v>48</v>
       </c>
       <c r="H88">
         <v>15</v>
       </c>
       <c r="I88">
         <v>599</v>
       </c>
       <c r="J88" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>547</v>
+      </c>
+      <c r="C89">
+        <v>14</v>
+      </c>
+      <c r="D89">
+        <v>442</v>
+      </c>
+      <c r="E89">
+        <v>113</v>
+      </c>
+      <c r="F89">
+        <v>498</v>
+      </c>
+      <c r="G89">
+        <v>50</v>
+      </c>
+      <c r="H89">
+        <v>13</v>
+      </c>
+      <c r="I89">
+        <v>561</v>
+      </c>
+      <c r="J89" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>