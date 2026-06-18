--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 5.1 Crude Oil and Natural Gas Drilling Activity Measurements</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Onshore</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Offshore</t>
   </si>
   <si>
     <t>Crude Oil Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Natural Gas Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Horizontal Trajectory</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Directional Trajectory</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -21035,50 +21035,82 @@
       <c r="B651">
         <v>537</v>
       </c>
       <c r="C651">
         <v>13</v>
       </c>
       <c r="D651">
         <v>412</v>
       </c>
       <c r="E651">
         <v>131</v>
       </c>
       <c r="F651">
         <v>485</v>
       </c>
       <c r="G651">
         <v>53</v>
       </c>
       <c r="H651">
         <v>12</v>
       </c>
       <c r="I651">
         <v>550</v>
       </c>
       <c r="J651" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>533</v>
+      </c>
+      <c r="C652">
+        <v>12</v>
+      </c>
+      <c r="D652">
+        <v>410</v>
+      </c>
+      <c r="E652">
+        <v>128</v>
+      </c>
+      <c r="F652">
+        <v>484</v>
+      </c>
+      <c r="G652">
+        <v>49</v>
+      </c>
+      <c r="H652">
+        <v>13</v>
+      </c>
+      <c r="I652">
+        <v>545</v>
+      </c>
+      <c r="J652" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>