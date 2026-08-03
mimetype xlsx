--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 5.1 Crude Oil and Natural Gas Drilling Activity Measurements</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Onshore</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Offshore</t>
   </si>
   <si>
     <t>Crude Oil Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Natural Gas Rotary Rigs in Operation, Total</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Horizontal Trajectory</t>
   </si>
   <si>
     <t>Crude Oil and Natural Gas Rotary Rigs in Operation, Directional Trajectory</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="79.124" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.266" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -21067,50 +21067,114 @@
       <c r="B652">
         <v>533</v>
       </c>
       <c r="C652">
         <v>12</v>
       </c>
       <c r="D652">
         <v>410</v>
       </c>
       <c r="E652">
         <v>128</v>
       </c>
       <c r="F652">
         <v>484</v>
       </c>
       <c r="G652">
         <v>49</v>
       </c>
       <c r="H652">
         <v>13</v>
       </c>
       <c r="I652">
         <v>545</v>
       </c>
       <c r="J652" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>535</v>
+      </c>
+      <c r="C653">
+        <v>18</v>
+      </c>
+      <c r="D653">
+        <v>417</v>
+      </c>
+      <c r="E653">
+        <v>127</v>
+      </c>
+      <c r="F653">
+        <v>482</v>
+      </c>
+      <c r="G653">
+        <v>59</v>
+      </c>
+      <c r="H653">
+        <v>12</v>
+      </c>
+      <c r="I653">
+        <v>553</v>
+      </c>
+      <c r="J653" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>556</v>
+      </c>
+      <c r="C654">
+        <v>9</v>
+      </c>
+      <c r="D654">
+        <v>434</v>
+      </c>
+      <c r="E654">
+        <v>123</v>
+      </c>
+      <c r="F654">
+        <v>481</v>
+      </c>
+      <c r="G654">
+        <v>73</v>
+      </c>
+      <c r="H654">
+        <v>12</v>
+      </c>
+      <c r="I654">
+        <v>565</v>
+      </c>
+      <c r="J654" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>