--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 4.3 Natural Gas Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector, Lease and Plant Fuel</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Non-CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Total</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26209,524 +26209,606 @@
       </c>
       <c r="H636">
         <v>967.113</v>
       </c>
       <c r="I636">
         <v>131.326</v>
       </c>
       <c r="J636">
         <v>5.389</v>
       </c>
       <c r="K636">
         <v>136.715</v>
       </c>
       <c r="L636">
         <v>1036.809</v>
       </c>
       <c r="M636">
         <v>3361.874</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1036.324</v>
+        <v>1036.185</v>
       </c>
       <c r="C637">
-        <v>609.64</v>
+        <v>609.688</v>
       </c>
       <c r="D637">
         <v>166.632</v>
       </c>
       <c r="E637">
-        <v>129.621</v>
+        <v>129.62</v>
       </c>
       <c r="F637">
-        <v>698.316</v>
+        <v>698.398</v>
       </c>
       <c r="G637">
-        <v>827.937</v>
+        <v>828.017</v>
       </c>
       <c r="H637">
-        <v>994.569</v>
+        <v>994.65</v>
       </c>
       <c r="I637">
-        <v>151.597</v>
+        <v>151.58</v>
       </c>
       <c r="J637">
         <v>4.514</v>
       </c>
       <c r="K637">
-        <v>156.111</v>
+        <v>156.094</v>
       </c>
       <c r="L637">
-        <v>1125.354</v>
+        <v>1124.945</v>
       </c>
       <c r="M637">
-        <v>3921.997</v>
+        <v>3921.561</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>795.401</v>
+        <v>795.645</v>
       </c>
       <c r="C638">
-        <v>492.082</v>
+        <v>492.112</v>
       </c>
       <c r="D638">
         <v>151.735</v>
       </c>
       <c r="E638">
-        <v>111.416</v>
+        <v>111.409</v>
       </c>
       <c r="F638">
-        <v>620.804</v>
+        <v>620.745</v>
       </c>
       <c r="G638">
-        <v>732.219</v>
+        <v>732.153</v>
       </c>
       <c r="H638">
-        <v>883.954</v>
+        <v>883.888</v>
       </c>
       <c r="I638">
-        <v>124.945</v>
+        <v>124.948</v>
       </c>
       <c r="J638">
-        <v>4.223</v>
+        <v>4.077</v>
       </c>
       <c r="K638">
-        <v>129.168</v>
+        <v>129.025</v>
       </c>
       <c r="L638">
-        <v>931.871</v>
+        <v>931.879</v>
       </c>
       <c r="M638">
-        <v>3232.475</v>
+        <v>3232.549</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>527.198</v>
+        <v>527.452</v>
       </c>
       <c r="C639">
-        <v>364.674</v>
+        <v>364.705</v>
       </c>
       <c r="D639">
         <v>172.441</v>
       </c>
       <c r="E639">
-        <v>118.028</v>
+        <v>118.021</v>
       </c>
       <c r="F639">
-        <v>627.09</v>
+        <v>626.992</v>
       </c>
       <c r="G639">
-        <v>745.118</v>
+        <v>745.013</v>
       </c>
       <c r="H639">
-        <v>917.559</v>
+        <v>917.454</v>
       </c>
       <c r="I639">
-        <v>106.36</v>
+        <v>106.332</v>
       </c>
       <c r="J639">
         <v>4.514</v>
       </c>
       <c r="K639">
-        <v>110.874</v>
+        <v>110.846</v>
       </c>
       <c r="L639">
-        <v>831.368</v>
+        <v>830.485</v>
       </c>
       <c r="M639">
-        <v>2751.674</v>
+        <v>2750.943</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>325.365</v>
+        <v>325.552</v>
       </c>
       <c r="C640">
         <v>262.388</v>
       </c>
       <c r="D640">
         <v>166.351</v>
       </c>
       <c r="E640">
-        <v>109.731</v>
+        <v>109.727</v>
       </c>
       <c r="F640">
-        <v>586.898</v>
+        <v>586.807</v>
       </c>
       <c r="G640">
-        <v>696.628</v>
+        <v>696.534</v>
       </c>
       <c r="H640">
-        <v>862.979</v>
+        <v>862.885</v>
       </c>
       <c r="I640">
-        <v>91.893</v>
+        <v>91.886</v>
       </c>
       <c r="J640">
         <v>4.368</v>
       </c>
       <c r="K640">
-        <v>96.262</v>
+        <v>96.255</v>
       </c>
       <c r="L640">
-        <v>830.398</v>
+        <v>830.132</v>
       </c>
       <c r="M640">
-        <v>2377.391</v>
+        <v>2377.212</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>188.171</v>
+        <v>188.467</v>
       </c>
       <c r="C641">
         <v>190.811</v>
       </c>
       <c r="D641">
         <v>171.61</v>
       </c>
       <c r="E641">
         <v>110.644</v>
       </c>
       <c r="F641">
-        <v>580.797</v>
+        <v>580.644</v>
       </c>
       <c r="G641">
-        <v>691.441</v>
+        <v>691.288</v>
       </c>
       <c r="H641">
-        <v>863.051</v>
+        <v>862.898</v>
       </c>
       <c r="I641">
-        <v>89.198</v>
+        <v>89.22</v>
       </c>
       <c r="J641">
         <v>4.514</v>
       </c>
       <c r="K641">
-        <v>93.713</v>
+        <v>93.734</v>
       </c>
       <c r="L641">
-        <v>971.928</v>
+        <v>972.309</v>
       </c>
       <c r="M641">
-        <v>2307.673</v>
+        <v>2308.218</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>129.352</v>
+        <v>129.603</v>
       </c>
       <c r="C642">
         <v>155.146</v>
       </c>
       <c r="D642">
         <v>167.339</v>
       </c>
       <c r="E642">
-        <v>110.061</v>
+        <v>110.06</v>
       </c>
       <c r="F642">
-        <v>544.995</v>
+        <v>544.863</v>
       </c>
       <c r="G642">
-        <v>655.056</v>
+        <v>654.923</v>
       </c>
       <c r="H642">
-        <v>822.394</v>
+        <v>822.262</v>
       </c>
       <c r="I642">
-        <v>93.383</v>
+        <v>93.391</v>
       </c>
       <c r="J642">
         <v>4.368</v>
       </c>
       <c r="K642">
-        <v>97.751</v>
+        <v>97.759</v>
       </c>
       <c r="L642">
-        <v>1211.283</v>
+        <v>1211.356</v>
       </c>
       <c r="M642">
-        <v>2415.927</v>
+        <v>2416.126</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>111.069</v>
+        <v>111.003</v>
       </c>
       <c r="C643">
         <v>154.045</v>
       </c>
       <c r="D643">
         <v>174.099</v>
       </c>
       <c r="E643">
-        <v>116.398</v>
+        <v>116.393</v>
       </c>
       <c r="F643">
-        <v>564.336</v>
+        <v>564.34</v>
       </c>
       <c r="G643">
-        <v>680.734</v>
+        <v>680.733</v>
       </c>
       <c r="H643">
-        <v>854.833</v>
+        <v>854.832</v>
       </c>
       <c r="I643">
-        <v>105.269</v>
+        <v>105.27</v>
       </c>
       <c r="J643">
         <v>4.514</v>
       </c>
       <c r="K643">
-        <v>109.783</v>
+        <v>109.784</v>
       </c>
       <c r="L643">
-        <v>1493.708</v>
+        <v>1493.789</v>
       </c>
       <c r="M643">
-        <v>2723.437</v>
+        <v>2723.453</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>104.473</v>
+        <v>104.633</v>
       </c>
       <c r="C644">
         <v>152.874</v>
       </c>
       <c r="D644">
         <v>175.155</v>
       </c>
       <c r="E644">
-        <v>117.698</v>
+        <v>117.719</v>
       </c>
       <c r="F644">
-        <v>576.158</v>
+        <v>576.122</v>
       </c>
       <c r="G644">
-        <v>693.855</v>
+        <v>693.841</v>
       </c>
       <c r="H644">
-        <v>869.011</v>
+        <v>868.996</v>
       </c>
       <c r="I644">
-        <v>102.13</v>
+        <v>102.147</v>
       </c>
       <c r="J644">
         <v>4.514</v>
       </c>
       <c r="K644">
-        <v>106.644</v>
+        <v>106.661</v>
       </c>
       <c r="L644">
-        <v>1409.233</v>
+        <v>1409.494</v>
       </c>
       <c r="M644">
-        <v>2642.235</v>
+        <v>2642.658</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>112.523</v>
       </c>
       <c r="C645">
-        <v>154.769</v>
+        <v>154.707</v>
       </c>
       <c r="D645">
         <v>169.272</v>
       </c>
       <c r="E645">
-        <v>112.515</v>
+        <v>112.506</v>
       </c>
       <c r="F645">
-        <v>558.179</v>
+        <v>558.183</v>
       </c>
       <c r="G645">
-        <v>670.695</v>
+        <v>670.689</v>
       </c>
       <c r="H645">
-        <v>839.967</v>
+        <v>839.961</v>
       </c>
       <c r="I645">
-        <v>93.798</v>
+        <v>93.796</v>
       </c>
       <c r="J645">
         <v>4.368</v>
       </c>
       <c r="K645">
-        <v>98.167</v>
+        <v>98.165</v>
       </c>
       <c r="L645">
-        <v>1221.246</v>
+        <v>1221.271</v>
       </c>
       <c r="M645">
-        <v>2426.671</v>
+        <v>2426.627</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>216.189</v>
+        <v>216.259</v>
       </c>
       <c r="C646">
-        <v>226.81</v>
+        <v>226.749</v>
       </c>
       <c r="D646">
-        <v>173.246</v>
+        <v>173.381</v>
       </c>
       <c r="E646">
-        <v>112.629</v>
+        <v>112.616</v>
       </c>
       <c r="F646">
-        <v>579.779</v>
+        <v>579.923</v>
       </c>
       <c r="G646">
-        <v>692.409</v>
+        <v>692.539</v>
       </c>
       <c r="H646">
-        <v>865.655</v>
+        <v>865.92</v>
       </c>
       <c r="I646">
-        <v>94.433</v>
+        <v>94.442</v>
       </c>
       <c r="J646">
         <v>4.514</v>
       </c>
       <c r="K646">
-        <v>98.947</v>
+        <v>98.956</v>
       </c>
       <c r="L646">
-        <v>1035.501</v>
+        <v>1035.432</v>
       </c>
       <c r="M646">
-        <v>2443.103</v>
+        <v>2443.316</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>467.036</v>
+        <v>472.067</v>
       </c>
       <c r="C647">
-        <v>341.243</v>
+        <v>340.93</v>
       </c>
       <c r="D647">
-        <v>171.786</v>
+        <v>172.112</v>
       </c>
       <c r="E647">
-        <v>116.743</v>
+        <v>116.622</v>
       </c>
       <c r="F647">
-        <v>620.061</v>
+        <v>622.915</v>
       </c>
       <c r="G647">
-        <v>736.805</v>
+        <v>739.537</v>
       </c>
       <c r="H647">
-        <v>908.59</v>
+        <v>911.649</v>
       </c>
       <c r="I647">
-        <v>107.188</v>
+        <v>107.556</v>
       </c>
       <c r="J647">
         <v>4.368</v>
       </c>
       <c r="K647">
-        <v>111.557</v>
+        <v>111.925</v>
       </c>
       <c r="L647">
-        <v>944.661</v>
+        <v>946.039</v>
       </c>
       <c r="M647">
-        <v>2773.086</v>
+        <v>2782.61</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>825.247</v>
+      </c>
+      <c r="C648">
+        <v>506.997</v>
+      </c>
+      <c r="D648">
+        <v>179.293</v>
+      </c>
+      <c r="E648">
+        <v>124.12</v>
+      </c>
+      <c r="F648">
+        <v>675.864</v>
+      </c>
+      <c r="G648">
+        <v>799.985</v>
+      </c>
+      <c r="H648">
+        <v>979.278</v>
+      </c>
+      <c r="I648">
+        <v>135.223</v>
+      </c>
+      <c r="J648">
+        <v>4.514</v>
+      </c>
+      <c r="K648">
+        <v>139.737</v>
+      </c>
+      <c r="L648">
+        <v>1047.134</v>
+      </c>
+      <c r="M648">
+        <v>3498.392</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>974.774</v>
+      </c>
+      <c r="C649">
+        <v>589.404</v>
+      </c>
+      <c r="D649">
+        <v>173.901</v>
+      </c>
+      <c r="E649">
+        <v>125.57</v>
+      </c>
+      <c r="F649">
+        <v>686.311</v>
+      </c>
+      <c r="G649">
+        <v>811.881</v>
+      </c>
+      <c r="H649">
+        <v>985.782</v>
+      </c>
+      <c r="I649">
+        <v>146.657</v>
+      </c>
+      <c r="J649">
+        <v>4.514</v>
+      </c>
+      <c r="K649">
+        <v>151.171</v>
+      </c>
+      <c r="L649">
+        <v>1093.057</v>
+      </c>
+      <c r="M649">
+        <v>3794.187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29927,50 +30009,91 @@
         <v>1396.561</v>
       </c>
       <c r="F88">
         <v>7183.2</v>
       </c>
       <c r="G88">
         <v>8579.761</v>
       </c>
       <c r="H88">
         <v>10531.231</v>
       </c>
       <c r="I88">
         <v>1277.71</v>
       </c>
       <c r="J88">
         <v>63.626</v>
       </c>
       <c r="K88">
         <v>1341.336</v>
       </c>
       <c r="L88">
         <v>13476.447</v>
       </c>
       <c r="M88">
         <v>33055.901</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>4844.636</v>
+      </c>
+      <c r="C89">
+        <v>3611.15</v>
+      </c>
+      <c r="D89">
+        <v>2039.419</v>
+      </c>
+      <c r="E89">
+        <v>1389.456</v>
+      </c>
+      <c r="F89">
+        <v>7235.797</v>
+      </c>
+      <c r="G89">
+        <v>8625.254</v>
+      </c>
+      <c r="H89">
+        <v>10664.673</v>
+      </c>
+      <c r="I89">
+        <v>1295.79</v>
+      </c>
+      <c r="J89">
+        <v>53.149</v>
+      </c>
+      <c r="K89">
+        <v>1348.939</v>
+      </c>
+      <c r="L89">
+        <v>13054.265</v>
+      </c>
+      <c r="M89">
+        <v>33523.663</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>