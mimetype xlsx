--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 4.3 Natural Gas Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector, Lease and Plant Fuel</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Non-CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Total</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26215,570 +26215,611 @@
       </c>
       <c r="J636">
         <v>5.389</v>
       </c>
       <c r="K636">
         <v>136.715</v>
       </c>
       <c r="L636">
         <v>1036.809</v>
       </c>
       <c r="M636">
         <v>3361.874</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>1036.185</v>
       </c>
       <c r="C637">
         <v>609.688</v>
       </c>
       <c r="D637">
-        <v>166.632</v>
+        <v>166.553</v>
       </c>
       <c r="E637">
         <v>129.62</v>
       </c>
       <c r="F637">
         <v>698.398</v>
       </c>
       <c r="G637">
         <v>828.017</v>
       </c>
       <c r="H637">
-        <v>994.65</v>
+        <v>994.57</v>
       </c>
       <c r="I637">
-        <v>151.58</v>
+        <v>151.577</v>
       </c>
       <c r="J637">
         <v>4.514</v>
       </c>
       <c r="K637">
-        <v>156.094</v>
+        <v>156.091</v>
       </c>
       <c r="L637">
         <v>1124.945</v>
       </c>
       <c r="M637">
-        <v>3921.561</v>
+        <v>3921.479</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>795.645</v>
       </c>
       <c r="C638">
         <v>492.112</v>
       </c>
       <c r="D638">
-        <v>151.735</v>
+        <v>151.664</v>
       </c>
       <c r="E638">
         <v>111.409</v>
       </c>
       <c r="F638">
         <v>620.745</v>
       </c>
       <c r="G638">
         <v>732.153</v>
       </c>
       <c r="H638">
-        <v>883.888</v>
+        <v>883.817</v>
       </c>
       <c r="I638">
-        <v>124.948</v>
+        <v>124.945</v>
       </c>
       <c r="J638">
         <v>4.077</v>
       </c>
       <c r="K638">
-        <v>129.025</v>
+        <v>129.022</v>
       </c>
       <c r="L638">
         <v>931.879</v>
       </c>
       <c r="M638">
-        <v>3232.549</v>
+        <v>3232.476</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>527.452</v>
       </c>
       <c r="C639">
         <v>364.705</v>
       </c>
       <c r="D639">
-        <v>172.441</v>
+        <v>172.364</v>
       </c>
       <c r="E639">
         <v>118.021</v>
       </c>
       <c r="F639">
         <v>626.992</v>
       </c>
       <c r="G639">
         <v>745.013</v>
       </c>
       <c r="H639">
-        <v>917.454</v>
+        <v>917.377</v>
       </c>
       <c r="I639">
-        <v>106.332</v>
+        <v>106.329</v>
       </c>
       <c r="J639">
         <v>4.514</v>
       </c>
       <c r="K639">
-        <v>110.846</v>
+        <v>110.843</v>
       </c>
       <c r="L639">
         <v>830.485</v>
       </c>
       <c r="M639">
-        <v>2750.943</v>
+        <v>2750.862</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>325.552</v>
       </c>
       <c r="C640">
         <v>262.388</v>
       </c>
       <c r="D640">
-        <v>166.351</v>
+        <v>166.274</v>
       </c>
       <c r="E640">
         <v>109.727</v>
       </c>
       <c r="F640">
         <v>586.807</v>
       </c>
       <c r="G640">
         <v>696.534</v>
       </c>
       <c r="H640">
-        <v>862.885</v>
+        <v>862.808</v>
       </c>
       <c r="I640">
-        <v>91.886</v>
+        <v>91.883</v>
       </c>
       <c r="J640">
         <v>4.368</v>
       </c>
       <c r="K640">
-        <v>96.255</v>
+        <v>96.252</v>
       </c>
       <c r="L640">
         <v>830.132</v>
       </c>
       <c r="M640">
-        <v>2377.212</v>
+        <v>2377.132</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>188.467</v>
       </c>
       <c r="C641">
         <v>190.811</v>
       </c>
       <c r="D641">
-        <v>171.61</v>
+        <v>171.531</v>
       </c>
       <c r="E641">
         <v>110.644</v>
       </c>
       <c r="F641">
         <v>580.644</v>
       </c>
       <c r="G641">
         <v>691.288</v>
       </c>
       <c r="H641">
-        <v>862.898</v>
+        <v>862.819</v>
       </c>
       <c r="I641">
-        <v>89.22</v>
+        <v>89.216</v>
       </c>
       <c r="J641">
         <v>4.514</v>
       </c>
       <c r="K641">
-        <v>93.734</v>
+        <v>93.73</v>
       </c>
       <c r="L641">
         <v>972.309</v>
       </c>
       <c r="M641">
-        <v>2308.218</v>
+        <v>2308.136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>129.603</v>
       </c>
       <c r="C642">
         <v>155.146</v>
       </c>
       <c r="D642">
-        <v>167.339</v>
+        <v>167.26</v>
       </c>
       <c r="E642">
         <v>110.06</v>
       </c>
       <c r="F642">
         <v>544.863</v>
       </c>
       <c r="G642">
         <v>654.923</v>
       </c>
       <c r="H642">
-        <v>822.262</v>
+        <v>822.183</v>
       </c>
       <c r="I642">
-        <v>93.391</v>
+        <v>93.387</v>
       </c>
       <c r="J642">
         <v>4.368</v>
       </c>
       <c r="K642">
-        <v>97.759</v>
+        <v>97.756</v>
       </c>
       <c r="L642">
         <v>1211.356</v>
       </c>
       <c r="M642">
-        <v>2416.126</v>
+        <v>2416.044</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>111.003</v>
       </c>
       <c r="C643">
         <v>154.045</v>
       </c>
       <c r="D643">
-        <v>174.099</v>
+        <v>174.016</v>
       </c>
       <c r="E643">
         <v>116.393</v>
       </c>
       <c r="F643">
         <v>564.34</v>
       </c>
       <c r="G643">
         <v>680.733</v>
       </c>
       <c r="H643">
-        <v>854.832</v>
+        <v>854.749</v>
       </c>
       <c r="I643">
-        <v>105.27</v>
+        <v>105.266</v>
       </c>
       <c r="J643">
         <v>4.514</v>
       </c>
       <c r="K643">
-        <v>109.784</v>
+        <v>109.78</v>
       </c>
       <c r="L643">
         <v>1493.789</v>
       </c>
       <c r="M643">
-        <v>2723.453</v>
+        <v>2723.367</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>104.633</v>
       </c>
       <c r="C644">
         <v>152.874</v>
       </c>
       <c r="D644">
-        <v>175.155</v>
+        <v>175.069</v>
       </c>
       <c r="E644">
         <v>117.719</v>
       </c>
       <c r="F644">
         <v>576.122</v>
       </c>
       <c r="G644">
         <v>693.841</v>
       </c>
       <c r="H644">
-        <v>868.996</v>
+        <v>868.909</v>
       </c>
       <c r="I644">
-        <v>102.147</v>
+        <v>102.143</v>
       </c>
       <c r="J644">
         <v>4.514</v>
       </c>
       <c r="K644">
-        <v>106.661</v>
+        <v>106.657</v>
       </c>
       <c r="L644">
         <v>1409.494</v>
       </c>
       <c r="M644">
-        <v>2642.658</v>
+        <v>2642.567</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>112.523</v>
       </c>
       <c r="C645">
         <v>154.707</v>
       </c>
       <c r="D645">
-        <v>169.272</v>
+        <v>169.191</v>
       </c>
       <c r="E645">
         <v>112.506</v>
       </c>
       <c r="F645">
         <v>558.183</v>
       </c>
       <c r="G645">
         <v>670.689</v>
       </c>
       <c r="H645">
-        <v>839.961</v>
+        <v>839.88</v>
       </c>
       <c r="I645">
-        <v>93.796</v>
+        <v>93.793</v>
       </c>
       <c r="J645">
         <v>4.368</v>
       </c>
       <c r="K645">
-        <v>98.165</v>
+        <v>98.162</v>
       </c>
       <c r="L645">
         <v>1221.271</v>
       </c>
       <c r="M645">
-        <v>2426.627</v>
+        <v>2426.542</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>216.259</v>
       </c>
       <c r="C646">
         <v>226.749</v>
       </c>
       <c r="D646">
-        <v>173.381</v>
+        <v>173.3</v>
       </c>
       <c r="E646">
         <v>112.616</v>
       </c>
       <c r="F646">
         <v>579.923</v>
       </c>
       <c r="G646">
         <v>692.539</v>
       </c>
       <c r="H646">
-        <v>865.92</v>
+        <v>865.839</v>
       </c>
       <c r="I646">
-        <v>94.442</v>
+        <v>94.438</v>
       </c>
       <c r="J646">
         <v>4.514</v>
       </c>
       <c r="K646">
-        <v>98.956</v>
+        <v>98.952</v>
       </c>
       <c r="L646">
         <v>1035.432</v>
       </c>
       <c r="M646">
-        <v>2443.316</v>
+        <v>2443.231</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>472.067</v>
       </c>
       <c r="C647">
         <v>340.93</v>
       </c>
       <c r="D647">
-        <v>172.112</v>
+        <v>172.032</v>
       </c>
       <c r="E647">
         <v>116.622</v>
       </c>
       <c r="F647">
         <v>622.915</v>
       </c>
       <c r="G647">
         <v>739.537</v>
       </c>
       <c r="H647">
-        <v>911.649</v>
+        <v>911.569</v>
       </c>
       <c r="I647">
-        <v>107.556</v>
+        <v>107.553</v>
       </c>
       <c r="J647">
         <v>4.368</v>
       </c>
       <c r="K647">
-        <v>111.925</v>
+        <v>111.921</v>
       </c>
       <c r="L647">
         <v>946.039</v>
       </c>
       <c r="M647">
-        <v>2782.61</v>
+        <v>2782.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>825.247</v>
       </c>
       <c r="C648">
         <v>506.997</v>
       </c>
       <c r="D648">
-        <v>179.293</v>
+        <v>179.228</v>
       </c>
       <c r="E648">
         <v>124.12</v>
       </c>
       <c r="F648">
         <v>675.864</v>
       </c>
       <c r="G648">
         <v>799.985</v>
       </c>
       <c r="H648">
-        <v>979.278</v>
+        <v>979.213</v>
       </c>
       <c r="I648">
-        <v>135.223</v>
+        <v>135.221</v>
       </c>
       <c r="J648">
         <v>4.514</v>
       </c>
       <c r="K648">
-        <v>139.737</v>
+        <v>139.735</v>
       </c>
       <c r="L648">
         <v>1047.134</v>
       </c>
       <c r="M648">
-        <v>3498.392</v>
+        <v>3498.325</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>974.774</v>
+        <v>971.312</v>
       </c>
       <c r="C649">
-        <v>589.404</v>
+        <v>587.879</v>
       </c>
       <c r="D649">
-        <v>173.901</v>
+        <v>173.775</v>
       </c>
       <c r="E649">
         <v>125.57</v>
       </c>
       <c r="F649">
-        <v>686.311</v>
+        <v>682.868</v>
       </c>
       <c r="G649">
-        <v>811.881</v>
+        <v>808.438</v>
       </c>
       <c r="H649">
-        <v>985.782</v>
+        <v>982.214</v>
       </c>
       <c r="I649">
-        <v>146.657</v>
+        <v>146.313</v>
       </c>
       <c r="J649">
         <v>4.514</v>
       </c>
       <c r="K649">
-        <v>151.171</v>
+        <v>150.827</v>
       </c>
       <c r="L649">
         <v>1093.057</v>
       </c>
       <c r="M649">
-        <v>3794.187</v>
+        <v>3785.289</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>719.93</v>
+      </c>
+      <c r="C650">
+        <v>443.475</v>
+      </c>
+      <c r="D650">
+        <v>159.76</v>
+      </c>
+      <c r="E650">
+        <v>108.033</v>
+      </c>
+      <c r="F650">
+        <v>607.558</v>
+      </c>
+      <c r="G650">
+        <v>715.59</v>
+      </c>
+      <c r="H650">
+        <v>875.35</v>
+      </c>
+      <c r="I650">
+        <v>120.199</v>
+      </c>
+      <c r="J650">
+        <v>4.077</v>
+      </c>
+      <c r="K650">
+        <v>124.276</v>
+      </c>
+      <c r="L650">
+        <v>946.656</v>
+      </c>
+      <c r="M650">
+        <v>3109.686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30022,78 +30063,78 @@
       </c>
       <c r="J88">
         <v>63.626</v>
       </c>
       <c r="K88">
         <v>1341.336</v>
       </c>
       <c r="L88">
         <v>13476.447</v>
       </c>
       <c r="M88">
         <v>33055.901</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>4844.636</v>
       </c>
       <c r="C89">
         <v>3611.15</v>
       </c>
       <c r="D89">
-        <v>2039.419</v>
+        <v>2038.482</v>
       </c>
       <c r="E89">
         <v>1389.456</v>
       </c>
       <c r="F89">
         <v>7235.797</v>
       </c>
       <c r="G89">
         <v>8625.254</v>
       </c>
       <c r="H89">
-        <v>10664.673</v>
+        <v>10663.735</v>
       </c>
       <c r="I89">
-        <v>1295.79</v>
+        <v>1295.753</v>
       </c>
       <c r="J89">
         <v>53.149</v>
       </c>
       <c r="K89">
-        <v>1348.939</v>
+        <v>1348.901</v>
       </c>
       <c r="L89">
         <v>13054.265</v>
       </c>
       <c r="M89">
-        <v>33523.663</v>
+        <v>33522.688</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>