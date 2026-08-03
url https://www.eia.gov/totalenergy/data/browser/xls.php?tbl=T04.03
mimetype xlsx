--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 4.3 Natural Gas Consumption by Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Industrial Sector, Lease and Plant Fuel</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Non-CHP</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Other Industrial Sector, Total</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="72.697" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26701,125 +26701,207 @@
       </c>
       <c r="H648">
         <v>979.213</v>
       </c>
       <c r="I648">
         <v>135.221</v>
       </c>
       <c r="J648">
         <v>4.514</v>
       </c>
       <c r="K648">
         <v>139.735</v>
       </c>
       <c r="L648">
         <v>1047.134</v>
       </c>
       <c r="M648">
         <v>3498.325</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>971.312</v>
+        <v>974.032</v>
       </c>
       <c r="C649">
-        <v>587.879</v>
+        <v>588.712</v>
       </c>
       <c r="D649">
-        <v>173.775</v>
+        <v>174.166</v>
       </c>
       <c r="E649">
         <v>125.57</v>
       </c>
       <c r="F649">
-        <v>682.868</v>
+        <v>682.761</v>
       </c>
       <c r="G649">
-        <v>808.438</v>
+        <v>808.331</v>
       </c>
       <c r="H649">
-        <v>982.214</v>
+        <v>982.497</v>
       </c>
       <c r="I649">
-        <v>146.313</v>
+        <v>146.467</v>
       </c>
       <c r="J649">
         <v>4.514</v>
       </c>
       <c r="K649">
-        <v>150.827</v>
+        <v>150.981</v>
       </c>
       <c r="L649">
         <v>1093.057</v>
       </c>
       <c r="M649">
-        <v>3785.289</v>
+        <v>3789.279</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>719.93</v>
+        <v>723.544</v>
       </c>
       <c r="C650">
-        <v>443.475</v>
+        <v>444.401</v>
       </c>
       <c r="D650">
-        <v>159.76</v>
+        <v>160.636</v>
       </c>
       <c r="E650">
         <v>108.033</v>
       </c>
       <c r="F650">
-        <v>607.558</v>
+        <v>605.291</v>
       </c>
       <c r="G650">
-        <v>715.59</v>
+        <v>713.324</v>
       </c>
       <c r="H650">
-        <v>875.35</v>
+        <v>873.959</v>
       </c>
       <c r="I650">
-        <v>120.199</v>
+        <v>120.325</v>
       </c>
       <c r="J650">
         <v>4.077</v>
       </c>
       <c r="K650">
-        <v>124.276</v>
+        <v>124.403</v>
       </c>
       <c r="L650">
         <v>946.656</v>
       </c>
       <c r="M650">
-        <v>3109.686</v>
+        <v>3112.963</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>480.796</v>
+      </c>
+      <c r="C651">
+        <v>348.948</v>
+      </c>
+      <c r="D651">
+        <v>178.489</v>
+      </c>
+      <c r="E651">
+        <v>112.621</v>
+      </c>
+      <c r="F651">
+        <v>628.677</v>
+      </c>
+      <c r="G651">
+        <v>741.298</v>
+      </c>
+      <c r="H651">
+        <v>919.787</v>
+      </c>
+      <c r="I651">
+        <v>107.434</v>
+      </c>
+      <c r="J651">
+        <v>4.514</v>
+      </c>
+      <c r="K651">
+        <v>111.948</v>
+      </c>
+      <c r="L651">
+        <v>917.974</v>
+      </c>
+      <c r="M651">
+        <v>2779.452</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>281.029</v>
+      </c>
+      <c r="C652">
+        <v>241.238</v>
+      </c>
+      <c r="D652">
+        <v>173.039</v>
+      </c>
+      <c r="E652">
+        <v>108.618</v>
+      </c>
+      <c r="F652">
+        <v>590.879</v>
+      </c>
+      <c r="G652">
+        <v>699.497</v>
+      </c>
+      <c r="H652">
+        <v>872.536</v>
+      </c>
+      <c r="I652">
+        <v>92.354</v>
+      </c>
+      <c r="J652">
+        <v>4.368</v>
+      </c>
+      <c r="K652">
+        <v>96.722</v>
+      </c>
+      <c r="L652">
+        <v>897.774</v>
+      </c>
+      <c r="M652">
+        <v>2389.299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>