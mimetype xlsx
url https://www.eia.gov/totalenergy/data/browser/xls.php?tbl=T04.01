--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 4.1 Natural Gas Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Gross Withdrawals</t>
   </si>
   <si>
     <t>Natural Gas Marketed Production (Wet)</t>
   </si>
   <si>
     <t>NGPL Production</t>
   </si>
   <si>
     <t>Natural Gas Production (Dry)</t>
   </si>
   <si>
     <t>Supplemental Gaseous Fuels</t>
   </si>
   <si>
     <t>Natural Gas Imports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24339,479 +24339,555 @@
       </c>
       <c r="K636">
         <v>-23.808</v>
       </c>
       <c r="L636">
         <v>3361.874</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3932.656</v>
       </c>
       <c r="C637">
         <v>3533.69</v>
       </c>
       <c r="D637">
         <v>298.146</v>
       </c>
       <c r="E637">
         <v>3235.544</v>
       </c>
       <c r="F637">
-        <v>10.82</v>
+        <v>10.822</v>
       </c>
       <c r="G637">
         <v>335.685</v>
       </c>
       <c r="H637">
         <v>694.304</v>
       </c>
       <c r="I637">
         <v>-358.62</v>
       </c>
       <c r="J637">
-        <v>1009.54</v>
+        <v>1010.237</v>
       </c>
       <c r="K637">
-        <v>24.712</v>
+        <v>23.578</v>
       </c>
       <c r="L637">
-        <v>3921.997</v>
+        <v>3921.561</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3579.361</v>
       </c>
       <c r="C638">
         <v>3217.762</v>
       </c>
       <c r="D638">
         <v>278.767</v>
       </c>
       <c r="E638">
         <v>2938.995</v>
       </c>
       <c r="F638">
         <v>9.03</v>
       </c>
       <c r="G638">
         <v>295.54</v>
       </c>
       <c r="H638">
         <v>683.448</v>
       </c>
       <c r="I638">
         <v>-387.907</v>
       </c>
       <c r="J638">
         <v>635.824</v>
       </c>
       <c r="K638">
-        <v>36.534</v>
+        <v>36.608</v>
       </c>
       <c r="L638">
-        <v>3232.475</v>
+        <v>3232.549</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>4057.699</v>
       </c>
       <c r="C639">
         <v>3656.87</v>
       </c>
       <c r="D639">
         <v>325.923</v>
       </c>
       <c r="E639">
         <v>3330.947</v>
       </c>
       <c r="F639">
         <v>8.474</v>
       </c>
       <c r="G639">
         <v>263.12</v>
       </c>
       <c r="H639">
         <v>753.25</v>
       </c>
       <c r="I639">
         <v>-490.129</v>
       </c>
       <c r="J639">
         <v>-48.27</v>
       </c>
       <c r="K639">
-        <v>-49.348</v>
+        <v>-50.079</v>
       </c>
       <c r="L639">
-        <v>2751.674</v>
+        <v>2750.943</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3905.771</v>
       </c>
       <c r="C640">
         <v>3527.726</v>
       </c>
       <c r="D640">
         <v>316.844</v>
       </c>
       <c r="E640">
         <v>3210.882</v>
       </c>
       <c r="F640">
         <v>7.543</v>
       </c>
       <c r="G640">
         <v>236.258</v>
       </c>
       <c r="H640">
         <v>725.061</v>
       </c>
       <c r="I640">
         <v>-488.803</v>
       </c>
       <c r="J640">
         <v>-304.265</v>
       </c>
       <c r="K640">
-        <v>-47.966</v>
+        <v>-48.146</v>
       </c>
       <c r="L640">
-        <v>2377.391</v>
+        <v>2377.212</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>4023.659</v>
       </c>
       <c r="C641">
         <v>3639.248</v>
       </c>
       <c r="D641">
         <v>333.537</v>
       </c>
       <c r="E641">
         <v>3305.711</v>
       </c>
       <c r="F641">
         <v>6.718</v>
       </c>
       <c r="G641">
         <v>240.509</v>
       </c>
       <c r="H641">
         <v>735.679</v>
       </c>
       <c r="I641">
         <v>-495.169</v>
       </c>
       <c r="J641">
         <v>-497.26</v>
       </c>
       <c r="K641">
-        <v>-12.327</v>
+        <v>-11.782</v>
       </c>
       <c r="L641">
-        <v>2307.673</v>
+        <v>2308.218</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3904.576</v>
       </c>
       <c r="C642">
         <v>3548.671</v>
       </c>
       <c r="D642">
         <v>322.312</v>
       </c>
       <c r="E642">
         <v>3226.358</v>
       </c>
       <c r="F642">
         <v>5.971</v>
       </c>
       <c r="G642">
         <v>246.436</v>
       </c>
       <c r="H642">
         <v>691.728</v>
       </c>
       <c r="I642">
         <v>-445.292</v>
       </c>
       <c r="J642">
         <v>-355.004</v>
       </c>
       <c r="K642">
-        <v>-16.106</v>
+        <v>-15.907</v>
       </c>
       <c r="L642">
-        <v>2415.927</v>
+        <v>2416.126</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>4022.627</v>
       </c>
       <c r="C643">
         <v>3692.035</v>
       </c>
       <c r="D643">
         <v>337.529</v>
       </c>
       <c r="E643">
         <v>3354.506</v>
       </c>
       <c r="F643">
         <v>7.562</v>
       </c>
       <c r="G643">
         <v>257.86</v>
       </c>
       <c r="H643">
         <v>719.743</v>
       </c>
       <c r="I643">
         <v>-461.883</v>
       </c>
       <c r="J643">
-        <v>-151.128</v>
+        <v>-151.127</v>
       </c>
       <c r="K643">
-        <v>-25.62</v>
+        <v>-25.605</v>
       </c>
       <c r="L643">
-        <v>2723.437</v>
+        <v>2723.453</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>4066.196</v>
       </c>
       <c r="C644">
         <v>3714.435</v>
       </c>
       <c r="D644">
         <v>343.139</v>
       </c>
       <c r="E644">
         <v>3371.295</v>
       </c>
       <c r="F644">
         <v>7.482</v>
       </c>
       <c r="G644">
         <v>237.779</v>
       </c>
       <c r="H644">
         <v>761.61</v>
       </c>
       <c r="I644">
         <v>-523.831</v>
       </c>
       <c r="J644">
         <v>-185.877</v>
       </c>
       <c r="K644">
-        <v>-26.835</v>
+        <v>-26.412</v>
       </c>
       <c r="L644">
-        <v>2642.235</v>
+        <v>2642.658</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3940.673</v>
       </c>
       <c r="C645">
         <v>3589.671</v>
       </c>
       <c r="D645">
         <v>339.62</v>
       </c>
       <c r="E645">
         <v>3250.051</v>
       </c>
       <c r="F645">
         <v>7.339</v>
       </c>
       <c r="G645">
         <v>225.756</v>
       </c>
       <c r="H645">
         <v>728.925</v>
       </c>
       <c r="I645">
         <v>-503.169</v>
       </c>
       <c r="J645">
         <v>-309.27</v>
       </c>
       <c r="K645">
-        <v>-18.28</v>
+        <v>-18.324</v>
       </c>
       <c r="L645">
-        <v>2426.671</v>
+        <v>2426.627</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>4051.27</v>
+        <v>4054.345</v>
       </c>
       <c r="C646">
-        <v>3673.948</v>
+        <v>3676.81</v>
       </c>
       <c r="D646">
         <v>347.712</v>
       </c>
       <c r="E646">
-        <v>3326.237</v>
+        <v>3329.098</v>
       </c>
       <c r="F646">
-        <v>6.555</v>
+        <v>6.56</v>
       </c>
       <c r="G646">
         <v>232.731</v>
       </c>
       <c r="H646">
-        <v>783.186</v>
+        <v>783.538</v>
       </c>
       <c r="I646">
-        <v>-550.455</v>
+        <v>-550.807</v>
       </c>
       <c r="J646">
-        <v>-307.724</v>
+        <v>-307.46</v>
       </c>
       <c r="K646">
-        <v>-31.51</v>
+        <v>-34.076</v>
       </c>
       <c r="L646">
-        <v>2443.103</v>
+        <v>2443.316</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>4022.624</v>
+        <v>4030.087</v>
       </c>
       <c r="C647">
-        <v>3642.973</v>
+        <v>3649.901</v>
       </c>
       <c r="D647">
-        <v>339.739</v>
+        <v>339.885</v>
       </c>
       <c r="E647">
-        <v>3303.234</v>
+        <v>3310.016</v>
       </c>
       <c r="F647">
-        <v>7.912</v>
+        <v>7.926</v>
       </c>
       <c r="G647">
         <v>264.3</v>
       </c>
       <c r="H647">
         <v>806.618</v>
       </c>
       <c r="I647">
         <v>-542.318</v>
       </c>
       <c r="J647">
-        <v>30.954</v>
+        <v>30.934</v>
       </c>
       <c r="K647">
-        <v>-26.695</v>
+        <v>-23.948</v>
       </c>
       <c r="L647">
-        <v>2773.086</v>
+        <v>2782.61</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>4215.822</v>
+      </c>
+      <c r="C648">
+        <v>3802.176</v>
+      </c>
+      <c r="D648">
+        <v>340.1</v>
+      </c>
+      <c r="E648">
+        <v>3462.076</v>
+      </c>
+      <c r="F648">
+        <v>9.656</v>
+      </c>
+      <c r="G648">
+        <v>328.206</v>
+      </c>
+      <c r="H648">
+        <v>880.724</v>
+      </c>
+      <c r="I648">
+        <v>-552.519</v>
+      </c>
+      <c r="J648">
+        <v>594.35</v>
+      </c>
+      <c r="K648">
+        <v>-15.171</v>
+      </c>
+      <c r="L648">
+        <v>3498.392</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>4091.771</v>
+      </c>
+      <c r="C649">
+        <v>3687.833</v>
+      </c>
+      <c r="D649">
+        <v>321.933</v>
+      </c>
+      <c r="E649">
+        <v>3365.9</v>
+      </c>
+      <c r="F649">
+        <v>9.698</v>
+      </c>
+      <c r="G649">
+        <v>339.808</v>
+      </c>
+      <c r="H649">
+        <v>833.493</v>
+      </c>
+      <c r="I649">
+        <v>-493.686</v>
+      </c>
+      <c r="J649">
+        <v>905.56</v>
+      </c>
+      <c r="K649">
+        <v>6.715</v>
+      </c>
+      <c r="L649">
+        <v>3794.187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27777,50 +27853,88 @@
         <v>3658.962</v>
       </c>
       <c r="E88">
         <v>37724.931</v>
       </c>
       <c r="F88">
         <v>96.098</v>
       </c>
       <c r="G88">
         <v>3144.546</v>
       </c>
       <c r="H88">
         <v>7706.568</v>
       </c>
       <c r="I88">
         <v>-4562.022</v>
       </c>
       <c r="J88">
         <v>5.613</v>
       </c>
       <c r="K88">
         <v>-208.719</v>
       </c>
       <c r="L88">
         <v>33055.901</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>47733.473</v>
+      </c>
+      <c r="C89">
+        <v>43248.995</v>
+      </c>
+      <c r="D89">
+        <v>3923.514</v>
+      </c>
+      <c r="E89">
+        <v>39325.481</v>
+      </c>
+      <c r="F89">
+        <v>95.084</v>
+      </c>
+      <c r="G89">
+        <v>3164.181</v>
+      </c>
+      <c r="H89">
+        <v>8964.628</v>
+      </c>
+      <c r="I89">
+        <v>-5800.447</v>
+      </c>
+      <c r="J89">
+        <v>112.811</v>
+      </c>
+      <c r="K89">
+        <v>-209.265</v>
+      </c>
+      <c r="L89">
+        <v>33523.663</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>