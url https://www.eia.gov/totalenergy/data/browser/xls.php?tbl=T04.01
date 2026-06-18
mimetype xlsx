--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 4.1 Natural Gas Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Gross Withdrawals</t>
   </si>
   <si>
     <t>Natural Gas Marketed Production (Wet)</t>
   </si>
   <si>
     <t>NGPL Production</t>
   </si>
   <si>
     <t>Natural Gas Production (Dry)</t>
   </si>
   <si>
     <t>Supplemental Gaseous Fuels</t>
   </si>
   <si>
     <t>Natural Gas Imports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,534 +24330,572 @@
       </c>
       <c r="H636">
         <v>695.391</v>
       </c>
       <c r="I636">
         <v>-385.978</v>
       </c>
       <c r="J636">
         <v>487.197</v>
       </c>
       <c r="K636">
         <v>-23.808</v>
       </c>
       <c r="L636">
         <v>3361.874</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3932.656</v>
       </c>
       <c r="C637">
-        <v>3533.69</v>
+        <v>3532.009</v>
       </c>
       <c r="D637">
-        <v>298.146</v>
+        <v>299.262</v>
       </c>
       <c r="E637">
-        <v>3235.544</v>
+        <v>3232.747</v>
       </c>
       <c r="F637">
-        <v>10.822</v>
+        <v>10.816</v>
       </c>
       <c r="G637">
         <v>335.685</v>
       </c>
       <c r="H637">
         <v>694.304</v>
       </c>
       <c r="I637">
         <v>-358.62</v>
       </c>
       <c r="J637">
         <v>1010.237</v>
       </c>
       <c r="K637">
-        <v>23.578</v>
+        <v>26.298</v>
       </c>
       <c r="L637">
-        <v>3921.561</v>
+        <v>3921.479</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3579.361</v>
       </c>
       <c r="C638">
-        <v>3217.762</v>
+        <v>3216.266</v>
       </c>
       <c r="D638">
-        <v>278.767</v>
+        <v>279.925</v>
       </c>
       <c r="E638">
-        <v>2938.995</v>
+        <v>2936.341</v>
       </c>
       <c r="F638">
-        <v>9.03</v>
+        <v>9.024</v>
       </c>
       <c r="G638">
         <v>295.54</v>
       </c>
       <c r="H638">
         <v>683.448</v>
       </c>
       <c r="I638">
         <v>-387.907</v>
       </c>
       <c r="J638">
         <v>635.824</v>
       </c>
       <c r="K638">
-        <v>36.608</v>
+        <v>39.194</v>
       </c>
       <c r="L638">
-        <v>3232.549</v>
+        <v>3232.476</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>4057.699</v>
       </c>
       <c r="C639">
-        <v>3656.87</v>
+        <v>3655.231</v>
       </c>
       <c r="D639">
-        <v>325.923</v>
+        <v>328.363</v>
       </c>
       <c r="E639">
-        <v>3330.947</v>
+        <v>3326.869</v>
       </c>
       <c r="F639">
-        <v>8.474</v>
+        <v>8.466</v>
       </c>
       <c r="G639">
         <v>263.12</v>
       </c>
       <c r="H639">
         <v>753.25</v>
       </c>
       <c r="I639">
         <v>-490.129</v>
       </c>
       <c r="J639">
         <v>-48.27</v>
       </c>
       <c r="K639">
-        <v>-50.079</v>
+        <v>-46.073</v>
       </c>
       <c r="L639">
-        <v>2750.943</v>
+        <v>2750.862</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3905.771</v>
       </c>
       <c r="C640">
-        <v>3527.726</v>
+        <v>3526.099</v>
       </c>
       <c r="D640">
-        <v>316.844</v>
+        <v>319.129</v>
       </c>
       <c r="E640">
-        <v>3210.882</v>
+        <v>3206.97</v>
       </c>
       <c r="F640">
-        <v>7.543</v>
+        <v>7.535</v>
       </c>
       <c r="G640">
         <v>236.258</v>
       </c>
       <c r="H640">
         <v>725.061</v>
       </c>
       <c r="I640">
         <v>-488.803</v>
       </c>
       <c r="J640">
         <v>-304.265</v>
       </c>
       <c r="K640">
-        <v>-48.146</v>
+        <v>-44.305</v>
       </c>
       <c r="L640">
-        <v>2377.212</v>
+        <v>2377.132</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>4023.659</v>
       </c>
       <c r="C641">
-        <v>3639.248</v>
+        <v>3637.573</v>
       </c>
       <c r="D641">
-        <v>333.537</v>
+        <v>334.722</v>
       </c>
       <c r="E641">
-        <v>3305.711</v>
+        <v>3302.851</v>
       </c>
       <c r="F641">
-        <v>6.718</v>
+        <v>6.712</v>
       </c>
       <c r="G641">
         <v>240.509</v>
       </c>
       <c r="H641">
         <v>735.679</v>
       </c>
       <c r="I641">
         <v>-495.169</v>
       </c>
       <c r="J641">
         <v>-497.26</v>
       </c>
       <c r="K641">
-        <v>-11.782</v>
+        <v>-8.998</v>
       </c>
       <c r="L641">
-        <v>2308.218</v>
+        <v>2308.136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3904.576</v>
       </c>
       <c r="C642">
-        <v>3548.671</v>
+        <v>3547.009</v>
       </c>
       <c r="D642">
-        <v>322.312</v>
+        <v>321.106</v>
       </c>
       <c r="E642">
-        <v>3226.358</v>
+        <v>3225.903</v>
       </c>
       <c r="F642">
-        <v>5.971</v>
+        <v>5.97</v>
       </c>
       <c r="G642">
         <v>246.436</v>
       </c>
       <c r="H642">
         <v>691.728</v>
       </c>
       <c r="I642">
         <v>-445.292</v>
       </c>
       <c r="J642">
         <v>-355.004</v>
       </c>
       <c r="K642">
-        <v>-15.907</v>
+        <v>-15.532</v>
       </c>
       <c r="L642">
-        <v>2416.126</v>
+        <v>2416.044</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>4022.627</v>
       </c>
       <c r="C643">
-        <v>3692.035</v>
+        <v>3690.277</v>
       </c>
       <c r="D643">
-        <v>337.529</v>
+        <v>340.699</v>
       </c>
       <c r="E643">
-        <v>3354.506</v>
+        <v>3349.578</v>
       </c>
       <c r="F643">
-        <v>7.562</v>
+        <v>7.552</v>
       </c>
       <c r="G643">
         <v>257.86</v>
       </c>
       <c r="H643">
         <v>719.743</v>
       </c>
       <c r="I643">
         <v>-461.883</v>
       </c>
       <c r="J643">
         <v>-151.127</v>
       </c>
       <c r="K643">
-        <v>-25.605</v>
+        <v>-20.753</v>
       </c>
       <c r="L643">
-        <v>2723.453</v>
+        <v>2723.367</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>4066.196</v>
       </c>
       <c r="C644">
-        <v>3714.435</v>
+        <v>3712.596</v>
       </c>
       <c r="D644">
-        <v>343.139</v>
+        <v>344.445</v>
       </c>
       <c r="E644">
-        <v>3371.295</v>
+        <v>3368.151</v>
       </c>
       <c r="F644">
-        <v>7.482</v>
+        <v>7.476</v>
       </c>
       <c r="G644">
         <v>237.779</v>
       </c>
       <c r="H644">
         <v>761.61</v>
       </c>
       <c r="I644">
         <v>-523.831</v>
       </c>
       <c r="J644">
         <v>-185.877</v>
       </c>
       <c r="K644">
-        <v>-26.412</v>
+        <v>-23.352</v>
       </c>
       <c r="L644">
-        <v>2642.658</v>
+        <v>2642.567</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3940.673</v>
       </c>
       <c r="C645">
-        <v>3589.671</v>
+        <v>3587.953</v>
       </c>
       <c r="D645">
-        <v>339.62</v>
+        <v>339.579</v>
       </c>
       <c r="E645">
-        <v>3250.051</v>
+        <v>3248.374</v>
       </c>
       <c r="F645">
-        <v>7.339</v>
+        <v>7.336</v>
       </c>
       <c r="G645">
         <v>225.756</v>
       </c>
       <c r="H645">
         <v>728.925</v>
       </c>
       <c r="I645">
         <v>-503.169</v>
       </c>
       <c r="J645">
         <v>-309.27</v>
       </c>
       <c r="K645">
-        <v>-18.324</v>
+        <v>-16.729</v>
       </c>
       <c r="L645">
-        <v>2426.627</v>
+        <v>2426.542</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>4054.345</v>
       </c>
       <c r="C646">
-        <v>3676.81</v>
+        <v>3675.081</v>
       </c>
       <c r="D646">
-        <v>347.712</v>
+        <v>347.786</v>
       </c>
       <c r="E646">
-        <v>3329.098</v>
+        <v>3327.295</v>
       </c>
       <c r="F646">
-        <v>6.56</v>
+        <v>6.556</v>
       </c>
       <c r="G646">
         <v>232.731</v>
       </c>
       <c r="H646">
         <v>783.538</v>
       </c>
       <c r="I646">
         <v>-550.807</v>
       </c>
       <c r="J646">
-        <v>-307.46</v>
+        <v>-307.91</v>
       </c>
       <c r="K646">
-        <v>-34.076</v>
+        <v>-31.903</v>
       </c>
       <c r="L646">
-        <v>2443.316</v>
+        <v>2443.231</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>4030.087</v>
       </c>
       <c r="C647">
-        <v>3649.901</v>
+        <v>3648.204</v>
       </c>
       <c r="D647">
-        <v>339.885</v>
+        <v>339.888</v>
       </c>
       <c r="E647">
-        <v>3310.016</v>
+        <v>3308.316</v>
       </c>
       <c r="F647">
-        <v>7.926</v>
+        <v>7.922</v>
       </c>
       <c r="G647">
         <v>264.3</v>
       </c>
       <c r="H647">
-        <v>806.618</v>
+        <v>806.617</v>
       </c>
       <c r="I647">
         <v>-542.318</v>
       </c>
       <c r="J647">
-        <v>30.934</v>
+        <v>30.919</v>
       </c>
       <c r="K647">
-        <v>-23.948</v>
+        <v>-22.314</v>
       </c>
       <c r="L647">
-        <v>2782.61</v>
+        <v>2782.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>4215.822</v>
+        <v>4216.237</v>
       </c>
       <c r="C648">
-        <v>3802.176</v>
+        <v>3800.813</v>
       </c>
       <c r="D648">
-        <v>340.1</v>
+        <v>340.32</v>
       </c>
       <c r="E648">
-        <v>3462.076</v>
+        <v>3460.493</v>
       </c>
       <c r="F648">
-        <v>9.656</v>
+        <v>9.653</v>
       </c>
       <c r="G648">
         <v>328.206</v>
       </c>
       <c r="H648">
         <v>880.724</v>
       </c>
       <c r="I648">
         <v>-552.519</v>
       </c>
       <c r="J648">
         <v>594.35</v>
       </c>
       <c r="K648">
-        <v>-15.171</v>
+        <v>-13.652</v>
       </c>
       <c r="L648">
-        <v>3498.392</v>
+        <v>3498.325</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>4091.771</v>
+        <v>4091.209</v>
       </c>
       <c r="C649">
-        <v>3687.833</v>
+        <v>3685.174</v>
       </c>
       <c r="D649">
         <v>321.933</v>
       </c>
       <c r="E649">
-        <v>3365.9</v>
+        <v>3363.241</v>
       </c>
       <c r="F649">
-        <v>9.698</v>
+        <v>9.693</v>
       </c>
       <c r="G649">
         <v>339.808</v>
       </c>
       <c r="H649">
         <v>833.493</v>
       </c>
       <c r="I649">
         <v>-493.686</v>
       </c>
       <c r="J649">
-        <v>905.56</v>
+        <v>905.876</v>
       </c>
       <c r="K649">
-        <v>6.715</v>
+        <v>0.164</v>
       </c>
       <c r="L649">
-        <v>3794.187</v>
+        <v>3785.289</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>3752.686</v>
+      </c>
+      <c r="C650">
+        <v>3387.951</v>
+      </c>
+      <c r="D650">
+        <v>307.812</v>
+      </c>
+      <c r="E650">
+        <v>3080.138</v>
+      </c>
+      <c r="F650">
+        <v>8.69</v>
+      </c>
+      <c r="G650">
+        <v>276.196</v>
+      </c>
+      <c r="H650">
+        <v>783.633</v>
+      </c>
+      <c r="I650">
+        <v>-507.437</v>
+      </c>
+      <c r="J650">
+        <v>491.471</v>
+      </c>
+      <c r="K650">
+        <v>36.824</v>
+      </c>
+      <c r="L650">
+        <v>3109.686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27860,81 +27898,81 @@
       </c>
       <c r="G88">
         <v>3144.546</v>
       </c>
       <c r="H88">
         <v>7706.568</v>
       </c>
       <c r="I88">
         <v>-4562.022</v>
       </c>
       <c r="J88">
         <v>5.613</v>
       </c>
       <c r="K88">
         <v>-208.719</v>
       </c>
       <c r="L88">
         <v>33055.901</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>47733.473</v>
+        <v>47733.887</v>
       </c>
       <c r="C89">
-        <v>43248.995</v>
+        <v>43229.11</v>
       </c>
       <c r="D89">
-        <v>3923.514</v>
+        <v>3935.222</v>
       </c>
       <c r="E89">
-        <v>39325.481</v>
+        <v>39293.888</v>
       </c>
       <c r="F89">
-        <v>95.084</v>
+        <v>95.018</v>
       </c>
       <c r="G89">
         <v>3164.181</v>
       </c>
       <c r="H89">
-        <v>8964.628</v>
+        <v>8964.627</v>
       </c>
       <c r="I89">
-        <v>-5800.447</v>
+        <v>-5800.446</v>
       </c>
       <c r="J89">
-        <v>112.811</v>
+        <v>112.346</v>
       </c>
       <c r="K89">
-        <v>-209.265</v>
+        <v>-178.118</v>
       </c>
       <c r="L89">
-        <v>33523.663</v>
+        <v>33522.688</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>