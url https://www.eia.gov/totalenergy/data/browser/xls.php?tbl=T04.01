--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 4.1 Natural Gas Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Natural Gas Gross Withdrawals</t>
   </si>
   <si>
     <t>Natural Gas Marketed Production (Wet)</t>
   </si>
   <si>
     <t>NGPL Production</t>
   </si>
   <si>
     <t>Natural Gas Production (Dry)</t>
   </si>
   <si>
     <t>Supplemental Gaseous Fuels</t>
   </si>
   <si>
     <t>Natural Gas Imports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24415,104 +24415,104 @@
       </c>
       <c r="K638">
         <v>39.194</v>
       </c>
       <c r="L638">
         <v>3232.476</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>4057.699</v>
       </c>
       <c r="C639">
         <v>3655.231</v>
       </c>
       <c r="D639">
         <v>328.363</v>
       </c>
       <c r="E639">
         <v>3326.869</v>
       </c>
       <c r="F639">
-        <v>8.466</v>
+        <v>8.467</v>
       </c>
       <c r="G639">
         <v>263.12</v>
       </c>
       <c r="H639">
-        <v>753.25</v>
+        <v>752.955</v>
       </c>
       <c r="I639">
-        <v>-490.129</v>
+        <v>-489.834</v>
       </c>
       <c r="J639">
         <v>-48.27</v>
       </c>
       <c r="K639">
-        <v>-46.073</v>
+        <v>-46.369</v>
       </c>
       <c r="L639">
         <v>2750.862</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3905.771</v>
       </c>
       <c r="C640">
         <v>3526.099</v>
       </c>
       <c r="D640">
         <v>319.129</v>
       </c>
       <c r="E640">
         <v>3206.97</v>
       </c>
       <c r="F640">
-        <v>7.535</v>
+        <v>7.534</v>
       </c>
       <c r="G640">
         <v>236.258</v>
       </c>
       <c r="H640">
-        <v>725.061</v>
+        <v>725.18</v>
       </c>
       <c r="I640">
-        <v>-488.803</v>
+        <v>-488.921</v>
       </c>
       <c r="J640">
         <v>-304.265</v>
       </c>
       <c r="K640">
-        <v>-44.305</v>
+        <v>-44.186</v>
       </c>
       <c r="L640">
         <v>2377.132</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>4023.659</v>
       </c>
       <c r="C641">
         <v>3637.573</v>
       </c>
       <c r="D641">
         <v>334.722</v>
       </c>
       <c r="E641">
         <v>3302.851</v>
       </c>
       <c r="F641">
         <v>6.712</v>
       </c>
       <c r="G641">
@@ -24535,98 +24535,98 @@
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3904.576</v>
       </c>
       <c r="C642">
         <v>3547.009</v>
       </c>
       <c r="D642">
         <v>321.106</v>
       </c>
       <c r="E642">
         <v>3225.903</v>
       </c>
       <c r="F642">
         <v>5.97</v>
       </c>
       <c r="G642">
         <v>246.436</v>
       </c>
       <c r="H642">
-        <v>691.728</v>
+        <v>691.788</v>
       </c>
       <c r="I642">
-        <v>-445.292</v>
+        <v>-445.352</v>
       </c>
       <c r="J642">
         <v>-355.004</v>
       </c>
       <c r="K642">
-        <v>-15.532</v>
+        <v>-15.472</v>
       </c>
       <c r="L642">
         <v>2416.044</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>4022.627</v>
       </c>
       <c r="C643">
         <v>3690.277</v>
       </c>
       <c r="D643">
         <v>340.699</v>
       </c>
       <c r="E643">
         <v>3349.578</v>
       </c>
       <c r="F643">
-        <v>7.552</v>
+        <v>7.55</v>
       </c>
       <c r="G643">
         <v>257.86</v>
       </c>
       <c r="H643">
-        <v>719.743</v>
+        <v>720.714</v>
       </c>
       <c r="I643">
-        <v>-461.883</v>
+        <v>-462.853</v>
       </c>
       <c r="J643">
         <v>-151.127</v>
       </c>
       <c r="K643">
-        <v>-20.753</v>
+        <v>-19.781</v>
       </c>
       <c r="L643">
         <v>2723.367</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>4066.196</v>
       </c>
       <c r="C644">
         <v>3712.596</v>
       </c>
       <c r="D644">
         <v>344.445</v>
       </c>
       <c r="E644">
         <v>3368.151</v>
       </c>
       <c r="F644">
         <v>7.476</v>
       </c>
       <c r="G644">
@@ -24643,104 +24643,104 @@
       </c>
       <c r="K644">
         <v>-23.352</v>
       </c>
       <c r="L644">
         <v>2642.567</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3940.673</v>
       </c>
       <c r="C645">
         <v>3587.953</v>
       </c>
       <c r="D645">
         <v>339.579</v>
       </c>
       <c r="E645">
         <v>3248.374</v>
       </c>
       <c r="F645">
-        <v>7.336</v>
+        <v>7.335</v>
       </c>
       <c r="G645">
-        <v>225.756</v>
+        <v>225.587</v>
       </c>
       <c r="H645">
         <v>728.925</v>
       </c>
       <c r="I645">
-        <v>-503.169</v>
+        <v>-503.337</v>
       </c>
       <c r="J645">
         <v>-309.27</v>
       </c>
       <c r="K645">
-        <v>-16.729</v>
+        <v>-16.56</v>
       </c>
       <c r="L645">
         <v>2426.542</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>4054.345</v>
       </c>
       <c r="C646">
         <v>3675.081</v>
       </c>
       <c r="D646">
         <v>347.786</v>
       </c>
       <c r="E646">
         <v>3327.295</v>
       </c>
       <c r="F646">
         <v>6.556</v>
       </c>
       <c r="G646">
-        <v>232.731</v>
+        <v>232.571</v>
       </c>
       <c r="H646">
-        <v>783.538</v>
+        <v>783.493</v>
       </c>
       <c r="I646">
-        <v>-550.807</v>
+        <v>-550.922</v>
       </c>
       <c r="J646">
         <v>-307.91</v>
       </c>
       <c r="K646">
-        <v>-31.903</v>
+        <v>-31.787</v>
       </c>
       <c r="L646">
         <v>2443.231</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>4030.087</v>
       </c>
       <c r="C647">
         <v>3648.204</v>
       </c>
       <c r="D647">
         <v>339.888</v>
       </c>
       <c r="E647">
         <v>3308.316</v>
       </c>
       <c r="F647">
         <v>7.922</v>
       </c>
       <c r="G647">
@@ -24760,142 +24760,218 @@
       </c>
       <c r="L647">
         <v>2782.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>4216.237</v>
       </c>
       <c r="C648">
         <v>3800.813</v>
       </c>
       <c r="D648">
         <v>340.32</v>
       </c>
       <c r="E648">
         <v>3460.493</v>
       </c>
       <c r="F648">
         <v>9.653</v>
       </c>
       <c r="G648">
-        <v>328.206</v>
+        <v>327.978</v>
       </c>
       <c r="H648">
-        <v>880.724</v>
+        <v>880.71</v>
       </c>
       <c r="I648">
-        <v>-552.519</v>
+        <v>-552.732</v>
       </c>
       <c r="J648">
         <v>594.35</v>
       </c>
       <c r="K648">
-        <v>-13.652</v>
+        <v>-13.438</v>
       </c>
       <c r="L648">
         <v>3498.325</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>4091.209</v>
+        <v>4099.726</v>
       </c>
       <c r="C649">
-        <v>3685.174</v>
+        <v>3693.462</v>
       </c>
       <c r="D649">
         <v>321.933</v>
       </c>
       <c r="E649">
-        <v>3363.241</v>
+        <v>3371.529</v>
       </c>
       <c r="F649">
-        <v>9.693</v>
+        <v>9.71</v>
       </c>
       <c r="G649">
         <v>339.808</v>
       </c>
       <c r="H649">
         <v>833.493</v>
       </c>
       <c r="I649">
         <v>-493.686</v>
       </c>
       <c r="J649">
         <v>905.876</v>
       </c>
       <c r="K649">
-        <v>0.164</v>
+        <v>-4.15</v>
       </c>
       <c r="L649">
-        <v>3785.289</v>
+        <v>3789.279</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>3752.686</v>
+        <v>3770.94</v>
       </c>
       <c r="C650">
-        <v>3387.951</v>
+        <v>3406.521</v>
       </c>
       <c r="D650">
         <v>307.812</v>
       </c>
       <c r="E650">
-        <v>3080.138</v>
+        <v>3098.708</v>
       </c>
       <c r="F650">
-        <v>8.69</v>
+        <v>8.748</v>
       </c>
       <c r="G650">
-        <v>276.196</v>
+        <v>276.295</v>
       </c>
       <c r="H650">
-        <v>783.633</v>
+        <v>783.7</v>
       </c>
       <c r="I650">
-        <v>-507.437</v>
+        <v>-507.405</v>
       </c>
       <c r="J650">
-        <v>491.471</v>
+        <v>501.334</v>
       </c>
       <c r="K650">
-        <v>36.824</v>
+        <v>11.578</v>
       </c>
       <c r="L650">
-        <v>3109.686</v>
+        <v>3112.963</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>4196.57</v>
+      </c>
+      <c r="C651">
+        <v>3785.13</v>
+      </c>
+      <c r="D651">
+        <v>351.035</v>
+      </c>
+      <c r="E651">
+        <v>3434.095</v>
+      </c>
+      <c r="F651">
+        <v>8.381</v>
+      </c>
+      <c r="G651">
+        <v>238.826</v>
+      </c>
+      <c r="H651">
+        <v>890.663</v>
+      </c>
+      <c r="I651">
+        <v>-651.837</v>
+      </c>
+      <c r="J651">
+        <v>-5.522</v>
+      </c>
+      <c r="K651">
+        <v>-5.665</v>
+      </c>
+      <c r="L651">
+        <v>2779.452</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>4058.773</v>
+      </c>
+      <c r="C652">
+        <v>3669.56</v>
+      </c>
+      <c r="D652">
+        <v>341.899</v>
+      </c>
+      <c r="E652">
+        <v>3327.661</v>
+      </c>
+      <c r="F652">
+        <v>8.252</v>
+      </c>
+      <c r="G652">
+        <v>216.77</v>
+      </c>
+      <c r="H652">
+        <v>807.542</v>
+      </c>
+      <c r="I652">
+        <v>-590.772</v>
+      </c>
+      <c r="J652">
+        <v>-307.406</v>
+      </c>
+      <c r="K652">
+        <v>-48.436</v>
+      </c>
+      <c r="L652">
+        <v>2389.299</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27910,66 +27986,66 @@
       </c>
       <c r="K88">
         <v>-208.719</v>
       </c>
       <c r="L88">
         <v>33055.901</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>47733.887</v>
       </c>
       <c r="C89">
         <v>43229.11</v>
       </c>
       <c r="D89">
         <v>3935.222</v>
       </c>
       <c r="E89">
         <v>39293.888</v>
       </c>
       <c r="F89">
-        <v>95.018</v>
+        <v>95.015</v>
       </c>
       <c r="G89">
-        <v>3164.181</v>
+        <v>3163.625</v>
       </c>
       <c r="H89">
-        <v>8964.627</v>
+        <v>8965.422</v>
       </c>
       <c r="I89">
-        <v>-5800.446</v>
+        <v>-5801.797</v>
       </c>
       <c r="J89">
         <v>112.346</v>
       </c>
       <c r="K89">
-        <v>-178.118</v>
+        <v>-176.764</v>
       </c>
       <c r="L89">
         <v>33522.688</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>