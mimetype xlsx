--- v6 (2026-08-03)
+++ v7 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.8a Heat Content of Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,648 +24330,686 @@
       </c>
       <c r="H636">
         <v>0.243</v>
       </c>
       <c r="I636">
         <v>26.887</v>
       </c>
       <c r="J636">
         <v>0.039</v>
       </c>
       <c r="K636">
         <v>0.338</v>
       </c>
       <c r="L636">
         <v>88.375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>64.693</v>
       </c>
       <c r="C637">
-        <v>88.633</v>
+        <v>88.648</v>
       </c>
       <c r="D637">
         <v>3.289</v>
       </c>
       <c r="E637">
-        <v>156.615</v>
+        <v>156.629</v>
       </c>
       <c r="F637">
         <v>44.822</v>
       </c>
       <c r="G637">
-        <v>29.656</v>
+        <v>29.66</v>
       </c>
       <c r="H637">
         <v>0.5</v>
       </c>
       <c r="I637">
         <v>25.983</v>
       </c>
       <c r="J637">
         <v>0.067</v>
       </c>
       <c r="K637">
         <v>0.432</v>
       </c>
       <c r="L637">
-        <v>101.46</v>
+        <v>101.464</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>73.157</v>
       </c>
       <c r="C638">
-        <v>66.877</v>
+        <v>66.889</v>
       </c>
       <c r="D638">
         <v>3.018</v>
       </c>
       <c r="E638">
-        <v>143.052</v>
+        <v>143.064</v>
       </c>
       <c r="F638">
         <v>50.687</v>
       </c>
       <c r="G638">
-        <v>23.131</v>
+        <v>23.135</v>
       </c>
       <c r="H638">
         <v>0.458</v>
       </c>
       <c r="I638">
         <v>24.018</v>
       </c>
       <c r="J638">
         <v>0.052</v>
       </c>
       <c r="K638">
         <v>0.489</v>
       </c>
       <c r="L638">
-        <v>98.835</v>
+        <v>98.838</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>52.509</v>
       </c>
       <c r="C639">
-        <v>51.294</v>
+        <v>51.301</v>
       </c>
       <c r="D639">
         <v>2.118</v>
       </c>
       <c r="E639">
-        <v>105.921</v>
+        <v>105.927</v>
       </c>
       <c r="F639">
         <v>36.381</v>
       </c>
       <c r="G639">
-        <v>19.302</v>
+        <v>19.303</v>
       </c>
       <c r="H639">
         <v>0.322</v>
       </c>
       <c r="I639">
         <v>26.846</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>0.351</v>
       </c>
       <c r="L639">
-        <v>83.201</v>
+        <v>83.203</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>34.075</v>
       </c>
       <c r="C640">
-        <v>35.88</v>
+        <v>35.886</v>
       </c>
       <c r="D640">
         <v>0.812</v>
       </c>
       <c r="E640">
-        <v>70.767</v>
+        <v>70.773</v>
       </c>
       <c r="F640">
         <v>23.609</v>
       </c>
       <c r="G640">
-        <v>14.864</v>
+        <v>14.865</v>
       </c>
       <c r="H640">
         <v>0.123</v>
       </c>
       <c r="I640">
         <v>26.411</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>0.228</v>
       </c>
       <c r="L640">
-        <v>65.234</v>
+        <v>65.235</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>29.481</v>
       </c>
       <c r="C641">
-        <v>25.114</v>
+        <v>25.109</v>
       </c>
       <c r="D641">
         <v>0.835</v>
       </c>
       <c r="E641">
-        <v>55.43</v>
+        <v>55.425</v>
       </c>
       <c r="F641">
         <v>20.426</v>
       </c>
       <c r="G641">
-        <v>12.042</v>
+        <v>12.041</v>
       </c>
       <c r="H641">
         <v>0.127</v>
       </c>
       <c r="I641">
         <v>27.741</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>0.197</v>
       </c>
       <c r="L641">
-        <v>60.532</v>
+        <v>60.531</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>25.085</v>
       </c>
       <c r="C642">
-        <v>15.512</v>
+        <v>15.506</v>
       </c>
       <c r="D642">
         <v>0.869</v>
       </c>
       <c r="E642">
-        <v>41.466</v>
+        <v>41.46</v>
       </c>
       <c r="F642">
         <v>17.38</v>
       </c>
       <c r="G642">
-        <v>9.215</v>
+        <v>9.214</v>
       </c>
       <c r="H642">
         <v>0.132</v>
       </c>
       <c r="I642">
         <v>27.453</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.168</v>
       </c>
       <c r="L642">
-        <v>54.349</v>
+        <v>54.347</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>17.413</v>
       </c>
       <c r="C643">
-        <v>14.746</v>
+        <v>14.743</v>
       </c>
       <c r="D643">
         <v>0.325</v>
       </c>
       <c r="E643">
-        <v>32.484</v>
+        <v>32.482</v>
       </c>
       <c r="F643">
         <v>12.065</v>
       </c>
       <c r="G643">
-        <v>9.167</v>
+        <v>9.166</v>
       </c>
       <c r="H643">
         <v>0.049</v>
       </c>
       <c r="I643">
         <v>28.027</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.116</v>
       </c>
       <c r="L643">
         <v>49.424</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>14.945</v>
       </c>
       <c r="C644">
-        <v>15.258</v>
+        <v>15.252</v>
       </c>
       <c r="D644">
         <v>0.613</v>
       </c>
       <c r="E644">
-        <v>30.816</v>
+        <v>30.811</v>
       </c>
       <c r="F644">
         <v>10.355</v>
       </c>
       <c r="G644">
-        <v>9.309</v>
+        <v>9.307</v>
       </c>
       <c r="H644">
         <v>0.093</v>
       </c>
       <c r="I644">
         <v>28.259</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.1</v>
       </c>
       <c r="L644">
-        <v>48.116</v>
+        <v>48.114</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>25.353</v>
       </c>
       <c r="C645">
-        <v>17.083</v>
+        <v>17.074</v>
       </c>
       <c r="D645">
         <v>0.03</v>
       </c>
       <c r="E645">
-        <v>42.466</v>
+        <v>42.457</v>
       </c>
       <c r="F645">
         <v>17.566</v>
       </c>
       <c r="G645">
-        <v>9.651</v>
+        <v>9.649</v>
       </c>
       <c r="H645">
         <v>0.005</v>
       </c>
       <c r="I645">
         <v>26.601</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.169</v>
       </c>
       <c r="L645">
-        <v>53.992</v>
+        <v>53.99</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>34.313</v>
       </c>
       <c r="C646">
-        <v>31.32</v>
+        <v>31.317</v>
       </c>
       <c r="D646">
         <v>0.3</v>
       </c>
       <c r="E646">
-        <v>65.932</v>
+        <v>65.93</v>
       </c>
       <c r="F646">
         <v>23.774</v>
       </c>
       <c r="G646">
-        <v>13.763</v>
+        <v>13.762</v>
       </c>
       <c r="H646">
         <v>0.046</v>
       </c>
       <c r="I646">
         <v>27.225</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>0.229</v>
       </c>
       <c r="L646">
         <v>65.036</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>39.044</v>
       </c>
       <c r="C647">
-        <v>50.328</v>
+        <v>50.325</v>
       </c>
       <c r="D647">
         <v>1.904</v>
       </c>
       <c r="E647">
-        <v>91.276</v>
+        <v>91.273</v>
       </c>
       <c r="F647">
         <v>27.052</v>
       </c>
       <c r="G647">
-        <v>18.87</v>
+        <v>18.869</v>
       </c>
       <c r="H647">
         <v>0.289</v>
       </c>
       <c r="I647">
         <v>25.729</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>0.261</v>
       </c>
       <c r="L647">
-        <v>72.201</v>
+        <v>72.2</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>53.825</v>
       </c>
       <c r="C648">
-        <v>73.069</v>
+        <v>73.063</v>
       </c>
       <c r="D648">
         <v>2.804</v>
       </c>
       <c r="E648">
-        <v>129.698</v>
+        <v>129.692</v>
       </c>
       <c r="F648">
         <v>37.293</v>
       </c>
       <c r="G648">
-        <v>25.34</v>
+        <v>25.338</v>
       </c>
       <c r="H648">
         <v>0.426</v>
       </c>
       <c r="I648">
         <v>26.895</v>
       </c>
       <c r="J648">
         <v>0.053</v>
       </c>
       <c r="K648">
         <v>0.36</v>
       </c>
       <c r="L648">
-        <v>90.366</v>
+        <v>90.364</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>64.285</v>
+        <v>63.95</v>
       </c>
       <c r="C649">
-        <v>83.131</v>
+        <v>83.157</v>
       </c>
       <c r="D649">
         <v>3.869</v>
       </c>
       <c r="E649">
-        <v>151.285</v>
+        <v>150.976</v>
       </c>
       <c r="F649">
-        <v>44.54</v>
+        <v>44.308</v>
       </c>
       <c r="G649">
-        <v>28.13</v>
+        <v>28.137</v>
       </c>
       <c r="H649">
         <v>0.588</v>
       </c>
       <c r="I649">
         <v>25.294</v>
       </c>
       <c r="J649">
         <v>0.065</v>
       </c>
       <c r="K649">
         <v>0.44</v>
       </c>
       <c r="L649">
-        <v>99.056</v>
+        <v>98.831</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>72.696</v>
+        <v>72.317</v>
       </c>
       <c r="C650">
-        <v>64.243</v>
+        <v>64.271</v>
       </c>
       <c r="D650">
         <v>1.677</v>
       </c>
       <c r="E650">
-        <v>138.615</v>
+        <v>138.265</v>
       </c>
       <c r="F650">
-        <v>50.367</v>
+        <v>50.105</v>
       </c>
       <c r="G650">
-        <v>22.401</v>
+        <v>22.409</v>
       </c>
       <c r="H650">
         <v>0.255</v>
       </c>
       <c r="I650">
         <v>23.754</v>
       </c>
       <c r="J650">
         <v>0.043</v>
       </c>
       <c r="K650">
         <v>0.498</v>
       </c>
       <c r="L650">
-        <v>97.318</v>
+        <v>97.063</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>52.178</v>
+        <v>51.906</v>
       </c>
       <c r="C651">
-        <v>45.931</v>
+        <v>45.967</v>
       </c>
       <c r="D651">
         <v>0.7</v>
       </c>
       <c r="E651">
-        <v>98.809</v>
+        <v>98.573</v>
       </c>
       <c r="F651">
-        <v>36.151</v>
+        <v>35.963</v>
       </c>
       <c r="G651">
-        <v>17.815</v>
+        <v>17.825</v>
       </c>
       <c r="H651">
         <v>0.106</v>
       </c>
       <c r="I651">
         <v>27.117</v>
       </c>
       <c r="J651">
         <v>0.05</v>
       </c>
       <c r="K651">
         <v>0.357</v>
       </c>
       <c r="L651">
-        <v>81.597</v>
+        <v>81.418</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>33.86</v>
+        <v>33.683</v>
       </c>
       <c r="C652">
-        <v>32.665</v>
+        <v>32.662</v>
       </c>
       <c r="D652">
         <v>1.789</v>
       </c>
       <c r="E652">
-        <v>68.314</v>
+        <v>68.135</v>
       </c>
       <c r="F652">
-        <v>23.46</v>
+        <v>23.338</v>
       </c>
       <c r="G652">
-        <v>13.972</v>
+        <v>13.971</v>
       </c>
       <c r="H652">
         <v>0.272</v>
       </c>
       <c r="I652">
         <v>27.041</v>
       </c>
       <c r="J652">
         <v>0</v>
       </c>
       <c r="K652">
         <v>0.232</v>
       </c>
       <c r="L652">
-        <v>64.977</v>
+        <v>64.854</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>29.143</v>
+      </c>
+      <c r="C653">
+        <v>25.344</v>
+      </c>
+      <c r="D653">
+        <v>0.799</v>
+      </c>
+      <c r="E653">
+        <v>55.285</v>
+      </c>
+      <c r="F653">
+        <v>20.191</v>
+      </c>
+      <c r="G653">
+        <v>12.106</v>
+      </c>
+      <c r="H653">
+        <v>0.121</v>
+      </c>
+      <c r="I653">
+        <v>26.593</v>
+      </c>
+      <c r="J653">
+        <v>0</v>
+      </c>
+      <c r="K653">
+        <v>0.201</v>
+      </c>
+      <c r="L653">
+        <v>59.212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>