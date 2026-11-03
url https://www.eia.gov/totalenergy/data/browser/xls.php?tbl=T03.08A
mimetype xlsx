--- v7 (2026-09-18)
+++ v8 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.8a Heat Content of Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24327,689 +24327,765 @@
       </c>
       <c r="G636">
         <v>24.388</v>
       </c>
       <c r="H636">
         <v>0.243</v>
       </c>
       <c r="I636">
         <v>26.887</v>
       </c>
       <c r="J636">
         <v>0.039</v>
       </c>
       <c r="K636">
         <v>0.338</v>
       </c>
       <c r="L636">
         <v>88.375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>64.693</v>
+        <v>64.926</v>
       </c>
       <c r="C637">
-        <v>88.648</v>
+        <v>93.402</v>
       </c>
       <c r="D637">
-        <v>3.289</v>
+        <v>3.258</v>
       </c>
       <c r="E637">
-        <v>156.629</v>
+        <v>161.585</v>
       </c>
       <c r="F637">
-        <v>44.822</v>
+        <v>44.984</v>
       </c>
       <c r="G637">
-        <v>29.66</v>
+        <v>31.253</v>
       </c>
       <c r="H637">
-        <v>0.5</v>
+        <v>0.495</v>
       </c>
       <c r="I637">
-        <v>25.983</v>
+        <v>25.862</v>
       </c>
       <c r="J637">
         <v>0.067</v>
       </c>
       <c r="K637">
-        <v>0.432</v>
+        <v>0.444</v>
       </c>
       <c r="L637">
-        <v>101.464</v>
+        <v>103.105</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>73.157</v>
+        <v>73.42</v>
       </c>
       <c r="C638">
-        <v>66.889</v>
+        <v>70.496</v>
       </c>
       <c r="D638">
-        <v>3.018</v>
+        <v>3.016</v>
       </c>
       <c r="E638">
-        <v>143.064</v>
+        <v>146.932</v>
       </c>
       <c r="F638">
-        <v>50.687</v>
+        <v>50.869</v>
       </c>
       <c r="G638">
-        <v>23.135</v>
+        <v>24.383</v>
       </c>
       <c r="H638">
         <v>0.458</v>
       </c>
       <c r="I638">
-        <v>24.018</v>
+        <v>24.009</v>
       </c>
       <c r="J638">
         <v>0.052</v>
       </c>
       <c r="K638">
-        <v>0.489</v>
+        <v>0.502</v>
       </c>
       <c r="L638">
-        <v>98.838</v>
+        <v>100.273</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>52.509</v>
+        <v>52.698</v>
       </c>
       <c r="C639">
-        <v>51.301</v>
+        <v>54.055</v>
       </c>
       <c r="D639">
         <v>2.118</v>
       </c>
       <c r="E639">
-        <v>105.927</v>
+        <v>108.871</v>
       </c>
       <c r="F639">
-        <v>36.381</v>
+        <v>36.512</v>
       </c>
       <c r="G639">
-        <v>19.303</v>
+        <v>20.342</v>
       </c>
       <c r="H639">
         <v>0.322</v>
       </c>
       <c r="I639">
-        <v>26.846</v>
+        <v>26.831</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
-        <v>0.351</v>
+        <v>0.36</v>
       </c>
       <c r="L639">
-        <v>83.203</v>
+        <v>84.367</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>34.075</v>
+        <v>34.197</v>
       </c>
       <c r="C640">
-        <v>35.886</v>
+        <v>37.831</v>
       </c>
       <c r="D640">
-        <v>0.812</v>
+        <v>0.896</v>
       </c>
       <c r="E640">
-        <v>70.773</v>
+        <v>72.924</v>
       </c>
       <c r="F640">
-        <v>23.609</v>
+        <v>23.694</v>
       </c>
       <c r="G640">
-        <v>14.865</v>
+        <v>15.671</v>
       </c>
       <c r="H640">
-        <v>0.123</v>
+        <v>0.136</v>
       </c>
       <c r="I640">
-        <v>26.411</v>
+        <v>26.449</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
-        <v>0.228</v>
+        <v>0.234</v>
       </c>
       <c r="L640">
-        <v>65.235</v>
+        <v>66.183</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>29.481</v>
+        <v>29.587</v>
       </c>
       <c r="C641">
-        <v>25.109</v>
+        <v>26.477</v>
       </c>
       <c r="D641">
-        <v>0.835</v>
+        <v>0.751</v>
       </c>
       <c r="E641">
-        <v>55.425</v>
+        <v>56.816</v>
       </c>
       <c r="F641">
-        <v>20.426</v>
+        <v>20.5</v>
       </c>
       <c r="G641">
-        <v>12.041</v>
+        <v>12.695</v>
       </c>
       <c r="H641">
-        <v>0.127</v>
+        <v>0.114</v>
       </c>
       <c r="I641">
-        <v>27.741</v>
+        <v>27.777</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
-        <v>0.197</v>
+        <v>0.202</v>
       </c>
       <c r="L641">
-        <v>60.531</v>
+        <v>61.288</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>25.085</v>
+        <v>25.176</v>
       </c>
       <c r="C642">
-        <v>15.506</v>
+        <v>16.365</v>
       </c>
       <c r="D642">
-        <v>0.869</v>
+        <v>0.871</v>
       </c>
       <c r="E642">
-        <v>41.46</v>
+        <v>42.411</v>
       </c>
       <c r="F642">
-        <v>17.38</v>
+        <v>17.443</v>
       </c>
       <c r="G642">
-        <v>9.214</v>
+        <v>9.718</v>
       </c>
       <c r="H642">
         <v>0.132</v>
       </c>
       <c r="I642">
-        <v>27.453</v>
+        <v>27.853</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
-        <v>0.168</v>
+        <v>0.172</v>
       </c>
       <c r="L642">
-        <v>54.347</v>
+        <v>55.318</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>17.413</v>
+        <v>17.476</v>
       </c>
       <c r="C643">
-        <v>14.743</v>
+        <v>15.544</v>
       </c>
       <c r="D643">
-        <v>0.325</v>
+        <v>0.324</v>
       </c>
       <c r="E643">
-        <v>32.482</v>
+        <v>33.344</v>
       </c>
       <c r="F643">
-        <v>12.065</v>
+        <v>12.108</v>
       </c>
       <c r="G643">
-        <v>9.166</v>
+        <v>9.664</v>
       </c>
       <c r="H643">
         <v>0.049</v>
       </c>
       <c r="I643">
-        <v>28.027</v>
+        <v>28.114</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
-        <v>0.116</v>
+        <v>0.119</v>
       </c>
       <c r="L643">
-        <v>49.424</v>
+        <v>50.054</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>14.945</v>
+        <v>14.999</v>
       </c>
       <c r="C644">
-        <v>15.252</v>
+        <v>16.079</v>
       </c>
       <c r="D644">
-        <v>0.613</v>
+        <v>0.612</v>
       </c>
       <c r="E644">
-        <v>30.811</v>
+        <v>31.69</v>
       </c>
       <c r="F644">
-        <v>10.355</v>
+        <v>10.392</v>
       </c>
       <c r="G644">
-        <v>9.307</v>
+        <v>9.812</v>
       </c>
       <c r="H644">
         <v>0.093</v>
       </c>
       <c r="I644">
-        <v>28.259</v>
+        <v>28.309</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
-        <v>0.1</v>
+        <v>0.102</v>
       </c>
       <c r="L644">
-        <v>48.114</v>
+        <v>48.708</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>25.353</v>
+        <v>25.444</v>
       </c>
       <c r="C645">
-        <v>17.074</v>
+        <v>17.998</v>
       </c>
       <c r="D645">
         <v>0.03</v>
       </c>
       <c r="E645">
-        <v>42.457</v>
+        <v>43.473</v>
       </c>
       <c r="F645">
-        <v>17.566</v>
+        <v>17.629</v>
       </c>
       <c r="G645">
-        <v>9.649</v>
+        <v>10.171</v>
       </c>
       <c r="H645">
         <v>0.005</v>
       </c>
       <c r="I645">
-        <v>26.601</v>
+        <v>26.719</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
-        <v>0.169</v>
+        <v>0.174</v>
       </c>
       <c r="L645">
-        <v>53.99</v>
+        <v>54.698</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>34.313</v>
+        <v>34.436</v>
       </c>
       <c r="C646">
-        <v>31.317</v>
+        <v>33.024</v>
       </c>
       <c r="D646">
         <v>0.3</v>
       </c>
       <c r="E646">
-        <v>65.93</v>
+        <v>67.76</v>
       </c>
       <c r="F646">
-        <v>23.774</v>
+        <v>23.859</v>
       </c>
       <c r="G646">
-        <v>13.762</v>
+        <v>14.51</v>
       </c>
       <c r="H646">
         <v>0.046</v>
       </c>
       <c r="I646">
-        <v>27.225</v>
+        <v>27.396</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
-        <v>0.229</v>
+        <v>0.235</v>
       </c>
       <c r="L646">
-        <v>65.036</v>
+        <v>66.047</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>39.044</v>
+        <v>39.185</v>
       </c>
       <c r="C647">
-        <v>50.325</v>
+        <v>53.083</v>
       </c>
       <c r="D647">
-        <v>1.904</v>
+        <v>1.933</v>
       </c>
       <c r="E647">
-        <v>91.273</v>
+        <v>94.201</v>
       </c>
       <c r="F647">
-        <v>27.052</v>
+        <v>27.149</v>
       </c>
       <c r="G647">
-        <v>18.869</v>
+        <v>19.9</v>
       </c>
       <c r="H647">
-        <v>0.289</v>
+        <v>0.294</v>
       </c>
       <c r="I647">
-        <v>25.729</v>
+        <v>25.836</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
-        <v>0.261</v>
+        <v>0.268</v>
       </c>
       <c r="L647">
-        <v>72.2</v>
+        <v>73.447</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>53.825</v>
+        <v>54.019</v>
       </c>
       <c r="C648">
-        <v>73.063</v>
+        <v>77.055</v>
       </c>
       <c r="D648">
-        <v>2.804</v>
+        <v>2.838</v>
       </c>
       <c r="E648">
-        <v>129.692</v>
+        <v>133.912</v>
       </c>
       <c r="F648">
-        <v>37.293</v>
+        <v>37.427</v>
       </c>
       <c r="G648">
-        <v>25.338</v>
+        <v>26.72</v>
       </c>
       <c r="H648">
-        <v>0.426</v>
+        <v>0.431</v>
       </c>
       <c r="I648">
-        <v>26.895</v>
+        <v>27.138</v>
       </c>
       <c r="J648">
         <v>0.053</v>
       </c>
       <c r="K648">
-        <v>0.36</v>
+        <v>0.369</v>
       </c>
       <c r="L648">
-        <v>90.364</v>
+        <v>92.138</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>63.95</v>
+        <v>64.733</v>
       </c>
       <c r="C649">
-        <v>83.157</v>
+        <v>87.644</v>
       </c>
       <c r="D649">
         <v>3.869</v>
       </c>
       <c r="E649">
-        <v>150.976</v>
+        <v>156.246</v>
       </c>
       <c r="F649">
-        <v>44.308</v>
+        <v>44.85</v>
       </c>
       <c r="G649">
-        <v>28.137</v>
+        <v>29.657</v>
       </c>
       <c r="H649">
         <v>0.588</v>
       </c>
       <c r="I649">
-        <v>25.294</v>
+        <v>25.299</v>
       </c>
       <c r="J649">
         <v>0.065</v>
       </c>
       <c r="K649">
-        <v>0.44</v>
+        <v>0.437</v>
       </c>
       <c r="L649">
-        <v>98.831</v>
+        <v>100.896</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>72.317</v>
+        <v>73.203</v>
       </c>
       <c r="C650">
-        <v>64.271</v>
+        <v>67.692</v>
       </c>
       <c r="D650">
         <v>1.677</v>
       </c>
       <c r="E650">
-        <v>138.265</v>
+        <v>142.571</v>
       </c>
       <c r="F650">
-        <v>50.105</v>
+        <v>50.718</v>
       </c>
       <c r="G650">
-        <v>22.409</v>
+        <v>23.606</v>
       </c>
       <c r="H650">
         <v>0.255</v>
       </c>
       <c r="I650">
-        <v>23.754</v>
+        <v>23.759</v>
       </c>
       <c r="J650">
         <v>0.043</v>
       </c>
       <c r="K650">
-        <v>0.498</v>
+        <v>0.494</v>
       </c>
       <c r="L650">
-        <v>97.063</v>
+        <v>98.875</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>51.906</v>
+        <v>52.542</v>
       </c>
       <c r="C651">
-        <v>45.967</v>
+        <v>48.453</v>
       </c>
       <c r="D651">
         <v>0.7</v>
       </c>
       <c r="E651">
-        <v>98.573</v>
+        <v>101.695</v>
       </c>
       <c r="F651">
-        <v>35.963</v>
+        <v>36.403</v>
       </c>
       <c r="G651">
-        <v>17.825</v>
+        <v>18.789</v>
       </c>
       <c r="H651">
         <v>0.106</v>
       </c>
       <c r="I651">
-        <v>27.117</v>
+        <v>27.123</v>
       </c>
       <c r="J651">
         <v>0.05</v>
       </c>
       <c r="K651">
-        <v>0.357</v>
+        <v>0.355</v>
       </c>
       <c r="L651">
-        <v>81.418</v>
+        <v>82.826</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>33.683</v>
+        <v>34.096</v>
       </c>
       <c r="C652">
-        <v>32.662</v>
+        <v>34.477</v>
       </c>
       <c r="D652">
         <v>1.789</v>
       </c>
       <c r="E652">
-        <v>68.135</v>
+        <v>70.363</v>
       </c>
       <c r="F652">
-        <v>23.338</v>
+        <v>23.623</v>
       </c>
       <c r="G652">
-        <v>13.971</v>
+        <v>14.741</v>
       </c>
       <c r="H652">
         <v>0.272</v>
       </c>
       <c r="I652">
-        <v>27.041</v>
+        <v>27.047</v>
       </c>
       <c r="J652">
         <v>0</v>
       </c>
       <c r="K652">
-        <v>0.232</v>
+        <v>0.23</v>
       </c>
       <c r="L652">
-        <v>64.854</v>
+        <v>65.913</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>29.143</v>
+        <v>29.5</v>
       </c>
       <c r="C653">
-        <v>25.344</v>
+        <v>26.756</v>
       </c>
       <c r="D653">
         <v>0.799</v>
       </c>
       <c r="E653">
-        <v>55.285</v>
+        <v>57.054</v>
       </c>
       <c r="F653">
-        <v>20.191</v>
+        <v>20.439</v>
       </c>
       <c r="G653">
-        <v>12.106</v>
+        <v>12.772</v>
       </c>
       <c r="H653">
         <v>0.121</v>
       </c>
       <c r="I653">
-        <v>26.593</v>
+        <v>26.598</v>
       </c>
       <c r="J653">
         <v>0</v>
       </c>
       <c r="K653">
-        <v>0.201</v>
+        <v>0.199</v>
       </c>
       <c r="L653">
-        <v>59.212</v>
+        <v>60.13</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>25.101</v>
+      </c>
+      <c r="C654">
+        <v>16.718</v>
+      </c>
+      <c r="D654">
+        <v>1.787</v>
+      </c>
+      <c r="E654">
+        <v>43.606</v>
+      </c>
+      <c r="F654">
+        <v>17.391</v>
+      </c>
+      <c r="G654">
+        <v>9.816</v>
+      </c>
+      <c r="H654">
+        <v>0.271</v>
+      </c>
+      <c r="I654">
+        <v>26.437</v>
+      </c>
+      <c r="J654">
+        <v>0</v>
+      </c>
+      <c r="K654">
+        <v>0.17</v>
+      </c>
+      <c r="L654">
+        <v>54.086</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>17.424</v>
+      </c>
+      <c r="C655">
+        <v>15.481</v>
+      </c>
+      <c r="D655">
+        <v>0.633</v>
+      </c>
+      <c r="E655">
+        <v>33.538</v>
+      </c>
+      <c r="F655">
+        <v>12.072</v>
+      </c>
+      <c r="G655">
+        <v>9.646</v>
+      </c>
+      <c r="H655">
+        <v>0.096</v>
+      </c>
+      <c r="I655">
+        <v>27.407</v>
+      </c>
+      <c r="J655">
+        <v>0</v>
+      </c>
+      <c r="K655">
+        <v>0.118</v>
+      </c>
+      <c r="L655">
+        <v>49.338</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -28012,81 +28088,81 @@
       </c>
       <c r="G88">
         <v>184.164</v>
       </c>
       <c r="H88">
         <v>1.749</v>
       </c>
       <c r="I88">
         <v>324.452</v>
       </c>
       <c r="J88">
         <v>0.175</v>
       </c>
       <c r="K88">
         <v>2.913</v>
       </c>
       <c r="L88">
         <v>827.851</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>463.893</v>
+        <v>465.564</v>
       </c>
       <c r="C89">
-        <v>485.113</v>
+        <v>511.409</v>
       </c>
       <c r="D89">
-        <v>16.918</v>
+        <v>16.946</v>
       </c>
       <c r="E89">
-        <v>965.924</v>
+        <v>993.919</v>
       </c>
       <c r="F89">
-        <v>321.408</v>
+        <v>322.566</v>
       </c>
       <c r="G89">
-        <v>194.309</v>
+        <v>204.842</v>
       </c>
       <c r="H89">
-        <v>2.57</v>
+        <v>2.574</v>
       </c>
       <c r="I89">
-        <v>321.187</v>
+        <v>322.29</v>
       </c>
       <c r="J89">
         <v>0.171</v>
       </c>
       <c r="K89">
-        <v>3.101</v>
+        <v>3.181</v>
       </c>
       <c r="L89">
-        <v>842.746</v>
+        <v>855.624</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>