--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.8a Heat Content of Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -22962,165 +22962,165 @@
       </c>
       <c r="H600">
         <v>0.022</v>
       </c>
       <c r="I600">
         <v>32.042</v>
       </c>
       <c r="J600">
         <v>0.061</v>
       </c>
       <c r="K600">
         <v>0.386</v>
       </c>
       <c r="L600">
         <v>98.006</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>66.803</v>
       </c>
       <c r="C601">
-        <v>85.591</v>
+        <v>85.605</v>
       </c>
       <c r="D601">
         <v>4.404</v>
       </c>
       <c r="E601">
-        <v>156.798</v>
+        <v>156.811</v>
       </c>
       <c r="F601">
         <v>46.284</v>
       </c>
       <c r="G601">
-        <v>28.961</v>
+        <v>28.965</v>
       </c>
       <c r="H601">
         <v>0.678</v>
       </c>
       <c r="I601">
         <v>34.195</v>
       </c>
       <c r="J601">
         <v>0.06</v>
       </c>
       <c r="K601">
         <v>0.452</v>
       </c>
       <c r="L601">
-        <v>110.629</v>
+        <v>110.633</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>75.543</v>
       </c>
       <c r="C602">
-        <v>68.524</v>
+        <v>68.533</v>
       </c>
       <c r="D602">
         <v>0.288</v>
       </c>
       <c r="E602">
-        <v>144.355</v>
+        <v>144.364</v>
       </c>
       <c r="F602">
         <v>52.34</v>
       </c>
       <c r="G602">
-        <v>23.727</v>
+        <v>23.73</v>
       </c>
       <c r="H602">
         <v>0.044</v>
       </c>
       <c r="I602">
         <v>33.139</v>
       </c>
       <c r="J602">
         <v>0.058</v>
       </c>
       <c r="K602">
         <v>0.511</v>
       </c>
       <c r="L602">
-        <v>109.819</v>
+        <v>109.822</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>54.221</v>
       </c>
       <c r="C603">
-        <v>55.509</v>
+        <v>55.514</v>
       </c>
       <c r="D603">
         <v>0.09</v>
       </c>
       <c r="E603">
-        <v>109.82</v>
+        <v>109.824</v>
       </c>
       <c r="F603">
         <v>37.567</v>
       </c>
       <c r="G603">
-        <v>20.635</v>
+        <v>20.636</v>
       </c>
       <c r="H603">
         <v>0.014</v>
       </c>
       <c r="I603">
         <v>38.195</v>
       </c>
       <c r="J603">
         <v>0.059</v>
       </c>
       <c r="K603">
         <v>0.367</v>
       </c>
       <c r="L603">
-        <v>96.837</v>
+        <v>96.838</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>35.186</v>
       </c>
       <c r="C604">
-        <v>40.893</v>
+        <v>40.894</v>
       </c>
       <c r="D604">
         <v>0.398</v>
       </c>
       <c r="E604">
         <v>76.477</v>
       </c>
       <c r="F604">
         <v>24.379</v>
       </c>
       <c r="G604">
         <v>16.419</v>
       </c>
       <c r="H604">
         <v>0.061</v>
       </c>
       <c r="I604">
         <v>36.116</v>
       </c>
       <c r="J604">
         <v>0.051</v>
       </c>
       <c r="K604">
         <v>0.238</v>
       </c>
@@ -23152,101 +23152,101 @@
       </c>
       <c r="H605">
         <v>0.133</v>
       </c>
       <c r="I605">
         <v>38.679</v>
       </c>
       <c r="J605">
         <v>0.064</v>
       </c>
       <c r="K605">
         <v>0.206</v>
       </c>
       <c r="L605">
         <v>72.207</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>25.903</v>
       </c>
       <c r="C606">
-        <v>16.509</v>
+        <v>16.508</v>
       </c>
       <c r="D606">
         <v>0.096</v>
       </c>
       <c r="E606">
-        <v>42.509</v>
+        <v>42.508</v>
       </c>
       <c r="F606">
         <v>17.947</v>
       </c>
       <c r="G606">
         <v>9.669</v>
       </c>
       <c r="H606">
         <v>0.015</v>
       </c>
       <c r="I606">
         <v>37.251</v>
       </c>
       <c r="J606">
         <v>0.056</v>
       </c>
       <c r="K606">
         <v>0.175</v>
       </c>
       <c r="L606">
         <v>65.112</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>17.981</v>
       </c>
       <c r="C607">
-        <v>15.272</v>
+        <v>15.271</v>
       </c>
       <c r="D607">
         <v>0.388</v>
       </c>
       <c r="E607">
-        <v>33.641</v>
+        <v>33.64</v>
       </c>
       <c r="F607">
         <v>12.458</v>
       </c>
       <c r="G607">
-        <v>9.497</v>
+        <v>9.496</v>
       </c>
       <c r="H607">
         <v>0.06</v>
       </c>
       <c r="I607">
         <v>37.374</v>
       </c>
       <c r="J607">
         <v>0.039</v>
       </c>
       <c r="K607">
         <v>0.122</v>
       </c>
       <c r="L607">
         <v>59.55</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>15.433</v>
       </c>
       <c r="C608">
@@ -23266,361 +23266,361 @@
       </c>
       <c r="H608">
         <v>0.004</v>
       </c>
       <c r="I608">
         <v>38.663</v>
       </c>
       <c r="J608">
         <v>0</v>
       </c>
       <c r="K608">
         <v>0.104</v>
       </c>
       <c r="L608">
         <v>59.007</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>26.18</v>
       </c>
       <c r="C609">
-        <v>17.941</v>
+        <v>17.939</v>
       </c>
       <c r="D609">
         <v>0.41</v>
       </c>
       <c r="E609">
-        <v>44.53</v>
+        <v>44.529</v>
       </c>
       <c r="F609">
         <v>18.139</v>
       </c>
       <c r="G609">
         <v>10.065</v>
       </c>
       <c r="H609">
         <v>0.063</v>
       </c>
       <c r="I609">
         <v>36.313</v>
       </c>
       <c r="J609">
         <v>0.011</v>
       </c>
       <c r="K609">
         <v>0.177</v>
       </c>
       <c r="L609">
         <v>64.768</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>35.432</v>
       </c>
       <c r="C610">
-        <v>34.883</v>
+        <v>34.879</v>
       </c>
       <c r="D610">
         <v>0.072</v>
       </c>
       <c r="E610">
-        <v>70.387</v>
+        <v>70.382</v>
       </c>
       <c r="F610">
         <v>24.549</v>
       </c>
       <c r="G610">
-        <v>14.925</v>
+        <v>14.924</v>
       </c>
       <c r="H610">
         <v>0.011</v>
       </c>
       <c r="I610">
         <v>37.354</v>
       </c>
       <c r="J610">
         <v>0</v>
       </c>
       <c r="K610">
         <v>0.24</v>
       </c>
       <c r="L610">
-        <v>77.079</v>
+        <v>77.078</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>40.317</v>
       </c>
       <c r="C611">
-        <v>53.994</v>
+        <v>53.984</v>
       </c>
       <c r="D611">
         <v>0.658</v>
       </c>
       <c r="E611">
-        <v>94.969</v>
+        <v>94.959</v>
       </c>
       <c r="F611">
         <v>27.934</v>
       </c>
       <c r="G611">
-        <v>20.045</v>
+        <v>20.042</v>
       </c>
       <c r="H611">
         <v>0.101</v>
       </c>
       <c r="I611">
         <v>36.231</v>
       </c>
       <c r="J611">
         <v>0.023</v>
       </c>
       <c r="K611">
         <v>0.273</v>
       </c>
       <c r="L611">
-        <v>84.608</v>
+        <v>84.605</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>55.58</v>
       </c>
       <c r="C612">
-        <v>75.313</v>
+        <v>75.302</v>
       </c>
       <c r="D612">
         <v>0.779</v>
       </c>
       <c r="E612">
-        <v>131.672</v>
+        <v>131.662</v>
       </c>
       <c r="F612">
         <v>38.509</v>
       </c>
       <c r="G612">
-        <v>26.116</v>
+        <v>26.113</v>
       </c>
       <c r="H612">
         <v>0.12</v>
       </c>
       <c r="I612">
         <v>36.46</v>
       </c>
       <c r="J612">
         <v>0.046</v>
       </c>
       <c r="K612">
         <v>0.376</v>
       </c>
       <c r="L612">
-        <v>101.627</v>
+        <v>101.624</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>65.212</v>
       </c>
       <c r="C613">
-        <v>71.801</v>
+        <v>71.796</v>
       </c>
       <c r="D613">
         <v>3.47</v>
       </c>
       <c r="E613">
-        <v>140.483</v>
+        <v>140.478</v>
       </c>
       <c r="F613">
         <v>45.182</v>
       </c>
       <c r="G613">
-        <v>24.183</v>
+        <v>24.181</v>
       </c>
       <c r="H613">
         <v>0.528</v>
       </c>
       <c r="I613">
         <v>30.424</v>
       </c>
       <c r="J613">
         <v>0.05</v>
       </c>
       <c r="K613">
         <v>0.375</v>
       </c>
       <c r="L613">
-        <v>100.74</v>
+        <v>100.739</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>73.744</v>
       </c>
       <c r="C614">
-        <v>62.872</v>
+        <v>62.868</v>
       </c>
       <c r="D614">
         <v>2.125</v>
       </c>
       <c r="E614">
-        <v>138.741</v>
+        <v>138.737</v>
       </c>
       <c r="F614">
         <v>51.093</v>
       </c>
       <c r="G614">
-        <v>21.308</v>
+        <v>21.307</v>
       </c>
       <c r="H614">
         <v>0.323</v>
       </c>
       <c r="I614">
         <v>28.818</v>
       </c>
       <c r="J614">
         <v>0.011</v>
       </c>
       <c r="K614">
         <v>0.424</v>
       </c>
       <c r="L614">
-        <v>101.977</v>
+        <v>101.976</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>52.93</v>
       </c>
       <c r="C615">
-        <v>61.33</v>
+        <v>61.326</v>
       </c>
       <c r="D615">
         <v>0.453</v>
       </c>
       <c r="E615">
-        <v>114.713</v>
+        <v>114.709</v>
       </c>
       <c r="F615">
         <v>36.672</v>
       </c>
       <c r="G615">
         <v>21.357</v>
       </c>
       <c r="H615">
         <v>0.069</v>
       </c>
       <c r="I615">
         <v>33.307</v>
       </c>
       <c r="J615">
         <v>0.007</v>
       </c>
       <c r="K615">
         <v>0.305</v>
       </c>
       <c r="L615">
-        <v>91.718</v>
+        <v>91.717</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>34.348</v>
       </c>
       <c r="C616">
-        <v>37.611</v>
+        <v>37.609</v>
       </c>
       <c r="D616">
         <v>1.182</v>
       </c>
       <c r="E616">
-        <v>73.14</v>
+        <v>73.139</v>
       </c>
       <c r="F616">
         <v>23.798</v>
       </c>
       <c r="G616">
         <v>14.803</v>
       </c>
       <c r="H616">
         <v>0.18</v>
       </c>
       <c r="I616">
         <v>31.761</v>
       </c>
       <c r="J616">
         <v>0</v>
       </c>
       <c r="K616">
         <v>0.198</v>
       </c>
       <c r="L616">
-        <v>70.74</v>
+        <v>70.739</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>29.718</v>
       </c>
       <c r="C617">
         <v>25.735</v>
       </c>
       <c r="D617">
         <v>1.79</v>
       </c>
       <c r="E617">
-        <v>57.242</v>
+        <v>57.243</v>
       </c>
       <c r="F617">
         <v>20.59</v>
       </c>
       <c r="G617">
         <v>11.755</v>
       </c>
       <c r="H617">
         <v>0.272</v>
       </c>
       <c r="I617">
         <v>33.318</v>
       </c>
       <c r="J617">
         <v>0</v>
       </c>
       <c r="K617">
         <v>0.171</v>
       </c>
       <c r="L617">
         <v>66.106</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
@@ -23646,51 +23646,51 @@
       </c>
       <c r="H618">
         <v>0.095</v>
       </c>
       <c r="I618">
         <v>33.258</v>
       </c>
       <c r="J618">
         <v>0</v>
       </c>
       <c r="K618">
         <v>0.146</v>
       </c>
       <c r="L618">
         <v>60.278</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>17.553</v>
       </c>
       <c r="C619">
-        <v>14.428</v>
+        <v>14.427</v>
       </c>
       <c r="D619">
         <v>1.549</v>
       </c>
       <c r="E619">
         <v>33.529</v>
       </c>
       <c r="F619">
         <v>12.161</v>
       </c>
       <c r="G619">
         <v>8.704</v>
       </c>
       <c r="H619">
         <v>0.235</v>
       </c>
       <c r="I619">
         <v>32.948</v>
       </c>
       <c r="J619">
         <v>0</v>
       </c>
       <c r="K619">
         <v>0.101</v>
       </c>
@@ -23722,1096 +23722,1172 @@
       </c>
       <c r="H620">
         <v>0.011</v>
       </c>
       <c r="I620">
         <v>33.922</v>
       </c>
       <c r="J620">
         <v>0</v>
       </c>
       <c r="K620">
         <v>0.087</v>
       </c>
       <c r="L620">
         <v>53.27</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>25.556</v>
       </c>
       <c r="C621">
-        <v>17.279</v>
+        <v>17.278</v>
       </c>
       <c r="D621">
         <v>1.335</v>
       </c>
       <c r="E621">
         <v>44.17</v>
       </c>
       <c r="F621">
         <v>17.707</v>
       </c>
       <c r="G621">
         <v>9.318</v>
       </c>
       <c r="H621">
         <v>0.203</v>
       </c>
       <c r="I621">
         <v>31.403</v>
       </c>
       <c r="J621">
         <v>0</v>
       </c>
       <c r="K621">
         <v>0.147</v>
       </c>
       <c r="L621">
         <v>58.777</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>34.588</v>
       </c>
       <c r="C622">
-        <v>30.732</v>
+        <v>30.733</v>
       </c>
       <c r="D622">
         <v>0.132</v>
       </c>
       <c r="E622">
-        <v>65.451</v>
+        <v>65.452</v>
       </c>
       <c r="F622">
         <v>23.964</v>
       </c>
       <c r="G622">
         <v>13.103</v>
       </c>
       <c r="H622">
         <v>0.02</v>
       </c>
       <c r="I622">
         <v>33.391</v>
       </c>
       <c r="J622">
         <v>0</v>
       </c>
       <c r="K622">
         <v>0.199</v>
       </c>
       <c r="L622">
-        <v>70.677</v>
+        <v>70.678</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>39.357</v>
       </c>
       <c r="C623">
-        <v>54.353</v>
+        <v>54.359</v>
       </c>
       <c r="D623">
         <v>0.13</v>
       </c>
       <c r="E623">
-        <v>93.84</v>
+        <v>93.846</v>
       </c>
       <c r="F623">
         <v>27.269</v>
       </c>
       <c r="G623">
-        <v>19.32</v>
+        <v>19.322</v>
       </c>
       <c r="H623">
         <v>0.02</v>
       </c>
       <c r="I623">
         <v>31.64</v>
       </c>
       <c r="J623">
         <v>0</v>
       </c>
       <c r="K623">
         <v>0.226</v>
       </c>
       <c r="L623">
-        <v>78.474</v>
+        <v>78.476</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>54.257</v>
       </c>
       <c r="C624">
-        <v>64.447</v>
+        <v>64.455</v>
       </c>
       <c r="D624">
         <v>2.327</v>
       </c>
       <c r="E624">
-        <v>121.03</v>
+        <v>121.038</v>
       </c>
       <c r="F624">
         <v>37.592</v>
       </c>
       <c r="G624">
-        <v>22.198</v>
+        <v>22.201</v>
       </c>
       <c r="H624">
         <v>0.354</v>
       </c>
       <c r="I624">
         <v>32.276</v>
       </c>
       <c r="J624">
         <v>0.041</v>
       </c>
       <c r="K624">
         <v>0.312</v>
       </c>
       <c r="L624">
-        <v>92.772</v>
+        <v>92.775</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>63.282</v>
       </c>
       <c r="C625">
-        <v>85.496</v>
+        <v>81.692</v>
       </c>
       <c r="D625">
         <v>2.018</v>
       </c>
       <c r="E625">
-        <v>150.796</v>
+        <v>146.992</v>
       </c>
       <c r="F625">
         <v>43.845</v>
       </c>
       <c r="G625">
-        <v>27.952</v>
+        <v>27.453</v>
       </c>
       <c r="H625">
         <v>0.307</v>
       </c>
       <c r="I625">
-        <v>30.427</v>
+        <v>25.409</v>
       </c>
       <c r="J625">
         <v>0.043</v>
       </c>
       <c r="K625">
         <v>0.406</v>
       </c>
       <c r="L625">
-        <v>102.98</v>
+        <v>97.462</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>71.561</v>
       </c>
       <c r="C626">
-        <v>62.128</v>
+        <v>59.366</v>
       </c>
       <c r="D626">
         <v>1.011</v>
       </c>
       <c r="E626">
-        <v>134.701</v>
+        <v>131.938</v>
       </c>
       <c r="F626">
         <v>49.581</v>
       </c>
       <c r="G626">
-        <v>21.333</v>
+        <v>20.952</v>
       </c>
       <c r="H626">
         <v>0.154</v>
       </c>
       <c r="I626">
-        <v>29.73</v>
+        <v>24.827</v>
       </c>
       <c r="J626">
         <v>0.019</v>
       </c>
       <c r="K626">
         <v>0.459</v>
       </c>
       <c r="L626">
-        <v>101.277</v>
+        <v>95.992</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>51.364</v>
       </c>
       <c r="C627">
-        <v>55.729</v>
+        <v>53.25</v>
       </c>
       <c r="D627">
         <v>1.055</v>
       </c>
       <c r="E627">
-        <v>108.148</v>
+        <v>105.669</v>
       </c>
       <c r="F627">
         <v>35.587</v>
       </c>
       <c r="G627">
-        <v>19.922</v>
+        <v>19.566</v>
       </c>
       <c r="H627">
         <v>0.16</v>
       </c>
       <c r="I627">
-        <v>32.801</v>
+        <v>27.391</v>
       </c>
       <c r="J627">
         <v>0</v>
       </c>
       <c r="K627">
         <v>0.33</v>
       </c>
       <c r="L627">
-        <v>88.799</v>
+        <v>83.034</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>33.332</v>
       </c>
       <c r="C628">
-        <v>37.621</v>
+        <v>35.949</v>
       </c>
       <c r="D628">
         <v>1.553</v>
       </c>
       <c r="E628">
-        <v>72.506</v>
+        <v>70.834</v>
       </c>
       <c r="F628">
         <v>23.094</v>
       </c>
       <c r="G628">
-        <v>14.879</v>
+        <v>14.613</v>
       </c>
       <c r="H628">
         <v>0.236</v>
       </c>
       <c r="I628">
-        <v>31.502</v>
+        <v>26.306</v>
       </c>
       <c r="J628">
         <v>0</v>
       </c>
       <c r="K628">
         <v>0.214</v>
       </c>
       <c r="L628">
-        <v>69.924</v>
+        <v>64.463</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>28.838</v>
       </c>
       <c r="C629">
-        <v>23.908</v>
+        <v>22.843</v>
       </c>
       <c r="D629">
         <v>1.572</v>
       </c>
       <c r="E629">
-        <v>54.318</v>
+        <v>53.254</v>
       </c>
       <c r="F629">
         <v>19.981</v>
       </c>
       <c r="G629">
-        <v>11.337</v>
+        <v>11.134</v>
       </c>
       <c r="H629">
         <v>0.239</v>
       </c>
       <c r="I629">
-        <v>34.466</v>
+        <v>28.782</v>
       </c>
       <c r="J629">
         <v>0.035</v>
       </c>
       <c r="K629">
         <v>0.185</v>
       </c>
       <c r="L629">
-        <v>66.243</v>
+        <v>60.355</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>24.538</v>
       </c>
       <c r="C630">
-        <v>15.465</v>
+        <v>14.776</v>
       </c>
       <c r="D630">
         <v>1.113</v>
       </c>
       <c r="E630">
-        <v>41.116</v>
+        <v>40.427</v>
       </c>
       <c r="F630">
         <v>17.001</v>
       </c>
       <c r="G630">
-        <v>8.901</v>
+        <v>8.742</v>
       </c>
       <c r="H630">
         <v>0.169</v>
       </c>
       <c r="I630">
-        <v>32.674</v>
+        <v>27.285</v>
       </c>
       <c r="J630">
         <v>0.037</v>
       </c>
       <c r="K630">
         <v>0.158</v>
       </c>
       <c r="L630">
-        <v>58.941</v>
+        <v>53.393</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>17.033</v>
       </c>
       <c r="C631">
-        <v>14.605</v>
+        <v>13.956</v>
       </c>
       <c r="D631">
         <v>0.219</v>
       </c>
       <c r="E631">
-        <v>31.857</v>
+        <v>31.208</v>
       </c>
       <c r="F631">
         <v>11.801</v>
       </c>
       <c r="G631">
-        <v>8.827</v>
+        <v>8.669</v>
       </c>
       <c r="H631">
         <v>0.033</v>
       </c>
       <c r="I631">
-        <v>34.197</v>
+        <v>28.557</v>
       </c>
       <c r="J631">
         <v>0</v>
       </c>
       <c r="K631">
         <v>0.109</v>
       </c>
       <c r="L631">
-        <v>54.968</v>
+        <v>49.171</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>14.619</v>
       </c>
       <c r="C632">
-        <v>15.035</v>
+        <v>14.366</v>
       </c>
       <c r="D632">
         <v>0.001</v>
       </c>
       <c r="E632">
-        <v>29.655</v>
+        <v>28.987</v>
       </c>
       <c r="F632">
         <v>10.129</v>
       </c>
       <c r="G632">
-        <v>8.943</v>
+        <v>8.783</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
-        <v>33.975</v>
+        <v>28.372</v>
       </c>
       <c r="J632">
         <v>0</v>
       </c>
       <c r="K632">
         <v>0.094</v>
       </c>
       <c r="L632">
-        <v>53.141</v>
+        <v>47.378</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>24.8</v>
       </c>
       <c r="C633">
-        <v>16.967</v>
+        <v>16.214</v>
       </c>
       <c r="D633">
         <v>0.001</v>
       </c>
       <c r="E633">
-        <v>41.768</v>
+        <v>41.015</v>
       </c>
       <c r="F633">
         <v>17.183</v>
       </c>
       <c r="G633">
-        <v>9.307</v>
+        <v>9.141</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
-        <v>31.907</v>
+        <v>26.644</v>
       </c>
       <c r="J633">
         <v>0</v>
       </c>
       <c r="K633">
         <v>0.159</v>
       </c>
       <c r="L633">
-        <v>58.556</v>
+        <v>53.127</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>33.564</v>
       </c>
       <c r="C634">
-        <v>30.06</v>
+        <v>28.727</v>
       </c>
       <c r="D634">
         <v>0.154</v>
       </c>
       <c r="E634">
-        <v>63.778</v>
+        <v>62.445</v>
       </c>
       <c r="F634">
         <v>23.255</v>
       </c>
       <c r="G634">
-        <v>12.996</v>
+        <v>12.766</v>
       </c>
       <c r="H634">
         <v>0.023</v>
       </c>
       <c r="I634">
-        <v>33.288</v>
+        <v>27.798</v>
       </c>
       <c r="J634">
         <v>0</v>
       </c>
       <c r="K634">
         <v>0.215</v>
       </c>
       <c r="L634">
-        <v>69.778</v>
+        <v>64.057</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>38.193</v>
       </c>
       <c r="C635">
-        <v>50.241</v>
+        <v>48.007</v>
       </c>
       <c r="D635">
         <v>1.214</v>
       </c>
       <c r="E635">
-        <v>89.648</v>
+        <v>87.414</v>
       </c>
       <c r="F635">
         <v>26.462</v>
       </c>
       <c r="G635">
-        <v>18.283</v>
+        <v>17.957</v>
       </c>
       <c r="H635">
         <v>0.184</v>
       </c>
       <c r="I635">
-        <v>31.371</v>
+        <v>26.196</v>
       </c>
       <c r="J635">
         <v>0</v>
       </c>
       <c r="K635">
         <v>0.245</v>
       </c>
       <c r="L635">
-        <v>76.545</v>
+        <v>71.045</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>52.651</v>
       </c>
       <c r="C636">
-        <v>73.912</v>
+        <v>70.641</v>
       </c>
       <c r="D636">
         <v>1.601</v>
       </c>
       <c r="E636">
-        <v>128.164</v>
+        <v>124.892</v>
       </c>
       <c r="F636">
         <v>36.479</v>
       </c>
       <c r="G636">
-        <v>24.827</v>
+        <v>24.388</v>
       </c>
       <c r="H636">
         <v>0.243</v>
       </c>
       <c r="I636">
-        <v>32.197</v>
+        <v>26.887</v>
       </c>
       <c r="J636">
         <v>0.039</v>
       </c>
       <c r="K636">
         <v>0.338</v>
       </c>
       <c r="L636">
-        <v>94.124</v>
+        <v>88.375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>64.678</v>
+        <v>64.693</v>
       </c>
       <c r="C637">
-        <v>94.507</v>
+        <v>88.687</v>
       </c>
       <c r="D637">
-        <v>3.103</v>
+        <v>3.289</v>
       </c>
       <c r="E637">
-        <v>162.289</v>
+        <v>156.668</v>
       </c>
       <c r="F637">
-        <v>44.812</v>
+        <v>44.822</v>
       </c>
       <c r="G637">
-        <v>30.397</v>
+        <v>29.671</v>
       </c>
       <c r="H637">
-        <v>0.472</v>
+        <v>0.5</v>
       </c>
       <c r="I637">
-        <v>31.133</v>
+        <v>25.983</v>
       </c>
       <c r="J637">
         <v>0.067</v>
       </c>
       <c r="K637">
-        <v>0.44</v>
+        <v>0.432</v>
       </c>
       <c r="L637">
-        <v>107.321</v>
+        <v>101.475</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>73.14</v>
+        <v>73.157</v>
       </c>
       <c r="C638">
-        <v>71.082</v>
+        <v>66.882</v>
       </c>
       <c r="D638">
-        <v>2.848</v>
+        <v>3.018</v>
       </c>
       <c r="E638">
-        <v>147.07</v>
+        <v>143.057</v>
       </c>
       <c r="F638">
-        <v>50.675</v>
+        <v>50.687</v>
       </c>
       <c r="G638">
-        <v>23.603</v>
+        <v>23.133</v>
       </c>
       <c r="H638">
-        <v>0.433</v>
+        <v>0.458</v>
       </c>
       <c r="I638">
-        <v>28.779</v>
+        <v>24.018</v>
       </c>
       <c r="J638">
         <v>0.052</v>
       </c>
       <c r="K638">
-        <v>0.497</v>
+        <v>0.489</v>
       </c>
       <c r="L638">
-        <v>104.039</v>
+        <v>98.837</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>52.497</v>
+        <v>52.509</v>
       </c>
       <c r="C639">
-        <v>54.137</v>
+        <v>51.291</v>
       </c>
       <c r="D639">
-        <v>1.999</v>
+        <v>2.118</v>
       </c>
       <c r="E639">
-        <v>108.633</v>
+        <v>105.918</v>
       </c>
       <c r="F639">
-        <v>36.373</v>
+        <v>36.381</v>
       </c>
       <c r="G639">
-        <v>19.506</v>
+        <v>19.301</v>
       </c>
       <c r="H639">
-        <v>0.304</v>
+        <v>0.322</v>
       </c>
       <c r="I639">
-        <v>32.168</v>
+        <v>26.846</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
-        <v>0.357</v>
+        <v>0.351</v>
       </c>
       <c r="L639">
-        <v>88.706</v>
+        <v>83.2</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>34.067</v>
+        <v>34.075</v>
       </c>
       <c r="C640">
-        <v>37.458</v>
+        <v>35.852</v>
       </c>
       <c r="D640">
-        <v>0.766</v>
+        <v>0.812</v>
       </c>
       <c r="E640">
-        <v>72.291</v>
+        <v>70.739</v>
       </c>
       <c r="F640">
-        <v>23.603</v>
+        <v>23.609</v>
       </c>
       <c r="G640">
-        <v>14.848</v>
+        <v>14.856</v>
       </c>
       <c r="H640">
-        <v>0.116</v>
+        <v>0.123</v>
       </c>
       <c r="I640">
-        <v>31.646</v>
+        <v>26.411</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
-        <v>0.232</v>
+        <v>0.228</v>
       </c>
       <c r="L640">
-        <v>70.445</v>
+        <v>65.226</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>29.475</v>
+        <v>29.481</v>
       </c>
       <c r="C641">
-        <v>25.825</v>
+        <v>25.109</v>
       </c>
       <c r="D641">
-        <v>0.788</v>
+        <v>0.835</v>
       </c>
       <c r="E641">
-        <v>56.087</v>
+        <v>55.425</v>
       </c>
       <c r="F641">
-        <v>20.421</v>
+        <v>20.426</v>
       </c>
       <c r="G641">
-        <v>11.867</v>
+        <v>12.041</v>
       </c>
       <c r="H641">
-        <v>0.12</v>
+        <v>0.127</v>
       </c>
       <c r="I641">
-        <v>33.24</v>
+        <v>27.741</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
-        <v>0.2</v>
+        <v>0.197</v>
       </c>
       <c r="L641">
-        <v>65.848</v>
+        <v>60.531</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>25.08</v>
+        <v>25.085</v>
       </c>
       <c r="C642">
-        <v>15.514</v>
+        <v>15.515</v>
       </c>
       <c r="D642">
-        <v>0.82</v>
+        <v>0.869</v>
       </c>
       <c r="E642">
-        <v>41.413</v>
+        <v>41.469</v>
       </c>
       <c r="F642">
-        <v>17.376</v>
+        <v>17.38</v>
       </c>
       <c r="G642">
-        <v>8.927</v>
+        <v>9.216</v>
       </c>
       <c r="H642">
-        <v>0.125</v>
+        <v>0.132</v>
       </c>
       <c r="I642">
-        <v>32.895</v>
+        <v>27.453</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
-        <v>0.17</v>
+        <v>0.168</v>
       </c>
       <c r="L642">
-        <v>59.494</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>17.409</v>
+        <v>17.413</v>
       </c>
       <c r="C643">
-        <v>14.651</v>
+        <v>14.745</v>
       </c>
       <c r="D643">
-        <v>0.307</v>
+        <v>0.325</v>
       </c>
       <c r="E643">
-        <v>32.366</v>
+        <v>32.484</v>
       </c>
       <c r="F643">
-        <v>12.062</v>
+        <v>12.065</v>
       </c>
       <c r="G643">
-        <v>8.853</v>
+        <v>9.167</v>
       </c>
       <c r="H643">
-        <v>0.047</v>
+        <v>0.049</v>
       </c>
       <c r="I643">
-        <v>33.583</v>
+        <v>28.027</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
-        <v>0.118</v>
+        <v>0.116</v>
       </c>
       <c r="L643">
-        <v>54.662</v>
+        <v>49.424</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>14.942</v>
+        <v>14.945</v>
       </c>
       <c r="C644">
-        <v>15.188</v>
+        <v>15.264</v>
       </c>
       <c r="D644">
-        <v>0.579</v>
+        <v>0.613</v>
       </c>
       <c r="E644">
-        <v>30.709</v>
+        <v>30.823</v>
       </c>
       <c r="F644">
-        <v>10.353</v>
+        <v>10.355</v>
       </c>
       <c r="G644">
-        <v>8.998</v>
+        <v>9.311</v>
       </c>
       <c r="H644">
-        <v>0.088</v>
+        <v>0.093</v>
       </c>
       <c r="I644">
-        <v>33.861</v>
+        <v>28.259</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
-        <v>0.102</v>
+        <v>0.1</v>
       </c>
       <c r="L644">
-        <v>53.401</v>
+        <v>48.118</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>25.347</v>
+        <v>25.353</v>
       </c>
       <c r="C645">
-        <v>17.212</v>
+        <v>17.057</v>
       </c>
       <c r="D645">
-        <v>0.028</v>
+        <v>0.03</v>
       </c>
       <c r="E645">
-        <v>42.587</v>
+        <v>42.44</v>
       </c>
       <c r="F645">
-        <v>17.562</v>
+        <v>17.566</v>
       </c>
       <c r="G645">
-        <v>9.386</v>
+        <v>9.644</v>
       </c>
       <c r="H645">
-        <v>0.004</v>
+        <v>0.005</v>
       </c>
       <c r="I645">
-        <v>31.874</v>
+        <v>26.601</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
-        <v>0.172</v>
+        <v>0.169</v>
       </c>
       <c r="L645">
-        <v>58.999</v>
+        <v>53.985</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>34.305</v>
+        <v>34.313</v>
       </c>
       <c r="C646">
-        <v>32.556</v>
+        <v>31.292</v>
       </c>
       <c r="D646">
-        <v>0.283</v>
+        <v>0.3</v>
       </c>
       <c r="E646">
-        <v>67.144</v>
+        <v>65.905</v>
       </c>
       <c r="F646">
-        <v>23.768</v>
+        <v>23.774</v>
       </c>
       <c r="G646">
-        <v>13.683</v>
+        <v>13.755</v>
       </c>
       <c r="H646">
-        <v>0.043</v>
+        <v>0.046</v>
       </c>
       <c r="I646">
-        <v>32.622</v>
+        <v>27.225</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
-        <v>0.233</v>
+        <v>0.229</v>
       </c>
       <c r="L646">
-        <v>70.349</v>
+        <v>65.029</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>39.035</v>
+        <v>39.044</v>
       </c>
       <c r="C647">
-        <v>53.055</v>
+        <v>50.333</v>
       </c>
       <c r="D647">
-        <v>1.797</v>
+        <v>1.904</v>
       </c>
       <c r="E647">
-        <v>93.887</v>
+        <v>91.281</v>
       </c>
       <c r="F647">
-        <v>27.046</v>
+        <v>27.052</v>
       </c>
       <c r="G647">
-        <v>19.056</v>
+        <v>18.871</v>
       </c>
       <c r="H647">
-        <v>0.273</v>
+        <v>0.289</v>
       </c>
       <c r="I647">
-        <v>30.829</v>
+        <v>25.729</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
-        <v>0.265</v>
+        <v>0.261</v>
       </c>
       <c r="L647">
-        <v>77.469</v>
+        <v>72.202</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>53.825</v>
+      </c>
+      <c r="C648">
+        <v>73.085</v>
+      </c>
+      <c r="D648">
+        <v>2.804</v>
+      </c>
+      <c r="E648">
+        <v>129.715</v>
+      </c>
+      <c r="F648">
+        <v>37.293</v>
+      </c>
+      <c r="G648">
+        <v>25.344</v>
+      </c>
+      <c r="H648">
+        <v>0.426</v>
+      </c>
+      <c r="I648">
+        <v>26.895</v>
+      </c>
+      <c r="J648">
+        <v>0.053</v>
+      </c>
+      <c r="K648">
+        <v>0.36</v>
+      </c>
+      <c r="L648">
+        <v>90.37</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>64.453</v>
+      </c>
+      <c r="C649">
+        <v>83.043</v>
+      </c>
+      <c r="D649">
+        <v>3.869</v>
+      </c>
+      <c r="E649">
+        <v>151.365</v>
+      </c>
+      <c r="F649">
+        <v>44.656</v>
+      </c>
+      <c r="G649">
+        <v>28.106</v>
+      </c>
+      <c r="H649">
+        <v>0.588</v>
+      </c>
+      <c r="I649">
+        <v>25.294</v>
+      </c>
+      <c r="J649">
+        <v>0.065</v>
+      </c>
+      <c r="K649">
+        <v>0.394</v>
+      </c>
+      <c r="L649">
+        <v>99.102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -27749,78 +27825,116 @@
       </c>
       <c r="H87">
         <v>2.309</v>
       </c>
       <c r="I87">
         <v>386.466</v>
       </c>
       <c r="J87">
         <v>0.108</v>
       </c>
       <c r="K87">
         <v>2.691</v>
       </c>
       <c r="L87">
         <v>899.68</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>453.776</v>
       </c>
       <c r="C88">
-        <v>481.167</v>
+        <v>459.786</v>
       </c>
       <c r="D88">
         <v>11.513</v>
       </c>
       <c r="E88">
-        <v>946.456</v>
+        <v>925.075</v>
       </c>
       <c r="F88">
         <v>314.399</v>
       </c>
       <c r="G88">
-        <v>187.507</v>
+        <v>184.164</v>
       </c>
       <c r="H88">
         <v>1.749</v>
       </c>
       <c r="I88">
-        <v>388.536</v>
+        <v>324.452</v>
       </c>
       <c r="J88">
         <v>0.175</v>
       </c>
       <c r="K88">
         <v>2.913</v>
       </c>
       <c r="L88">
-        <v>895.278</v>
+        <v>827.851</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>463.893</v>
+      </c>
+      <c r="C89">
+        <v>485.113</v>
+      </c>
+      <c r="D89">
+        <v>16.918</v>
+      </c>
+      <c r="E89">
+        <v>965.924</v>
+      </c>
+      <c r="F89">
+        <v>321.408</v>
+      </c>
+      <c r="G89">
+        <v>194.309</v>
+      </c>
+      <c r="H89">
+        <v>2.57</v>
+      </c>
+      <c r="I89">
+        <v>321.187</v>
+      </c>
+      <c r="J89">
+        <v>0.171</v>
+      </c>
+      <c r="K89">
+        <v>3.101</v>
+      </c>
+      <c r="L89">
+        <v>842.746</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>