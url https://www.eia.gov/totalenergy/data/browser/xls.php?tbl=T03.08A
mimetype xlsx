--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.8a Heat Content of Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,534 +24330,572 @@
       </c>
       <c r="H636">
         <v>0.243</v>
       </c>
       <c r="I636">
         <v>26.887</v>
       </c>
       <c r="J636">
         <v>0.039</v>
       </c>
       <c r="K636">
         <v>0.338</v>
       </c>
       <c r="L636">
         <v>88.375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>64.693</v>
       </c>
       <c r="C637">
-        <v>88.687</v>
+        <v>88.649</v>
       </c>
       <c r="D637">
         <v>3.289</v>
       </c>
       <c r="E637">
-        <v>156.668</v>
+        <v>156.631</v>
       </c>
       <c r="F637">
         <v>44.822</v>
       </c>
       <c r="G637">
-        <v>29.671</v>
+        <v>29.66</v>
       </c>
       <c r="H637">
         <v>0.5</v>
       </c>
       <c r="I637">
         <v>25.983</v>
       </c>
       <c r="J637">
         <v>0.067</v>
       </c>
       <c r="K637">
         <v>0.432</v>
       </c>
       <c r="L637">
-        <v>101.475</v>
+        <v>101.464</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>73.157</v>
       </c>
       <c r="C638">
-        <v>66.882</v>
+        <v>66.881</v>
       </c>
       <c r="D638">
         <v>3.018</v>
       </c>
       <c r="E638">
-        <v>143.057</v>
+        <v>143.056</v>
       </c>
       <c r="F638">
         <v>50.687</v>
       </c>
       <c r="G638">
         <v>23.133</v>
       </c>
       <c r="H638">
         <v>0.458</v>
       </c>
       <c r="I638">
         <v>24.018</v>
       </c>
       <c r="J638">
         <v>0.052</v>
       </c>
       <c r="K638">
         <v>0.489</v>
       </c>
       <c r="L638">
-        <v>98.837</v>
+        <v>98.836</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>52.509</v>
       </c>
       <c r="C639">
-        <v>51.291</v>
+        <v>51.297</v>
       </c>
       <c r="D639">
         <v>2.118</v>
       </c>
       <c r="E639">
-        <v>105.918</v>
+        <v>105.924</v>
       </c>
       <c r="F639">
         <v>36.381</v>
       </c>
       <c r="G639">
-        <v>19.301</v>
+        <v>19.302</v>
       </c>
       <c r="H639">
         <v>0.322</v>
       </c>
       <c r="I639">
         <v>26.846</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>0.351</v>
       </c>
       <c r="L639">
-        <v>83.2</v>
+        <v>83.202</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>34.075</v>
       </c>
       <c r="C640">
-        <v>35.852</v>
+        <v>35.877</v>
       </c>
       <c r="D640">
         <v>0.812</v>
       </c>
       <c r="E640">
-        <v>70.739</v>
+        <v>70.764</v>
       </c>
       <c r="F640">
         <v>23.609</v>
       </c>
       <c r="G640">
-        <v>14.856</v>
+        <v>14.863</v>
       </c>
       <c r="H640">
         <v>0.123</v>
       </c>
       <c r="I640">
         <v>26.411</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>0.228</v>
       </c>
       <c r="L640">
-        <v>65.226</v>
+        <v>65.233</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>29.481</v>
       </c>
       <c r="C641">
-        <v>25.109</v>
+        <v>25.117</v>
       </c>
       <c r="D641">
         <v>0.835</v>
       </c>
       <c r="E641">
-        <v>55.425</v>
+        <v>55.433</v>
       </c>
       <c r="F641">
         <v>20.426</v>
       </c>
       <c r="G641">
-        <v>12.041</v>
+        <v>12.043</v>
       </c>
       <c r="H641">
         <v>0.127</v>
       </c>
       <c r="I641">
         <v>27.741</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>0.197</v>
       </c>
       <c r="L641">
-        <v>60.531</v>
+        <v>60.533</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>25.085</v>
       </c>
       <c r="C642">
-        <v>15.515</v>
+        <v>15.511</v>
       </c>
       <c r="D642">
         <v>0.869</v>
       </c>
       <c r="E642">
-        <v>41.469</v>
+        <v>41.465</v>
       </c>
       <c r="F642">
         <v>17.38</v>
       </c>
       <c r="G642">
-        <v>9.216</v>
+        <v>9.215</v>
       </c>
       <c r="H642">
         <v>0.132</v>
       </c>
       <c r="I642">
         <v>27.453</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.168</v>
       </c>
       <c r="L642">
-        <v>54.35</v>
+        <v>54.349</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>17.413</v>
       </c>
       <c r="C643">
         <v>14.745</v>
       </c>
       <c r="D643">
         <v>0.325</v>
       </c>
       <c r="E643">
-        <v>32.484</v>
+        <v>32.483</v>
       </c>
       <c r="F643">
         <v>12.065</v>
       </c>
       <c r="G643">
         <v>9.167</v>
       </c>
       <c r="H643">
         <v>0.049</v>
       </c>
       <c r="I643">
         <v>28.027</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.116</v>
       </c>
       <c r="L643">
         <v>49.424</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>14.945</v>
       </c>
       <c r="C644">
-        <v>15.264</v>
+        <v>15.256</v>
       </c>
       <c r="D644">
         <v>0.613</v>
       </c>
       <c r="E644">
-        <v>30.823</v>
+        <v>30.815</v>
       </c>
       <c r="F644">
         <v>10.355</v>
       </c>
       <c r="G644">
-        <v>9.311</v>
+        <v>9.308</v>
       </c>
       <c r="H644">
         <v>0.093</v>
       </c>
       <c r="I644">
         <v>28.259</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.1</v>
       </c>
       <c r="L644">
-        <v>48.118</v>
+        <v>48.116</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>25.353</v>
       </c>
       <c r="C645">
-        <v>17.057</v>
+        <v>17.074</v>
       </c>
       <c r="D645">
         <v>0.03</v>
       </c>
       <c r="E645">
-        <v>42.44</v>
+        <v>42.457</v>
       </c>
       <c r="F645">
         <v>17.566</v>
       </c>
       <c r="G645">
-        <v>9.644</v>
+        <v>9.649</v>
       </c>
       <c r="H645">
         <v>0.005</v>
       </c>
       <c r="I645">
         <v>26.601</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.169</v>
       </c>
       <c r="L645">
-        <v>53.985</v>
+        <v>53.99</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>34.313</v>
       </c>
       <c r="C646">
-        <v>31.292</v>
+        <v>31.329</v>
       </c>
       <c r="D646">
         <v>0.3</v>
       </c>
       <c r="E646">
-        <v>65.905</v>
+        <v>65.942</v>
       </c>
       <c r="F646">
         <v>23.774</v>
       </c>
       <c r="G646">
-        <v>13.755</v>
+        <v>13.765</v>
       </c>
       <c r="H646">
         <v>0.046</v>
       </c>
       <c r="I646">
         <v>27.225</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>0.229</v>
       </c>
       <c r="L646">
-        <v>65.029</v>
+        <v>65.039</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>39.044</v>
       </c>
       <c r="C647">
-        <v>50.333</v>
+        <v>50.32</v>
       </c>
       <c r="D647">
         <v>1.904</v>
       </c>
       <c r="E647">
-        <v>91.281</v>
+        <v>91.268</v>
       </c>
       <c r="F647">
         <v>27.052</v>
       </c>
       <c r="G647">
-        <v>18.871</v>
+        <v>18.868</v>
       </c>
       <c r="H647">
         <v>0.289</v>
       </c>
       <c r="I647">
         <v>25.729</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>0.261</v>
       </c>
       <c r="L647">
-        <v>72.202</v>
+        <v>72.198</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>53.825</v>
       </c>
       <c r="C648">
-        <v>73.085</v>
+        <v>73.057</v>
       </c>
       <c r="D648">
         <v>2.804</v>
       </c>
       <c r="E648">
-        <v>129.715</v>
+        <v>129.686</v>
       </c>
       <c r="F648">
         <v>37.293</v>
       </c>
       <c r="G648">
-        <v>25.344</v>
+        <v>25.337</v>
       </c>
       <c r="H648">
         <v>0.426</v>
       </c>
       <c r="I648">
         <v>26.895</v>
       </c>
       <c r="J648">
         <v>0.053</v>
       </c>
       <c r="K648">
         <v>0.36</v>
       </c>
       <c r="L648">
-        <v>90.37</v>
+        <v>90.362</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>64.453</v>
+        <v>64.285</v>
       </c>
       <c r="C649">
-        <v>83.043</v>
+        <v>83.14</v>
       </c>
       <c r="D649">
         <v>3.869</v>
       </c>
       <c r="E649">
-        <v>151.365</v>
+        <v>151.293</v>
       </c>
       <c r="F649">
-        <v>44.656</v>
+        <v>44.54</v>
       </c>
       <c r="G649">
-        <v>28.106</v>
+        <v>28.132</v>
       </c>
       <c r="H649">
         <v>0.588</v>
       </c>
       <c r="I649">
         <v>25.294</v>
       </c>
       <c r="J649">
         <v>0.065</v>
       </c>
       <c r="K649">
-        <v>0.394</v>
+        <v>0.41</v>
       </c>
       <c r="L649">
-        <v>99.102</v>
+        <v>99.028</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>72.696</v>
+      </c>
+      <c r="C650">
+        <v>64.248</v>
+      </c>
+      <c r="D650">
+        <v>1.677</v>
+      </c>
+      <c r="E650">
+        <v>138.621</v>
+      </c>
+      <c r="F650">
+        <v>50.367</v>
+      </c>
+      <c r="G650">
+        <v>22.402</v>
+      </c>
+      <c r="H650">
+        <v>0.255</v>
+      </c>
+      <c r="I650">
+        <v>23.754</v>
+      </c>
+      <c r="J650">
+        <v>0.043</v>
+      </c>
+      <c r="K650">
+        <v>0.463</v>
+      </c>
+      <c r="L650">
+        <v>97.285</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>