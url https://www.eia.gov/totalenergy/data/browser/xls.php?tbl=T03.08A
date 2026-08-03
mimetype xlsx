--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.8a Heat Content of Petroleum Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Kerosene Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Commercial Sector</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="110.402" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
@@ -24330,572 +24330,648 @@
       </c>
       <c r="H636">
         <v>0.243</v>
       </c>
       <c r="I636">
         <v>26.887</v>
       </c>
       <c r="J636">
         <v>0.039</v>
       </c>
       <c r="K636">
         <v>0.338</v>
       </c>
       <c r="L636">
         <v>88.375</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>64.693</v>
       </c>
       <c r="C637">
-        <v>88.649</v>
+        <v>88.633</v>
       </c>
       <c r="D637">
         <v>3.289</v>
       </c>
       <c r="E637">
-        <v>156.631</v>
+        <v>156.615</v>
       </c>
       <c r="F637">
         <v>44.822</v>
       </c>
       <c r="G637">
-        <v>29.66</v>
+        <v>29.656</v>
       </c>
       <c r="H637">
         <v>0.5</v>
       </c>
       <c r="I637">
         <v>25.983</v>
       </c>
       <c r="J637">
         <v>0.067</v>
       </c>
       <c r="K637">
         <v>0.432</v>
       </c>
       <c r="L637">
-        <v>101.464</v>
+        <v>101.46</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>73.157</v>
       </c>
       <c r="C638">
-        <v>66.881</v>
+        <v>66.877</v>
       </c>
       <c r="D638">
         <v>3.018</v>
       </c>
       <c r="E638">
-        <v>143.056</v>
+        <v>143.052</v>
       </c>
       <c r="F638">
         <v>50.687</v>
       </c>
       <c r="G638">
-        <v>23.133</v>
+        <v>23.131</v>
       </c>
       <c r="H638">
         <v>0.458</v>
       </c>
       <c r="I638">
         <v>24.018</v>
       </c>
       <c r="J638">
         <v>0.052</v>
       </c>
       <c r="K638">
         <v>0.489</v>
       </c>
       <c r="L638">
-        <v>98.836</v>
+        <v>98.835</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>52.509</v>
       </c>
       <c r="C639">
-        <v>51.297</v>
+        <v>51.294</v>
       </c>
       <c r="D639">
         <v>2.118</v>
       </c>
       <c r="E639">
-        <v>105.924</v>
+        <v>105.921</v>
       </c>
       <c r="F639">
         <v>36.381</v>
       </c>
       <c r="G639">
         <v>19.302</v>
       </c>
       <c r="H639">
         <v>0.322</v>
       </c>
       <c r="I639">
         <v>26.846</v>
       </c>
       <c r="J639">
         <v>0</v>
       </c>
       <c r="K639">
         <v>0.351</v>
       </c>
       <c r="L639">
-        <v>83.202</v>
+        <v>83.201</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>34.075</v>
       </c>
       <c r="C640">
-        <v>35.877</v>
+        <v>35.88</v>
       </c>
       <c r="D640">
         <v>0.812</v>
       </c>
       <c r="E640">
-        <v>70.764</v>
+        <v>70.767</v>
       </c>
       <c r="F640">
         <v>23.609</v>
       </c>
       <c r="G640">
-        <v>14.863</v>
+        <v>14.864</v>
       </c>
       <c r="H640">
         <v>0.123</v>
       </c>
       <c r="I640">
         <v>26.411</v>
       </c>
       <c r="J640">
         <v>0</v>
       </c>
       <c r="K640">
         <v>0.228</v>
       </c>
       <c r="L640">
-        <v>65.233</v>
+        <v>65.234</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>29.481</v>
       </c>
       <c r="C641">
-        <v>25.117</v>
+        <v>25.114</v>
       </c>
       <c r="D641">
         <v>0.835</v>
       </c>
       <c r="E641">
-        <v>55.433</v>
+        <v>55.43</v>
       </c>
       <c r="F641">
         <v>20.426</v>
       </c>
       <c r="G641">
-        <v>12.043</v>
+        <v>12.042</v>
       </c>
       <c r="H641">
         <v>0.127</v>
       </c>
       <c r="I641">
         <v>27.741</v>
       </c>
       <c r="J641">
         <v>0</v>
       </c>
       <c r="K641">
         <v>0.197</v>
       </c>
       <c r="L641">
-        <v>60.533</v>
+        <v>60.532</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>25.085</v>
       </c>
       <c r="C642">
-        <v>15.511</v>
+        <v>15.512</v>
       </c>
       <c r="D642">
         <v>0.869</v>
       </c>
       <c r="E642">
-        <v>41.465</v>
+        <v>41.466</v>
       </c>
       <c r="F642">
         <v>17.38</v>
       </c>
       <c r="G642">
         <v>9.215</v>
       </c>
       <c r="H642">
         <v>0.132</v>
       </c>
       <c r="I642">
         <v>27.453</v>
       </c>
       <c r="J642">
         <v>0</v>
       </c>
       <c r="K642">
         <v>0.168</v>
       </c>
       <c r="L642">
         <v>54.349</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>17.413</v>
       </c>
       <c r="C643">
-        <v>14.745</v>
+        <v>14.746</v>
       </c>
       <c r="D643">
         <v>0.325</v>
       </c>
       <c r="E643">
-        <v>32.483</v>
+        <v>32.484</v>
       </c>
       <c r="F643">
         <v>12.065</v>
       </c>
       <c r="G643">
         <v>9.167</v>
       </c>
       <c r="H643">
         <v>0.049</v>
       </c>
       <c r="I643">
         <v>28.027</v>
       </c>
       <c r="J643">
         <v>0</v>
       </c>
       <c r="K643">
         <v>0.116</v>
       </c>
       <c r="L643">
         <v>49.424</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>14.945</v>
       </c>
       <c r="C644">
-        <v>15.256</v>
+        <v>15.258</v>
       </c>
       <c r="D644">
         <v>0.613</v>
       </c>
       <c r="E644">
-        <v>30.815</v>
+        <v>30.816</v>
       </c>
       <c r="F644">
         <v>10.355</v>
       </c>
       <c r="G644">
-        <v>9.308</v>
+        <v>9.309</v>
       </c>
       <c r="H644">
         <v>0.093</v>
       </c>
       <c r="I644">
         <v>28.259</v>
       </c>
       <c r="J644">
         <v>0</v>
       </c>
       <c r="K644">
         <v>0.1</v>
       </c>
       <c r="L644">
         <v>48.116</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>25.353</v>
       </c>
       <c r="C645">
-        <v>17.074</v>
+        <v>17.083</v>
       </c>
       <c r="D645">
         <v>0.03</v>
       </c>
       <c r="E645">
-        <v>42.457</v>
+        <v>42.466</v>
       </c>
       <c r="F645">
         <v>17.566</v>
       </c>
       <c r="G645">
-        <v>9.649</v>
+        <v>9.651</v>
       </c>
       <c r="H645">
         <v>0.005</v>
       </c>
       <c r="I645">
         <v>26.601</v>
       </c>
       <c r="J645">
         <v>0</v>
       </c>
       <c r="K645">
         <v>0.169</v>
       </c>
       <c r="L645">
-        <v>53.99</v>
+        <v>53.992</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>34.313</v>
       </c>
       <c r="C646">
-        <v>31.329</v>
+        <v>31.32</v>
       </c>
       <c r="D646">
         <v>0.3</v>
       </c>
       <c r="E646">
-        <v>65.942</v>
+        <v>65.932</v>
       </c>
       <c r="F646">
         <v>23.774</v>
       </c>
       <c r="G646">
-        <v>13.765</v>
+        <v>13.763</v>
       </c>
       <c r="H646">
         <v>0.046</v>
       </c>
       <c r="I646">
         <v>27.225</v>
       </c>
       <c r="J646">
         <v>0</v>
       </c>
       <c r="K646">
         <v>0.229</v>
       </c>
       <c r="L646">
-        <v>65.039</v>
+        <v>65.036</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>39.044</v>
       </c>
       <c r="C647">
-        <v>50.32</v>
+        <v>50.328</v>
       </c>
       <c r="D647">
         <v>1.904</v>
       </c>
       <c r="E647">
-        <v>91.268</v>
+        <v>91.276</v>
       </c>
       <c r="F647">
         <v>27.052</v>
       </c>
       <c r="G647">
-        <v>18.868</v>
+        <v>18.87</v>
       </c>
       <c r="H647">
         <v>0.289</v>
       </c>
       <c r="I647">
         <v>25.729</v>
       </c>
       <c r="J647">
         <v>0</v>
       </c>
       <c r="K647">
         <v>0.261</v>
       </c>
       <c r="L647">
-        <v>72.198</v>
+        <v>72.201</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>53.825</v>
       </c>
       <c r="C648">
-        <v>73.057</v>
+        <v>73.069</v>
       </c>
       <c r="D648">
         <v>2.804</v>
       </c>
       <c r="E648">
-        <v>129.686</v>
+        <v>129.698</v>
       </c>
       <c r="F648">
         <v>37.293</v>
       </c>
       <c r="G648">
-        <v>25.337</v>
+        <v>25.34</v>
       </c>
       <c r="H648">
         <v>0.426</v>
       </c>
       <c r="I648">
         <v>26.895</v>
       </c>
       <c r="J648">
         <v>0.053</v>
       </c>
       <c r="K648">
         <v>0.36</v>
       </c>
       <c r="L648">
-        <v>90.362</v>
+        <v>90.366</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>64.285</v>
       </c>
       <c r="C649">
-        <v>83.14</v>
+        <v>83.131</v>
       </c>
       <c r="D649">
         <v>3.869</v>
       </c>
       <c r="E649">
-        <v>151.293</v>
+        <v>151.285</v>
       </c>
       <c r="F649">
         <v>44.54</v>
       </c>
       <c r="G649">
-        <v>28.132</v>
+        <v>28.13</v>
       </c>
       <c r="H649">
         <v>0.588</v>
       </c>
       <c r="I649">
         <v>25.294</v>
       </c>
       <c r="J649">
         <v>0.065</v>
       </c>
       <c r="K649">
-        <v>0.41</v>
+        <v>0.44</v>
       </c>
       <c r="L649">
-        <v>99.028</v>
+        <v>99.056</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>72.696</v>
       </c>
       <c r="C650">
-        <v>64.248</v>
+        <v>64.243</v>
       </c>
       <c r="D650">
         <v>1.677</v>
       </c>
       <c r="E650">
-        <v>138.621</v>
+        <v>138.615</v>
       </c>
       <c r="F650">
         <v>50.367</v>
       </c>
       <c r="G650">
-        <v>22.402</v>
+        <v>22.401</v>
       </c>
       <c r="H650">
         <v>0.255</v>
       </c>
       <c r="I650">
         <v>23.754</v>
       </c>
       <c r="J650">
         <v>0.043</v>
       </c>
       <c r="K650">
-        <v>0.463</v>
+        <v>0.498</v>
       </c>
       <c r="L650">
-        <v>97.285</v>
+        <v>97.318</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>52.178</v>
+      </c>
+      <c r="C651">
+        <v>45.931</v>
+      </c>
+      <c r="D651">
+        <v>0.7</v>
+      </c>
+      <c r="E651">
+        <v>98.809</v>
+      </c>
+      <c r="F651">
+        <v>36.151</v>
+      </c>
+      <c r="G651">
+        <v>17.815</v>
+      </c>
+      <c r="H651">
+        <v>0.106</v>
+      </c>
+      <c r="I651">
+        <v>27.117</v>
+      </c>
+      <c r="J651">
+        <v>0.05</v>
+      </c>
+      <c r="K651">
+        <v>0.357</v>
+      </c>
+      <c r="L651">
+        <v>81.597</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>33.86</v>
+      </c>
+      <c r="C652">
+        <v>32.665</v>
+      </c>
+      <c r="D652">
+        <v>1.789</v>
+      </c>
+      <c r="E652">
+        <v>68.314</v>
+      </c>
+      <c r="F652">
+        <v>23.46</v>
+      </c>
+      <c r="G652">
+        <v>13.972</v>
+      </c>
+      <c r="H652">
+        <v>0.272</v>
+      </c>
+      <c r="I652">
+        <v>27.041</v>
+      </c>
+      <c r="J652">
+        <v>0</v>
+      </c>
+      <c r="K652">
+        <v>0.232</v>
+      </c>
+      <c r="L652">
+        <v>64.977</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>