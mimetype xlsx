--- v6 (2026-08-01)
+++ v7 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.7c Petroleum Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Aviation Gasoline Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Jet Fuel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Lubricants Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Motor Gasoline Consumed by the Transportation Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="98.833" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28622,216 +28622,260 @@
       </c>
       <c r="J648">
         <v>13571.22</v>
       </c>
       <c r="K648">
         <v>46.622</v>
       </c>
       <c r="L648">
         <v>19.485</v>
       </c>
       <c r="M648">
         <v>54.483</v>
       </c>
       <c r="N648">
         <v>120.59</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>8.71</v>
       </c>
       <c r="C649">
-        <v>2601.16</v>
+        <v>2594.786</v>
       </c>
       <c r="D649">
         <v>8.425</v>
       </c>
       <c r="E649">
         <v>1645.708</v>
       </c>
       <c r="F649">
         <v>59.636</v>
       </c>
       <c r="G649">
         <v>7961.026</v>
       </c>
       <c r="H649">
-        <v>207.99</v>
+        <v>207.802</v>
       </c>
       <c r="I649">
         <v>165.051</v>
       </c>
       <c r="J649">
-        <v>12657.707</v>
+        <v>12651.144</v>
       </c>
       <c r="K649">
         <v>176.198</v>
       </c>
       <c r="L649">
         <v>26.912</v>
       </c>
       <c r="M649">
         <v>81.159</v>
       </c>
       <c r="N649">
         <v>284.269</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>11.857</v>
       </c>
       <c r="C650">
-        <v>2713.052</v>
+        <v>2706.557</v>
       </c>
       <c r="D650">
         <v>8.425</v>
       </c>
       <c r="E650">
         <v>1624.108</v>
       </c>
       <c r="F650">
         <v>61.773</v>
       </c>
       <c r="G650">
         <v>8277.538</v>
       </c>
       <c r="H650">
-        <v>286.698</v>
+        <v>286.439</v>
       </c>
       <c r="I650">
         <v>221.994</v>
       </c>
       <c r="J650">
-        <v>13205.446</v>
+        <v>13198.691</v>
       </c>
       <c r="K650">
         <v>116.624</v>
       </c>
       <c r="L650">
         <v>26.98</v>
       </c>
       <c r="M650">
         <v>48.87</v>
       </c>
       <c r="N650">
         <v>192.474</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>8.742</v>
       </c>
       <c r="C651">
-        <v>2797.348</v>
+        <v>2789.995</v>
       </c>
       <c r="D651">
         <v>8.425</v>
       </c>
       <c r="E651">
         <v>1681.795</v>
       </c>
       <c r="F651">
         <v>67.924</v>
       </c>
       <c r="G651">
         <v>8534.895</v>
       </c>
       <c r="H651">
-        <v>255.593</v>
+        <v>255.362</v>
       </c>
       <c r="I651">
         <v>247.283</v>
       </c>
       <c r="J651">
-        <v>13602.005</v>
+        <v>13594.421</v>
       </c>
       <c r="K651">
         <v>30.552</v>
       </c>
       <c r="L651">
         <v>19.984</v>
       </c>
       <c r="M651">
         <v>25.165</v>
       </c>
       <c r="N651">
         <v>75.701</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>18.5</v>
       </c>
       <c r="C652">
-        <v>2949.498</v>
+        <v>2941.328</v>
       </c>
       <c r="D652">
         <v>8.425</v>
       </c>
       <c r="E652">
         <v>1813.636</v>
       </c>
       <c r="F652">
         <v>47.643</v>
       </c>
       <c r="G652">
         <v>8794.738</v>
       </c>
       <c r="H652">
-        <v>329.215</v>
+        <v>328.918</v>
       </c>
       <c r="I652">
         <v>275.57</v>
       </c>
       <c r="J652">
-        <v>14237.226</v>
+        <v>14228.758</v>
       </c>
       <c r="K652">
         <v>26.607</v>
       </c>
       <c r="L652">
         <v>22.03</v>
       </c>
       <c r="M652">
         <v>24.418</v>
       </c>
       <c r="N652">
         <v>73.055</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>11.452</v>
+      </c>
+      <c r="C653">
+        <v>2891.235</v>
+      </c>
+      <c r="D653">
+        <v>8.425</v>
+      </c>
+      <c r="E653">
+        <v>1705.95</v>
+      </c>
+      <c r="F653">
+        <v>42.567</v>
+      </c>
+      <c r="G653">
+        <v>8369.785</v>
+      </c>
+      <c r="H653">
+        <v>258.038</v>
+      </c>
+      <c r="I653">
+        <v>271.35</v>
+      </c>
+      <c r="J653">
+        <v>13558.802</v>
+      </c>
+      <c r="K653">
+        <v>32.497</v>
+      </c>
+      <c r="L653">
+        <v>25.958</v>
+      </c>
+      <c r="M653">
+        <v>24.41</v>
+      </c>
+      <c r="N653">
+        <v>82.865</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>