--- v7 (2026-09-18)
+++ v8 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.7c Petroleum Consumption:  Transportation and Electric Power Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Aviation Gasoline Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Jet Fuel Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Lubricants Consumed by the Transportation Sector</t>
   </si>
   <si>
     <t>Motor Gasoline Consumed by the Transportation Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="98.833" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,788 +28094,876 @@
       </c>
       <c r="J636">
         <v>13488.764</v>
       </c>
       <c r="K636">
         <v>33.179</v>
       </c>
       <c r="L636">
         <v>22.503</v>
       </c>
       <c r="M636">
         <v>33.228</v>
       </c>
       <c r="N636">
         <v>88.91</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>8.129</v>
       </c>
       <c r="C637">
-        <v>2650.072</v>
+        <v>2646.474</v>
       </c>
       <c r="D637">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E637">
-        <v>1620.217</v>
+        <v>1642.541</v>
       </c>
       <c r="F637">
-        <v>35.576</v>
+        <v>35.625</v>
       </c>
       <c r="G637">
-        <v>8177.828</v>
+        <v>8138.224</v>
       </c>
       <c r="H637">
-        <v>284.771</v>
+        <v>298.177</v>
       </c>
       <c r="I637">
-        <v>191.123</v>
+        <v>179.423</v>
       </c>
       <c r="J637">
-        <v>12976.14</v>
+        <v>12957.475</v>
       </c>
       <c r="K637">
         <v>100.403</v>
       </c>
       <c r="L637">
         <v>33.464</v>
       </c>
       <c r="M637">
         <v>48.097</v>
       </c>
       <c r="N637">
         <v>181.965</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>13.071</v>
       </c>
       <c r="C638">
-        <v>2671.373</v>
+        <v>2674.357</v>
       </c>
       <c r="D638">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E638">
-        <v>1538.648</v>
+        <v>1552.058</v>
       </c>
       <c r="F638">
-        <v>29.764</v>
+        <v>32.457</v>
       </c>
       <c r="G638">
-        <v>8369.361</v>
+        <v>8364.59</v>
       </c>
       <c r="H638">
-        <v>262.405</v>
+        <v>292.453</v>
       </c>
       <c r="I638">
-        <v>245.054</v>
+        <v>246.853</v>
       </c>
       <c r="J638">
-        <v>13138.101</v>
+        <v>13184.719</v>
       </c>
       <c r="K638">
         <v>38.303</v>
       </c>
       <c r="L638">
         <v>24.641</v>
       </c>
       <c r="M638">
         <v>31.083</v>
       </c>
       <c r="N638">
         <v>94.027</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>10.161</v>
       </c>
       <c r="C639">
-        <v>2806.176</v>
+        <v>2805.29</v>
       </c>
       <c r="D639">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E639">
-        <v>1636.551</v>
+        <v>1654.736</v>
       </c>
       <c r="F639">
-        <v>37.554</v>
+        <v>38.332</v>
       </c>
       <c r="G639">
-        <v>8449.497</v>
+        <v>8443.004</v>
       </c>
       <c r="H639">
-        <v>250.142</v>
+        <v>262.857</v>
       </c>
       <c r="I639">
-        <v>228.883</v>
+        <v>223.191</v>
       </c>
       <c r="J639">
-        <v>13427.39</v>
+        <v>13446.453</v>
       </c>
       <c r="K639">
         <v>21.273</v>
       </c>
       <c r="L639">
         <v>26.108</v>
       </c>
       <c r="M639">
         <v>24.629</v>
       </c>
       <c r="N639">
         <v>72.009</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>12.967</v>
       </c>
       <c r="C640">
-        <v>2959.441</v>
+        <v>2983.089</v>
       </c>
       <c r="D640">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E640">
-        <v>1764.119</v>
+        <v>1788.416</v>
       </c>
       <c r="F640">
-        <v>50.483</v>
+        <v>48.29</v>
       </c>
       <c r="G640">
-        <v>8589.53</v>
+        <v>8600.225</v>
       </c>
       <c r="H640">
-        <v>249.172</v>
+        <v>248.641</v>
       </c>
       <c r="I640">
-        <v>234.954</v>
+        <v>247.287</v>
       </c>
       <c r="J640">
-        <v>13869.091</v>
+        <v>13937.795</v>
       </c>
       <c r="K640">
         <v>22.871</v>
       </c>
       <c r="L640">
         <v>22.076</v>
       </c>
       <c r="M640">
         <v>24.234</v>
       </c>
       <c r="N640">
         <v>69.181</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>13.097</v>
+        <v>12.935</v>
       </c>
       <c r="C641">
-        <v>2994.453</v>
+        <v>3015.127</v>
       </c>
       <c r="D641">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E641">
-        <v>1763.469</v>
+        <v>1779.984</v>
       </c>
       <c r="F641">
-        <v>48.033</v>
+        <v>47.797</v>
       </c>
       <c r="G641">
-        <v>8731.099</v>
+        <v>8740.686</v>
       </c>
       <c r="H641">
-        <v>164.653</v>
+        <v>177.149</v>
       </c>
       <c r="I641">
-        <v>213.868</v>
+        <v>223.914</v>
       </c>
       <c r="J641">
-        <v>13937.098</v>
+        <v>14006.475</v>
       </c>
       <c r="K641">
         <v>18.786</v>
       </c>
       <c r="L641">
         <v>22.575</v>
       </c>
       <c r="M641">
         <v>23.216</v>
       </c>
       <c r="N641">
         <v>64.577</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>12.733</v>
+        <v>12.9</v>
       </c>
       <c r="C642">
-        <v>3131.158</v>
+        <v>3108.661</v>
       </c>
       <c r="D642">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E642">
-        <v>1846.859</v>
+        <v>1846.295</v>
       </c>
       <c r="F642">
-        <v>43.631</v>
+        <v>41.826</v>
       </c>
       <c r="G642">
-        <v>8928.656</v>
+        <v>9056.75</v>
       </c>
       <c r="H642">
-        <v>246.782</v>
+        <v>239.747</v>
       </c>
       <c r="I642">
-        <v>185.39</v>
+        <v>184.731</v>
       </c>
       <c r="J642">
-        <v>14403.633</v>
+        <v>14499.792</v>
       </c>
       <c r="K642">
         <v>32.247</v>
       </c>
       <c r="L642">
         <v>33.107</v>
       </c>
       <c r="M642">
         <v>29.96</v>
       </c>
       <c r="N642">
         <v>95.314</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>16.645</v>
       </c>
       <c r="C643">
-        <v>3126.586</v>
+        <v>3142.786</v>
       </c>
       <c r="D643">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E643">
-        <v>1844.709</v>
+        <v>1866.803</v>
       </c>
       <c r="F643">
-        <v>56.657</v>
+        <v>57.464</v>
       </c>
       <c r="G643">
-        <v>8821.218</v>
+        <v>8846.697</v>
       </c>
       <c r="H643">
-        <v>293.124</v>
+        <v>305.627</v>
       </c>
       <c r="I643">
-        <v>214.164</v>
+        <v>214.368</v>
       </c>
       <c r="J643">
-        <v>14381.527</v>
+        <v>14459.272</v>
       </c>
       <c r="K643">
         <v>28.486</v>
       </c>
       <c r="L643">
         <v>33.633</v>
       </c>
       <c r="M643">
         <v>31.96</v>
       </c>
       <c r="N643">
         <v>94.079</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>13.355</v>
       </c>
       <c r="C644">
-        <v>3136.37</v>
+        <v>3129.413</v>
       </c>
       <c r="D644">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E644">
-        <v>1818.731</v>
+        <v>1819.843</v>
       </c>
       <c r="F644">
-        <v>52.198</v>
+        <v>53.603</v>
       </c>
       <c r="G644">
-        <v>8894.284</v>
+        <v>8908.132</v>
       </c>
       <c r="H644">
-        <v>218.864</v>
+        <v>222.226</v>
       </c>
       <c r="I644">
-        <v>207.953</v>
+        <v>207.479</v>
       </c>
       <c r="J644">
-        <v>14350.179</v>
+        <v>14362.933</v>
       </c>
       <c r="K644">
         <v>27.151</v>
       </c>
       <c r="L644">
         <v>32.231</v>
       </c>
       <c r="M644">
         <v>28.015</v>
       </c>
       <c r="N644">
         <v>87.398</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>13.967</v>
       </c>
       <c r="C645">
-        <v>3042.454</v>
+        <v>3070.318</v>
       </c>
       <c r="D645">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E645">
-        <v>1663.215</v>
+        <v>1687.585</v>
       </c>
       <c r="F645">
-        <v>61.294</v>
+        <v>59.091</v>
       </c>
       <c r="G645">
-        <v>8651.606</v>
+        <v>8688.132</v>
       </c>
       <c r="H645">
-        <v>318.464</v>
+        <v>320.636</v>
       </c>
       <c r="I645">
-        <v>228.296</v>
+        <v>225.581</v>
       </c>
       <c r="J645">
-        <v>13987.72</v>
+        <v>14074.192</v>
       </c>
       <c r="K645">
         <v>22.515</v>
       </c>
       <c r="L645">
         <v>28.007</v>
       </c>
       <c r="M645">
         <v>27.395</v>
       </c>
       <c r="N645">
         <v>77.917</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>15.065</v>
       </c>
       <c r="C646">
-        <v>3070.516</v>
+        <v>3100.706</v>
       </c>
       <c r="D646">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E646">
-        <v>1785.422</v>
+        <v>1785.546</v>
       </c>
       <c r="F646">
-        <v>50.124</v>
+        <v>52.112</v>
       </c>
       <c r="G646">
-        <v>8568.77</v>
+        <v>8620.938</v>
       </c>
       <c r="H646">
-        <v>261.985</v>
+        <v>264.906</v>
       </c>
       <c r="I646">
-        <v>241.229</v>
+        <v>241.364</v>
       </c>
       <c r="J646">
-        <v>14001.536</v>
+        <v>14089.517</v>
       </c>
       <c r="K646">
         <v>21.769</v>
       </c>
       <c r="L646">
         <v>27.625</v>
       </c>
       <c r="M646">
         <v>27.411</v>
       </c>
       <c r="N646">
         <v>76.805</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>12.367</v>
       </c>
       <c r="C647">
-        <v>2854.331</v>
+        <v>2875.401</v>
       </c>
       <c r="D647">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E647">
-        <v>1674.079</v>
+        <v>1680.074</v>
       </c>
       <c r="F647">
-        <v>53.394</v>
+        <v>52.63</v>
       </c>
       <c r="G647">
-        <v>8367.83</v>
+        <v>8400.96</v>
       </c>
       <c r="H647">
-        <v>305.195</v>
+        <v>305.354</v>
       </c>
       <c r="I647">
-        <v>240.519</v>
+        <v>236.744</v>
       </c>
       <c r="J647">
-        <v>13516.138</v>
+        <v>13572.411</v>
       </c>
       <c r="K647">
         <v>30.158</v>
       </c>
       <c r="L647">
         <v>23.326</v>
       </c>
       <c r="M647">
         <v>25.244</v>
       </c>
       <c r="N647">
         <v>78.728</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>7.871</v>
       </c>
       <c r="C648">
-        <v>2769.695</v>
+        <v>2787.42</v>
       </c>
       <c r="D648">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E648">
-        <v>1728.926</v>
+        <v>1729.46</v>
       </c>
       <c r="F648">
-        <v>44.865</v>
+        <v>45.89</v>
       </c>
       <c r="G648">
-        <v>8464.918</v>
+        <v>8539.672</v>
       </c>
       <c r="H648">
-        <v>298.747</v>
+        <v>299.25</v>
       </c>
       <c r="I648">
-        <v>247.773</v>
+        <v>246.329</v>
       </c>
       <c r="J648">
-        <v>13571.22</v>
+        <v>13664.773</v>
       </c>
       <c r="K648">
         <v>46.622</v>
       </c>
       <c r="L648">
         <v>19.485</v>
       </c>
       <c r="M648">
         <v>54.483</v>
       </c>
       <c r="N648">
         <v>120.59</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>8.71</v>
       </c>
       <c r="C649">
-        <v>2594.786</v>
+        <v>2609.683</v>
       </c>
       <c r="D649">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E649">
         <v>1645.708</v>
       </c>
       <c r="F649">
         <v>59.636</v>
       </c>
       <c r="G649">
         <v>7961.026</v>
       </c>
       <c r="H649">
-        <v>207.802</v>
+        <v>207.787</v>
       </c>
       <c r="I649">
         <v>165.051</v>
       </c>
       <c r="J649">
-        <v>12651.144</v>
+        <v>12666.483</v>
       </c>
       <c r="K649">
         <v>176.198</v>
       </c>
       <c r="L649">
         <v>26.912</v>
       </c>
       <c r="M649">
         <v>81.159</v>
       </c>
       <c r="N649">
         <v>284.269</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>11.857</v>
       </c>
       <c r="C650">
-        <v>2706.557</v>
+        <v>2721.736</v>
       </c>
       <c r="D650">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E650">
         <v>1624.108</v>
       </c>
       <c r="F650">
         <v>61.773</v>
       </c>
       <c r="G650">
         <v>8277.538</v>
       </c>
       <c r="H650">
-        <v>286.439</v>
+        <v>286.417</v>
       </c>
       <c r="I650">
         <v>221.994</v>
       </c>
       <c r="J650">
-        <v>13198.691</v>
+        <v>13214.305</v>
       </c>
       <c r="K650">
         <v>116.624</v>
       </c>
       <c r="L650">
         <v>26.98</v>
       </c>
       <c r="M650">
         <v>48.87</v>
       </c>
       <c r="N650">
         <v>192.474</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>8.742</v>
       </c>
       <c r="C651">
-        <v>2789.995</v>
+        <v>2807.179</v>
       </c>
       <c r="D651">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E651">
         <v>1681.795</v>
       </c>
       <c r="F651">
         <v>67.924</v>
       </c>
       <c r="G651">
         <v>8534.895</v>
       </c>
       <c r="H651">
-        <v>255.362</v>
+        <v>255.338</v>
       </c>
       <c r="I651">
         <v>247.283</v>
       </c>
       <c r="J651">
-        <v>13594.421</v>
+        <v>13612.037</v>
       </c>
       <c r="K651">
         <v>30.552</v>
       </c>
       <c r="L651">
         <v>19.984</v>
       </c>
       <c r="M651">
         <v>25.165</v>
       </c>
       <c r="N651">
         <v>75.701</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>18.5</v>
       </c>
       <c r="C652">
-        <v>2941.328</v>
+        <v>2960.422</v>
       </c>
       <c r="D652">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E652">
         <v>1813.636</v>
       </c>
       <c r="F652">
         <v>47.643</v>
       </c>
       <c r="G652">
         <v>8794.738</v>
       </c>
       <c r="H652">
-        <v>328.918</v>
+        <v>328.88</v>
       </c>
       <c r="I652">
         <v>275.57</v>
       </c>
       <c r="J652">
-        <v>14228.758</v>
+        <v>14248.27</v>
       </c>
       <c r="K652">
         <v>26.607</v>
       </c>
       <c r="L652">
         <v>22.03</v>
       </c>
       <c r="M652">
         <v>24.418</v>
       </c>
       <c r="N652">
         <v>73.055</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>11.452</v>
       </c>
       <c r="C653">
-        <v>2891.235</v>
+        <v>2911.143</v>
       </c>
       <c r="D653">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E653">
         <v>1705.95</v>
       </c>
       <c r="F653">
         <v>42.567</v>
       </c>
       <c r="G653">
         <v>8369.785</v>
       </c>
       <c r="H653">
-        <v>258.038</v>
+        <v>258.009</v>
       </c>
       <c r="I653">
         <v>271.35</v>
       </c>
       <c r="J653">
-        <v>13558.802</v>
+        <v>13579.137</v>
       </c>
       <c r="K653">
         <v>32.497</v>
       </c>
       <c r="L653">
         <v>25.958</v>
       </c>
       <c r="M653">
         <v>24.41</v>
       </c>
       <c r="N653">
         <v>82.865</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>11.267</v>
+      </c>
+      <c r="C654">
+        <v>3078.67</v>
+      </c>
+      <c r="D654">
+        <v>8.882</v>
+      </c>
+      <c r="E654">
+        <v>1816.962</v>
+      </c>
+      <c r="F654">
+        <v>48.438</v>
+      </c>
+      <c r="G654">
+        <v>8596.537</v>
+      </c>
+      <c r="H654">
+        <v>361.682</v>
+      </c>
+      <c r="I654">
+        <v>319.168</v>
+      </c>
+      <c r="J654">
+        <v>14241.605</v>
+      </c>
+      <c r="K654">
+        <v>26.83</v>
+      </c>
+      <c r="L654">
+        <v>32.298</v>
+      </c>
+      <c r="M654">
+        <v>27.444</v>
+      </c>
+      <c r="N654">
+        <v>86.572</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>13.871</v>
+      </c>
+      <c r="C655">
+        <v>3080.494</v>
+      </c>
+      <c r="D655">
+        <v>8.882</v>
+      </c>
+      <c r="E655">
+        <v>1890.105</v>
+      </c>
+      <c r="F655">
+        <v>57.912</v>
+      </c>
+      <c r="G655">
+        <v>8624.237</v>
+      </c>
+      <c r="H655">
+        <v>224.029</v>
+      </c>
+      <c r="I655">
+        <v>323.287</v>
+      </c>
+      <c r="J655">
+        <v>14222.816</v>
+      </c>
+      <c r="K655">
+        <v>42.024</v>
+      </c>
+      <c r="L655">
+        <v>30.439</v>
+      </c>
+      <c r="M655">
+        <v>33.896</v>
+      </c>
+      <c r="N655">
+        <v>106.359</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32351,72 +32439,72 @@
       </c>
       <c r="J88">
         <v>13832.269</v>
       </c>
       <c r="K88">
         <v>26.49</v>
       </c>
       <c r="L88">
         <v>22.674</v>
       </c>
       <c r="M88">
         <v>27.094</v>
       </c>
       <c r="N88">
         <v>76.258</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>12.441</v>
       </c>
       <c r="C89">
-        <v>2935.863</v>
+        <v>2946.438</v>
       </c>
       <c r="D89">
-        <v>8.425</v>
+        <v>8.882</v>
       </c>
       <c r="E89">
-        <v>1725.121</v>
+        <v>1737.466</v>
       </c>
       <c r="F89">
-        <v>47.048</v>
+        <v>47.176</v>
       </c>
       <c r="G89">
-        <v>8585.772</v>
+        <v>8613.557</v>
       </c>
       <c r="H89">
-        <v>262.676</v>
+        <v>269.468</v>
       </c>
       <c r="I89">
-        <v>223.099</v>
+        <v>222.905</v>
       </c>
       <c r="J89">
-        <v>13800.444</v>
+        <v>13858.333</v>
       </c>
       <c r="K89">
         <v>34.261</v>
       </c>
       <c r="L89">
         <v>27.217</v>
       </c>
       <c r="M89">
         <v>31.363</v>
       </c>
       <c r="N89">
         <v>92.841</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>