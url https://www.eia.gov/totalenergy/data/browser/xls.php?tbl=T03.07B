--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.7b Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -26510,2135 +26510,2223 @@
       </c>
       <c r="K600">
         <v>298.249</v>
       </c>
       <c r="L600">
         <v>27.797</v>
       </c>
       <c r="M600">
         <v>1029.217</v>
       </c>
       <c r="N600">
         <v>5562.876</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>243.386</v>
       </c>
       <c r="C601">
         <v>691.568</v>
       </c>
       <c r="D601">
-        <v>323.889</v>
+        <v>323.741</v>
       </c>
       <c r="E601">
         <v>298.129</v>
       </c>
       <c r="F601">
-        <v>622.018</v>
+        <v>621.87</v>
       </c>
       <c r="G601">
         <v>3009.199</v>
       </c>
       <c r="H601">
         <v>3.222</v>
       </c>
       <c r="I601">
         <v>58.901</v>
       </c>
       <c r="J601">
         <v>137.235</v>
       </c>
       <c r="K601">
         <v>201.11</v>
       </c>
       <c r="L601">
         <v>14.62</v>
       </c>
       <c r="M601">
         <v>947.527</v>
       </c>
       <c r="N601">
         <v>5306.767</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>264.284</v>
       </c>
       <c r="C602">
         <v>689.251</v>
       </c>
       <c r="D602">
-        <v>373.219</v>
+        <v>373.119</v>
       </c>
       <c r="E602">
         <v>290.5</v>
       </c>
       <c r="F602">
-        <v>663.719</v>
+        <v>663.619</v>
       </c>
       <c r="G602">
         <v>2864.195</v>
       </c>
       <c r="H602">
         <v>0.234</v>
       </c>
       <c r="I602">
         <v>53.372</v>
       </c>
       <c r="J602">
         <v>147.249</v>
       </c>
       <c r="K602">
         <v>183.024</v>
       </c>
       <c r="L602">
         <v>18.37</v>
       </c>
       <c r="M602">
         <v>937.201</v>
       </c>
       <c r="N602">
         <v>5157.179</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>271.874</v>
       </c>
       <c r="C603">
         <v>687.065</v>
       </c>
       <c r="D603">
-        <v>294.067</v>
+        <v>294.022</v>
       </c>
       <c r="E603">
         <v>304.226</v>
       </c>
       <c r="F603">
-        <v>598.293</v>
+        <v>598.248</v>
       </c>
       <c r="G603">
         <v>2944.618</v>
       </c>
       <c r="H603">
         <v>0.066</v>
       </c>
       <c r="I603">
         <v>65.072</v>
       </c>
       <c r="J603">
         <v>153.292</v>
       </c>
       <c r="K603">
         <v>215.897</v>
       </c>
       <c r="L603">
         <v>23.168</v>
       </c>
       <c r="M603">
         <v>986.925</v>
       </c>
       <c r="N603">
         <v>5347.976</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>335.362</v>
       </c>
       <c r="C604">
         <v>564.978</v>
       </c>
       <c r="D604">
-        <v>175.792</v>
+        <v>175.785</v>
       </c>
       <c r="E604">
         <v>302.133</v>
       </c>
       <c r="F604">
-        <v>477.925</v>
+        <v>477.918</v>
       </c>
       <c r="G604">
         <v>2758.175</v>
       </c>
       <c r="H604">
         <v>0.301</v>
       </c>
       <c r="I604">
         <v>57.77</v>
       </c>
       <c r="J604">
         <v>149.778</v>
       </c>
       <c r="K604">
         <v>199.705</v>
       </c>
       <c r="L604">
         <v>18.595</v>
       </c>
       <c r="M604">
         <v>1014.868</v>
       </c>
       <c r="N604">
         <v>5099.532</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>401.146</v>
       </c>
       <c r="C605">
         <v>486.35</v>
       </c>
       <c r="D605">
-        <v>226.108</v>
+        <v>226.111</v>
       </c>
       <c r="E605">
         <v>297.161</v>
       </c>
       <c r="F605">
-        <v>523.269</v>
+        <v>523.272</v>
       </c>
       <c r="G605">
         <v>2715.9</v>
       </c>
       <c r="H605">
         <v>0.631</v>
       </c>
       <c r="I605">
         <v>52.786</v>
       </c>
       <c r="J605">
         <v>155.232</v>
       </c>
       <c r="K605">
         <v>157.494</v>
       </c>
       <c r="L605">
         <v>20.528</v>
       </c>
       <c r="M605">
         <v>1020.668</v>
       </c>
       <c r="N605">
         <v>5010.736</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>492.792</v>
       </c>
       <c r="C606">
         <v>548.285</v>
       </c>
       <c r="D606">
-        <v>330.242</v>
+        <v>330.248</v>
       </c>
       <c r="E606">
         <v>280.6</v>
       </c>
       <c r="F606">
-        <v>610.842</v>
+        <v>610.848</v>
       </c>
       <c r="G606">
         <v>3007.858</v>
       </c>
       <c r="H606">
         <v>0.073</v>
       </c>
       <c r="I606">
         <v>43.866</v>
       </c>
       <c r="J606">
         <v>154.483</v>
       </c>
       <c r="K606">
         <v>186.122</v>
       </c>
       <c r="L606">
         <v>22.049</v>
       </c>
       <c r="M606">
         <v>1025.363</v>
       </c>
       <c r="N606">
         <v>5480.889</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>465.132</v>
       </c>
       <c r="C607">
         <v>370.317</v>
       </c>
       <c r="D607">
-        <v>396.832</v>
+        <v>396.835</v>
       </c>
       <c r="E607">
         <v>289.903</v>
       </c>
       <c r="F607">
-        <v>686.736</v>
+        <v>686.738</v>
       </c>
       <c r="G607">
         <v>3137.014</v>
       </c>
       <c r="H607">
         <v>0.284</v>
       </c>
       <c r="I607">
         <v>21.788</v>
       </c>
       <c r="J607">
         <v>149.997</v>
       </c>
       <c r="K607">
         <v>336.496</v>
       </c>
       <c r="L607">
         <v>20.803</v>
       </c>
       <c r="M607">
         <v>1065.986</v>
       </c>
       <c r="N607">
         <v>5567.817</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>509.969</v>
       </c>
       <c r="C608">
         <v>513.117</v>
       </c>
       <c r="D608">
-        <v>345.345</v>
+        <v>345.348</v>
       </c>
       <c r="E608">
         <v>281.355</v>
       </c>
       <c r="F608">
-        <v>626.7</v>
+        <v>626.703</v>
       </c>
       <c r="G608">
         <v>2778.132</v>
       </c>
       <c r="H608">
         <v>0.02</v>
       </c>
       <c r="I608">
         <v>62.971</v>
       </c>
       <c r="J608">
         <v>155.168</v>
       </c>
       <c r="K608">
         <v>246.928</v>
       </c>
       <c r="L608">
         <v>20.972</v>
       </c>
       <c r="M608">
         <v>1052.456</v>
       </c>
       <c r="N608">
         <v>5339.733</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>471.82</v>
       </c>
       <c r="C609">
         <v>640.989</v>
       </c>
       <c r="D609">
-        <v>494.62</v>
+        <v>494.633</v>
       </c>
       <c r="E609">
         <v>260.667</v>
       </c>
       <c r="F609">
-        <v>755.287</v>
+        <v>755.299</v>
       </c>
       <c r="G609">
         <v>2908.713</v>
       </c>
       <c r="H609">
         <v>0.31</v>
       </c>
       <c r="I609">
         <v>46.292</v>
       </c>
       <c r="J609">
         <v>150.594</v>
       </c>
       <c r="K609">
         <v>226.698</v>
       </c>
       <c r="L609">
         <v>27.384</v>
       </c>
       <c r="M609">
         <v>1007.825</v>
       </c>
       <c r="N609">
         <v>5480.624</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>452.579</v>
       </c>
       <c r="C610">
         <v>648.633</v>
       </c>
       <c r="D610">
-        <v>331.565</v>
+        <v>331.617</v>
       </c>
       <c r="E610">
         <v>231.548</v>
       </c>
       <c r="F610">
-        <v>563.113</v>
+        <v>563.165</v>
       </c>
       <c r="G610">
         <v>2798.901</v>
       </c>
       <c r="H610">
         <v>0.052</v>
       </c>
       <c r="I610">
         <v>60.997</v>
       </c>
       <c r="J610">
         <v>149.915</v>
       </c>
       <c r="K610">
         <v>150.162</v>
       </c>
       <c r="L610">
         <v>18.126</v>
       </c>
       <c r="M610">
         <v>991.104</v>
       </c>
       <c r="N610">
         <v>5270.469</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>368.504</v>
       </c>
       <c r="C611">
         <v>638.985</v>
       </c>
       <c r="D611">
-        <v>335.608</v>
+        <v>335.714</v>
       </c>
       <c r="E611">
         <v>240.4</v>
       </c>
       <c r="F611">
-        <v>576.008</v>
+        <v>576.114</v>
       </c>
       <c r="G611">
         <v>2772.719</v>
       </c>
       <c r="H611">
         <v>0.497</v>
       </c>
       <c r="I611">
         <v>50.414</v>
       </c>
       <c r="J611">
         <v>150.257</v>
       </c>
       <c r="K611">
         <v>265.079</v>
       </c>
       <c r="L611">
         <v>22.116</v>
       </c>
       <c r="M611">
         <v>973.43</v>
       </c>
       <c r="N611">
         <v>5242.001</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>255.941</v>
       </c>
       <c r="C612">
         <v>367.442</v>
       </c>
       <c r="D612">
-        <v>244.175</v>
+        <v>244.284</v>
       </c>
       <c r="E612">
         <v>237.452</v>
       </c>
       <c r="F612">
-        <v>481.627</v>
+        <v>481.736</v>
       </c>
       <c r="G612">
         <v>2459.002</v>
       </c>
       <c r="H612">
         <v>0.57</v>
       </c>
       <c r="I612">
         <v>49.101</v>
       </c>
       <c r="J612">
         <v>146.326</v>
       </c>
       <c r="K612">
         <v>179.16</v>
       </c>
       <c r="L612">
         <v>18.952</v>
       </c>
       <c r="M612">
         <v>962.775</v>
       </c>
       <c r="N612">
         <v>4439.268</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>227.022</v>
       </c>
       <c r="C613">
-        <v>670.573</v>
+        <v>670.549</v>
       </c>
       <c r="D613">
-        <v>332.038</v>
+        <v>332.094</v>
       </c>
       <c r="E613">
         <v>260.194</v>
       </c>
       <c r="F613">
-        <v>592.232</v>
+        <v>592.288</v>
       </c>
       <c r="G613">
-        <v>2836.383</v>
+        <v>2836.438</v>
       </c>
       <c r="H613">
         <v>5.677</v>
       </c>
       <c r="I613">
         <v>55.696</v>
       </c>
       <c r="J613">
         <v>138.67</v>
       </c>
       <c r="K613">
         <v>97.832</v>
       </c>
       <c r="L613">
         <v>19.811</v>
       </c>
       <c r="M613">
         <v>937.911</v>
       </c>
       <c r="N613">
-        <v>4989.573</v>
+        <v>4989.605</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>243.668</v>
       </c>
       <c r="C614">
         <v>505.663</v>
       </c>
       <c r="D614">
-        <v>275.051</v>
+        <v>275.097</v>
       </c>
       <c r="E614">
         <v>244.893</v>
       </c>
       <c r="F614">
-        <v>519.944</v>
+        <v>519.99</v>
       </c>
       <c r="G614">
-        <v>2816.348</v>
+        <v>2816.394</v>
       </c>
       <c r="H614">
         <v>3.849</v>
       </c>
       <c r="I614">
         <v>54.814</v>
       </c>
       <c r="J614">
         <v>145.425</v>
       </c>
       <c r="K614">
         <v>209.533</v>
       </c>
       <c r="L614">
         <v>25.639</v>
       </c>
       <c r="M614">
         <v>901.955</v>
       </c>
       <c r="N614">
-        <v>4906.895</v>
+        <v>4906.941</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>257.731</v>
       </c>
       <c r="C615">
-        <v>693.156</v>
+        <v>693.135</v>
       </c>
       <c r="D615">
-        <v>39.136</v>
+        <v>39.174</v>
       </c>
       <c r="E615">
         <v>251.968</v>
       </c>
       <c r="F615">
-        <v>291.104</v>
+        <v>291.141</v>
       </c>
       <c r="G615">
-        <v>2639.568</v>
+        <v>2639.605</v>
       </c>
       <c r="H615">
         <v>0.742</v>
       </c>
       <c r="I615">
         <v>28.956</v>
       </c>
       <c r="J615">
         <v>151.815</v>
       </c>
       <c r="K615">
         <v>263.498</v>
       </c>
       <c r="L615">
         <v>15.173</v>
       </c>
       <c r="M615">
         <v>978.968</v>
       </c>
       <c r="N615">
-        <v>5029.606</v>
+        <v>5029.622</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>324.824</v>
       </c>
       <c r="C616">
-        <v>548.804</v>
+        <v>548.806</v>
       </c>
       <c r="D616">
-        <v>185.57</v>
+        <v>185.587</v>
       </c>
       <c r="E616">
         <v>270.233</v>
       </c>
       <c r="F616">
-        <v>455.803</v>
+        <v>455.821</v>
       </c>
       <c r="G616">
-        <v>2892.009</v>
+        <v>2892.026</v>
       </c>
       <c r="H616">
         <v>1.997</v>
       </c>
       <c r="I616">
         <v>39.041</v>
       </c>
       <c r="J616">
         <v>149.593</v>
       </c>
       <c r="K616">
         <v>296.952</v>
       </c>
       <c r="L616">
         <v>15.048</v>
       </c>
       <c r="M616">
         <v>1033.623</v>
       </c>
       <c r="N616">
-        <v>5301.892</v>
+        <v>5301.911</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>408.951</v>
       </c>
       <c r="C617">
-        <v>560.007</v>
+        <v>560.009</v>
       </c>
       <c r="D617">
-        <v>150.689</v>
+        <v>150.684</v>
       </c>
       <c r="E617">
         <v>276.161</v>
       </c>
       <c r="F617">
-        <v>426.85</v>
+        <v>426.846</v>
       </c>
       <c r="G617">
-        <v>3000.796</v>
+        <v>3000.791</v>
       </c>
       <c r="H617">
         <v>2.928</v>
       </c>
       <c r="I617">
         <v>46.806</v>
       </c>
       <c r="J617">
         <v>151.864</v>
       </c>
       <c r="K617">
         <v>199.49</v>
       </c>
       <c r="L617">
         <v>11.948</v>
       </c>
       <c r="M617">
         <v>1047.276</v>
       </c>
       <c r="N617">
-        <v>5430.067</v>
+        <v>5430.065</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>470.452</v>
       </c>
       <c r="C618">
-        <v>553.296</v>
+        <v>553.302</v>
       </c>
       <c r="D618">
-        <v>312.77</v>
+        <v>312.772</v>
       </c>
       <c r="E618">
         <v>267.233</v>
       </c>
       <c r="F618">
-        <v>580.003</v>
+        <v>580.006</v>
       </c>
       <c r="G618">
-        <v>3047.759</v>
+        <v>3047.761</v>
       </c>
       <c r="H618">
         <v>1.061</v>
       </c>
       <c r="I618">
         <v>45.828</v>
       </c>
       <c r="J618">
         <v>156.645</v>
       </c>
       <c r="K618">
         <v>176.119</v>
       </c>
       <c r="L618">
         <v>14.883</v>
       </c>
       <c r="M618">
         <v>1012.764</v>
       </c>
       <c r="N618">
-        <v>5478.806</v>
+        <v>5478.814</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>460.217</v>
       </c>
       <c r="C619">
-        <v>332.192</v>
+        <v>332.226</v>
       </c>
       <c r="D619">
-        <v>392.738</v>
+        <v>392.742</v>
       </c>
       <c r="E619">
         <v>266.29</v>
       </c>
       <c r="F619">
-        <v>659.029</v>
+        <v>659.032</v>
       </c>
       <c r="G619">
-        <v>3246.383</v>
+        <v>3246.387</v>
       </c>
       <c r="H619">
         <v>2.534</v>
       </c>
       <c r="I619">
         <v>45.542</v>
       </c>
       <c r="J619">
         <v>150.177</v>
       </c>
       <c r="K619">
         <v>74.009</v>
       </c>
       <c r="L619">
         <v>13.845</v>
       </c>
       <c r="M619">
         <v>1068.26</v>
       </c>
       <c r="N619">
-        <v>5393.158</v>
+        <v>5393.195</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>513.156</v>
       </c>
       <c r="C620">
-        <v>632.074</v>
+        <v>632.071</v>
       </c>
       <c r="D620">
-        <v>422.433</v>
+        <v>422.435</v>
       </c>
       <c r="E620">
         <v>272.226</v>
       </c>
       <c r="F620">
-        <v>694.659</v>
+        <v>694.661</v>
       </c>
       <c r="G620">
-        <v>3021.759</v>
+        <v>3021.76</v>
       </c>
       <c r="H620">
         <v>0.118</v>
       </c>
       <c r="I620">
         <v>39.284</v>
       </c>
       <c r="J620">
         <v>154.617</v>
       </c>
       <c r="K620">
         <v>265.233</v>
       </c>
       <c r="L620">
         <v>18.542</v>
       </c>
       <c r="M620">
         <v>1006.478</v>
       </c>
       <c r="N620">
-        <v>5651.26</v>
+        <v>5651.259</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>475.107</v>
       </c>
       <c r="C621">
-        <v>543.014</v>
+        <v>543.018</v>
       </c>
       <c r="D621">
-        <v>392.233</v>
+        <v>392.238</v>
       </c>
       <c r="E621">
         <v>259.967</v>
       </c>
       <c r="F621">
-        <v>652.199</v>
+        <v>652.204</v>
       </c>
       <c r="G621">
-        <v>3036.508</v>
+        <v>3036.513</v>
       </c>
       <c r="H621">
         <v>2.257</v>
       </c>
       <c r="I621">
         <v>35.535</v>
       </c>
       <c r="J621">
         <v>147.904</v>
       </c>
       <c r="K621">
         <v>350.5</v>
       </c>
       <c r="L621">
         <v>13.171</v>
       </c>
       <c r="M621">
         <v>1002.963</v>
       </c>
       <c r="N621">
-        <v>5606.958</v>
+        <v>5606.967</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>449.709</v>
       </c>
       <c r="C622">
-        <v>632.284</v>
+        <v>632.277</v>
       </c>
       <c r="D622">
-        <v>486.087</v>
+        <v>486.079</v>
       </c>
       <c r="E622">
         <v>242.097</v>
       </c>
       <c r="F622">
-        <v>728.184</v>
+        <v>728.176</v>
       </c>
       <c r="G622">
-        <v>3122.747</v>
+        <v>3122.739</v>
       </c>
       <c r="H622">
         <v>0.215</v>
       </c>
       <c r="I622">
         <v>47.019</v>
       </c>
       <c r="J622">
         <v>152.198</v>
       </c>
       <c r="K622">
         <v>233.465</v>
       </c>
       <c r="L622">
         <v>14.928</v>
       </c>
       <c r="M622">
         <v>901.073</v>
       </c>
       <c r="N622">
-        <v>5553.637</v>
+        <v>5553.621</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>329.542</v>
       </c>
       <c r="C623">
-        <v>616.743</v>
+        <v>616.734</v>
       </c>
       <c r="D623">
-        <v>331.067</v>
+        <v>331.002</v>
       </c>
       <c r="E623">
         <v>279.467</v>
       </c>
       <c r="F623">
-        <v>610.534</v>
+        <v>610.468</v>
       </c>
       <c r="G623">
-        <v>3205.74</v>
+        <v>3205.675</v>
       </c>
       <c r="H623">
         <v>0.219</v>
       </c>
       <c r="I623">
         <v>24.949</v>
       </c>
       <c r="J623">
         <v>149.02</v>
       </c>
       <c r="K623">
         <v>404.011</v>
       </c>
       <c r="L623">
         <v>21.214</v>
       </c>
       <c r="M623">
         <v>980.891</v>
       </c>
       <c r="N623">
-        <v>5732.331</v>
+        <v>5732.256</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>249.71</v>
       </c>
       <c r="C624">
-        <v>377.523</v>
+        <v>377.542</v>
       </c>
       <c r="D624">
-        <v>315.754</v>
+        <v>315.666</v>
       </c>
       <c r="E624">
         <v>312.839</v>
       </c>
       <c r="F624">
-        <v>628.592</v>
+        <v>628.504</v>
       </c>
       <c r="G624">
-        <v>3449.472</v>
+        <v>3449.383</v>
       </c>
       <c r="H624">
         <v>3.806</v>
       </c>
       <c r="I624">
         <v>18.698</v>
       </c>
       <c r="J624">
         <v>147.114</v>
       </c>
       <c r="K624">
         <v>140.263</v>
       </c>
       <c r="L624">
         <v>20.412</v>
       </c>
       <c r="M624">
         <v>978.356</v>
       </c>
       <c r="N624">
-        <v>5385.354</v>
+        <v>5385.285</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>232.684</v>
       </c>
       <c r="C625">
-        <v>639.101</v>
+        <v>640.195</v>
       </c>
       <c r="D625">
-        <v>370.032</v>
+        <v>406.703</v>
       </c>
       <c r="E625">
         <v>267.419</v>
       </c>
       <c r="F625">
-        <v>637.451</v>
+        <v>674.123</v>
       </c>
       <c r="G625">
-        <v>3082.508</v>
+        <v>3119.18</v>
       </c>
       <c r="H625">
         <v>2.369</v>
       </c>
       <c r="I625">
-        <v>41.357</v>
+        <v>40.825</v>
       </c>
       <c r="J625">
-        <v>138.659</v>
+        <v>135.715</v>
       </c>
       <c r="K625">
         <v>196.317</v>
       </c>
       <c r="L625">
-        <v>17.963</v>
+        <v>17.964</v>
       </c>
       <c r="M625">
         <v>964.695</v>
       </c>
       <c r="N625">
-        <v>5315.655</v>
+        <v>5349.945</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>230.022</v>
       </c>
       <c r="C626">
-        <v>582.575</v>
+        <v>583.265</v>
       </c>
       <c r="D626">
-        <v>261.789</v>
+        <v>290.544</v>
       </c>
       <c r="E626">
         <v>238.724</v>
       </c>
       <c r="F626">
-        <v>500.513</v>
+        <v>529.268</v>
       </c>
       <c r="G626">
-        <v>3068.032</v>
+        <v>3096.787</v>
       </c>
       <c r="H626">
         <v>1.269</v>
       </c>
       <c r="I626">
-        <v>34.692</v>
+        <v>34.245</v>
       </c>
       <c r="J626">
-        <v>144.827</v>
+        <v>141.752</v>
       </c>
       <c r="K626">
         <v>120.399</v>
       </c>
       <c r="L626">
-        <v>18.22</v>
+        <v>18.221</v>
       </c>
       <c r="M626">
         <v>936.727</v>
       </c>
       <c r="N626">
-        <v>5136.763</v>
+        <v>5162.688</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>258.254</v>
       </c>
       <c r="C627">
-        <v>484.094</v>
+        <v>483.929</v>
       </c>
       <c r="D627">
-        <v>145.645</v>
+        <v>169.985</v>
       </c>
       <c r="E627">
         <v>271.097</v>
       </c>
       <c r="F627">
-        <v>416.742</v>
+        <v>441.082</v>
       </c>
       <c r="G627">
-        <v>3026.796</v>
+        <v>3051.137</v>
       </c>
       <c r="H627">
         <v>1.238</v>
       </c>
       <c r="I627">
-        <v>36.958</v>
+        <v>36.483</v>
       </c>
       <c r="J627">
-        <v>149.475</v>
+        <v>146.301</v>
       </c>
       <c r="K627">
         <v>133.692</v>
       </c>
       <c r="L627">
-        <v>18.836</v>
+        <v>18.837</v>
       </c>
       <c r="M627">
         <v>960.451</v>
       </c>
       <c r="N627">
-        <v>5069.796</v>
+        <v>5090.322</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>295.989</v>
       </c>
       <c r="C628">
-        <v>547.911</v>
+        <v>547.946</v>
       </c>
       <c r="D628">
-        <v>167.107</v>
+        <v>184.458</v>
       </c>
       <c r="E628">
         <v>285.733</v>
       </c>
       <c r="F628">
-        <v>452.84</v>
+        <v>470.191</v>
       </c>
       <c r="G628">
-        <v>2998.545</v>
+        <v>3015.896</v>
       </c>
       <c r="H628">
         <v>1.884</v>
       </c>
       <c r="I628">
-        <v>49.917</v>
+        <v>49.275</v>
       </c>
       <c r="J628">
-        <v>148.341</v>
+        <v>145.192</v>
       </c>
       <c r="K628">
         <v>313.312</v>
       </c>
       <c r="L628">
         <v>20.706</v>
       </c>
       <c r="M628">
         <v>942.621</v>
       </c>
       <c r="N628">
-        <v>5319.225</v>
+        <v>5332.82</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>405.371</v>
       </c>
       <c r="C629">
-        <v>522.969</v>
+        <v>522.754</v>
       </c>
       <c r="D629">
-        <v>255.287</v>
+        <v>266.465</v>
       </c>
       <c r="E629">
         <v>289.484</v>
       </c>
       <c r="F629">
-        <v>544.771</v>
+        <v>555.949</v>
       </c>
       <c r="G629">
-        <v>3243.225</v>
+        <v>3254.404</v>
       </c>
       <c r="H629">
         <v>1.846</v>
       </c>
       <c r="I629">
-        <v>38.098</v>
+        <v>37.608</v>
       </c>
       <c r="J629">
-        <v>157.067</v>
+        <v>153.732</v>
       </c>
       <c r="K629">
         <v>285.779</v>
       </c>
       <c r="L629">
-        <v>18.284</v>
+        <v>18.285</v>
       </c>
       <c r="M629">
         <v>1001.517</v>
       </c>
       <c r="N629">
-        <v>5674.157</v>
+        <v>5681.295</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>476.638</v>
       </c>
       <c r="C630">
-        <v>411.682</v>
+        <v>410.641</v>
       </c>
       <c r="D630">
-        <v>308.858</v>
+        <v>316.752</v>
       </c>
       <c r="E630">
         <v>279.533</v>
       </c>
       <c r="F630">
-        <v>588.391</v>
+        <v>596.286</v>
       </c>
       <c r="G630">
-        <v>3228.209</v>
+        <v>3236.104</v>
       </c>
       <c r="H630">
         <v>1.35</v>
       </c>
       <c r="I630">
-        <v>44.286</v>
+        <v>43.716</v>
       </c>
       <c r="J630">
-        <v>153.863</v>
+        <v>150.596</v>
       </c>
       <c r="K630">
         <v>173.418</v>
       </c>
       <c r="L630">
-        <v>18.135</v>
+        <v>18.136</v>
       </c>
       <c r="M630">
         <v>1014.097</v>
       </c>
       <c r="N630">
-        <v>5521.678</v>
+        <v>5524.695</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>464.726</v>
       </c>
       <c r="C631">
-        <v>459.632</v>
+        <v>458.844</v>
       </c>
       <c r="D631">
-        <v>305.251</v>
+        <v>312.56</v>
       </c>
       <c r="E631">
         <v>268.613</v>
       </c>
       <c r="F631">
-        <v>573.864</v>
+        <v>581.173</v>
       </c>
       <c r="G631">
-        <v>3012.403</v>
+        <v>3019.711</v>
       </c>
       <c r="H631">
         <v>0.257</v>
       </c>
       <c r="I631">
-        <v>39.507</v>
+        <v>38.998</v>
       </c>
       <c r="J631">
-        <v>155.841</v>
+        <v>152.532</v>
       </c>
       <c r="K631">
         <v>293.922</v>
       </c>
       <c r="L631">
         <v>17.928</v>
       </c>
       <c r="M631">
         <v>1002.559</v>
       </c>
       <c r="N631">
-        <v>5446.774</v>
+        <v>5449.478</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>510.597</v>
       </c>
       <c r="C632">
-        <v>583.41</v>
+        <v>583.369</v>
       </c>
       <c r="D632">
-        <v>363.458</v>
+        <v>370.947</v>
       </c>
       <c r="E632">
         <v>274.29</v>
       </c>
       <c r="F632">
-        <v>637.749</v>
+        <v>645.238</v>
       </c>
       <c r="G632">
-        <v>3376.796</v>
+        <v>3384.285</v>
       </c>
       <c r="H632">
         <v>0.001</v>
       </c>
       <c r="I632">
-        <v>47.602</v>
+        <v>46.989</v>
       </c>
       <c r="J632">
-        <v>154.829</v>
+        <v>151.541</v>
       </c>
       <c r="K632">
         <v>188.32</v>
       </c>
       <c r="L632">
         <v>17.478</v>
       </c>
       <c r="M632">
         <v>1017.547</v>
       </c>
       <c r="N632">
-        <v>5896.579</v>
+        <v>5900.128</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>445.971</v>
       </c>
       <c r="C633">
-        <v>490.625</v>
+        <v>490.205</v>
       </c>
       <c r="D633">
-        <v>407.718</v>
+        <v>416.232</v>
       </c>
       <c r="E633">
         <v>270.967</v>
       </c>
       <c r="F633">
-        <v>678.684</v>
+        <v>687.199</v>
       </c>
       <c r="G633">
-        <v>3517.202</v>
+        <v>3525.717</v>
       </c>
       <c r="H633">
         <v>0.001</v>
       </c>
       <c r="I633">
-        <v>39.574</v>
+        <v>39.064</v>
       </c>
       <c r="J633">
-        <v>150.249</v>
+        <v>147.059</v>
       </c>
       <c r="K633">
         <v>187.17</v>
       </c>
       <c r="L633">
         <v>13.627</v>
       </c>
       <c r="M633">
         <v>948.792</v>
       </c>
       <c r="N633">
-        <v>5793.212</v>
+        <v>5797.607</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>471.896</v>
       </c>
       <c r="C634">
-        <v>734.13</v>
+        <v>735.247</v>
       </c>
       <c r="D634">
-        <v>473.221</v>
+        <v>486.887</v>
       </c>
       <c r="E634">
         <v>280.935</v>
       </c>
       <c r="F634">
-        <v>754.156</v>
+        <v>767.823</v>
       </c>
       <c r="G634">
-        <v>3628.131</v>
+        <v>3641.797</v>
       </c>
       <c r="H634">
         <v>0.18</v>
       </c>
       <c r="I634">
-        <v>35.74</v>
+        <v>35.28</v>
       </c>
       <c r="J634">
-        <v>151.696</v>
+        <v>148.475</v>
       </c>
       <c r="K634">
         <v>176.142</v>
       </c>
       <c r="L634">
         <v>20.04</v>
       </c>
       <c r="M634">
         <v>935.513</v>
       </c>
       <c r="N634">
-        <v>6153.468</v>
+        <v>6164.571</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>352.271</v>
       </c>
       <c r="C635">
-        <v>501.518</v>
+        <v>501.371</v>
       </c>
       <c r="D635">
-        <v>272.034</v>
+        <v>294.785</v>
       </c>
       <c r="E635">
         <v>297</v>
       </c>
       <c r="F635">
-        <v>569.034</v>
+        <v>591.785</v>
       </c>
       <c r="G635">
-        <v>3345.22</v>
+        <v>3367.971</v>
       </c>
       <c r="H635">
         <v>1.473</v>
       </c>
       <c r="I635">
-        <v>24.485</v>
+        <v>24.17</v>
       </c>
       <c r="J635">
-        <v>147.724</v>
+        <v>144.587</v>
       </c>
       <c r="K635">
         <v>186.893</v>
       </c>
       <c r="L635">
         <v>19.37</v>
       </c>
       <c r="M635">
         <v>968.416</v>
       </c>
       <c r="N635">
-        <v>5547.37</v>
+        <v>5566.522</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>239.152</v>
       </c>
       <c r="C636">
-        <v>492.712</v>
+        <v>492.588</v>
       </c>
       <c r="D636">
-        <v>358.98</v>
+        <v>390.672</v>
       </c>
       <c r="E636">
         <v>294.355</v>
       </c>
       <c r="F636">
-        <v>653.335</v>
+        <v>685.026</v>
       </c>
       <c r="G636">
-        <v>3548.817</v>
+        <v>3580.509</v>
       </c>
       <c r="H636">
         <v>1.879</v>
       </c>
       <c r="I636">
-        <v>24.015</v>
+        <v>23.706</v>
       </c>
       <c r="J636">
-        <v>146.725</v>
+        <v>143.609</v>
       </c>
       <c r="K636">
         <v>109.704</v>
       </c>
       <c r="L636">
-        <v>19.463</v>
+        <v>19.464</v>
       </c>
       <c r="M636">
         <v>946.186</v>
       </c>
       <c r="N636">
-        <v>5528.653</v>
+        <v>5556.797</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>223.783</v>
       </c>
       <c r="C637">
-        <v>700.651</v>
+        <v>701.653</v>
       </c>
       <c r="D637">
-        <v>426.176</v>
+        <v>481.255</v>
       </c>
       <c r="E637">
         <v>281.355</v>
       </c>
       <c r="F637">
-        <v>707.531</v>
+        <v>762.61</v>
       </c>
       <c r="G637">
-        <v>3372.583</v>
+        <v>3427.661</v>
       </c>
       <c r="H637">
-        <v>5.076</v>
+        <v>3.861</v>
       </c>
       <c r="I637">
-        <v>32.845</v>
+        <v>32.422</v>
       </c>
       <c r="J637">
-        <v>141.877</v>
+        <v>138.864</v>
       </c>
       <c r="K637">
         <v>294.89</v>
       </c>
       <c r="L637">
-        <v>22.064</v>
+        <v>21.98</v>
       </c>
       <c r="M637">
         <v>935.912</v>
       </c>
       <c r="N637">
-        <v>5729.682</v>
+        <v>5781.029</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>220.932</v>
       </c>
       <c r="C638">
-        <v>520.734</v>
+        <v>520.415</v>
       </c>
       <c r="D638">
-        <v>383.877</v>
+        <v>427.397</v>
       </c>
       <c r="E638">
         <v>262.036</v>
       </c>
       <c r="F638">
-        <v>645.913</v>
+        <v>689.433</v>
       </c>
       <c r="G638">
-        <v>3191.889</v>
+        <v>3235.409</v>
       </c>
       <c r="H638">
-        <v>5.157</v>
+        <v>3.923</v>
       </c>
       <c r="I638">
-        <v>27.479</v>
+        <v>27.126</v>
       </c>
       <c r="J638">
-        <v>145.2</v>
+        <v>142.117</v>
       </c>
       <c r="K638">
         <v>102.505</v>
       </c>
       <c r="L638">
-        <v>20.285</v>
+        <v>20.208</v>
       </c>
       <c r="M638">
         <v>922.247</v>
       </c>
       <c r="N638">
-        <v>5156.427</v>
+        <v>5194.881</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>243.819</v>
       </c>
       <c r="C639">
-        <v>569.737</v>
+        <v>569.607</v>
       </c>
       <c r="D639">
-        <v>239.152</v>
+        <v>264.867</v>
       </c>
       <c r="E639">
         <v>245</v>
       </c>
       <c r="F639">
-        <v>484.152</v>
+        <v>509.867</v>
       </c>
       <c r="G639">
-        <v>3043.082</v>
+        <v>3068.797</v>
       </c>
       <c r="H639">
-        <v>3.269</v>
+        <v>2.487</v>
       </c>
       <c r="I639">
-        <v>34.671</v>
+        <v>34.225</v>
       </c>
       <c r="J639">
-        <v>146.59</v>
+        <v>143.478</v>
       </c>
       <c r="K639">
         <v>152.615</v>
       </c>
       <c r="L639">
-        <v>18.951</v>
+        <v>18.877</v>
       </c>
       <c r="M639">
         <v>939.484</v>
       </c>
       <c r="N639">
-        <v>5152.219</v>
+        <v>5173.389</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>316.188</v>
       </c>
       <c r="C640">
-        <v>567.759</v>
+        <v>567.416</v>
       </c>
       <c r="D640">
-        <v>185.227</v>
+        <v>199.19</v>
       </c>
       <c r="E640">
         <v>266</v>
       </c>
       <c r="F640">
-        <v>451.227</v>
+        <v>465.19</v>
       </c>
       <c r="G640">
-        <v>3017.8</v>
+        <v>3031.763</v>
       </c>
       <c r="H640">
-        <v>1.295</v>
+        <v>0.985</v>
       </c>
       <c r="I640">
-        <v>46.607</v>
+        <v>46.008</v>
       </c>
       <c r="J640">
-        <v>149.02</v>
+        <v>145.855</v>
       </c>
       <c r="K640">
         <v>229.487</v>
       </c>
       <c r="L640">
-        <v>18.637</v>
+        <v>18.562</v>
       </c>
       <c r="M640">
         <v>963.643</v>
       </c>
       <c r="N640">
-        <v>5310.435</v>
+        <v>5319.907</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>386.386</v>
       </c>
       <c r="C641">
-        <v>497.62</v>
+        <v>496.763</v>
       </c>
       <c r="D641">
-        <v>221.434</v>
+        <v>226.082</v>
       </c>
       <c r="E641">
         <v>272.032</v>
       </c>
       <c r="F641">
-        <v>493.466</v>
+        <v>498.114</v>
       </c>
       <c r="G641">
-        <v>3153.936</v>
+        <v>3158.583</v>
       </c>
       <c r="H641">
-        <v>1.289</v>
+        <v>0.98</v>
       </c>
       <c r="I641">
-        <v>44.346</v>
+        <v>43.775</v>
       </c>
       <c r="J641">
-        <v>151.476</v>
+        <v>148.259</v>
       </c>
       <c r="K641">
         <v>291.394</v>
       </c>
       <c r="L641">
-        <v>12.702</v>
+        <v>12.653</v>
       </c>
       <c r="M641">
         <v>1007.662</v>
       </c>
       <c r="N641">
-        <v>5546.809</v>
+        <v>5546.456</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>462.769</v>
       </c>
       <c r="C642">
-        <v>556.537</v>
+        <v>555.88</v>
       </c>
       <c r="D642">
-        <v>304.095</v>
+        <v>301.671</v>
       </c>
       <c r="E642">
         <v>269.233</v>
       </c>
       <c r="F642">
-        <v>573.328</v>
+        <v>570.904</v>
       </c>
       <c r="G642">
-        <v>3390.951</v>
+        <v>3388.527</v>
       </c>
       <c r="H642">
-        <v>1.386</v>
+        <v>1.054</v>
       </c>
       <c r="I642">
-        <v>40.281</v>
+        <v>39.763</v>
       </c>
       <c r="J642">
-        <v>154.903</v>
+        <v>151.614</v>
       </c>
       <c r="K642">
         <v>207.169</v>
       </c>
       <c r="L642">
-        <v>18.399</v>
+        <v>18.325</v>
       </c>
       <c r="M642">
         <v>1035.105</v>
       </c>
       <c r="N642">
-        <v>5867.501</v>
+        <v>5860.206</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>486.828</v>
       </c>
       <c r="C643">
-        <v>484.928</v>
+        <v>483.786</v>
       </c>
       <c r="D643">
-        <v>380.553</v>
+        <v>377.213</v>
       </c>
       <c r="E643">
         <v>282.323</v>
       </c>
       <c r="F643">
-        <v>662.875</v>
+        <v>659.536</v>
       </c>
       <c r="G643">
-        <v>3489.083</v>
+        <v>3485.744</v>
       </c>
       <c r="H643">
-        <v>0.502</v>
+        <v>0.382</v>
       </c>
       <c r="I643">
-        <v>52.308</v>
+        <v>51.635</v>
       </c>
       <c r="J643">
-        <v>153.039</v>
+        <v>149.79</v>
       </c>
       <c r="K643">
         <v>242.476</v>
       </c>
       <c r="L643">
-        <v>21.673</v>
+        <v>21.585</v>
       </c>
       <c r="M643">
         <v>1038.954</v>
       </c>
       <c r="N643">
-        <v>5969.791</v>
+        <v>5961.179</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>492.499</v>
       </c>
       <c r="C644">
-        <v>468.7</v>
+        <v>467.412</v>
       </c>
       <c r="D644">
-        <v>517.945</v>
+        <v>514.779</v>
       </c>
       <c r="E644">
         <v>251.419</v>
       </c>
       <c r="F644">
-        <v>769.365</v>
+        <v>766.198</v>
       </c>
       <c r="G644">
-        <v>3836.958</v>
+        <v>3833.792</v>
       </c>
       <c r="H644">
-        <v>0.947</v>
+        <v>0.72</v>
       </c>
       <c r="I644">
-        <v>48.191</v>
+        <v>47.571</v>
       </c>
       <c r="J644">
-        <v>154.307</v>
+        <v>151.03</v>
       </c>
       <c r="K644">
         <v>176.289</v>
       </c>
       <c r="L644">
-        <v>16.336</v>
+        <v>16.27</v>
       </c>
       <c r="M644">
         <v>1039.281</v>
       </c>
       <c r="N644">
-        <v>6233.507</v>
+        <v>6224.864</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>497.694</v>
       </c>
       <c r="C645">
-        <v>578.57</v>
+        <v>578.172</v>
       </c>
       <c r="D645">
-        <v>401.175</v>
+        <v>400.373</v>
       </c>
       <c r="E645">
         <v>250.933</v>
       </c>
       <c r="F645">
-        <v>652.108</v>
+        <v>651.306</v>
       </c>
       <c r="G645">
-        <v>3532.219</v>
+        <v>3531.417</v>
       </c>
       <c r="H645">
-        <v>0.048</v>
+        <v>0.036</v>
       </c>
       <c r="I645">
-        <v>56.588</v>
+        <v>55.86</v>
       </c>
       <c r="J645">
-        <v>150.096</v>
+        <v>146.909</v>
       </c>
       <c r="K645">
         <v>149.077</v>
       </c>
       <c r="L645">
-        <v>22.947</v>
+        <v>22.836</v>
       </c>
       <c r="M645">
         <v>1015.98</v>
       </c>
       <c r="N645">
-        <v>6003.219</v>
+        <v>5997.981</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>437.158</v>
       </c>
       <c r="C646">
-        <v>656.939</v>
+        <v>657.068</v>
       </c>
       <c r="D646">
-        <v>387.418</v>
+        <v>397.528</v>
       </c>
       <c r="E646">
         <v>224.968</v>
       </c>
       <c r="F646">
-        <v>612.386</v>
+        <v>622.496</v>
       </c>
       <c r="G646">
-        <v>3490.264</v>
+        <v>3500.374</v>
       </c>
       <c r="H646">
-        <v>0.463</v>
+        <v>0.352</v>
       </c>
       <c r="I646">
-        <v>46.276</v>
+        <v>45.681</v>
       </c>
       <c r="J646">
-        <v>148.659</v>
+        <v>145.503</v>
       </c>
       <c r="K646">
         <v>168.255</v>
       </c>
       <c r="L646">
-        <v>19.365</v>
+        <v>19.287</v>
       </c>
       <c r="M646">
         <v>914.167</v>
       </c>
       <c r="N646">
-        <v>5881.548</v>
+        <v>5887.845</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>334.598</v>
       </c>
       <c r="C647">
-        <v>529.4</v>
+        <v>529.232</v>
       </c>
       <c r="D647">
-        <v>185.085</v>
+        <v>210.406</v>
       </c>
       <c r="E647">
         <v>254.333</v>
       </c>
       <c r="F647">
-        <v>439.418</v>
+        <v>464.74</v>
       </c>
       <c r="G647">
-        <v>3318.96</v>
+        <v>3344.282</v>
       </c>
       <c r="H647">
-        <v>3.037</v>
+        <v>2.31</v>
       </c>
       <c r="I647">
-        <v>49.295</v>
+        <v>48.661</v>
       </c>
       <c r="J647">
-        <v>145.173</v>
+        <v>142.091</v>
       </c>
       <c r="K647">
         <v>98.647</v>
       </c>
       <c r="L647">
-        <v>21.886</v>
+        <v>21.801</v>
       </c>
       <c r="M647">
         <v>943.505</v>
       </c>
       <c r="N647">
-        <v>5444.5</v>
+        <v>5465.126</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>232.06</v>
+      </c>
+      <c r="C648">
+        <v>486.293</v>
+      </c>
+      <c r="D648">
+        <v>337.631</v>
+      </c>
+      <c r="E648">
+        <v>269.548</v>
+      </c>
+      <c r="F648">
+        <v>607.179</v>
+      </c>
+      <c r="G648">
+        <v>3502.001</v>
+      </c>
+      <c r="H648">
+        <v>3.292</v>
+      </c>
+      <c r="I648">
+        <v>40.888</v>
+      </c>
+      <c r="J648">
+        <v>143.739</v>
+      </c>
+      <c r="K648">
+        <v>210.872</v>
+      </c>
+      <c r="L648">
+        <v>22.777</v>
+      </c>
+      <c r="M648">
+        <v>989.153</v>
+      </c>
+      <c r="N648">
+        <v>5631.074</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>206.032</v>
+      </c>
+      <c r="C649">
+        <v>634.735</v>
+      </c>
+      <c r="D649">
+        <v>461.827</v>
+      </c>
+      <c r="E649">
+        <v>257.387</v>
+      </c>
+      <c r="F649">
+        <v>719.214</v>
+      </c>
+      <c r="G649">
+        <v>3658.393</v>
+      </c>
+      <c r="H649">
+        <v>4.542</v>
+      </c>
+      <c r="I649">
+        <v>54.35</v>
+      </c>
+      <c r="J649">
+        <v>135.183</v>
+      </c>
+      <c r="K649">
+        <v>251.849</v>
+      </c>
+      <c r="L649">
+        <v>15.748</v>
+      </c>
+      <c r="M649">
+        <v>1010.691</v>
+      </c>
+      <c r="N649">
+        <v>5971.521</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -31996,128 +32084,172 @@
       </c>
       <c r="J86">
         <v>149.968</v>
       </c>
       <c r="K86">
         <v>212.486</v>
       </c>
       <c r="L86">
         <v>20.468</v>
       </c>
       <c r="M86">
         <v>999.279</v>
       </c>
       <c r="N86">
         <v>5228.105</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>368.169</v>
       </c>
       <c r="C87">
-        <v>555.743</v>
+        <v>555.744</v>
       </c>
       <c r="D87">
         <v>303.166</v>
       </c>
       <c r="E87">
         <v>267.121</v>
       </c>
       <c r="F87">
         <v>570.287</v>
       </c>
       <c r="G87">
         <v>3027.804</v>
       </c>
       <c r="H87">
         <v>2.111</v>
       </c>
       <c r="I87">
         <v>40.103</v>
       </c>
       <c r="J87">
         <v>149.608</v>
       </c>
       <c r="K87">
         <v>225.156</v>
       </c>
       <c r="L87">
         <v>16.991</v>
       </c>
       <c r="M87">
         <v>988.027</v>
       </c>
       <c r="N87">
         <v>5373.712</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>365.737</v>
       </c>
       <c r="C88">
         <v>537.826</v>
       </c>
       <c r="D88">
-        <v>307.9</v>
+        <v>326.02</v>
       </c>
       <c r="E88">
         <v>276.645</v>
       </c>
       <c r="F88">
-        <v>584.545</v>
+        <v>602.665</v>
       </c>
       <c r="G88">
-        <v>3257.178</v>
+        <v>3275.298</v>
       </c>
       <c r="H88">
         <v>1.145</v>
       </c>
       <c r="I88">
-        <v>38.02</v>
+        <v>37.531</v>
       </c>
       <c r="J88">
-        <v>149.968</v>
+        <v>146.784</v>
       </c>
       <c r="K88">
         <v>197.31</v>
       </c>
       <c r="L88">
-        <v>18.342</v>
+        <v>18.343</v>
       </c>
       <c r="M88">
         <v>970.124</v>
       </c>
       <c r="N88">
-        <v>5535.651</v>
+        <v>5550.098</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>361.924</v>
+      </c>
+      <c r="C89">
+        <v>551.322</v>
+      </c>
+      <c r="D89">
+        <v>344.921</v>
+      </c>
+      <c r="E89">
+        <v>260.762</v>
+      </c>
+      <c r="F89">
+        <v>605.683</v>
+      </c>
+      <c r="G89">
+        <v>3377.415</v>
+      </c>
+      <c r="H89">
+        <v>1.687</v>
+      </c>
+      <c r="I89">
+        <v>42.878</v>
+      </c>
+      <c r="J89">
+        <v>145.792</v>
+      </c>
+      <c r="K89">
+        <v>194.636</v>
+      </c>
+      <c r="L89">
+        <v>19.583</v>
+      </c>
+      <c r="M89">
+        <v>979.104</v>
+      </c>
+      <c r="N89">
+        <v>5674.34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>