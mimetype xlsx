--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.7b Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -26519,556 +26519,556 @@
       </c>
       <c r="N600">
         <v>5562.876</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>243.386</v>
       </c>
       <c r="C601">
         <v>691.568</v>
       </c>
       <c r="D601">
         <v>323.741</v>
       </c>
       <c r="E601">
         <v>298.129</v>
       </c>
       <c r="F601">
         <v>621.87</v>
       </c>
       <c r="G601">
-        <v>3009.199</v>
+        <v>3009.051</v>
       </c>
       <c r="H601">
         <v>3.222</v>
       </c>
       <c r="I601">
         <v>58.901</v>
       </c>
       <c r="J601">
         <v>137.235</v>
       </c>
       <c r="K601">
         <v>201.11</v>
       </c>
       <c r="L601">
         <v>14.62</v>
       </c>
       <c r="M601">
         <v>947.527</v>
       </c>
       <c r="N601">
-        <v>5306.767</v>
+        <v>5306.619</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>264.284</v>
       </c>
       <c r="C602">
         <v>689.251</v>
       </c>
       <c r="D602">
         <v>373.119</v>
       </c>
       <c r="E602">
         <v>290.5</v>
       </c>
       <c r="F602">
         <v>663.619</v>
       </c>
       <c r="G602">
-        <v>2864.195</v>
+        <v>2864.094</v>
       </c>
       <c r="H602">
         <v>0.234</v>
       </c>
       <c r="I602">
         <v>53.372</v>
       </c>
       <c r="J602">
         <v>147.249</v>
       </c>
       <c r="K602">
         <v>183.024</v>
       </c>
       <c r="L602">
         <v>18.37</v>
       </c>
       <c r="M602">
         <v>937.201</v>
       </c>
       <c r="N602">
-        <v>5157.179</v>
+        <v>5157.078</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>271.874</v>
       </c>
       <c r="C603">
         <v>687.065</v>
       </c>
       <c r="D603">
         <v>294.022</v>
       </c>
       <c r="E603">
         <v>304.226</v>
       </c>
       <c r="F603">
         <v>598.248</v>
       </c>
       <c r="G603">
-        <v>2944.618</v>
+        <v>2944.573</v>
       </c>
       <c r="H603">
         <v>0.066</v>
       </c>
       <c r="I603">
         <v>65.072</v>
       </c>
       <c r="J603">
         <v>153.292</v>
       </c>
       <c r="K603">
         <v>215.897</v>
       </c>
       <c r="L603">
         <v>23.168</v>
       </c>
       <c r="M603">
         <v>986.925</v>
       </c>
       <c r="N603">
-        <v>5347.976</v>
+        <v>5347.931</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>335.362</v>
       </c>
       <c r="C604">
         <v>564.978</v>
       </c>
       <c r="D604">
         <v>175.785</v>
       </c>
       <c r="E604">
         <v>302.133</v>
       </c>
       <c r="F604">
         <v>477.918</v>
       </c>
       <c r="G604">
-        <v>2758.175</v>
+        <v>2758.167</v>
       </c>
       <c r="H604">
         <v>0.301</v>
       </c>
       <c r="I604">
         <v>57.77</v>
       </c>
       <c r="J604">
         <v>149.778</v>
       </c>
       <c r="K604">
         <v>199.705</v>
       </c>
       <c r="L604">
         <v>18.595</v>
       </c>
       <c r="M604">
         <v>1014.868</v>
       </c>
       <c r="N604">
-        <v>5099.532</v>
+        <v>5099.525</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>401.146</v>
       </c>
       <c r="C605">
         <v>486.35</v>
       </c>
       <c r="D605">
         <v>226.111</v>
       </c>
       <c r="E605">
         <v>297.161</v>
       </c>
       <c r="F605">
         <v>523.272</v>
       </c>
       <c r="G605">
-        <v>2715.9</v>
+        <v>2715.902</v>
       </c>
       <c r="H605">
         <v>0.631</v>
       </c>
       <c r="I605">
         <v>52.786</v>
       </c>
       <c r="J605">
         <v>155.232</v>
       </c>
       <c r="K605">
         <v>157.494</v>
       </c>
       <c r="L605">
         <v>20.528</v>
       </c>
       <c r="M605">
         <v>1020.668</v>
       </c>
       <c r="N605">
-        <v>5010.736</v>
+        <v>5010.738</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>492.792</v>
       </c>
       <c r="C606">
         <v>548.285</v>
       </c>
       <c r="D606">
         <v>330.248</v>
       </c>
       <c r="E606">
         <v>280.6</v>
       </c>
       <c r="F606">
         <v>610.848</v>
       </c>
       <c r="G606">
-        <v>3007.858</v>
+        <v>3007.863</v>
       </c>
       <c r="H606">
         <v>0.073</v>
       </c>
       <c r="I606">
         <v>43.866</v>
       </c>
       <c r="J606">
         <v>154.483</v>
       </c>
       <c r="K606">
         <v>186.122</v>
       </c>
       <c r="L606">
         <v>22.049</v>
       </c>
       <c r="M606">
         <v>1025.363</v>
       </c>
       <c r="N606">
-        <v>5480.889</v>
+        <v>5480.894</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>465.132</v>
       </c>
       <c r="C607">
         <v>370.317</v>
       </c>
       <c r="D607">
         <v>396.835</v>
       </c>
       <c r="E607">
         <v>289.903</v>
       </c>
       <c r="F607">
         <v>686.738</v>
       </c>
       <c r="G607">
-        <v>3137.014</v>
+        <v>3137.017</v>
       </c>
       <c r="H607">
         <v>0.284</v>
       </c>
       <c r="I607">
         <v>21.788</v>
       </c>
       <c r="J607">
         <v>149.997</v>
       </c>
       <c r="K607">
         <v>336.496</v>
       </c>
       <c r="L607">
         <v>20.803</v>
       </c>
       <c r="M607">
         <v>1065.986</v>
       </c>
       <c r="N607">
-        <v>5567.817</v>
+        <v>5567.819</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>509.969</v>
       </c>
       <c r="C608">
         <v>513.117</v>
       </c>
       <c r="D608">
         <v>345.348</v>
       </c>
       <c r="E608">
         <v>281.355</v>
       </c>
       <c r="F608">
         <v>626.703</v>
       </c>
       <c r="G608">
-        <v>2778.132</v>
+        <v>2778.135</v>
       </c>
       <c r="H608">
         <v>0.02</v>
       </c>
       <c r="I608">
         <v>62.971</v>
       </c>
       <c r="J608">
         <v>155.168</v>
       </c>
       <c r="K608">
         <v>246.928</v>
       </c>
       <c r="L608">
         <v>20.972</v>
       </c>
       <c r="M608">
         <v>1052.456</v>
       </c>
       <c r="N608">
-        <v>5339.733</v>
+        <v>5339.737</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>471.82</v>
       </c>
       <c r="C609">
         <v>640.989</v>
       </c>
       <c r="D609">
         <v>494.633</v>
       </c>
       <c r="E609">
         <v>260.667</v>
       </c>
       <c r="F609">
         <v>755.299</v>
       </c>
       <c r="G609">
-        <v>2908.713</v>
+        <v>2908.725</v>
       </c>
       <c r="H609">
         <v>0.31</v>
       </c>
       <c r="I609">
         <v>46.292</v>
       </c>
       <c r="J609">
         <v>150.594</v>
       </c>
       <c r="K609">
         <v>226.698</v>
       </c>
       <c r="L609">
         <v>27.384</v>
       </c>
       <c r="M609">
         <v>1007.825</v>
       </c>
       <c r="N609">
-        <v>5480.624</v>
+        <v>5480.636</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>452.579</v>
       </c>
       <c r="C610">
         <v>648.633</v>
       </c>
       <c r="D610">
         <v>331.617</v>
       </c>
       <c r="E610">
         <v>231.548</v>
       </c>
       <c r="F610">
         <v>563.165</v>
       </c>
       <c r="G610">
-        <v>2798.901</v>
+        <v>2798.953</v>
       </c>
       <c r="H610">
         <v>0.052</v>
       </c>
       <c r="I610">
         <v>60.997</v>
       </c>
       <c r="J610">
         <v>149.915</v>
       </c>
       <c r="K610">
         <v>150.162</v>
       </c>
       <c r="L610">
         <v>18.126</v>
       </c>
       <c r="M610">
         <v>991.104</v>
       </c>
       <c r="N610">
-        <v>5270.469</v>
+        <v>5270.522</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>368.504</v>
       </c>
       <c r="C611">
         <v>638.985</v>
       </c>
       <c r="D611">
         <v>335.714</v>
       </c>
       <c r="E611">
         <v>240.4</v>
       </c>
       <c r="F611">
         <v>576.114</v>
       </c>
       <c r="G611">
-        <v>2772.719</v>
+        <v>2772.826</v>
       </c>
       <c r="H611">
         <v>0.497</v>
       </c>
       <c r="I611">
         <v>50.414</v>
       </c>
       <c r="J611">
         <v>150.257</v>
       </c>
       <c r="K611">
         <v>265.079</v>
       </c>
       <c r="L611">
         <v>22.116</v>
       </c>
       <c r="M611">
         <v>973.43</v>
       </c>
       <c r="N611">
-        <v>5242.001</v>
+        <v>5242.108</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>255.941</v>
       </c>
       <c r="C612">
         <v>367.442</v>
       </c>
       <c r="D612">
         <v>244.284</v>
       </c>
       <c r="E612">
         <v>237.452</v>
       </c>
       <c r="F612">
         <v>481.736</v>
       </c>
       <c r="G612">
-        <v>2459.002</v>
+        <v>2459.111</v>
       </c>
       <c r="H612">
         <v>0.57</v>
       </c>
       <c r="I612">
         <v>49.101</v>
       </c>
       <c r="J612">
         <v>146.326</v>
       </c>
       <c r="K612">
         <v>179.16</v>
       </c>
       <c r="L612">
         <v>18.952</v>
       </c>
       <c r="M612">
         <v>962.775</v>
       </c>
       <c r="N612">
-        <v>4439.268</v>
+        <v>4439.378</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>227.022</v>
       </c>
       <c r="C613">
         <v>670.549</v>
       </c>
       <c r="D613">
         <v>332.094</v>
       </c>
       <c r="E613">
         <v>260.194</v>
       </c>
       <c r="F613">
         <v>592.288</v>
       </c>
       <c r="G613">
         <v>2836.438</v>
       </c>
       <c r="H613">
@@ -28094,609 +28094,653 @@
       </c>
       <c r="K636">
         <v>109.704</v>
       </c>
       <c r="L636">
         <v>19.464</v>
       </c>
       <c r="M636">
         <v>946.186</v>
       </c>
       <c r="N636">
         <v>5556.797</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>223.783</v>
       </c>
       <c r="C637">
         <v>701.653</v>
       </c>
       <c r="D637">
-        <v>481.255</v>
+        <v>481.658</v>
       </c>
       <c r="E637">
         <v>281.355</v>
       </c>
       <c r="F637">
-        <v>762.61</v>
+        <v>763.013</v>
       </c>
       <c r="G637">
-        <v>3427.661</v>
+        <v>3428.065</v>
       </c>
       <c r="H637">
         <v>3.861</v>
       </c>
       <c r="I637">
         <v>32.422</v>
       </c>
       <c r="J637">
         <v>138.864</v>
       </c>
       <c r="K637">
         <v>294.89</v>
       </c>
       <c r="L637">
         <v>21.98</v>
       </c>
       <c r="M637">
         <v>935.912</v>
       </c>
       <c r="N637">
-        <v>5781.029</v>
+        <v>5781.432</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>220.932</v>
       </c>
       <c r="C638">
         <v>520.415</v>
       </c>
       <c r="D638">
-        <v>427.397</v>
+        <v>427.41</v>
       </c>
       <c r="E638">
         <v>262.036</v>
       </c>
       <c r="F638">
-        <v>689.433</v>
+        <v>689.445</v>
       </c>
       <c r="G638">
-        <v>3235.409</v>
+        <v>3235.422</v>
       </c>
       <c r="H638">
         <v>3.923</v>
       </c>
       <c r="I638">
         <v>27.126</v>
       </c>
       <c r="J638">
         <v>142.117</v>
       </c>
       <c r="K638">
         <v>102.505</v>
       </c>
       <c r="L638">
         <v>20.208</v>
       </c>
       <c r="M638">
         <v>922.247</v>
       </c>
       <c r="N638">
-        <v>5194.881</v>
+        <v>5194.894</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>243.819</v>
       </c>
       <c r="C639">
         <v>569.607</v>
       </c>
       <c r="D639">
-        <v>264.867</v>
+        <v>264.809</v>
       </c>
       <c r="E639">
         <v>245</v>
       </c>
       <c r="F639">
-        <v>509.867</v>
+        <v>509.809</v>
       </c>
       <c r="G639">
-        <v>3068.797</v>
+        <v>3068.739</v>
       </c>
       <c r="H639">
         <v>2.487</v>
       </c>
       <c r="I639">
         <v>34.225</v>
       </c>
       <c r="J639">
         <v>143.478</v>
       </c>
       <c r="K639">
         <v>152.615</v>
       </c>
       <c r="L639">
         <v>18.877</v>
       </c>
       <c r="M639">
         <v>939.484</v>
       </c>
       <c r="N639">
-        <v>5173.389</v>
+        <v>5173.331</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>316.188</v>
       </c>
       <c r="C640">
         <v>567.416</v>
       </c>
       <c r="D640">
-        <v>199.19</v>
+        <v>198.912</v>
       </c>
       <c r="E640">
         <v>266</v>
       </c>
       <c r="F640">
-        <v>465.19</v>
+        <v>464.912</v>
       </c>
       <c r="G640">
-        <v>3031.763</v>
+        <v>3031.486</v>
       </c>
       <c r="H640">
         <v>0.985</v>
       </c>
       <c r="I640">
         <v>46.008</v>
       </c>
       <c r="J640">
         <v>145.855</v>
       </c>
       <c r="K640">
         <v>229.487</v>
       </c>
       <c r="L640">
         <v>18.562</v>
       </c>
       <c r="M640">
         <v>963.643</v>
       </c>
       <c r="N640">
-        <v>5319.907</v>
+        <v>5319.63</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>386.386</v>
       </c>
       <c r="C641">
         <v>496.763</v>
       </c>
       <c r="D641">
-        <v>226.082</v>
+        <v>225.998</v>
       </c>
       <c r="E641">
         <v>272.032</v>
       </c>
       <c r="F641">
-        <v>498.114</v>
+        <v>498.031</v>
       </c>
       <c r="G641">
-        <v>3158.583</v>
+        <v>3158.5</v>
       </c>
       <c r="H641">
         <v>0.98</v>
       </c>
       <c r="I641">
         <v>43.775</v>
       </c>
       <c r="J641">
         <v>148.259</v>
       </c>
       <c r="K641">
         <v>291.394</v>
       </c>
       <c r="L641">
         <v>12.653</v>
       </c>
       <c r="M641">
         <v>1007.662</v>
       </c>
       <c r="N641">
-        <v>5546.456</v>
+        <v>5546.372</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>462.769</v>
       </c>
       <c r="C642">
         <v>555.88</v>
       </c>
       <c r="D642">
-        <v>301.671</v>
+        <v>301.715</v>
       </c>
       <c r="E642">
         <v>269.233</v>
       </c>
       <c r="F642">
-        <v>570.904</v>
+        <v>570.949</v>
       </c>
       <c r="G642">
-        <v>3388.527</v>
+        <v>3388.572</v>
       </c>
       <c r="H642">
         <v>1.054</v>
       </c>
       <c r="I642">
         <v>39.763</v>
       </c>
       <c r="J642">
         <v>151.614</v>
       </c>
       <c r="K642">
         <v>207.169</v>
       </c>
       <c r="L642">
         <v>18.325</v>
       </c>
       <c r="M642">
         <v>1035.105</v>
       </c>
       <c r="N642">
-        <v>5860.206</v>
+        <v>5860.251</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>486.828</v>
       </c>
       <c r="C643">
         <v>483.786</v>
       </c>
       <c r="D643">
-        <v>377.213</v>
+        <v>377.214</v>
       </c>
       <c r="E643">
         <v>282.323</v>
       </c>
       <c r="F643">
-        <v>659.536</v>
+        <v>659.537</v>
       </c>
       <c r="G643">
         <v>3485.744</v>
       </c>
       <c r="H643">
         <v>0.382</v>
       </c>
       <c r="I643">
         <v>51.635</v>
       </c>
       <c r="J643">
         <v>149.79</v>
       </c>
       <c r="K643">
         <v>242.476</v>
       </c>
       <c r="L643">
         <v>21.585</v>
       </c>
       <c r="M643">
         <v>1038.954</v>
       </c>
       <c r="N643">
-        <v>5961.179</v>
+        <v>5961.18</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>492.499</v>
       </c>
       <c r="C644">
         <v>467.412</v>
       </c>
       <c r="D644">
-        <v>514.779</v>
+        <v>514.861</v>
       </c>
       <c r="E644">
         <v>251.419</v>
       </c>
       <c r="F644">
-        <v>766.198</v>
+        <v>766.28</v>
       </c>
       <c r="G644">
-        <v>3833.792</v>
+        <v>3833.874</v>
       </c>
       <c r="H644">
         <v>0.72</v>
       </c>
       <c r="I644">
         <v>47.571</v>
       </c>
       <c r="J644">
         <v>151.03</v>
       </c>
       <c r="K644">
         <v>176.289</v>
       </c>
       <c r="L644">
         <v>16.27</v>
       </c>
       <c r="M644">
         <v>1039.281</v>
       </c>
       <c r="N644">
-        <v>6224.864</v>
+        <v>6224.946</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>497.694</v>
       </c>
       <c r="C645">
         <v>578.172</v>
       </c>
       <c r="D645">
-        <v>400.373</v>
+        <v>400.183</v>
       </c>
       <c r="E645">
         <v>250.933</v>
       </c>
       <c r="F645">
-        <v>651.306</v>
+        <v>651.116</v>
       </c>
       <c r="G645">
-        <v>3531.417</v>
+        <v>3531.227</v>
       </c>
       <c r="H645">
         <v>0.036</v>
       </c>
       <c r="I645">
         <v>55.86</v>
       </c>
       <c r="J645">
         <v>146.909</v>
       </c>
       <c r="K645">
         <v>149.077</v>
       </c>
       <c r="L645">
         <v>22.836</v>
       </c>
       <c r="M645">
         <v>1015.98</v>
       </c>
       <c r="N645">
-        <v>5997.981</v>
+        <v>5997.791</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>437.158</v>
       </c>
       <c r="C646">
         <v>657.068</v>
       </c>
       <c r="D646">
-        <v>397.528</v>
+        <v>397.134</v>
       </c>
       <c r="E646">
         <v>224.968</v>
       </c>
       <c r="F646">
-        <v>622.496</v>
+        <v>622.102</v>
       </c>
       <c r="G646">
-        <v>3500.374</v>
+        <v>3499.98</v>
       </c>
       <c r="H646">
         <v>0.352</v>
       </c>
       <c r="I646">
         <v>45.681</v>
       </c>
       <c r="J646">
         <v>145.503</v>
       </c>
       <c r="K646">
         <v>168.255</v>
       </c>
       <c r="L646">
         <v>19.287</v>
       </c>
       <c r="M646">
         <v>914.167</v>
       </c>
       <c r="N646">
-        <v>5887.845</v>
+        <v>5887.451</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>334.598</v>
       </c>
       <c r="C647">
         <v>529.232</v>
       </c>
       <c r="D647">
-        <v>210.406</v>
+        <v>210.554</v>
       </c>
       <c r="E647">
         <v>254.333</v>
       </c>
       <c r="F647">
-        <v>464.74</v>
+        <v>464.887</v>
       </c>
       <c r="G647">
-        <v>3344.282</v>
+        <v>3344.429</v>
       </c>
       <c r="H647">
         <v>2.31</v>
       </c>
       <c r="I647">
         <v>48.661</v>
       </c>
       <c r="J647">
         <v>142.091</v>
       </c>
       <c r="K647">
         <v>98.647</v>
       </c>
       <c r="L647">
         <v>21.801</v>
       </c>
       <c r="M647">
         <v>943.505</v>
       </c>
       <c r="N647">
-        <v>5465.126</v>
+        <v>5465.274</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>232.06</v>
       </c>
       <c r="C648">
         <v>486.293</v>
       </c>
       <c r="D648">
-        <v>337.631</v>
+        <v>337.935</v>
       </c>
       <c r="E648">
         <v>269.548</v>
       </c>
       <c r="F648">
-        <v>607.179</v>
+        <v>607.483</v>
       </c>
       <c r="G648">
-        <v>3502.001</v>
+        <v>3502.305</v>
       </c>
       <c r="H648">
         <v>3.292</v>
       </c>
       <c r="I648">
         <v>40.888</v>
       </c>
       <c r="J648">
         <v>143.739</v>
       </c>
       <c r="K648">
         <v>210.872</v>
       </c>
       <c r="L648">
         <v>22.777</v>
       </c>
       <c r="M648">
         <v>989.153</v>
       </c>
       <c r="N648">
-        <v>5631.074</v>
+        <v>5631.378</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>206.032</v>
       </c>
       <c r="C649">
-        <v>634.735</v>
+        <v>639.508</v>
       </c>
       <c r="D649">
-        <v>461.827</v>
+        <v>460.792</v>
       </c>
       <c r="E649">
         <v>257.387</v>
       </c>
       <c r="F649">
-        <v>719.214</v>
+        <v>718.179</v>
       </c>
       <c r="G649">
-        <v>3658.393</v>
+        <v>3657.358</v>
       </c>
       <c r="H649">
         <v>4.542</v>
       </c>
       <c r="I649">
         <v>54.35</v>
       </c>
       <c r="J649">
         <v>135.183</v>
       </c>
       <c r="K649">
         <v>251.849</v>
       </c>
       <c r="L649">
-        <v>15.748</v>
+        <v>14.2</v>
       </c>
       <c r="M649">
         <v>1010.691</v>
       </c>
       <c r="N649">
-        <v>5971.521</v>
+        <v>5973.712</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>260.849</v>
+      </c>
+      <c r="C650">
+        <v>621.99</v>
+      </c>
+      <c r="D650">
+        <v>445.287</v>
+      </c>
+      <c r="E650">
+        <v>256.964</v>
+      </c>
+      <c r="F650">
+        <v>702.251</v>
+      </c>
+      <c r="G650">
+        <v>3606.234</v>
+      </c>
+      <c r="H650">
+        <v>2.179</v>
+      </c>
+      <c r="I650">
+        <v>56.297</v>
+      </c>
+      <c r="J650">
+        <v>140.558</v>
+      </c>
+      <c r="K650">
+        <v>270.581</v>
+      </c>
+      <c r="L650">
+        <v>23.149</v>
+      </c>
+      <c r="M650">
+        <v>1005.369</v>
+      </c>
+      <c r="N650">
+        <v>5987.205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>