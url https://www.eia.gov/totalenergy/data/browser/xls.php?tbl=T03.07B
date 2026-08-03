--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.7b Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,653 +28094,741 @@
       </c>
       <c r="K636">
         <v>109.704</v>
       </c>
       <c r="L636">
         <v>19.464</v>
       </c>
       <c r="M636">
         <v>946.186</v>
       </c>
       <c r="N636">
         <v>5556.797</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>223.783</v>
       </c>
       <c r="C637">
         <v>701.653</v>
       </c>
       <c r="D637">
-        <v>481.658</v>
+        <v>481.827</v>
       </c>
       <c r="E637">
         <v>281.355</v>
       </c>
       <c r="F637">
-        <v>763.013</v>
+        <v>763.182</v>
       </c>
       <c r="G637">
-        <v>3428.065</v>
+        <v>3428.234</v>
       </c>
       <c r="H637">
         <v>3.861</v>
       </c>
       <c r="I637">
         <v>32.422</v>
       </c>
       <c r="J637">
         <v>138.864</v>
       </c>
       <c r="K637">
         <v>294.89</v>
       </c>
       <c r="L637">
         <v>21.98</v>
       </c>
       <c r="M637">
         <v>935.912</v>
       </c>
       <c r="N637">
-        <v>5781.432</v>
+        <v>5781.601</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>220.932</v>
       </c>
       <c r="C638">
         <v>520.415</v>
       </c>
       <c r="D638">
-        <v>427.41</v>
+        <v>427.459</v>
       </c>
       <c r="E638">
         <v>262.036</v>
       </c>
       <c r="F638">
-        <v>689.445</v>
+        <v>689.495</v>
       </c>
       <c r="G638">
-        <v>3235.422</v>
+        <v>3235.471</v>
       </c>
       <c r="H638">
         <v>3.923</v>
       </c>
       <c r="I638">
         <v>27.126</v>
       </c>
       <c r="J638">
         <v>142.117</v>
       </c>
       <c r="K638">
         <v>102.505</v>
       </c>
       <c r="L638">
         <v>20.208</v>
       </c>
       <c r="M638">
         <v>922.247</v>
       </c>
       <c r="N638">
-        <v>5194.894</v>
+        <v>5194.943</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>243.819</v>
       </c>
       <c r="C639">
         <v>569.607</v>
       </c>
       <c r="D639">
-        <v>264.809</v>
+        <v>264.837</v>
       </c>
       <c r="E639">
         <v>245</v>
       </c>
       <c r="F639">
-        <v>509.809</v>
+        <v>509.837</v>
       </c>
       <c r="G639">
-        <v>3068.739</v>
+        <v>3068.766</v>
       </c>
       <c r="H639">
         <v>2.487</v>
       </c>
       <c r="I639">
         <v>34.225</v>
       </c>
       <c r="J639">
         <v>143.478</v>
       </c>
       <c r="K639">
         <v>152.615</v>
       </c>
       <c r="L639">
         <v>18.877</v>
       </c>
       <c r="M639">
         <v>939.484</v>
       </c>
       <c r="N639">
-        <v>5173.331</v>
+        <v>5173.358</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>316.188</v>
       </c>
       <c r="C640">
         <v>567.416</v>
       </c>
       <c r="D640">
-        <v>198.912</v>
+        <v>198.877</v>
       </c>
       <c r="E640">
         <v>266</v>
       </c>
       <c r="F640">
-        <v>464.912</v>
+        <v>464.877</v>
       </c>
       <c r="G640">
-        <v>3031.486</v>
+        <v>3031.451</v>
       </c>
       <c r="H640">
         <v>0.985</v>
       </c>
       <c r="I640">
         <v>46.008</v>
       </c>
       <c r="J640">
         <v>145.855</v>
       </c>
       <c r="K640">
         <v>229.487</v>
       </c>
       <c r="L640">
         <v>18.562</v>
       </c>
       <c r="M640">
         <v>963.643</v>
       </c>
       <c r="N640">
-        <v>5319.63</v>
+        <v>5319.595</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>386.386</v>
       </c>
       <c r="C641">
         <v>496.763</v>
       </c>
       <c r="D641">
-        <v>225.998</v>
+        <v>226.032</v>
       </c>
       <c r="E641">
         <v>272.032</v>
       </c>
       <c r="F641">
-        <v>498.031</v>
+        <v>498.064</v>
       </c>
       <c r="G641">
-        <v>3158.5</v>
+        <v>3158.534</v>
       </c>
       <c r="H641">
         <v>0.98</v>
       </c>
       <c r="I641">
         <v>43.775</v>
       </c>
       <c r="J641">
         <v>148.259</v>
       </c>
       <c r="K641">
         <v>291.394</v>
       </c>
       <c r="L641">
         <v>12.653</v>
       </c>
       <c r="M641">
         <v>1007.662</v>
       </c>
       <c r="N641">
-        <v>5546.372</v>
+        <v>5546.406</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>462.769</v>
       </c>
       <c r="C642">
         <v>555.88</v>
       </c>
       <c r="D642">
-        <v>301.715</v>
+        <v>301.707</v>
       </c>
       <c r="E642">
         <v>269.233</v>
       </c>
       <c r="F642">
-        <v>570.949</v>
+        <v>570.94</v>
       </c>
       <c r="G642">
-        <v>3388.572</v>
+        <v>3388.564</v>
       </c>
       <c r="H642">
         <v>1.054</v>
       </c>
       <c r="I642">
         <v>39.763</v>
       </c>
       <c r="J642">
         <v>151.614</v>
       </c>
       <c r="K642">
         <v>207.169</v>
       </c>
       <c r="L642">
         <v>18.325</v>
       </c>
       <c r="M642">
         <v>1035.105</v>
       </c>
       <c r="N642">
-        <v>5860.251</v>
+        <v>5860.243</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>486.828</v>
       </c>
       <c r="C643">
         <v>483.786</v>
       </c>
       <c r="D643">
-        <v>377.214</v>
+        <v>377.209</v>
       </c>
       <c r="E643">
         <v>282.323</v>
       </c>
       <c r="F643">
-        <v>659.537</v>
+        <v>659.532</v>
       </c>
       <c r="G643">
-        <v>3485.744</v>
+        <v>3485.74</v>
       </c>
       <c r="H643">
         <v>0.382</v>
       </c>
       <c r="I643">
         <v>51.635</v>
       </c>
       <c r="J643">
         <v>149.79</v>
       </c>
       <c r="K643">
         <v>242.476</v>
       </c>
       <c r="L643">
         <v>21.585</v>
       </c>
       <c r="M643">
         <v>1038.954</v>
       </c>
       <c r="N643">
-        <v>5961.18</v>
+        <v>5961.175</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>492.499</v>
       </c>
       <c r="C644">
         <v>467.412</v>
       </c>
       <c r="D644">
-        <v>514.861</v>
+        <v>514.848</v>
       </c>
       <c r="E644">
         <v>251.419</v>
       </c>
       <c r="F644">
-        <v>766.28</v>
+        <v>766.268</v>
       </c>
       <c r="G644">
-        <v>3833.874</v>
+        <v>3833.861</v>
       </c>
       <c r="H644">
         <v>0.72</v>
       </c>
       <c r="I644">
         <v>47.571</v>
       </c>
       <c r="J644">
         <v>151.03</v>
       </c>
       <c r="K644">
         <v>176.289</v>
       </c>
       <c r="L644">
         <v>16.27</v>
       </c>
       <c r="M644">
         <v>1039.281</v>
       </c>
       <c r="N644">
-        <v>6224.946</v>
+        <v>6224.933</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>497.694</v>
       </c>
       <c r="C645">
         <v>578.172</v>
       </c>
       <c r="D645">
-        <v>400.183</v>
+        <v>400.082</v>
       </c>
       <c r="E645">
         <v>250.933</v>
       </c>
       <c r="F645">
-        <v>651.116</v>
+        <v>651.015</v>
       </c>
       <c r="G645">
-        <v>3531.227</v>
+        <v>3531.126</v>
       </c>
       <c r="H645">
         <v>0.036</v>
       </c>
       <c r="I645">
         <v>55.86</v>
       </c>
       <c r="J645">
         <v>146.909</v>
       </c>
       <c r="K645">
         <v>149.077</v>
       </c>
       <c r="L645">
         <v>22.836</v>
       </c>
       <c r="M645">
         <v>1015.98</v>
       </c>
       <c r="N645">
-        <v>5997.791</v>
+        <v>5997.69</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>437.158</v>
       </c>
       <c r="C646">
         <v>657.068</v>
       </c>
       <c r="D646">
-        <v>397.134</v>
+        <v>397.233</v>
       </c>
       <c r="E646">
         <v>224.968</v>
       </c>
       <c r="F646">
-        <v>622.102</v>
+        <v>622.201</v>
       </c>
       <c r="G646">
-        <v>3499.98</v>
+        <v>3500.079</v>
       </c>
       <c r="H646">
         <v>0.352</v>
       </c>
       <c r="I646">
         <v>45.681</v>
       </c>
       <c r="J646">
         <v>145.503</v>
       </c>
       <c r="K646">
         <v>168.255</v>
       </c>
       <c r="L646">
         <v>19.287</v>
       </c>
       <c r="M646">
         <v>914.167</v>
       </c>
       <c r="N646">
-        <v>5887.451</v>
+        <v>5887.551</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>334.598</v>
       </c>
       <c r="C647">
         <v>529.232</v>
       </c>
       <c r="D647">
-        <v>210.554</v>
+        <v>210.463</v>
       </c>
       <c r="E647">
         <v>254.333</v>
       </c>
       <c r="F647">
-        <v>464.887</v>
+        <v>464.796</v>
       </c>
       <c r="G647">
-        <v>3344.429</v>
+        <v>3344.338</v>
       </c>
       <c r="H647">
         <v>2.31</v>
       </c>
       <c r="I647">
         <v>48.661</v>
       </c>
       <c r="J647">
         <v>142.091</v>
       </c>
       <c r="K647">
         <v>98.647</v>
       </c>
       <c r="L647">
         <v>21.801</v>
       </c>
       <c r="M647">
         <v>943.505</v>
       </c>
       <c r="N647">
-        <v>5465.274</v>
+        <v>5465.182</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>232.06</v>
       </c>
       <c r="C648">
         <v>486.293</v>
       </c>
       <c r="D648">
-        <v>337.935</v>
+        <v>337.807</v>
       </c>
       <c r="E648">
         <v>269.548</v>
       </c>
       <c r="F648">
-        <v>607.483</v>
+        <v>607.355</v>
       </c>
       <c r="G648">
-        <v>3502.305</v>
+        <v>3502.177</v>
       </c>
       <c r="H648">
         <v>3.292</v>
       </c>
       <c r="I648">
         <v>40.888</v>
       </c>
       <c r="J648">
         <v>143.739</v>
       </c>
       <c r="K648">
         <v>210.872</v>
       </c>
       <c r="L648">
         <v>22.777</v>
       </c>
       <c r="M648">
         <v>989.153</v>
       </c>
       <c r="N648">
-        <v>5631.378</v>
+        <v>5631.25</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>206.032</v>
       </c>
       <c r="C649">
         <v>639.508</v>
       </c>
       <c r="D649">
-        <v>460.792</v>
+        <v>460.883</v>
       </c>
       <c r="E649">
         <v>257.387</v>
       </c>
       <c r="F649">
-        <v>718.179</v>
+        <v>718.27</v>
       </c>
       <c r="G649">
-        <v>3657.358</v>
+        <v>3657.449</v>
       </c>
       <c r="H649">
         <v>4.542</v>
       </c>
       <c r="I649">
         <v>54.35</v>
       </c>
       <c r="J649">
         <v>135.183</v>
       </c>
       <c r="K649">
         <v>251.849</v>
       </c>
       <c r="L649">
-        <v>14.2</v>
+        <v>15.522</v>
       </c>
       <c r="M649">
         <v>1010.691</v>
       </c>
       <c r="N649">
-        <v>5973.712</v>
+        <v>5975.124</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>260.849</v>
       </c>
       <c r="C650">
         <v>621.99</v>
       </c>
       <c r="D650">
-        <v>445.287</v>
+        <v>445.352</v>
       </c>
       <c r="E650">
         <v>256.964</v>
       </c>
       <c r="F650">
-        <v>702.251</v>
+        <v>702.316</v>
       </c>
       <c r="G650">
-        <v>3606.234</v>
+        <v>3606.299</v>
       </c>
       <c r="H650">
         <v>2.179</v>
       </c>
       <c r="I650">
         <v>56.297</v>
       </c>
       <c r="J650">
         <v>140.558</v>
       </c>
       <c r="K650">
         <v>270.581</v>
       </c>
       <c r="L650">
-        <v>23.149</v>
+        <v>24.972</v>
       </c>
       <c r="M650">
         <v>1005.369</v>
       </c>
       <c r="N650">
-        <v>5987.205</v>
+        <v>5989.093</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>293.601</v>
+      </c>
+      <c r="C651">
+        <v>581.886</v>
+      </c>
+      <c r="D651">
+        <v>124.221</v>
+      </c>
+      <c r="E651">
+        <v>256.806</v>
+      </c>
+      <c r="F651">
+        <v>381.027</v>
+      </c>
+      <c r="G651">
+        <v>3220.281</v>
+      </c>
+      <c r="H651">
+        <v>0.822</v>
+      </c>
+      <c r="I651">
+        <v>61.903</v>
+      </c>
+      <c r="J651">
+        <v>144.928</v>
+      </c>
+      <c r="K651">
+        <v>212.01</v>
+      </c>
+      <c r="L651">
+        <v>17.818</v>
+      </c>
+      <c r="M651">
+        <v>962.916</v>
+      </c>
+      <c r="N651">
+        <v>5496.165</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>353.531</v>
+      </c>
+      <c r="C652">
+        <v>579.442</v>
+      </c>
+      <c r="D652">
+        <v>252.769</v>
+      </c>
+      <c r="E652">
+        <v>256.733</v>
+      </c>
+      <c r="F652">
+        <v>509.502</v>
+      </c>
+      <c r="G652">
+        <v>3312.31</v>
+      </c>
+      <c r="H652">
+        <v>2.17</v>
+      </c>
+      <c r="I652">
+        <v>43.42</v>
+      </c>
+      <c r="J652">
+        <v>149.34</v>
+      </c>
+      <c r="K652">
+        <v>139.263</v>
+      </c>
+      <c r="L652">
+        <v>22.391</v>
+      </c>
+      <c r="M652">
+        <v>968.243</v>
+      </c>
+      <c r="N652">
+        <v>5570.11</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>