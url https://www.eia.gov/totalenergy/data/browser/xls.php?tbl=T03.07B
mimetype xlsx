--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.7b Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,741 +28094,785 @@
       </c>
       <c r="K636">
         <v>109.704</v>
       </c>
       <c r="L636">
         <v>19.464</v>
       </c>
       <c r="M636">
         <v>946.186</v>
       </c>
       <c r="N636">
         <v>5556.797</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>223.783</v>
       </c>
       <c r="C637">
         <v>701.653</v>
       </c>
       <c r="D637">
-        <v>481.827</v>
+        <v>481.673</v>
       </c>
       <c r="E637">
         <v>281.355</v>
       </c>
       <c r="F637">
-        <v>763.182</v>
+        <v>763.028</v>
       </c>
       <c r="G637">
-        <v>3428.234</v>
+        <v>3428.079</v>
       </c>
       <c r="H637">
         <v>3.861</v>
       </c>
       <c r="I637">
         <v>32.422</v>
       </c>
       <c r="J637">
         <v>138.864</v>
       </c>
       <c r="K637">
         <v>294.89</v>
       </c>
       <c r="L637">
         <v>21.98</v>
       </c>
       <c r="M637">
         <v>935.912</v>
       </c>
       <c r="N637">
-        <v>5781.601</v>
+        <v>5781.447</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>220.932</v>
       </c>
       <c r="C638">
         <v>520.415</v>
       </c>
       <c r="D638">
-        <v>427.459</v>
+        <v>427.316</v>
       </c>
       <c r="E638">
         <v>262.036</v>
       </c>
       <c r="F638">
-        <v>689.495</v>
+        <v>689.352</v>
       </c>
       <c r="G638">
-        <v>3235.471</v>
+        <v>3235.328</v>
       </c>
       <c r="H638">
         <v>3.923</v>
       </c>
       <c r="I638">
         <v>27.126</v>
       </c>
       <c r="J638">
         <v>142.117</v>
       </c>
       <c r="K638">
         <v>102.505</v>
       </c>
       <c r="L638">
         <v>20.208</v>
       </c>
       <c r="M638">
         <v>922.247</v>
       </c>
       <c r="N638">
-        <v>5194.943</v>
+        <v>5194.8</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>243.819</v>
       </c>
       <c r="C639">
         <v>569.607</v>
       </c>
       <c r="D639">
-        <v>264.837</v>
+        <v>264.769</v>
       </c>
       <c r="E639">
         <v>245</v>
       </c>
       <c r="F639">
-        <v>509.837</v>
+        <v>509.769</v>
       </c>
       <c r="G639">
-        <v>3068.766</v>
+        <v>3068.699</v>
       </c>
       <c r="H639">
         <v>2.487</v>
       </c>
       <c r="I639">
         <v>34.225</v>
       </c>
       <c r="J639">
         <v>143.478</v>
       </c>
       <c r="K639">
         <v>152.615</v>
       </c>
       <c r="L639">
         <v>18.877</v>
       </c>
       <c r="M639">
         <v>939.484</v>
       </c>
       <c r="N639">
-        <v>5173.358</v>
+        <v>5173.29</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>316.188</v>
       </c>
       <c r="C640">
         <v>567.416</v>
       </c>
       <c r="D640">
-        <v>198.877</v>
+        <v>198.814</v>
       </c>
       <c r="E640">
         <v>266</v>
       </c>
       <c r="F640">
-        <v>464.877</v>
+        <v>464.814</v>
       </c>
       <c r="G640">
-        <v>3031.451</v>
+        <v>3031.388</v>
       </c>
       <c r="H640">
         <v>0.985</v>
       </c>
       <c r="I640">
         <v>46.008</v>
       </c>
       <c r="J640">
         <v>145.855</v>
       </c>
       <c r="K640">
         <v>229.487</v>
       </c>
       <c r="L640">
         <v>18.562</v>
       </c>
       <c r="M640">
         <v>963.643</v>
       </c>
       <c r="N640">
-        <v>5319.595</v>
+        <v>5319.532</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>386.386</v>
       </c>
       <c r="C641">
         <v>496.763</v>
       </c>
       <c r="D641">
-        <v>226.032</v>
+        <v>226.081</v>
       </c>
       <c r="E641">
         <v>272.032</v>
       </c>
       <c r="F641">
-        <v>498.064</v>
+        <v>498.113</v>
       </c>
       <c r="G641">
-        <v>3158.534</v>
+        <v>3158.582</v>
       </c>
       <c r="H641">
         <v>0.98</v>
       </c>
       <c r="I641">
         <v>43.775</v>
       </c>
       <c r="J641">
         <v>148.259</v>
       </c>
       <c r="K641">
         <v>291.394</v>
       </c>
       <c r="L641">
         <v>12.653</v>
       </c>
       <c r="M641">
         <v>1007.662</v>
       </c>
       <c r="N641">
-        <v>5546.406</v>
+        <v>5546.455</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>462.769</v>
       </c>
       <c r="C642">
         <v>555.88</v>
       </c>
       <c r="D642">
-        <v>301.707</v>
+        <v>301.77</v>
       </c>
       <c r="E642">
         <v>269.233</v>
       </c>
       <c r="F642">
-        <v>570.94</v>
+        <v>571.004</v>
       </c>
       <c r="G642">
-        <v>3388.564</v>
+        <v>3388.627</v>
       </c>
       <c r="H642">
         <v>1.054</v>
       </c>
       <c r="I642">
         <v>39.763</v>
       </c>
       <c r="J642">
         <v>151.614</v>
       </c>
       <c r="K642">
         <v>207.169</v>
       </c>
       <c r="L642">
         <v>18.325</v>
       </c>
       <c r="M642">
         <v>1035.105</v>
       </c>
       <c r="N642">
-        <v>5860.243</v>
+        <v>5860.306</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>486.828</v>
       </c>
       <c r="C643">
         <v>483.786</v>
       </c>
       <c r="D643">
-        <v>377.209</v>
+        <v>377.235</v>
       </c>
       <c r="E643">
         <v>282.323</v>
       </c>
       <c r="F643">
-        <v>659.532</v>
+        <v>659.557</v>
       </c>
       <c r="G643">
-        <v>3485.74</v>
+        <v>3485.765</v>
       </c>
       <c r="H643">
         <v>0.382</v>
       </c>
       <c r="I643">
         <v>51.635</v>
       </c>
       <c r="J643">
         <v>149.79</v>
       </c>
       <c r="K643">
         <v>242.476</v>
       </c>
       <c r="L643">
         <v>21.585</v>
       </c>
       <c r="M643">
         <v>1038.954</v>
       </c>
       <c r="N643">
-        <v>5961.175</v>
+        <v>5961.201</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>492.499</v>
       </c>
       <c r="C644">
         <v>467.412</v>
       </c>
       <c r="D644">
-        <v>514.848</v>
+        <v>514.909</v>
       </c>
       <c r="E644">
         <v>251.419</v>
       </c>
       <c r="F644">
-        <v>766.268</v>
+        <v>766.328</v>
       </c>
       <c r="G644">
-        <v>3833.861</v>
+        <v>3833.922</v>
       </c>
       <c r="H644">
         <v>0.72</v>
       </c>
       <c r="I644">
         <v>47.571</v>
       </c>
       <c r="J644">
         <v>151.03</v>
       </c>
       <c r="K644">
         <v>176.289</v>
       </c>
       <c r="L644">
         <v>16.27</v>
       </c>
       <c r="M644">
         <v>1039.281</v>
       </c>
       <c r="N644">
-        <v>6224.933</v>
+        <v>6224.994</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>497.694</v>
       </c>
       <c r="C645">
         <v>578.172</v>
       </c>
       <c r="D645">
-        <v>400.082</v>
+        <v>400.179</v>
       </c>
       <c r="E645">
         <v>250.933</v>
       </c>
       <c r="F645">
-        <v>651.015</v>
+        <v>651.113</v>
       </c>
       <c r="G645">
-        <v>3531.126</v>
+        <v>3531.224</v>
       </c>
       <c r="H645">
         <v>0.036</v>
       </c>
       <c r="I645">
         <v>55.86</v>
       </c>
       <c r="J645">
         <v>146.909</v>
       </c>
       <c r="K645">
         <v>149.077</v>
       </c>
       <c r="L645">
         <v>22.836</v>
       </c>
       <c r="M645">
         <v>1015.98</v>
       </c>
       <c r="N645">
-        <v>5997.69</v>
+        <v>5997.788</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>437.158</v>
       </c>
       <c r="C646">
         <v>657.068</v>
       </c>
       <c r="D646">
-        <v>397.233</v>
+        <v>397.257</v>
       </c>
       <c r="E646">
         <v>224.968</v>
       </c>
       <c r="F646">
-        <v>622.201</v>
+        <v>622.225</v>
       </c>
       <c r="G646">
-        <v>3500.079</v>
+        <v>3500.103</v>
       </c>
       <c r="H646">
         <v>0.352</v>
       </c>
       <c r="I646">
         <v>45.681</v>
       </c>
       <c r="J646">
         <v>145.503</v>
       </c>
       <c r="K646">
         <v>168.255</v>
       </c>
       <c r="L646">
         <v>19.287</v>
       </c>
       <c r="M646">
         <v>914.167</v>
       </c>
       <c r="N646">
-        <v>5887.551</v>
+        <v>5887.575</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>334.598</v>
       </c>
       <c r="C647">
         <v>529.232</v>
       </c>
       <c r="D647">
-        <v>210.463</v>
+        <v>210.498</v>
       </c>
       <c r="E647">
         <v>254.333</v>
       </c>
       <c r="F647">
-        <v>464.796</v>
+        <v>464.832</v>
       </c>
       <c r="G647">
-        <v>3344.338</v>
+        <v>3344.374</v>
       </c>
       <c r="H647">
         <v>2.31</v>
       </c>
       <c r="I647">
         <v>48.661</v>
       </c>
       <c r="J647">
         <v>142.091</v>
       </c>
       <c r="K647">
         <v>98.647</v>
       </c>
       <c r="L647">
         <v>21.801</v>
       </c>
       <c r="M647">
         <v>943.505</v>
       </c>
       <c r="N647">
-        <v>5465.182</v>
+        <v>5465.218</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>232.06</v>
       </c>
       <c r="C648">
         <v>486.293</v>
       </c>
       <c r="D648">
-        <v>337.807</v>
+        <v>337.87</v>
       </c>
       <c r="E648">
         <v>269.548</v>
       </c>
       <c r="F648">
-        <v>607.355</v>
+        <v>607.419</v>
       </c>
       <c r="G648">
-        <v>3502.177</v>
+        <v>3502.24</v>
       </c>
       <c r="H648">
         <v>3.292</v>
       </c>
       <c r="I648">
         <v>40.888</v>
       </c>
       <c r="J648">
         <v>143.739</v>
       </c>
       <c r="K648">
         <v>210.872</v>
       </c>
       <c r="L648">
         <v>22.777</v>
       </c>
       <c r="M648">
         <v>989.153</v>
       </c>
       <c r="N648">
-        <v>5631.25</v>
+        <v>5631.314</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>206.032</v>
       </c>
       <c r="C649">
-        <v>639.508</v>
+        <v>649.055</v>
       </c>
       <c r="D649">
-        <v>460.883</v>
+        <v>460.605</v>
       </c>
       <c r="E649">
         <v>257.387</v>
       </c>
       <c r="F649">
-        <v>718.27</v>
+        <v>717.992</v>
       </c>
       <c r="G649">
-        <v>3657.449</v>
+        <v>3657.17</v>
       </c>
       <c r="H649">
         <v>4.542</v>
       </c>
       <c r="I649">
         <v>54.35</v>
       </c>
       <c r="J649">
         <v>135.183</v>
       </c>
       <c r="K649">
         <v>251.849</v>
       </c>
       <c r="L649">
-        <v>15.522</v>
+        <v>15.71</v>
       </c>
       <c r="M649">
         <v>1010.691</v>
       </c>
       <c r="N649">
-        <v>5975.124</v>
+        <v>5984.581</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>260.849</v>
       </c>
       <c r="C650">
-        <v>621.99</v>
+        <v>632.457</v>
       </c>
       <c r="D650">
-        <v>445.352</v>
+        <v>445.016</v>
       </c>
       <c r="E650">
         <v>256.964</v>
       </c>
       <c r="F650">
-        <v>702.316</v>
+        <v>701.981</v>
       </c>
       <c r="G650">
-        <v>3606.299</v>
+        <v>3605.963</v>
       </c>
       <c r="H650">
         <v>2.179</v>
       </c>
       <c r="I650">
         <v>56.297</v>
       </c>
       <c r="J650">
         <v>140.558</v>
       </c>
       <c r="K650">
         <v>270.581</v>
       </c>
       <c r="L650">
-        <v>24.972</v>
+        <v>25.231</v>
       </c>
       <c r="M650">
         <v>1005.369</v>
       </c>
       <c r="N650">
-        <v>5989.093</v>
+        <v>5999.484</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>293.601</v>
       </c>
       <c r="C651">
-        <v>581.886</v>
+        <v>591.814</v>
       </c>
       <c r="D651">
-        <v>124.221</v>
+        <v>123.836</v>
       </c>
       <c r="E651">
         <v>256.806</v>
       </c>
       <c r="F651">
-        <v>381.027</v>
+        <v>380.642</v>
       </c>
       <c r="G651">
-        <v>3220.281</v>
+        <v>3219.896</v>
       </c>
       <c r="H651">
         <v>0.822</v>
       </c>
       <c r="I651">
         <v>61.903</v>
       </c>
       <c r="J651">
         <v>144.928</v>
       </c>
       <c r="K651">
         <v>212.01</v>
       </c>
       <c r="L651">
-        <v>17.818</v>
+        <v>18.05</v>
       </c>
       <c r="M651">
         <v>962.916</v>
       </c>
       <c r="N651">
-        <v>5496.165</v>
+        <v>5505.939</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>353.531</v>
       </c>
       <c r="C652">
-        <v>579.442</v>
+        <v>589.339</v>
       </c>
       <c r="D652">
-        <v>252.769</v>
+        <v>252.798</v>
       </c>
       <c r="E652">
         <v>256.733</v>
       </c>
       <c r="F652">
-        <v>509.502</v>
+        <v>509.531</v>
       </c>
       <c r="G652">
-        <v>3312.31</v>
+        <v>3312.339</v>
       </c>
       <c r="H652">
         <v>2.17</v>
       </c>
       <c r="I652">
         <v>43.42</v>
       </c>
       <c r="J652">
         <v>149.34</v>
       </c>
       <c r="K652">
         <v>139.263</v>
       </c>
       <c r="L652">
-        <v>22.391</v>
+        <v>22.688</v>
       </c>
       <c r="M652">
         <v>968.243</v>
       </c>
       <c r="N652">
-        <v>5570.11</v>
+        <v>5580.334</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>383.269</v>
+      </c>
+      <c r="C653">
+        <v>367.712</v>
+      </c>
+      <c r="D653">
+        <v>254.94</v>
+      </c>
+      <c r="E653">
+        <v>269.387</v>
+      </c>
+      <c r="F653">
+        <v>524.327</v>
+      </c>
+      <c r="G653">
+        <v>3419.675</v>
+      </c>
+      <c r="H653">
+        <v>0.938</v>
+      </c>
+      <c r="I653">
+        <v>38.794</v>
+      </c>
+      <c r="J653">
+        <v>142.124</v>
+      </c>
+      <c r="K653">
+        <v>273.299</v>
+      </c>
+      <c r="L653">
+        <v>18.311</v>
+      </c>
+      <c r="M653">
+        <v>1018.224</v>
+      </c>
+      <c r="N653">
+        <v>5662.344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>