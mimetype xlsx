--- v6 (2026-09-18)
+++ v7 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.7b Petroleum Consumption:  Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Asphalt and Road Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Propane/Propylene Consumed by the Industrial Sector</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Consumed by the Industrial Sector</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.983" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28088,791 +28088,879 @@
       </c>
       <c r="I636">
         <v>23.706</v>
       </c>
       <c r="J636">
         <v>143.609</v>
       </c>
       <c r="K636">
         <v>109.704</v>
       </c>
       <c r="L636">
         <v>19.464</v>
       </c>
       <c r="M636">
         <v>946.186</v>
       </c>
       <c r="N636">
         <v>5556.797</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>223.783</v>
+        <v>228.025</v>
       </c>
       <c r="C637">
-        <v>701.653</v>
+        <v>680.628</v>
       </c>
       <c r="D637">
-        <v>481.673</v>
+        <v>460.381</v>
       </c>
       <c r="E637">
-        <v>281.355</v>
+        <v>281.484</v>
       </c>
       <c r="F637">
-        <v>763.028</v>
+        <v>741.865</v>
       </c>
       <c r="G637">
-        <v>3428.079</v>
+        <v>3441.158</v>
       </c>
       <c r="H637">
-        <v>3.861</v>
+        <v>3.824</v>
       </c>
       <c r="I637">
-        <v>32.422</v>
+        <v>32.467</v>
       </c>
       <c r="J637">
-        <v>138.864</v>
+        <v>138.192</v>
       </c>
       <c r="K637">
-        <v>294.89</v>
+        <v>285.018</v>
       </c>
       <c r="L637">
-        <v>21.98</v>
+        <v>22.948</v>
       </c>
       <c r="M637">
-        <v>935.912</v>
+        <v>935.531</v>
       </c>
       <c r="N637">
-        <v>5781.447</v>
+        <v>5767.791</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>220.932</v>
+        <v>234.075</v>
       </c>
       <c r="C638">
-        <v>520.415</v>
+        <v>510.393</v>
       </c>
       <c r="D638">
-        <v>427.316</v>
+        <v>458.136</v>
       </c>
       <c r="E638">
         <v>262.036</v>
       </c>
       <c r="F638">
-        <v>689.352</v>
+        <v>720.172</v>
       </c>
       <c r="G638">
-        <v>3235.328</v>
+        <v>3277.854</v>
       </c>
       <c r="H638">
-        <v>3.923</v>
+        <v>3.92</v>
       </c>
       <c r="I638">
-        <v>27.126</v>
+        <v>29.579</v>
       </c>
       <c r="J638">
-        <v>142.117</v>
+        <v>142.036</v>
       </c>
       <c r="K638">
-        <v>102.505</v>
+        <v>85.385</v>
       </c>
       <c r="L638">
-        <v>20.208</v>
+        <v>22.328</v>
       </c>
       <c r="M638">
-        <v>922.247</v>
+        <v>932.946</v>
       </c>
       <c r="N638">
-        <v>5194.8</v>
+        <v>5238.516</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>243.819</v>
+        <v>253.443</v>
       </c>
       <c r="C639">
-        <v>569.607</v>
+        <v>551.958</v>
       </c>
       <c r="D639">
-        <v>264.769</v>
+        <v>233.024</v>
       </c>
       <c r="E639">
         <v>245</v>
       </c>
       <c r="F639">
-        <v>509.769</v>
+        <v>478.024</v>
       </c>
       <c r="G639">
-        <v>3068.699</v>
+        <v>3077.181</v>
       </c>
       <c r="H639">
-        <v>2.487</v>
+        <v>2.486</v>
       </c>
       <c r="I639">
-        <v>34.225</v>
+        <v>34.934</v>
       </c>
       <c r="J639">
-        <v>143.478</v>
+        <v>143.367</v>
       </c>
       <c r="K639">
-        <v>152.615</v>
+        <v>148.571</v>
       </c>
       <c r="L639">
-        <v>18.877</v>
+        <v>19.793</v>
       </c>
       <c r="M639">
-        <v>939.484</v>
+        <v>947.126</v>
       </c>
       <c r="N639">
-        <v>5173.29</v>
+        <v>5178.859</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>316.188</v>
+        <v>327.548</v>
       </c>
       <c r="C640">
-        <v>567.416</v>
+        <v>592.734</v>
       </c>
       <c r="D640">
-        <v>198.814</v>
+        <v>237.902</v>
       </c>
       <c r="E640">
         <v>266</v>
       </c>
       <c r="F640">
-        <v>464.814</v>
+        <v>503.902</v>
       </c>
       <c r="G640">
-        <v>3031.388</v>
+        <v>3120.896</v>
       </c>
       <c r="H640">
-        <v>0.985</v>
+        <v>1.086</v>
       </c>
       <c r="I640">
-        <v>46.008</v>
+        <v>44.009</v>
       </c>
       <c r="J640">
-        <v>145.855</v>
+        <v>146.037</v>
       </c>
       <c r="K640">
-        <v>229.487</v>
+        <v>229.02</v>
       </c>
       <c r="L640">
-        <v>18.562</v>
+        <v>18.559</v>
       </c>
       <c r="M640">
-        <v>963.643</v>
+        <v>975.878</v>
       </c>
       <c r="N640">
-        <v>5319.532</v>
+        <v>5455.768</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>386.386</v>
+        <v>395.39</v>
       </c>
       <c r="C641">
-        <v>496.763</v>
+        <v>516.271</v>
       </c>
       <c r="D641">
-        <v>226.081</v>
+        <v>248.777</v>
       </c>
       <c r="E641">
         <v>272.032</v>
       </c>
       <c r="F641">
-        <v>498.113</v>
+        <v>520.809</v>
       </c>
       <c r="G641">
-        <v>3158.582</v>
+        <v>3246.56</v>
       </c>
       <c r="H641">
-        <v>0.98</v>
+        <v>0.882</v>
       </c>
       <c r="I641">
-        <v>43.775</v>
+        <v>43.56</v>
       </c>
       <c r="J641">
-        <v>148.259</v>
+        <v>148.422</v>
       </c>
       <c r="K641">
-        <v>291.394</v>
+        <v>308.291</v>
       </c>
       <c r="L641">
-        <v>12.653</v>
+        <v>13.542</v>
       </c>
       <c r="M641">
-        <v>1007.662</v>
+        <v>996.269</v>
       </c>
       <c r="N641">
-        <v>5546.455</v>
+        <v>5669.188</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>462.769</v>
+        <v>475.159</v>
       </c>
       <c r="C642">
-        <v>555.88</v>
+        <v>497.357</v>
       </c>
       <c r="D642">
-        <v>301.77</v>
+        <v>357.114</v>
       </c>
       <c r="E642">
         <v>269.233</v>
       </c>
       <c r="F642">
-        <v>571.004</v>
+        <v>626.347</v>
       </c>
       <c r="G642">
-        <v>3388.627</v>
+        <v>3421.78</v>
       </c>
       <c r="H642">
-        <v>1.054</v>
+        <v>1.056</v>
       </c>
       <c r="I642">
-        <v>39.763</v>
+        <v>38.118</v>
       </c>
       <c r="J642">
-        <v>151.614</v>
+        <v>153.789</v>
       </c>
       <c r="K642">
-        <v>207.169</v>
+        <v>183.25</v>
       </c>
       <c r="L642">
-        <v>18.325</v>
+        <v>17.871</v>
       </c>
       <c r="M642">
-        <v>1035.105</v>
+        <v>1034.752</v>
       </c>
       <c r="N642">
-        <v>5860.306</v>
+        <v>5823.132</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>486.828</v>
+        <v>489.853</v>
       </c>
       <c r="C643">
-        <v>483.786</v>
+        <v>494.377</v>
       </c>
       <c r="D643">
-        <v>377.235</v>
+        <v>425.272</v>
       </c>
       <c r="E643">
         <v>282.323</v>
       </c>
       <c r="F643">
-        <v>659.557</v>
+        <v>707.595</v>
       </c>
       <c r="G643">
-        <v>3485.765</v>
+        <v>3597.28</v>
       </c>
       <c r="H643">
-        <v>0.382</v>
+        <v>0.38</v>
       </c>
       <c r="I643">
-        <v>51.635</v>
+        <v>52.37</v>
       </c>
       <c r="J643">
-        <v>149.79</v>
+        <v>150.222</v>
       </c>
       <c r="K643">
-        <v>242.476</v>
+        <v>236.56</v>
       </c>
       <c r="L643">
-        <v>21.585</v>
+        <v>22.492</v>
       </c>
       <c r="M643">
-        <v>1038.954</v>
+        <v>1035.269</v>
       </c>
       <c r="N643">
-        <v>5961.201</v>
+        <v>6078.803</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>492.499</v>
+        <v>493.356</v>
       </c>
       <c r="C644">
-        <v>467.412</v>
+        <v>436.385</v>
       </c>
       <c r="D644">
-        <v>514.909</v>
+        <v>474.695</v>
       </c>
       <c r="E644">
         <v>251.419</v>
       </c>
       <c r="F644">
-        <v>766.328</v>
+        <v>726.114</v>
       </c>
       <c r="G644">
-        <v>3833.922</v>
+        <v>3815.196</v>
       </c>
       <c r="H644">
-        <v>0.72</v>
+        <v>0.718</v>
       </c>
       <c r="I644">
-        <v>47.571</v>
+        <v>48.851</v>
       </c>
       <c r="J644">
-        <v>151.03</v>
+        <v>151.265</v>
       </c>
       <c r="K644">
-        <v>176.289</v>
+        <v>203.763</v>
       </c>
       <c r="L644">
-        <v>16.27</v>
+        <v>16.532</v>
       </c>
       <c r="M644">
-        <v>1039.281</v>
+        <v>1051.317</v>
       </c>
       <c r="N644">
-        <v>6224.994</v>
+        <v>6217.385</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>497.694</v>
+        <v>497.259</v>
       </c>
       <c r="C645">
-        <v>578.172</v>
+        <v>610.548</v>
       </c>
       <c r="D645">
-        <v>400.179</v>
+        <v>446.954</v>
       </c>
       <c r="E645">
         <v>250.933</v>
       </c>
       <c r="F645">
-        <v>651.113</v>
+        <v>697.887</v>
       </c>
       <c r="G645">
-        <v>3531.224</v>
+        <v>3536.846</v>
       </c>
       <c r="H645">
         <v>0.036</v>
       </c>
       <c r="I645">
-        <v>55.86</v>
+        <v>53.853</v>
       </c>
       <c r="J645">
-        <v>146.909</v>
+        <v>147.53</v>
       </c>
       <c r="K645">
-        <v>149.077</v>
+        <v>159.831</v>
       </c>
       <c r="L645">
-        <v>22.836</v>
+        <v>23.029</v>
       </c>
       <c r="M645">
-        <v>1015.98</v>
+        <v>1016.334</v>
       </c>
       <c r="N645">
-        <v>5997.788</v>
+        <v>6045.266</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>437.158</v>
+        <v>438.9</v>
       </c>
       <c r="C646">
-        <v>657.068</v>
+        <v>693.715</v>
       </c>
       <c r="D646">
-        <v>397.257</v>
+        <v>384.76</v>
       </c>
       <c r="E646">
         <v>224.968</v>
       </c>
       <c r="F646">
-        <v>622.225</v>
+        <v>609.728</v>
       </c>
       <c r="G646">
-        <v>3500.103</v>
+        <v>3492.732</v>
       </c>
       <c r="H646">
         <v>0.352</v>
       </c>
       <c r="I646">
-        <v>45.681</v>
+        <v>47.493</v>
       </c>
       <c r="J646">
-        <v>145.503</v>
+        <v>146.389</v>
       </c>
       <c r="K646">
-        <v>168.255</v>
+        <v>148.979</v>
       </c>
       <c r="L646">
-        <v>19.287</v>
+        <v>19.524</v>
       </c>
       <c r="M646">
-        <v>914.167</v>
+        <v>914.804</v>
       </c>
       <c r="N646">
-        <v>5887.575</v>
+        <v>5902.887</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>334.598</v>
+        <v>344.434</v>
       </c>
       <c r="C647">
-        <v>529.232</v>
+        <v>550.472</v>
       </c>
       <c r="D647">
-        <v>210.498</v>
+        <v>357.563</v>
       </c>
       <c r="E647">
         <v>254.333</v>
       </c>
       <c r="F647">
-        <v>464.832</v>
+        <v>611.897</v>
       </c>
       <c r="G647">
-        <v>3344.374</v>
+        <v>3482.832</v>
       </c>
       <c r="H647">
-        <v>2.31</v>
+        <v>2.345</v>
       </c>
       <c r="I647">
-        <v>48.661</v>
+        <v>47.964</v>
       </c>
       <c r="J647">
-        <v>142.091</v>
+        <v>142.653</v>
       </c>
       <c r="K647">
-        <v>98.647</v>
+        <v>104.531</v>
       </c>
       <c r="L647">
-        <v>21.801</v>
+        <v>21.853</v>
       </c>
       <c r="M647">
-        <v>943.505</v>
+        <v>943.176</v>
       </c>
       <c r="N647">
-        <v>5465.218</v>
+        <v>5640.261</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>232.06</v>
+        <v>223.976</v>
       </c>
       <c r="C648">
-        <v>486.293</v>
+        <v>501.929</v>
       </c>
       <c r="D648">
-        <v>337.87</v>
+        <v>286.213</v>
       </c>
       <c r="E648">
-        <v>269.548</v>
+        <v>269.677</v>
       </c>
       <c r="F648">
-        <v>607.419</v>
+        <v>555.891</v>
       </c>
       <c r="G648">
-        <v>3502.24</v>
+        <v>3386.495</v>
       </c>
       <c r="H648">
-        <v>3.292</v>
+        <v>3.331</v>
       </c>
       <c r="I648">
-        <v>40.888</v>
+        <v>41.822</v>
       </c>
       <c r="J648">
-        <v>143.739</v>
+        <v>145.009</v>
       </c>
       <c r="K648">
-        <v>210.872</v>
+        <v>193.332</v>
       </c>
       <c r="L648">
-        <v>22.777</v>
+        <v>22.852</v>
       </c>
       <c r="M648">
-        <v>989.153</v>
+        <v>989.218</v>
       </c>
       <c r="N648">
-        <v>5631.314</v>
+        <v>5507.963</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>206.032</v>
       </c>
       <c r="C649">
-        <v>649.055</v>
+        <v>626.744</v>
       </c>
       <c r="D649">
-        <v>460.605</v>
+        <v>409.7</v>
       </c>
       <c r="E649">
         <v>257.387</v>
       </c>
       <c r="F649">
-        <v>717.992</v>
+        <v>667.087</v>
       </c>
       <c r="G649">
-        <v>3657.17</v>
+        <v>3606.265</v>
       </c>
       <c r="H649">
         <v>4.542</v>
       </c>
       <c r="I649">
         <v>54.35</v>
       </c>
       <c r="J649">
         <v>135.183</v>
       </c>
       <c r="K649">
         <v>251.849</v>
       </c>
       <c r="L649">
-        <v>15.71</v>
+        <v>15.74</v>
       </c>
       <c r="M649">
         <v>1010.691</v>
       </c>
       <c r="N649">
-        <v>5984.581</v>
+        <v>5911.395</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>260.849</v>
       </c>
       <c r="C650">
-        <v>632.457</v>
+        <v>607.995</v>
       </c>
       <c r="D650">
-        <v>445.016</v>
+        <v>401.619</v>
       </c>
       <c r="E650">
         <v>256.964</v>
       </c>
       <c r="F650">
-        <v>701.981</v>
+        <v>658.583</v>
       </c>
       <c r="G650">
-        <v>3605.963</v>
+        <v>3562.565</v>
       </c>
       <c r="H650">
         <v>2.179</v>
       </c>
       <c r="I650">
         <v>56.297</v>
       </c>
       <c r="J650">
         <v>140.558</v>
       </c>
       <c r="K650">
         <v>270.581</v>
       </c>
       <c r="L650">
-        <v>25.231</v>
+        <v>25.272</v>
       </c>
       <c r="M650">
         <v>1005.369</v>
       </c>
       <c r="N650">
-        <v>5999.484</v>
+        <v>5931.665</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>293.601</v>
       </c>
       <c r="C651">
-        <v>591.814</v>
+        <v>568.613</v>
       </c>
       <c r="D651">
-        <v>123.836</v>
+        <v>94.405</v>
       </c>
       <c r="E651">
         <v>256.806</v>
       </c>
       <c r="F651">
-        <v>380.642</v>
+        <v>351.211</v>
       </c>
       <c r="G651">
-        <v>3219.896</v>
+        <v>3190.465</v>
       </c>
       <c r="H651">
         <v>0.822</v>
       </c>
       <c r="I651">
         <v>61.903</v>
       </c>
       <c r="J651">
         <v>144.928</v>
       </c>
       <c r="K651">
         <v>212.01</v>
       </c>
       <c r="L651">
-        <v>18.05</v>
+        <v>18.086</v>
       </c>
       <c r="M651">
         <v>962.916</v>
       </c>
       <c r="N651">
-        <v>5505.939</v>
+        <v>5453.343</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>353.531</v>
       </c>
       <c r="C652">
-        <v>589.339</v>
+        <v>566.209</v>
       </c>
       <c r="D652">
-        <v>252.798</v>
+        <v>229.911</v>
       </c>
       <c r="E652">
         <v>256.733</v>
       </c>
       <c r="F652">
-        <v>509.531</v>
+        <v>486.644</v>
       </c>
       <c r="G652">
-        <v>3312.339</v>
+        <v>3289.453</v>
       </c>
       <c r="H652">
         <v>2.17</v>
       </c>
       <c r="I652">
         <v>43.42</v>
       </c>
       <c r="J652">
         <v>149.34</v>
       </c>
       <c r="K652">
         <v>139.263</v>
       </c>
       <c r="L652">
-        <v>22.688</v>
+        <v>22.734</v>
       </c>
       <c r="M652">
         <v>968.243</v>
       </c>
       <c r="N652">
-        <v>5580.334</v>
+        <v>5534.364</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>383.269</v>
       </c>
       <c r="C653">
-        <v>367.712</v>
+        <v>344.426</v>
       </c>
       <c r="D653">
-        <v>254.94</v>
+        <v>237.025</v>
       </c>
       <c r="E653">
         <v>269.387</v>
       </c>
       <c r="F653">
-        <v>524.327</v>
+        <v>506.412</v>
       </c>
       <c r="G653">
-        <v>3419.675</v>
+        <v>3401.759</v>
       </c>
       <c r="H653">
         <v>0.938</v>
       </c>
       <c r="I653">
         <v>38.794</v>
       </c>
       <c r="J653">
         <v>142.124</v>
       </c>
       <c r="K653">
         <v>273.299</v>
       </c>
       <c r="L653">
-        <v>18.311</v>
+        <v>18.347</v>
       </c>
       <c r="M653">
         <v>1018.224</v>
       </c>
       <c r="N653">
-        <v>5662.344</v>
+        <v>5621.179</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>490.611</v>
+      </c>
+      <c r="C654">
+        <v>458.658</v>
+      </c>
+      <c r="D654">
+        <v>290.615</v>
+      </c>
+      <c r="E654">
+        <v>270.167</v>
+      </c>
+      <c r="F654">
+        <v>560.782</v>
+      </c>
+      <c r="G654">
+        <v>3330.774</v>
+      </c>
+      <c r="H654">
+        <v>2.168</v>
+      </c>
+      <c r="I654">
+        <v>44.144</v>
+      </c>
+      <c r="J654">
+        <v>145.974</v>
+      </c>
+      <c r="K654">
+        <v>229.565</v>
+      </c>
+      <c r="L654">
+        <v>25.195</v>
+      </c>
+      <c r="M654">
+        <v>1017.322</v>
+      </c>
+      <c r="N654">
+        <v>5744.412</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>465.041</v>
+      </c>
+      <c r="C655">
+        <v>397.987</v>
+      </c>
+      <c r="D655">
+        <v>323.501</v>
+      </c>
+      <c r="E655">
+        <v>260.581</v>
+      </c>
+      <c r="F655">
+        <v>584.081</v>
+      </c>
+      <c r="G655">
+        <v>3431.302</v>
+      </c>
+      <c r="H655">
+        <v>0.743</v>
+      </c>
+      <c r="I655">
+        <v>52.778</v>
+      </c>
+      <c r="J655">
+        <v>146.445</v>
+      </c>
+      <c r="K655">
+        <v>179.647</v>
+      </c>
+      <c r="L655">
+        <v>15.739</v>
+      </c>
+      <c r="M655">
+        <v>1037.336</v>
+      </c>
+      <c r="N655">
+        <v>5727.018</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32345,87 +32433,87 @@
       </c>
       <c r="I88">
         <v>37.531</v>
       </c>
       <c r="J88">
         <v>146.784</v>
       </c>
       <c r="K88">
         <v>197.31</v>
       </c>
       <c r="L88">
         <v>18.343</v>
       </c>
       <c r="M88">
         <v>970.124</v>
       </c>
       <c r="N88">
         <v>5550.098</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>361.924</v>
+        <v>367.39</v>
       </c>
       <c r="C89">
-        <v>551.322</v>
+        <v>553.308</v>
       </c>
       <c r="D89">
-        <v>344.921</v>
+        <v>363.618</v>
       </c>
       <c r="E89">
-        <v>260.762</v>
+        <v>260.784</v>
       </c>
       <c r="F89">
-        <v>605.683</v>
+        <v>624.402</v>
       </c>
       <c r="G89">
-        <v>3377.415</v>
+        <v>3409.329</v>
       </c>
       <c r="H89">
-        <v>1.687</v>
+        <v>1.69</v>
       </c>
       <c r="I89">
-        <v>42.878</v>
+        <v>42.995</v>
       </c>
       <c r="J89">
-        <v>145.792</v>
+        <v>146.263</v>
       </c>
       <c r="K89">
-        <v>194.636</v>
+        <v>191.643</v>
       </c>
       <c r="L89">
-        <v>19.583</v>
+        <v>20.09</v>
       </c>
       <c r="M89">
-        <v>979.104</v>
+        <v>981.321</v>
       </c>
       <c r="N89">
-        <v>5674.34</v>
+        <v>5714.028</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>