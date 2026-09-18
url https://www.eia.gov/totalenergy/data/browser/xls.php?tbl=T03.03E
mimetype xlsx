--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -21078,107 +21078,139 @@
       </c>
       <c r="E652">
         <v>3659.406</v>
       </c>
       <c r="F652">
         <v>333.719</v>
       </c>
       <c r="G652">
         <v>726.351</v>
       </c>
       <c r="H652">
         <v>162.746</v>
       </c>
       <c r="I652">
         <v>1537.811</v>
       </c>
       <c r="J652">
         <v>13610.02</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>5302.903</v>
+        <v>5728.351</v>
       </c>
       <c r="C653">
-        <v>1568.323</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1654.667</v>
+      </c>
+      <c r="D653">
+        <v>2023.345</v>
+      </c>
+      <c r="E653">
+        <v>3776.409</v>
       </c>
       <c r="F653">
-        <v>370.387</v>
+        <v>335.812</v>
       </c>
       <c r="G653">
-        <v>925.323</v>
+        <v>806.228</v>
       </c>
       <c r="H653">
-        <v>139.387</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>128.309</v>
+      </c>
+      <c r="I653">
+        <v>1109.893</v>
       </c>
       <c r="J653">
-        <v>13031.323</v>
+        <v>13539.668</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
         <v>4223.267</v>
       </c>
       <c r="C654">
         <v>1466.233</v>
       </c>
       <c r="D654" t="s">
         <v>17</v>
       </c>
       <c r="E654" t="s">
         <v>17</v>
       </c>
       <c r="F654">
         <v>332.367</v>
       </c>
       <c r="G654">
         <v>969.033</v>
       </c>
       <c r="H654">
         <v>141.4</v>
       </c>
       <c r="I654" t="s">
         <v>17</v>
       </c>
       <c r="J654">
         <v>11967.8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>17</v>
+      </c>
+      <c r="C655" t="s">
+        <v>17</v>
+      </c>
+      <c r="D655" t="s">
+        <v>17</v>
+      </c>
+      <c r="E655" t="s">
+        <v>17</v>
+      </c>
+      <c r="F655" t="s">
+        <v>17</v>
+      </c>
+      <c r="G655" t="s">
+        <v>17</v>
+      </c>
+      <c r="H655" t="s">
+        <v>17</v>
+      </c>
+      <c r="I655" t="s">
+        <v>17</v>
+      </c>
+      <c r="J655" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>