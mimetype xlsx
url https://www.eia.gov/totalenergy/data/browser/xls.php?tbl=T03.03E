--- v6 (2026-09-18)
+++ v7 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.3e Petroleum Trade: Exports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Exports</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Exports</t>
   </si>
   <si>
     <t>Propane Exports</t>
   </si>
   <si>
     <t>Total Hydrocarbon Gas Liquids Exports</t>
   </si>
   <si>
     <t>Jet Fuel Exports</t>
   </si>
   <si>
     <t>Finished Motor Gasoline Exports</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20566,427 +20566,427 @@
       </c>
       <c r="E636">
         <v>3093.41</v>
       </c>
       <c r="F636">
         <v>241.807</v>
       </c>
       <c r="G636">
         <v>1027.317</v>
       </c>
       <c r="H636">
         <v>111.773</v>
       </c>
       <c r="I636">
         <v>1254.851</v>
       </c>
       <c r="J636">
         <v>10941.914</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>3930.922</v>
+        <v>3968.054</v>
       </c>
       <c r="C637">
-        <v>1190.763</v>
+        <v>1209.334</v>
       </c>
       <c r="D637">
-        <v>1827.154</v>
+        <v>1797.74</v>
       </c>
       <c r="E637">
-        <v>3043.065</v>
+        <v>3011.658</v>
       </c>
       <c r="F637">
-        <v>227.32</v>
+        <v>224.287</v>
       </c>
       <c r="G637">
-        <v>790.62</v>
+        <v>788.553</v>
       </c>
       <c r="H637">
-        <v>88.61</v>
+        <v>82.146</v>
       </c>
       <c r="I637">
-        <v>988.855</v>
+        <v>1261.45</v>
       </c>
       <c r="J637">
-        <v>10260.157</v>
+        <v>10545.482</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>4294.129</v>
+        <v>4262.946</v>
       </c>
       <c r="C638">
-        <v>891.352</v>
+        <v>885.447</v>
       </c>
       <c r="D638">
-        <v>1814.024</v>
+        <v>1749.567</v>
       </c>
       <c r="E638">
-        <v>3110.496</v>
+        <v>3056.882</v>
       </c>
       <c r="F638">
-        <v>188.231</v>
+        <v>186.356</v>
       </c>
       <c r="G638">
-        <v>758.363</v>
+        <v>750.039</v>
       </c>
       <c r="H638">
-        <v>124.526</v>
+        <v>114.537</v>
       </c>
       <c r="I638">
-        <v>1231.203</v>
+        <v>1440.577</v>
       </c>
       <c r="J638">
-        <v>10598.301</v>
+        <v>10696.784</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>4043.42</v>
+        <v>3985.378</v>
       </c>
       <c r="C639">
-        <v>1106.315</v>
+        <v>1107.466</v>
       </c>
       <c r="D639">
-        <v>1852.85</v>
+        <v>1872.989</v>
       </c>
       <c r="E639">
-        <v>3076.665</v>
+        <v>3098.028</v>
       </c>
       <c r="F639">
-        <v>251.987</v>
+        <v>243.738</v>
       </c>
       <c r="G639">
-        <v>853.018</v>
+        <v>836.889</v>
       </c>
       <c r="H639">
         <v>87.873</v>
       </c>
       <c r="I639">
-        <v>1253.596</v>
+        <v>1419.393</v>
       </c>
       <c r="J639">
-        <v>10672.875</v>
+        <v>10778.766</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>3883.367</v>
+        <v>3834.637</v>
       </c>
       <c r="C640">
-        <v>1164.113</v>
+        <v>1132.051</v>
       </c>
       <c r="D640">
-        <v>1840.83</v>
+        <v>1796.841</v>
       </c>
       <c r="E640">
-        <v>3151.868</v>
+        <v>3106.28</v>
       </c>
       <c r="F640">
-        <v>189.227</v>
+        <v>188.73</v>
       </c>
       <c r="G640">
-        <v>628.671</v>
+        <v>675.252</v>
       </c>
       <c r="H640">
-        <v>124.324</v>
+        <v>124.294</v>
       </c>
       <c r="I640">
-        <v>1210.396</v>
+        <v>1360.48</v>
       </c>
       <c r="J640">
-        <v>10351.966</v>
+        <v>10421.724</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>3628.852</v>
+        <v>3609.609</v>
       </c>
       <c r="C641">
-        <v>1294.251</v>
+        <v>1321.894</v>
       </c>
       <c r="D641">
-        <v>1655.366</v>
+        <v>1639.839</v>
       </c>
       <c r="E641">
-        <v>3041.06</v>
+        <v>3007.27</v>
       </c>
       <c r="F641">
-        <v>201.085</v>
+        <v>201.086</v>
       </c>
       <c r="G641">
-        <v>719.067</v>
+        <v>717.973</v>
       </c>
       <c r="H641">
-        <v>158.112</v>
+        <v>157.765</v>
       </c>
       <c r="I641">
-        <v>1182.339</v>
+        <v>1308.641</v>
       </c>
       <c r="J641">
-        <v>10224.766</v>
+        <v>10324.238</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>3762.429</v>
+        <v>3761.202</v>
       </c>
       <c r="C642">
-        <v>1415.867</v>
+        <v>1408.37</v>
       </c>
       <c r="D642">
-        <v>1739.078</v>
+        <v>1681.65</v>
       </c>
       <c r="E642">
-        <v>3031.424</v>
+        <v>2995.635</v>
       </c>
       <c r="F642">
-        <v>251.608</v>
+        <v>251.472</v>
       </c>
       <c r="G642">
-        <v>808.885</v>
+        <v>658.932</v>
       </c>
       <c r="H642">
         <v>141.477</v>
       </c>
       <c r="I642">
-        <v>1302.842</v>
+        <v>1527.733</v>
       </c>
       <c r="J642">
-        <v>10714.532</v>
+        <v>10744.821</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>3519.676</v>
+        <v>3498.839</v>
       </c>
       <c r="C643">
-        <v>1395.436</v>
+        <v>1375.966</v>
       </c>
       <c r="D643">
-        <v>1878.056</v>
+        <v>1858.818</v>
       </c>
       <c r="E643">
-        <v>3213.837</v>
+        <v>3186.787</v>
       </c>
       <c r="F643">
-        <v>186.649</v>
+        <v>187.2</v>
       </c>
       <c r="G643">
-        <v>789.771</v>
+        <v>764.598</v>
       </c>
       <c r="H643">
-        <v>137.863</v>
+        <v>127.696</v>
       </c>
       <c r="I643">
-        <v>1081.843</v>
+        <v>1250.079</v>
       </c>
       <c r="J643">
-        <v>10325.075</v>
+        <v>10391.165</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>4024.599</v>
+        <v>3998.065</v>
       </c>
       <c r="C644">
-        <v>1326.001</v>
+        <v>1344.218</v>
       </c>
       <c r="D644">
-        <v>1621.572</v>
+        <v>1632.889</v>
       </c>
       <c r="E644">
-        <v>2865.929</v>
+        <v>2890.229</v>
       </c>
       <c r="F644">
-        <v>200.142</v>
+        <v>202.03</v>
       </c>
       <c r="G644">
-        <v>746.725</v>
+        <v>725.517</v>
       </c>
       <c r="H644">
-        <v>123.016</v>
+        <v>122.088</v>
       </c>
       <c r="I644">
-        <v>1235.788</v>
+        <v>1401.212</v>
       </c>
       <c r="J644">
-        <v>10522.201</v>
+        <v>10683.357</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>4338.348</v>
+        <v>4356.496</v>
       </c>
       <c r="C645">
-        <v>1248.306</v>
+        <v>1221.305</v>
       </c>
       <c r="D645">
-        <v>1905.318</v>
+        <v>1857.6</v>
       </c>
       <c r="E645">
-        <v>3241.439</v>
+        <v>3241.463</v>
       </c>
       <c r="F645">
-        <v>253.953</v>
+        <v>236.816</v>
       </c>
       <c r="G645">
-        <v>778.554</v>
+        <v>760.066</v>
       </c>
       <c r="H645">
-        <v>115.14</v>
+        <v>110.685</v>
       </c>
       <c r="I645">
-        <v>1194.417</v>
+        <v>1347.987</v>
       </c>
       <c r="J645">
-        <v>11170.157</v>
+        <v>11274.818</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>4412.201</v>
+        <v>4400.763</v>
       </c>
       <c r="C646">
-        <v>1273.603</v>
+        <v>1214.985</v>
       </c>
       <c r="D646">
-        <v>1785.885</v>
+        <v>1770.054</v>
       </c>
       <c r="E646">
-        <v>3064.258</v>
+        <v>3065.4</v>
       </c>
       <c r="F646">
-        <v>149.259</v>
+        <v>149.232</v>
       </c>
       <c r="G646">
-        <v>843.898</v>
+        <v>803.437</v>
       </c>
       <c r="H646">
-        <v>98.559</v>
+        <v>97.37</v>
       </c>
       <c r="I646">
-        <v>1181.953</v>
+        <v>1342.982</v>
       </c>
       <c r="J646">
-        <v>11023.732</v>
+        <v>11074.169</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>3887.772</v>
+        <v>3817.727</v>
       </c>
       <c r="C647">
-        <v>1313.067</v>
+        <v>1264.547</v>
       </c>
       <c r="D647">
-        <v>1997.994</v>
+        <v>1824.187</v>
       </c>
       <c r="E647">
-        <v>3373.719</v>
+        <v>3199.155</v>
       </c>
       <c r="F647">
-        <v>223.367</v>
+        <v>217.438</v>
       </c>
       <c r="G647">
-        <v>1022.928</v>
+        <v>997.439</v>
       </c>
       <c r="H647">
-        <v>80.576</v>
+        <v>82.363</v>
       </c>
       <c r="I647">
-        <v>1396.541</v>
+        <v>1600.808</v>
       </c>
       <c r="J647">
-        <v>11297.97</v>
+        <v>11179.476</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>4145.732</v>
+        <v>4068.4</v>
       </c>
       <c r="C648">
-        <v>1508.006</v>
+        <v>1477.326</v>
       </c>
       <c r="D648">
-        <v>1840.296</v>
+        <v>1819.618</v>
       </c>
       <c r="E648">
-        <v>3102.245</v>
+        <v>3093.424</v>
       </c>
       <c r="F648">
-        <v>302.339</v>
+        <v>299.998</v>
       </c>
       <c r="G648">
-        <v>902.753</v>
+        <v>852.908</v>
       </c>
       <c r="H648">
-        <v>107.663</v>
+        <v>104.006</v>
       </c>
       <c r="I648">
-        <v>1352.787</v>
+        <v>1412.054</v>
       </c>
       <c r="J648">
-        <v>11421.524</v>
+        <v>11308.117</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>3921.903</v>
       </c>
       <c r="C649">
         <v>1231.946</v>
       </c>
       <c r="D649">
         <v>1825.99</v>
       </c>
       <c r="E649">
         <v>3149.355</v>
       </c>
       <c r="F649">
         <v>270.467</v>
       </c>
       <c r="G649">
         <v>848.932</v>
       </c>
       <c r="H649">
@@ -21110,107 +21110,171 @@
       </c>
       <c r="E653">
         <v>3776.409</v>
       </c>
       <c r="F653">
         <v>335.812</v>
       </c>
       <c r="G653">
         <v>806.228</v>
       </c>
       <c r="H653">
         <v>128.309</v>
       </c>
       <c r="I653">
         <v>1109.893</v>
       </c>
       <c r="J653">
         <v>13539.668</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>4223.267</v>
+        <v>4734.951</v>
       </c>
       <c r="C654">
-        <v>1466.233</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>1432.403</v>
+      </c>
+      <c r="D654">
+        <v>1957.529</v>
+      </c>
+      <c r="E654">
+        <v>3716.187</v>
       </c>
       <c r="F654">
-        <v>332.367</v>
+        <v>350.077</v>
       </c>
       <c r="G654">
-        <v>969.033</v>
+        <v>882.605</v>
       </c>
       <c r="H654">
-        <v>141.4</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>141.147</v>
+      </c>
+      <c r="I654">
+        <v>1282.254</v>
       </c>
       <c r="J654">
-        <v>11967.8</v>
+        <v>12539.625</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
-      <c r="B655" t="s">
+      <c r="B655">
+        <v>3556.238</v>
+      </c>
+      <c r="C655">
+        <v>1745.133</v>
+      </c>
+      <c r="D655">
+        <v>1908.367</v>
+      </c>
+      <c r="E655">
+        <v>3443.773</v>
+      </c>
+      <c r="F655">
+        <v>368.171</v>
+      </c>
+      <c r="G655">
+        <v>859.052</v>
+      </c>
+      <c r="H655">
+        <v>118.119</v>
+      </c>
+      <c r="I655">
+        <v>1319.887</v>
+      </c>
+      <c r="J655">
+        <v>11410.373</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>3819.452</v>
+      </c>
+      <c r="C656">
+        <v>1732.774</v>
+      </c>
+      <c r="D656" t="s">
         <v>17</v>
       </c>
-      <c r="C655" t="s">
+      <c r="E656" t="s">
         <v>17</v>
       </c>
-      <c r="D655" t="s">
+      <c r="F656">
+        <v>365.419</v>
+      </c>
+      <c r="G656">
+        <v>881.677</v>
+      </c>
+      <c r="H656">
+        <v>164.065</v>
+      </c>
+      <c r="I656" t="s">
         <v>17</v>
       </c>
-      <c r="E655" t="s">
+      <c r="J656">
+        <v>11890.613</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657">
+        <v>4020.5</v>
+      </c>
+      <c r="C657">
+        <v>1552.333</v>
+      </c>
+      <c r="D657" t="s">
         <v>17</v>
       </c>
-      <c r="F655" t="s">
+      <c r="E657" t="s">
         <v>17</v>
       </c>
-      <c r="G655" t="s">
+      <c r="F657">
+        <v>295.567</v>
+      </c>
+      <c r="G657">
+        <v>889.233</v>
+      </c>
+      <c r="H657">
+        <v>187.3</v>
+      </c>
+      <c r="I657" t="s">
         <v>17</v>
       </c>
-      <c r="H655" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="J657">
+        <v>11829.833</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -23743,75 +23807,75 @@
       </c>
       <c r="E88">
         <v>2896.857</v>
       </c>
       <c r="F88">
         <v>210.127</v>
       </c>
       <c r="G88">
         <v>796.573</v>
       </c>
       <c r="H88">
         <v>136.62</v>
       </c>
       <c r="I88">
         <v>1283.874</v>
       </c>
       <c r="J88">
         <v>10708.551</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>3987.015</v>
+        <v>3961.279</v>
       </c>
       <c r="C89">
-        <v>1263.354</v>
+        <v>1249.774</v>
       </c>
       <c r="D89">
-        <v>1812.564</v>
+        <v>1775.196</v>
       </c>
       <c r="E89">
-        <v>3108.675</v>
+        <v>3078.919</v>
       </c>
       <c r="F89">
-        <v>218.897</v>
+        <v>215.853</v>
       </c>
       <c r="G89">
-        <v>803.909</v>
+        <v>777.912</v>
       </c>
       <c r="H89">
-        <v>115.575</v>
+        <v>112.654</v>
       </c>
       <c r="I89">
-        <v>1216.963</v>
+        <v>1388.265</v>
       </c>
       <c r="J89">
-        <v>10714.387</v>
+        <v>10784.655</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>