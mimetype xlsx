--- v2 (2026-03-19)
+++ v3 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 3.3d Petroleum Trade:  Imports From Non-OPEC Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Brazil</t>
   </si>
   <si>
     <t>Petroleum Imports From Canada</t>
   </si>
   <si>
     <t>Petroleum Imports From Colombia</t>
   </si>
   <si>
     <t>Petroleum Imports from Ecuador</t>
   </si>
   <si>
     <t>Petroleum Imports From Mexico</t>
   </si>
   <si>
     <t>Petroleum Imports From Netherlands</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26656,80 +26656,162 @@
         <v>36.933</v>
       </c>
       <c r="F647">
         <v>582.6</v>
       </c>
       <c r="G647">
         <v>44.367</v>
       </c>
       <c r="H647">
         <v>18.067</v>
       </c>
       <c r="I647" t="s">
         <v>19</v>
       </c>
       <c r="J647">
         <v>105.9</v>
       </c>
       <c r="K647">
         <v>21.833</v>
       </c>
       <c r="L647">
         <v>994.633</v>
       </c>
       <c r="M647">
         <v>6373.5</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>190.71</v>
+      </c>
+      <c r="C648">
+        <v>4992.129</v>
+      </c>
+      <c r="D648">
+        <v>224.194</v>
+      </c>
+      <c r="E648">
+        <v>97</v>
+      </c>
+      <c r="F648">
+        <v>440.774</v>
+      </c>
+      <c r="G648">
+        <v>78.323</v>
+      </c>
+      <c r="H648">
+        <v>8.742</v>
+      </c>
+      <c r="I648" t="s">
+        <v>19</v>
+      </c>
+      <c r="J648">
+        <v>66.806</v>
+      </c>
+      <c r="K648">
+        <v>7.355</v>
+      </c>
+      <c r="L648">
+        <v>1102.323</v>
+      </c>
+      <c r="M648">
+        <v>7208.355</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>235.774</v>
+      </c>
+      <c r="C649">
+        <v>4718.71</v>
+      </c>
+      <c r="D649">
+        <v>228.484</v>
+      </c>
+      <c r="E649">
+        <v>96</v>
+      </c>
+      <c r="F649">
+        <v>462.71</v>
+      </c>
+      <c r="G649">
+        <v>25.742</v>
+      </c>
+      <c r="H649">
+        <v>17.935</v>
+      </c>
+      <c r="I649" t="s">
+        <v>19</v>
+      </c>
+      <c r="J649">
+        <v>78.161</v>
+      </c>
+      <c r="K649" t="s">
+        <v>19</v>
+      </c>
+      <c r="L649">
+        <v>1070.387</v>
+      </c>
+      <c r="M649">
+        <v>6933.903</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29930,50 +30012,91 @@
         <v>123.839</v>
       </c>
       <c r="F88">
         <v>625.56</v>
       </c>
       <c r="G88">
         <v>101.525</v>
       </c>
       <c r="H88">
         <v>40.191</v>
       </c>
       <c r="I88" t="s">
         <v>19</v>
       </c>
       <c r="J88">
         <v>110.333</v>
       </c>
       <c r="K88">
         <v>1.325</v>
       </c>
       <c r="L88">
         <v>988.486</v>
       </c>
       <c r="M88">
         <v>7180.883</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>231.277</v>
+      </c>
+      <c r="C89">
+        <v>4493.395</v>
+      </c>
+      <c r="D89">
+        <v>225.364</v>
+      </c>
+      <c r="E89">
+        <v>103.778</v>
+      </c>
+      <c r="F89">
+        <v>504.23</v>
+      </c>
+      <c r="G89">
+        <v>103.967</v>
+      </c>
+      <c r="H89">
+        <v>32.499</v>
+      </c>
+      <c r="I89" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89">
+        <v>92.307</v>
+      </c>
+      <c r="K89">
+        <v>2.493</v>
+      </c>
+      <c r="L89">
+        <v>1000.132</v>
+      </c>
+      <c r="M89">
+        <v>6789.441</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>