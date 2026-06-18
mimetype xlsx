--- v3 (2026-05-03)
+++ v4 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 3.3d Petroleum Trade:  Imports From Non-OPEC Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Brazil</t>
   </si>
   <si>
     <t>Petroleum Imports From Canada</t>
   </si>
   <si>
     <t>Petroleum Imports From Colombia</t>
   </si>
   <si>
     <t>Petroleum Imports from Ecuador</t>
   </si>
   <si>
     <t>Petroleum Imports From Mexico</t>
   </si>
   <si>
     <t>Petroleum Imports From Netherlands</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26738,50 +26738,91 @@
         <v>96</v>
       </c>
       <c r="F649">
         <v>462.71</v>
       </c>
       <c r="G649">
         <v>25.742</v>
       </c>
       <c r="H649">
         <v>17.935</v>
       </c>
       <c r="I649" t="s">
         <v>19</v>
       </c>
       <c r="J649">
         <v>78.161</v>
       </c>
       <c r="K649" t="s">
         <v>19</v>
       </c>
       <c r="L649">
         <v>1070.387</v>
       </c>
       <c r="M649">
         <v>6933.903</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>144.464</v>
+      </c>
+      <c r="C650">
+        <v>4721.571</v>
+      </c>
+      <c r="D650">
+        <v>301.679</v>
+      </c>
+      <c r="E650">
+        <v>35.429</v>
+      </c>
+      <c r="F650">
+        <v>443.393</v>
+      </c>
+      <c r="G650">
+        <v>74.25</v>
+      </c>
+      <c r="H650">
+        <v>11.714</v>
+      </c>
+      <c r="I650" t="s">
+        <v>19</v>
+      </c>
+      <c r="J650">
+        <v>28.536</v>
+      </c>
+      <c r="K650" t="s">
+        <v>19</v>
+      </c>
+      <c r="L650">
+        <v>936.821</v>
+      </c>
+      <c r="M650">
+        <v>6697.857</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>