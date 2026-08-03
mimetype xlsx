--- v4 (2026-06-18)
+++ v5 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 3.3d Petroleum Trade:  Imports From Non-OPEC Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Imports From Brazil</t>
   </si>
   <si>
     <t>Petroleum Imports From Canada</t>
   </si>
   <si>
     <t>Petroleum Imports From Colombia</t>
   </si>
   <si>
     <t>Petroleum Imports from Ecuador</t>
   </si>
   <si>
     <t>Petroleum Imports From Mexico</t>
   </si>
   <si>
     <t>Petroleum Imports From Netherlands</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26779,50 +26779,132 @@
         <v>35.429</v>
       </c>
       <c r="F650">
         <v>443.393</v>
       </c>
       <c r="G650">
         <v>74.25</v>
       </c>
       <c r="H650">
         <v>11.714</v>
       </c>
       <c r="I650" t="s">
         <v>19</v>
       </c>
       <c r="J650">
         <v>28.536</v>
       </c>
       <c r="K650" t="s">
         <v>19</v>
       </c>
       <c r="L650">
         <v>936.821</v>
       </c>
       <c r="M650">
         <v>6697.857</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>151.323</v>
+      </c>
+      <c r="C651">
+        <v>4690.323</v>
+      </c>
+      <c r="D651">
+        <v>208.484</v>
+      </c>
+      <c r="E651">
+        <v>106.419</v>
+      </c>
+      <c r="F651">
+        <v>451.968</v>
+      </c>
+      <c r="G651">
+        <v>56.161</v>
+      </c>
+      <c r="H651">
+        <v>0.548</v>
+      </c>
+      <c r="I651" t="s">
+        <v>19</v>
+      </c>
+      <c r="J651">
+        <v>119.484</v>
+      </c>
+      <c r="K651">
+        <v>10.903</v>
+      </c>
+      <c r="L651">
+        <v>892.903</v>
+      </c>
+      <c r="M651">
+        <v>6688.516</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>81.033</v>
+      </c>
+      <c r="C652">
+        <v>4679.367</v>
+      </c>
+      <c r="D652">
+        <v>213.567</v>
+      </c>
+      <c r="E652">
+        <v>78.6</v>
+      </c>
+      <c r="F652">
+        <v>406.633</v>
+      </c>
+      <c r="G652">
+        <v>74.533</v>
+      </c>
+      <c r="H652" t="s">
+        <v>19</v>
+      </c>
+      <c r="I652" t="s">
+        <v>19</v>
+      </c>
+      <c r="J652">
+        <v>48.867</v>
+      </c>
+      <c r="K652">
+        <v>5</v>
+      </c>
+      <c r="L652">
+        <v>1070.4</v>
+      </c>
+      <c r="M652">
+        <v>6658</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>