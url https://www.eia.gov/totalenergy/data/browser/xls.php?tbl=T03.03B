--- v5 (2026-08-03)
+++ v6 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26874,122 +26874,163 @@
       </c>
       <c r="I652">
         <v>79.1</v>
       </c>
       <c r="J652">
         <v>124.2</v>
       </c>
       <c r="K652">
         <v>168.933</v>
       </c>
       <c r="L652">
         <v>932.8</v>
       </c>
       <c r="M652">
         <v>7894.9</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653" t="s">
         <v>21</v>
       </c>
       <c r="C653">
-        <v>5882.001</v>
+        <v>5953.226</v>
       </c>
       <c r="D653">
-        <v>155.952</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>159.548</v>
+      </c>
+      <c r="E653">
+        <v>83.129</v>
+      </c>
+      <c r="F653">
+        <v>13.516</v>
       </c>
       <c r="G653">
-        <v>87.278</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>96.645</v>
+      </c>
+      <c r="H653">
+        <v>191.839</v>
       </c>
       <c r="I653">
-        <v>71.848</v>
+        <v>56.806</v>
       </c>
       <c r="J653">
-        <v>108.741</v>
+        <v>102.71</v>
       </c>
       <c r="K653">
-        <v>120.331</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>124.032</v>
+      </c>
+      <c r="L653">
+        <v>1023.226</v>
       </c>
       <c r="M653">
-        <v>7497.73</v>
+        <v>7611.387</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654" t="s">
         <v>21</v>
       </c>
       <c r="C654">
         <v>5452.514</v>
       </c>
       <c r="D654">
         <v>118.119</v>
       </c>
       <c r="E654" t="s">
         <v>20</v>
       </c>
       <c r="F654" t="s">
         <v>20</v>
       </c>
       <c r="G654">
         <v>89.507</v>
       </c>
       <c r="H654" t="s">
         <v>20</v>
       </c>
       <c r="I654">
         <v>77.138</v>
       </c>
       <c r="J654">
         <v>130.289</v>
       </c>
       <c r="K654">
         <v>116.49</v>
       </c>
       <c r="L654" t="s">
         <v>20</v>
       </c>
       <c r="M654">
         <v>6957.188</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>20</v>
+      </c>
+      <c r="C655" t="s">
+        <v>20</v>
+      </c>
+      <c r="D655" t="s">
+        <v>20</v>
+      </c>
+      <c r="E655" t="s">
+        <v>20</v>
+      </c>
+      <c r="F655" t="s">
+        <v>20</v>
+      </c>
+      <c r="G655" t="s">
+        <v>20</v>
+      </c>
+      <c r="H655" t="s">
+        <v>20</v>
+      </c>
+      <c r="I655" t="s">
+        <v>20</v>
+      </c>
+      <c r="J655" t="s">
+        <v>20</v>
+      </c>
+      <c r="K655" t="s">
+        <v>20</v>
+      </c>
+      <c r="L655" t="s">
+        <v>20</v>
+      </c>
+      <c r="M655" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>