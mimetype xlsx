--- v6 (2026-09-18)
+++ v7 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.3b Petroleum Trade: Imports by Type</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Imports, SPR</t>
   </si>
   <si>
     <t>Crude Oil Imports, Total</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Imports</t>
   </si>
   <si>
     <t>Propane Imports</t>
   </si>
   <si>
     <t>Propylene Imports</t>
   </si>
   <si>
     <t>Propane/Propylene Imports</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26221,447 +26221,447 @@
       </c>
       <c r="J636">
         <v>144.258</v>
       </c>
       <c r="K636">
         <v>138.161</v>
       </c>
       <c r="L636">
         <v>962.806</v>
       </c>
       <c r="M636">
         <v>8311.419</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>21</v>
       </c>
       <c r="C637">
         <v>6649.355</v>
       </c>
       <c r="D637">
-        <v>178.387</v>
+        <v>179.065</v>
       </c>
       <c r="E637">
-        <v>194.323</v>
+        <v>198.774</v>
       </c>
       <c r="F637">
         <v>12.258</v>
       </c>
       <c r="G637">
-        <v>206.581</v>
+        <v>211.032</v>
       </c>
       <c r="H637">
-        <v>267.645</v>
+        <v>279.226</v>
       </c>
       <c r="I637">
-        <v>111.548</v>
+        <v>128.581</v>
       </c>
       <c r="J637">
         <v>60.032</v>
       </c>
       <c r="K637">
         <v>164.839</v>
       </c>
       <c r="L637">
-        <v>878.613</v>
+        <v>892.065</v>
       </c>
       <c r="M637">
-        <v>8310.419</v>
+        <v>8353.161</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>21</v>
       </c>
       <c r="C638">
         <v>6044.964</v>
       </c>
       <c r="D638">
-        <v>256.714</v>
+        <v>257.571</v>
       </c>
       <c r="E638">
-        <v>172.393</v>
+        <v>178</v>
       </c>
       <c r="F638">
         <v>12.786</v>
       </c>
       <c r="G638">
-        <v>185.179</v>
+        <v>190.786</v>
       </c>
       <c r="H638">
-        <v>242.357</v>
+        <v>255.536</v>
       </c>
       <c r="I638">
-        <v>110.321</v>
+        <v>129.321</v>
       </c>
       <c r="J638">
         <v>60.143</v>
       </c>
       <c r="K638">
         <v>148.571</v>
       </c>
       <c r="L638">
-        <v>902.893</v>
+        <v>914</v>
       </c>
       <c r="M638">
-        <v>7765.964</v>
+        <v>7810.107</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>21</v>
       </c>
       <c r="C639">
         <v>5756.032</v>
       </c>
       <c r="D639">
-        <v>177.677</v>
+        <v>179.032</v>
       </c>
       <c r="E639">
-        <v>117.935</v>
+        <v>120.871</v>
       </c>
       <c r="F639">
         <v>16.71</v>
       </c>
       <c r="G639">
-        <v>134.645</v>
+        <v>137.581</v>
       </c>
       <c r="H639">
-        <v>190.871</v>
+        <v>197.613</v>
       </c>
       <c r="I639">
-        <v>118.871</v>
+        <v>135.871</v>
       </c>
       <c r="J639">
         <v>100.548</v>
       </c>
       <c r="K639">
         <v>70.839</v>
       </c>
       <c r="L639">
-        <v>1115.065</v>
+        <v>1124.387</v>
       </c>
       <c r="M639">
-        <v>7529.903</v>
+        <v>7564.323</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>21</v>
       </c>
       <c r="C640">
-        <v>6033.4</v>
+        <v>6021.6</v>
       </c>
       <c r="D640">
-        <v>99.533</v>
+        <v>100.667</v>
       </c>
       <c r="E640">
-        <v>100.5</v>
+        <v>98</v>
       </c>
       <c r="F640">
         <v>13.333</v>
       </c>
       <c r="G640">
-        <v>113.833</v>
+        <v>111.333</v>
       </c>
       <c r="H640">
-        <v>172.867</v>
+        <v>171.833</v>
       </c>
       <c r="I640">
-        <v>127.8</v>
+        <v>145.5</v>
       </c>
       <c r="J640">
         <v>129.4</v>
       </c>
       <c r="K640">
         <v>159.133</v>
       </c>
       <c r="L640">
-        <v>991.233</v>
+        <v>1002.233</v>
       </c>
       <c r="M640">
-        <v>7713.367</v>
+        <v>7730.367</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>21</v>
       </c>
       <c r="C641">
-        <v>6259.419</v>
+        <v>6263.29</v>
       </c>
       <c r="D641">
-        <v>134.613</v>
+        <v>135.323</v>
       </c>
       <c r="E641">
-        <v>89.097</v>
+        <v>90.161</v>
       </c>
       <c r="F641">
         <v>14.032</v>
       </c>
       <c r="G641">
-        <v>103.129</v>
+        <v>104.194</v>
       </c>
       <c r="H641">
-        <v>158.581</v>
+        <v>162.484</v>
       </c>
       <c r="I641">
-        <v>140.613</v>
+        <v>157.613</v>
       </c>
       <c r="J641">
         <v>194.839</v>
       </c>
       <c r="K641">
         <v>61.806</v>
       </c>
       <c r="L641">
-        <v>1059.581</v>
+        <v>1068.484</v>
       </c>
       <c r="M641">
-        <v>8009.452</v>
+        <v>8043.839</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>21</v>
       </c>
       <c r="C642">
         <v>6164.633</v>
       </c>
       <c r="D642">
-        <v>116.767</v>
+        <v>117.033</v>
       </c>
       <c r="E642">
-        <v>92.667</v>
+        <v>93.933</v>
       </c>
       <c r="F642">
         <v>12.533</v>
       </c>
       <c r="G642">
-        <v>105.2</v>
+        <v>106.467</v>
       </c>
       <c r="H642">
-        <v>155.133</v>
+        <v>158.1</v>
       </c>
       <c r="I642">
-        <v>80.033</v>
+        <v>97.733</v>
       </c>
       <c r="J642">
         <v>222.633</v>
       </c>
       <c r="K642">
         <v>77.233</v>
       </c>
       <c r="L642">
-        <v>1134.333</v>
+        <v>1146.1</v>
       </c>
       <c r="M642">
-        <v>7950.767</v>
+        <v>7983.467</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>21</v>
       </c>
       <c r="C643">
-        <v>6328.194</v>
+        <v>6323.806</v>
       </c>
       <c r="D643">
-        <v>133.097</v>
+        <v>133.484</v>
       </c>
       <c r="E643">
-        <v>85.645</v>
+        <v>86.71</v>
       </c>
       <c r="F643">
         <v>13.71</v>
       </c>
       <c r="G643">
-        <v>99.355</v>
+        <v>100.419</v>
       </c>
       <c r="H643">
-        <v>149.774</v>
+        <v>152.355</v>
       </c>
       <c r="I643">
-        <v>106.581</v>
+        <v>123.548</v>
       </c>
       <c r="J643">
         <v>104.548</v>
       </c>
       <c r="K643">
         <v>66.903</v>
       </c>
       <c r="L643">
-        <v>1072.387</v>
+        <v>1075.71</v>
       </c>
       <c r="M643">
-        <v>7961.484</v>
+        <v>7980.355</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>21</v>
       </c>
       <c r="C644">
         <v>6282.871</v>
       </c>
       <c r="D644">
-        <v>145.806</v>
+        <v>146.129</v>
       </c>
       <c r="E644">
-        <v>87.581</v>
+        <v>88.871</v>
       </c>
       <c r="F644">
         <v>14.516</v>
       </c>
       <c r="G644">
-        <v>102.097</v>
+        <v>103.387</v>
       </c>
       <c r="H644">
-        <v>161.194</v>
+        <v>164.871</v>
       </c>
       <c r="I644">
-        <v>110.903</v>
+        <v>110.935</v>
       </c>
       <c r="J644">
         <v>144</v>
       </c>
       <c r="K644">
         <v>101.355</v>
       </c>
       <c r="L644">
-        <v>1241.613</v>
+        <v>1242.387</v>
       </c>
       <c r="M644">
-        <v>8187.742</v>
+        <v>8192.548</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>21</v>
       </c>
       <c r="C645">
-        <v>6401.3</v>
+        <v>6398.8</v>
       </c>
       <c r="D645">
-        <v>150.7</v>
+        <v>152.3</v>
       </c>
       <c r="E645">
-        <v>83.9</v>
+        <v>85.833</v>
       </c>
       <c r="F645">
         <v>12.3</v>
       </c>
       <c r="G645">
-        <v>96.2</v>
+        <v>98.133</v>
       </c>
       <c r="H645">
-        <v>162.7</v>
+        <v>164.467</v>
       </c>
       <c r="I645">
         <v>108.067</v>
       </c>
       <c r="J645">
         <v>103.733</v>
       </c>
       <c r="K645">
         <v>130.4</v>
       </c>
       <c r="L645">
-        <v>1273.333</v>
+        <v>1273.6</v>
       </c>
       <c r="M645">
-        <v>8330.233</v>
+        <v>8331.367</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>21</v>
       </c>
       <c r="C646">
         <v>5897.806</v>
       </c>
       <c r="D646">
-        <v>118.613</v>
+        <v>120.129</v>
       </c>
       <c r="E646">
-        <v>91.935</v>
+        <v>95</v>
       </c>
       <c r="F646">
         <v>10.677</v>
       </c>
       <c r="G646">
-        <v>102.613</v>
+        <v>105.677</v>
       </c>
       <c r="H646">
-        <v>179.226</v>
+        <v>185.387</v>
       </c>
       <c r="I646">
         <v>139.806</v>
       </c>
       <c r="J646">
         <v>97.935</v>
       </c>
       <c r="K646">
         <v>124.935</v>
       </c>
       <c r="L646">
-        <v>937.226</v>
+        <v>936.871</v>
       </c>
       <c r="M646">
-        <v>7495.548</v>
+        <v>7502.871</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>21</v>
       </c>
       <c r="C647">
         <v>5780.133</v>
       </c>
       <c r="D647">
         <v>154.3</v>
       </c>
       <c r="E647">
         <v>122.133</v>
       </c>
       <c r="F647">
         <v>12.5</v>
       </c>
       <c r="G647">
         <v>134.633</v>
       </c>
       <c r="H647">
@@ -26669,81 +26669,81 @@
       </c>
       <c r="I647">
         <v>168.867</v>
       </c>
       <c r="J647">
         <v>102.633</v>
       </c>
       <c r="K647">
         <v>124.433</v>
       </c>
       <c r="L647">
         <v>883.233</v>
       </c>
       <c r="M647">
         <v>7433.533</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>21</v>
       </c>
       <c r="C648">
-        <v>6409.645</v>
+        <v>6412.871</v>
       </c>
       <c r="D648">
         <v>237.419</v>
       </c>
       <c r="E648">
-        <v>151.065</v>
+        <v>150.548</v>
       </c>
       <c r="F648">
         <v>10.355</v>
       </c>
       <c r="G648">
-        <v>161.419</v>
+        <v>160.903</v>
       </c>
       <c r="H648">
-        <v>246.161</v>
+        <v>245.645</v>
       </c>
       <c r="I648">
         <v>114.419</v>
       </c>
       <c r="J648">
         <v>162.387</v>
       </c>
       <c r="K648">
         <v>172.677</v>
       </c>
       <c r="L648">
         <v>945.806</v>
       </c>
       <c r="M648">
-        <v>8288.516</v>
+        <v>8291.226</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>21</v>
       </c>
       <c r="C649">
         <v>6468.968</v>
       </c>
       <c r="D649">
         <v>238.774</v>
       </c>
       <c r="E649">
         <v>161.161</v>
       </c>
       <c r="F649">
         <v>11.484</v>
       </c>
       <c r="G649">
         <v>172.645</v>
       </c>
       <c r="H649">
@@ -26915,122 +26915,204 @@
       </c>
       <c r="I653">
         <v>56.806</v>
       </c>
       <c r="J653">
         <v>102.71</v>
       </c>
       <c r="K653">
         <v>124.032</v>
       </c>
       <c r="L653">
         <v>1023.226</v>
       </c>
       <c r="M653">
         <v>7611.387</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654" t="s">
         <v>21</v>
       </c>
       <c r="C654">
-        <v>5452.514</v>
+        <v>6043.7</v>
       </c>
       <c r="D654">
-        <v>118.119</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>126.767</v>
+      </c>
+      <c r="E654">
+        <v>91.267</v>
+      </c>
+      <c r="F654">
+        <v>13.433</v>
       </c>
       <c r="G654">
-        <v>89.507</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>104.7</v>
+      </c>
+      <c r="H654">
+        <v>205.767</v>
       </c>
       <c r="I654">
-        <v>77.138</v>
+        <v>84</v>
       </c>
       <c r="J654">
-        <v>130.289</v>
+        <v>103.333</v>
       </c>
       <c r="K654">
-        <v>116.49</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>198.4</v>
+      </c>
+      <c r="L654">
+        <v>912.3</v>
       </c>
       <c r="M654">
-        <v>6957.188</v>
+        <v>7674.267</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655" t="s">
         <v>20</v>
       </c>
-      <c r="C655" t="s">
-[...30 lines deleted...]
-        <v>20</v>
+      <c r="C655">
+        <v>6224.097</v>
+      </c>
+      <c r="D655">
+        <v>138.903</v>
+      </c>
+      <c r="E655">
+        <v>90.161</v>
+      </c>
+      <c r="F655">
+        <v>14.581</v>
+      </c>
+      <c r="G655">
+        <v>104.742</v>
+      </c>
+      <c r="H655">
+        <v>200.323</v>
+      </c>
+      <c r="I655">
+        <v>80.581</v>
+      </c>
+      <c r="J655">
+        <v>91.742</v>
+      </c>
+      <c r="K655">
+        <v>154.774</v>
+      </c>
+      <c r="L655">
+        <v>911.774</v>
+      </c>
+      <c r="M655">
+        <v>7802.194</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656" t="s">
+        <v>20</v>
+      </c>
+      <c r="C656">
+        <v>6708.995</v>
+      </c>
+      <c r="D656">
+        <v>135.192</v>
+      </c>
+      <c r="E656" t="s">
+        <v>20</v>
+      </c>
+      <c r="F656" t="s">
+        <v>20</v>
+      </c>
+      <c r="G656">
+        <v>89.757</v>
+      </c>
+      <c r="H656" t="s">
+        <v>20</v>
+      </c>
+      <c r="I656">
+        <v>82.724</v>
+      </c>
+      <c r="J656">
+        <v>91.687</v>
+      </c>
+      <c r="K656">
+        <v>131.536</v>
+      </c>
+      <c r="L656" t="s">
+        <v>20</v>
+      </c>
+      <c r="M656">
+        <v>8106.747</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657" t="s">
+        <v>21</v>
+      </c>
+      <c r="C657">
+        <v>6397.993</v>
+      </c>
+      <c r="D657">
+        <v>124.256</v>
+      </c>
+      <c r="E657" t="s">
+        <v>20</v>
+      </c>
+      <c r="F657" t="s">
+        <v>20</v>
+      </c>
+      <c r="G657">
+        <v>82.721</v>
+      </c>
+      <c r="H657" t="s">
+        <v>20</v>
+      </c>
+      <c r="I657">
+        <v>49.805</v>
+      </c>
+      <c r="J657">
+        <v>101.409</v>
+      </c>
+      <c r="K657">
+        <v>171.481</v>
+      </c>
+      <c r="L657" t="s">
+        <v>20</v>
+      </c>
+      <c r="M657">
+        <v>7888.649</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -30271,81 +30353,81 @@
       </c>
       <c r="I88">
         <v>105.033</v>
       </c>
       <c r="J88">
         <v>109.046</v>
       </c>
       <c r="K88">
         <v>109.415</v>
       </c>
       <c r="L88">
         <v>1202.587</v>
       </c>
       <c r="M88">
         <v>8437.568</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>21</v>
       </c>
       <c r="C89">
-        <v>6169.112</v>
+        <v>6168.167</v>
       </c>
       <c r="D89">
-        <v>158.14</v>
+        <v>158.874</v>
       </c>
       <c r="E89">
-        <v>115.474</v>
+        <v>117.096</v>
       </c>
       <c r="F89">
         <v>12.981</v>
       </c>
       <c r="G89">
-        <v>128.455</v>
+        <v>130.077</v>
       </c>
       <c r="H89">
-        <v>191.951</v>
+        <v>196.164</v>
       </c>
       <c r="I89">
-        <v>119.882</v>
+        <v>130.027</v>
       </c>
       <c r="J89">
         <v>123.915</v>
       </c>
       <c r="K89">
         <v>116.603</v>
       </c>
       <c r="L89">
-        <v>1036.997</v>
+        <v>1042.751</v>
       </c>
       <c r="M89">
-        <v>7916.6</v>
+        <v>7936.501</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>