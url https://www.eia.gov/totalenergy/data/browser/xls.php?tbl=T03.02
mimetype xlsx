--- v6 (2026-08-03)
+++ v7 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z654"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A654"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -30728,137 +30728,184 @@
       </c>
       <c r="J652">
         <v>716.433</v>
       </c>
       <c r="K652">
         <v>2057.733</v>
       </c>
       <c r="L652">
         <v>9476.133</v>
       </c>
       <c r="M652">
         <v>328.6</v>
       </c>
       <c r="N652">
         <v>2228.067</v>
       </c>
       <c r="O652">
         <v>19737.033</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>16673.393</v>
+        <v>16786.839</v>
       </c>
       <c r="C653">
-        <v>584.725</v>
+        <v>508</v>
       </c>
       <c r="D653">
-        <v>1870.298</v>
+        <v>1560.452</v>
       </c>
       <c r="E653">
-        <v>19128.416</v>
+        <v>18855.29</v>
       </c>
       <c r="F653">
-        <v>5033.203</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>5070.516</v>
+      </c>
+      <c r="G653">
+        <v>283.613</v>
+      </c>
+      <c r="H653">
+        <v>253.677</v>
       </c>
       <c r="I653">
-        <v>553.302</v>
+        <v>537.29</v>
       </c>
       <c r="J653">
-        <v>820.292</v>
+        <v>765.935</v>
       </c>
       <c r="K653">
-        <v>2051.436</v>
+        <v>2041.903</v>
       </c>
       <c r="L653">
-        <v>9458.719</v>
+        <v>9345.548</v>
       </c>
       <c r="M653">
-        <v>275.55</v>
+        <v>278.29</v>
       </c>
       <c r="N653">
-        <v>2478.358</v>
+        <v>2308.613</v>
       </c>
       <c r="O653">
-        <v>20117.558</v>
+        <v>19810.806</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
         <v>17115.373</v>
       </c>
       <c r="C654">
-        <v>590.256</v>
+        <v>565.256</v>
       </c>
       <c r="D654">
-        <v>1842.548</v>
+        <v>1883.969</v>
       </c>
       <c r="E654">
-        <v>19548.177</v>
+        <v>19564.598</v>
       </c>
       <c r="F654">
         <v>5196.509</v>
       </c>
       <c r="G654" t="s">
         <v>21</v>
       </c>
       <c r="H654" t="s">
         <v>21</v>
       </c>
       <c r="I654">
-        <v>625.656</v>
+        <v>536.454</v>
       </c>
       <c r="J654">
         <v>809.605</v>
       </c>
       <c r="K654">
         <v>2154.248</v>
       </c>
       <c r="L654">
-        <v>9638.067</v>
+        <v>9688.133</v>
       </c>
       <c r="M654">
         <v>301.031</v>
       </c>
       <c r="N654">
-        <v>2460.757</v>
+        <v>2427.111</v>
       </c>
       <c r="O654">
-        <v>20560.217</v>
+        <v>20576.638</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655" t="s">
+        <v>21</v>
+      </c>
+      <c r="C655">
+        <v>531.524</v>
+      </c>
+      <c r="D655" t="s">
+        <v>21</v>
+      </c>
+      <c r="E655">
+        <v>19531.043</v>
+      </c>
+      <c r="F655" t="s">
+        <v>21</v>
+      </c>
+      <c r="G655" t="s">
+        <v>21</v>
+      </c>
+      <c r="H655" t="s">
+        <v>21</v>
+      </c>
+      <c r="I655" t="s">
+        <v>21</v>
+      </c>
+      <c r="J655">
+        <v>801.048</v>
+      </c>
+      <c r="K655" t="s">
+        <v>21</v>
+      </c>
+      <c r="L655" t="s">
+        <v>21</v>
+      </c>
+      <c r="M655" t="s">
+        <v>21</v>
+      </c>
+      <c r="N655" t="s">
+        <v>21</v>
+      </c>
+      <c r="O655" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>