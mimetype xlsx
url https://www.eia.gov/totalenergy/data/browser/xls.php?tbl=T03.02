--- v7 (2026-09-18)
+++ v8 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 3.2 Refinery and Blender Net Inputs and Net Production</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Crude Oil Refinery and Blender Net Input</t>
   </si>
   <si>
     <t>Natural Gas Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Other Liquids Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Total Petroleum Refinery and Blender Net Inputs</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Refinery and Blender Net Production</t>
   </si>
   <si>
     <t>Propane Refinery and Blender Net Production</t>
   </si>
@@ -495,54 +495,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="78.267" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="64.127" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29976,607 +29976,607 @@
       </c>
       <c r="J636">
         <v>310.323</v>
       </c>
       <c r="K636">
         <v>1839.871</v>
       </c>
       <c r="L636">
         <v>9614.194</v>
       </c>
       <c r="M636">
         <v>292.355</v>
       </c>
       <c r="N636">
         <v>2296.871</v>
       </c>
       <c r="O636">
         <v>19560.806</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>15737</v>
+        <v>15737.032</v>
       </c>
       <c r="C637">
-        <v>665.065</v>
+        <v>723.032</v>
       </c>
       <c r="D637">
-        <v>844.645</v>
+        <v>870.065</v>
       </c>
       <c r="E637">
-        <v>17246.71</v>
+        <v>17330.129</v>
       </c>
       <c r="F637">
-        <v>4741.29</v>
+        <v>4736</v>
       </c>
       <c r="G637">
-        <v>268.581</v>
+        <v>269.032</v>
       </c>
       <c r="H637">
         <v>261.774</v>
       </c>
       <c r="I637">
-        <v>530.355</v>
+        <v>530.806</v>
       </c>
       <c r="J637">
-        <v>290.484</v>
+        <v>351.194</v>
       </c>
       <c r="K637">
         <v>1719.323</v>
       </c>
       <c r="L637">
-        <v>8988.484</v>
+        <v>8994.032</v>
       </c>
       <c r="M637">
-        <v>307.387</v>
+        <v>327.355</v>
       </c>
       <c r="N637">
-        <v>2159.871</v>
+        <v>2160.355</v>
       </c>
       <c r="O637">
-        <v>18206.839</v>
+        <v>18288.258</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>15357.393</v>
+        <v>15357.464</v>
       </c>
       <c r="C638">
-        <v>618.321</v>
+        <v>658.036</v>
       </c>
       <c r="D638">
-        <v>1343.5</v>
+        <v>1353.714</v>
       </c>
       <c r="E638">
-        <v>17319.214</v>
+        <v>17369.214</v>
       </c>
       <c r="F638">
-        <v>4611.929</v>
+        <v>4606.25</v>
       </c>
       <c r="G638">
-        <v>269.643</v>
+        <v>270.286</v>
       </c>
       <c r="H638">
         <v>238.714</v>
       </c>
       <c r="I638">
-        <v>508.357</v>
+        <v>509</v>
       </c>
       <c r="J638">
-        <v>398.214</v>
+        <v>437.929</v>
       </c>
       <c r="K638">
         <v>1642.679</v>
       </c>
       <c r="L638">
-        <v>9157.143</v>
+        <v>9150.143</v>
       </c>
       <c r="M638">
-        <v>324.071</v>
+        <v>338.321</v>
       </c>
       <c r="N638">
-        <v>2127.679</v>
+        <v>2129.179</v>
       </c>
       <c r="O638">
-        <v>18261.714</v>
+        <v>18304.5</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>15829.645</v>
+        <v>15829.452</v>
       </c>
       <c r="C639">
-        <v>525.806</v>
+        <v>528.742</v>
       </c>
       <c r="D639">
-        <v>1607.645</v>
+        <v>1611.484</v>
       </c>
       <c r="E639">
-        <v>17963.097</v>
+        <v>17969.677</v>
       </c>
       <c r="F639">
-        <v>4739.903</v>
+        <v>4736.806</v>
       </c>
       <c r="G639">
         <v>281.839</v>
       </c>
       <c r="H639">
         <v>237.581</v>
       </c>
       <c r="I639">
         <v>519.419</v>
       </c>
       <c r="J639">
-        <v>627.161</v>
+        <v>627.839</v>
       </c>
       <c r="K639">
         <v>1690.258</v>
       </c>
       <c r="L639">
-        <v>9345.677</v>
+        <v>9348.774</v>
       </c>
       <c r="M639">
-        <v>318.226</v>
+        <v>325.742</v>
       </c>
       <c r="N639">
-        <v>2160.774</v>
+        <v>2161.194</v>
       </c>
       <c r="O639">
-        <v>18882</v>
+        <v>18890.613</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>16090.6</v>
+        <v>16089.833</v>
       </c>
       <c r="C640">
-        <v>510.333</v>
+        <v>513.2</v>
       </c>
       <c r="D640">
-        <v>1662.9</v>
+        <v>1677.967</v>
       </c>
       <c r="E640">
-        <v>18263.833</v>
+        <v>18281</v>
       </c>
       <c r="F640">
-        <v>4736.933</v>
+        <v>4734.733</v>
       </c>
       <c r="G640">
         <v>288.667</v>
       </c>
       <c r="H640">
         <v>244.733</v>
       </c>
       <c r="I640">
         <v>533.4</v>
       </c>
       <c r="J640">
-        <v>755</v>
+        <v>755.6</v>
       </c>
       <c r="K640">
-        <v>1826.233</v>
+        <v>1826.133</v>
       </c>
       <c r="L640">
-        <v>9474.467</v>
+        <v>9477.533</v>
       </c>
       <c r="M640">
-        <v>249.967</v>
+        <v>264.833</v>
       </c>
       <c r="N640">
         <v>2154.567</v>
       </c>
       <c r="O640">
-        <v>19197.167</v>
+        <v>19213.4</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>16723.581</v>
+        <v>16726.065</v>
       </c>
       <c r="C641">
-        <v>495.935</v>
+        <v>498.387</v>
       </c>
       <c r="D641">
-        <v>1768.484</v>
+        <v>1774.065</v>
       </c>
       <c r="E641">
-        <v>18988</v>
+        <v>18998.516</v>
       </c>
       <c r="F641">
-        <v>5006.355</v>
+        <v>5005.258</v>
       </c>
       <c r="G641">
-        <v>289.677</v>
+        <v>290.258</v>
       </c>
       <c r="H641">
         <v>263.387</v>
       </c>
       <c r="I641">
-        <v>553.065</v>
+        <v>553.645</v>
       </c>
       <c r="J641">
-        <v>804.742</v>
+        <v>805.903</v>
       </c>
       <c r="K641">
-        <v>1928.71</v>
+        <v>1928.419</v>
       </c>
       <c r="L641">
-        <v>9717.097</v>
+        <v>9717.419</v>
       </c>
       <c r="M641">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="N641">
         <v>2316.839</v>
       </c>
       <c r="O641">
-        <v>20053.742</v>
+        <v>20060.839</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>17095.267</v>
+        <v>17091.867</v>
       </c>
       <c r="C642">
         <v>500.333</v>
       </c>
       <c r="D642">
-        <v>1725.367</v>
+        <v>1724.2</v>
       </c>
       <c r="E642">
-        <v>19320.967</v>
+        <v>19316.4</v>
       </c>
       <c r="F642">
-        <v>5134.3</v>
+        <v>5138.667</v>
       </c>
       <c r="G642">
-        <v>298.233</v>
+        <v>298.8</v>
       </c>
       <c r="H642">
         <v>261.633</v>
       </c>
       <c r="I642">
-        <v>559.867</v>
+        <v>560.433</v>
       </c>
       <c r="J642">
-        <v>824.767</v>
+        <v>825.333</v>
       </c>
       <c r="K642">
-        <v>1996.833</v>
+        <v>1994.7</v>
       </c>
       <c r="L642">
-        <v>9690.933</v>
+        <v>9685.267</v>
       </c>
       <c r="M642">
-        <v>315.667</v>
+        <v>318.1</v>
       </c>
       <c r="N642">
         <v>2381.633</v>
       </c>
       <c r="O642">
-        <v>20344.133</v>
+        <v>20343.7</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>16999.581</v>
+        <v>16999.419</v>
       </c>
       <c r="C643">
-        <v>526.677</v>
+        <v>526.71</v>
       </c>
       <c r="D643">
-        <v>1761.742</v>
+        <v>1765.484</v>
       </c>
       <c r="E643">
-        <v>19288</v>
+        <v>19291.613</v>
       </c>
       <c r="F643">
-        <v>5199.516</v>
+        <v>5203.71</v>
       </c>
       <c r="G643">
         <v>278.871</v>
       </c>
       <c r="H643">
         <v>269.097</v>
       </c>
       <c r="I643">
         <v>547.968</v>
       </c>
       <c r="J643">
-        <v>820.806</v>
+        <v>820.742</v>
       </c>
       <c r="K643">
-        <v>1919.839</v>
+        <v>1919.613</v>
       </c>
       <c r="L643">
-        <v>9678.677</v>
+        <v>9676.484</v>
       </c>
       <c r="M643">
-        <v>331.452</v>
+        <v>333.097</v>
       </c>
       <c r="N643">
         <v>2353.613</v>
       </c>
       <c r="O643">
-        <v>20303.903</v>
+        <v>20307.258</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>16942.258</v>
+        <v>16941.871</v>
       </c>
       <c r="C644">
         <v>537.677</v>
       </c>
       <c r="D644">
-        <v>1748.968</v>
+        <v>1749.129</v>
       </c>
       <c r="E644">
-        <v>19228.903</v>
+        <v>19228.677</v>
       </c>
       <c r="F644">
-        <v>5281</v>
+        <v>5281.355</v>
       </c>
       <c r="G644">
         <v>285.71</v>
       </c>
       <c r="H644">
         <v>241.387</v>
       </c>
       <c r="I644">
         <v>527.097</v>
       </c>
       <c r="J644">
         <v>783.742</v>
       </c>
       <c r="K644">
-        <v>1890.419</v>
+        <v>1890.452</v>
       </c>
       <c r="L644">
-        <v>9637.129</v>
+        <v>9636.935</v>
       </c>
       <c r="M644">
         <v>325.935</v>
       </c>
       <c r="N644">
         <v>2347.613</v>
       </c>
       <c r="O644">
-        <v>20265.839</v>
+        <v>20266.032</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>16464.433</v>
+        <v>16464.867</v>
       </c>
       <c r="C645">
         <v>699.267</v>
       </c>
       <c r="D645">
-        <v>1471.467</v>
+        <v>1473.3</v>
       </c>
       <c r="E645">
-        <v>18635.167</v>
+        <v>18637.433</v>
       </c>
       <c r="F645">
-        <v>5071.433</v>
+        <v>5072</v>
       </c>
       <c r="G645">
-        <v>278.5</v>
+        <v>278.567</v>
       </c>
       <c r="H645">
         <v>234.733</v>
       </c>
       <c r="I645">
-        <v>513.233</v>
+        <v>513.3</v>
       </c>
       <c r="J645">
-        <v>592.533</v>
+        <v>592.7</v>
       </c>
       <c r="K645">
         <v>1822.933</v>
       </c>
       <c r="L645">
-        <v>9471.367</v>
+        <v>9475.6</v>
       </c>
       <c r="M645">
         <v>332.867</v>
       </c>
       <c r="N645">
         <v>2330.6</v>
       </c>
       <c r="O645">
-        <v>19621.733</v>
+        <v>19626.7</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>15525.774</v>
       </c>
       <c r="C646">
-        <v>750.903</v>
+        <v>751.387</v>
       </c>
       <c r="D646">
-        <v>1747.968</v>
+        <v>1745.419</v>
       </c>
       <c r="E646">
-        <v>18024.645</v>
+        <v>18022.581</v>
       </c>
       <c r="F646">
         <v>4808.903</v>
       </c>
       <c r="G646">
         <v>244.71</v>
       </c>
       <c r="H646">
         <v>214.323</v>
       </c>
       <c r="I646">
         <v>459.032</v>
       </c>
       <c r="J646">
         <v>374.387</v>
       </c>
       <c r="K646">
         <v>1715.516</v>
       </c>
       <c r="L646">
         <v>9610.581</v>
       </c>
       <c r="M646">
         <v>321.161</v>
       </c>
       <c r="N646">
         <v>2065.677</v>
       </c>
       <c r="O646">
         <v>18896.226</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>16627.6</v>
+        <v>16603.033</v>
       </c>
       <c r="C647">
-        <v>893.133</v>
+        <v>893.633</v>
       </c>
       <c r="D647">
-        <v>919.667</v>
+        <v>907.333</v>
       </c>
       <c r="E647">
-        <v>18440.4</v>
+        <v>18404</v>
       </c>
       <c r="F647">
-        <v>5233.3</v>
+        <v>5232.133</v>
       </c>
       <c r="G647">
-        <v>291.067</v>
+        <v>291.133</v>
       </c>
       <c r="H647">
         <v>246.167</v>
       </c>
       <c r="I647">
-        <v>537.233</v>
+        <v>537.3</v>
       </c>
       <c r="J647">
-        <v>319.667</v>
+        <v>319.833</v>
       </c>
       <c r="K647">
-        <v>1863.767</v>
+        <v>1863.267</v>
       </c>
       <c r="L647">
-        <v>9374.333</v>
+        <v>9380.133</v>
       </c>
       <c r="M647">
         <v>328.767</v>
       </c>
       <c r="N647">
-        <v>2237.633</v>
+        <v>2238.133</v>
       </c>
       <c r="O647">
-        <v>19357.467</v>
+        <v>19362.267</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>16985.452</v>
       </c>
       <c r="C648">
-        <v>907.71</v>
+        <v>907.548</v>
       </c>
       <c r="D648">
-        <v>625.484</v>
+        <v>623.71</v>
       </c>
       <c r="E648">
-        <v>18518.645</v>
+        <v>18516.71</v>
       </c>
       <c r="F648">
-        <v>5329.323</v>
+        <v>5330.71</v>
       </c>
       <c r="G648">
         <v>295.71</v>
       </c>
       <c r="H648">
         <v>257.032</v>
       </c>
       <c r="I648">
         <v>552.742</v>
       </c>
       <c r="J648">
-        <v>344.871</v>
+        <v>340.161</v>
       </c>
       <c r="K648">
-        <v>1872.903</v>
+        <v>1870.935</v>
       </c>
       <c r="L648">
         <v>9370.645</v>
       </c>
       <c r="M648">
-        <v>305.484</v>
+        <v>307.29</v>
       </c>
       <c r="N648">
-        <v>2289.516</v>
+        <v>2289.581</v>
       </c>
       <c r="O648">
-        <v>19512.742</v>
+        <v>19509.323</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>16334.774</v>
       </c>
       <c r="C649">
         <v>766.806</v>
       </c>
       <c r="D649">
         <v>405.871</v>
       </c>
       <c r="E649">
         <v>17507.452</v>
       </c>
       <c r="F649">
         <v>4984.548</v>
       </c>
       <c r="G649">
         <v>273.226</v>
       </c>
       <c r="H649">
@@ -30775,137 +30775,231 @@
       </c>
       <c r="J653">
         <v>765.935</v>
       </c>
       <c r="K653">
         <v>2041.903</v>
       </c>
       <c r="L653">
         <v>9345.548</v>
       </c>
       <c r="M653">
         <v>278.29</v>
       </c>
       <c r="N653">
         <v>2308.613</v>
       </c>
       <c r="O653">
         <v>19810.806</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>17115.373</v>
+        <v>17200.267</v>
       </c>
       <c r="C654">
-        <v>565.256</v>
+        <v>524.5</v>
       </c>
       <c r="D654">
-        <v>1883.969</v>
+        <v>1844.033</v>
       </c>
       <c r="E654">
-        <v>19564.598</v>
+        <v>19568.8</v>
       </c>
       <c r="F654">
-        <v>5196.509</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>5220.167</v>
+      </c>
+      <c r="G654">
+        <v>296.667</v>
+      </c>
+      <c r="H654">
+        <v>252.767</v>
       </c>
       <c r="I654">
-        <v>536.454</v>
+        <v>549.433</v>
       </c>
       <c r="J654">
-        <v>809.605</v>
+        <v>760.7</v>
       </c>
       <c r="K654">
-        <v>2154.248</v>
+        <v>2173.933</v>
       </c>
       <c r="L654">
-        <v>9688.133</v>
+        <v>9703.233</v>
       </c>
       <c r="M654">
-        <v>301.031</v>
+        <v>302.967</v>
       </c>
       <c r="N654">
-        <v>2427.111</v>
+        <v>2346.567</v>
       </c>
       <c r="O654">
-        <v>20576.638</v>
+        <v>20507.567</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
-      <c r="B655" t="s">
+      <c r="B655">
+        <v>17230.097</v>
+      </c>
+      <c r="C655">
+        <v>569.968</v>
+      </c>
+      <c r="D655">
+        <v>1596.871</v>
+      </c>
+      <c r="E655">
+        <v>19396.935</v>
+      </c>
+      <c r="F655">
+        <v>5270.387</v>
+      </c>
+      <c r="G655">
+        <v>291</v>
+      </c>
+      <c r="H655">
+        <v>247.839</v>
+      </c>
+      <c r="I655">
+        <v>538.839</v>
+      </c>
+      <c r="J655">
+        <v>752.516</v>
+      </c>
+      <c r="K655">
+        <v>2092.323</v>
+      </c>
+      <c r="L655">
+        <v>9552.032</v>
+      </c>
+      <c r="M655">
+        <v>304.935</v>
+      </c>
+      <c r="N655">
+        <v>2378.097</v>
+      </c>
+      <c r="O655">
+        <v>20350.29</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>17400.152</v>
+      </c>
+      <c r="C656">
+        <v>545.782</v>
+      </c>
+      <c r="D656">
+        <v>1715.086</v>
+      </c>
+      <c r="E656">
+        <v>19661.02</v>
+      </c>
+      <c r="F656">
+        <v>5209.178</v>
+      </c>
+      <c r="G656" t="s">
         <v>21</v>
       </c>
-      <c r="C655">
-[...2 lines deleted...]
-      <c r="D655" t="s">
+      <c r="H656" t="s">
         <v>21</v>
       </c>
-      <c r="E655">
-[...2 lines deleted...]
-      <c r="F655" t="s">
+      <c r="I656">
+        <v>478.659</v>
+      </c>
+      <c r="J656">
+        <v>773.321</v>
+      </c>
+      <c r="K656">
+        <v>2035.396</v>
+      </c>
+      <c r="L656">
+        <v>9701.575</v>
+      </c>
+      <c r="M656">
+        <v>347.625</v>
+      </c>
+      <c r="N656">
+        <v>2619.468</v>
+      </c>
+      <c r="O656">
+        <v>20686.562</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657">
+        <v>16813.971</v>
+      </c>
+      <c r="C657">
+        <v>665.455</v>
+      </c>
+      <c r="D657">
+        <v>1410.406</v>
+      </c>
+      <c r="E657">
+        <v>18889.833</v>
+      </c>
+      <c r="F657">
+        <v>5183.715</v>
+      </c>
+      <c r="G657" t="s">
         <v>21</v>
       </c>
-      <c r="G655" t="s">
+      <c r="H657" t="s">
         <v>21</v>
       </c>
-      <c r="H655" t="s">
-[...21 lines deleted...]
-        <v>21</v>
+      <c r="I657">
+        <v>474.16</v>
+      </c>
+      <c r="J657">
+        <v>558.185</v>
+      </c>
+      <c r="K657">
+        <v>1880.548</v>
+      </c>
+      <c r="L657">
+        <v>9428.938</v>
+      </c>
+      <c r="M657">
+        <v>348.963</v>
+      </c>
+      <c r="N657">
+        <v>2469.614</v>
+      </c>
+      <c r="O657">
+        <v>19869.963</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -34613,90 +34707,90 @@
       </c>
       <c r="J88">
         <v>580.115</v>
       </c>
       <c r="K88">
         <v>1805.18</v>
       </c>
       <c r="L88">
         <v>9619.735</v>
       </c>
       <c r="M88">
         <v>316.249</v>
       </c>
       <c r="N88">
         <v>2268.249</v>
       </c>
       <c r="O88">
         <v>19525.609</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>16370.921</v>
+        <v>16368.751</v>
       </c>
       <c r="C89">
-        <v>635.912</v>
+        <v>644.647</v>
       </c>
       <c r="D89">
-        <v>1436.31</v>
+        <v>1440.296</v>
       </c>
       <c r="E89">
-        <v>18443.142</v>
+        <v>18453.693</v>
       </c>
       <c r="F89">
-        <v>4993.721</v>
+        <v>4993.112</v>
       </c>
       <c r="G89">
-        <v>280.937</v>
+        <v>281.132</v>
       </c>
       <c r="H89">
         <v>247.627</v>
       </c>
       <c r="I89">
-        <v>528.564</v>
+        <v>528.759</v>
       </c>
       <c r="J89">
-        <v>579.016</v>
+        <v>587.093</v>
       </c>
       <c r="K89">
-        <v>1825.025</v>
+        <v>1824.592</v>
       </c>
       <c r="L89">
-        <v>9461.726</v>
+        <v>9462.359</v>
       </c>
       <c r="M89">
-        <v>311.701</v>
+        <v>317.438</v>
       </c>
       <c r="N89">
-        <v>2244.436</v>
+        <v>2244.674</v>
       </c>
       <c r="O89">
-        <v>19415.625</v>
+        <v>19429.268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>