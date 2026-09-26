--- v5 (2026-08-10)
+++ v6 (2026-09-26)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 2.6 Electric Power Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Electric Power Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28182,260 +28182,260 @@
       </c>
       <c r="J638">
         <v>134.166</v>
       </c>
       <c r="K638">
         <v>25.482</v>
       </c>
       <c r="L638">
         <v>286.156</v>
       </c>
       <c r="M638">
         <v>6.439</v>
       </c>
       <c r="N638">
         <v>2575.78</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>526.089</v>
       </c>
       <c r="C639">
-        <v>855.775</v>
+        <v>855.776</v>
       </c>
       <c r="D639">
         <v>13.234</v>
       </c>
       <c r="E639">
-        <v>1395.098</v>
+        <v>1395.099</v>
       </c>
       <c r="F639">
         <v>652.235</v>
       </c>
       <c r="G639">
         <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
         <v>78.906</v>
       </c>
       <c r="J639">
         <v>172.509</v>
       </c>
       <c r="K639">
         <v>26.995</v>
       </c>
       <c r="L639">
         <v>359.393</v>
       </c>
       <c r="M639">
         <v>2.768</v>
       </c>
       <c r="N639">
-        <v>2409.493</v>
+        <v>2409.494</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>485.52</v>
       </c>
       <c r="C640">
-        <v>855.298</v>
+        <v>855.299</v>
       </c>
       <c r="D640">
         <v>12.317</v>
       </c>
       <c r="E640">
-        <v>1353.135</v>
+        <v>1353.136</v>
       </c>
       <c r="F640">
         <v>604.572</v>
       </c>
       <c r="G640">
         <v>77.578</v>
       </c>
       <c r="H640">
         <v>4.457</v>
       </c>
       <c r="I640">
         <v>90.943</v>
       </c>
       <c r="J640">
         <v>156.431</v>
       </c>
       <c r="K640">
         <v>22.026</v>
       </c>
       <c r="L640">
         <v>351.434</v>
       </c>
       <c r="M640">
         <v>5.694</v>
       </c>
       <c r="N640">
-        <v>2314.834</v>
+        <v>2314.835</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>524.381</v>
       </c>
       <c r="C641">
-        <v>1002.064</v>
+        <v>1002.065</v>
       </c>
       <c r="D641">
         <v>11.887</v>
       </c>
       <c r="E641">
-        <v>1538.333</v>
+        <v>1538.334</v>
       </c>
       <c r="F641">
         <v>648.978</v>
       </c>
       <c r="G641">
         <v>82.726</v>
       </c>
       <c r="H641">
         <v>4.276</v>
       </c>
       <c r="I641">
         <v>101.031</v>
       </c>
       <c r="J641">
         <v>125.729</v>
       </c>
       <c r="K641">
         <v>24.933</v>
       </c>
       <c r="L641">
         <v>338.694</v>
       </c>
       <c r="M641">
         <v>7.964</v>
       </c>
       <c r="N641">
-        <v>2533.969</v>
+        <v>2533.97</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>686.434</v>
       </c>
       <c r="C642">
-        <v>1249.066</v>
+        <v>1249.068</v>
       </c>
       <c r="D642">
         <v>16.913</v>
       </c>
       <c r="E642">
-        <v>1952.414</v>
+        <v>1952.415</v>
       </c>
       <c r="F642">
         <v>691.559</v>
       </c>
       <c r="G642">
         <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
         <v>108.414</v>
       </c>
       <c r="J642">
         <v>121.994</v>
       </c>
       <c r="K642">
         <v>27.345</v>
       </c>
       <c r="L642">
         <v>337.378</v>
       </c>
       <c r="M642">
         <v>6.166</v>
       </c>
       <c r="N642">
-        <v>2987.516</v>
+        <v>2987.518</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>847.458</v>
       </c>
       <c r="C643">
-        <v>1539.798</v>
+        <v>1539.8</v>
       </c>
       <c r="D643">
         <v>17.287</v>
       </c>
       <c r="E643">
-        <v>2404.543</v>
+        <v>2404.545</v>
       </c>
       <c r="F643">
         <v>739.169</v>
       </c>
       <c r="G643">
         <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
         <v>113.099</v>
       </c>
       <c r="J643">
         <v>108.47</v>
       </c>
       <c r="K643">
         <v>28.115</v>
       </c>
       <c r="L643">
         <v>321.925</v>
       </c>
       <c r="M643">
         <v>2.997</v>
       </c>
       <c r="N643">
-        <v>3468.634</v>
+        <v>3468.636</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>745.738</v>
       </c>
       <c r="C644">
         <v>1452.802</v>
       </c>
       <c r="D644">
         <v>16.031</v>
       </c>
       <c r="E644">
         <v>2214.571</v>
       </c>
       <c r="F644">
         <v>738.374</v>
       </c>
       <c r="G644">
         <v>68.26</v>
       </c>
       <c r="H644">
@@ -28446,57 +28446,57 @@
       </c>
       <c r="J644">
         <v>93.109</v>
       </c>
       <c r="K644">
         <v>27.791</v>
       </c>
       <c r="L644">
         <v>301.407</v>
       </c>
       <c r="M644">
         <v>3.756</v>
       </c>
       <c r="N644">
         <v>3258.107</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>627.221</v>
       </c>
       <c r="C645">
-        <v>1258.504</v>
+        <v>1258.505</v>
       </c>
       <c r="D645">
         <v>13.869</v>
       </c>
       <c r="E645">
-        <v>1899.595</v>
+        <v>1899.596</v>
       </c>
       <c r="F645">
         <v>683.576</v>
       </c>
       <c r="G645">
         <v>51.9</v>
       </c>
       <c r="H645">
         <v>4.38</v>
       </c>
       <c r="I645">
         <v>95.094</v>
       </c>
       <c r="J645">
         <v>87.539</v>
       </c>
       <c r="K645">
         <v>27.223</v>
       </c>
       <c r="L645">
         <v>266.136</v>
       </c>
       <c r="M645">
         <v>4.427</v>
       </c>
@@ -28743,95 +28743,139 @@
       <c r="F651">
         <v>648.467</v>
       </c>
       <c r="G651">
         <v>91.454</v>
       </c>
       <c r="H651">
         <v>4.551</v>
       </c>
       <c r="I651">
         <v>98.001</v>
       </c>
       <c r="J651">
         <v>178.056</v>
       </c>
       <c r="K651">
         <v>27.598</v>
       </c>
       <c r="L651">
         <v>399.66</v>
       </c>
       <c r="M651">
         <v>0.007</v>
       </c>
       <c r="N651">
-        <v>2481.663</v>
+        <v>2481.664</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>423.723</v>
       </c>
       <c r="C652">
-        <v>924.684</v>
+        <v>924.683</v>
       </c>
       <c r="D652">
         <v>12.991</v>
       </c>
       <c r="E652">
         <v>1361.397</v>
       </c>
       <c r="F652">
         <v>599.146</v>
       </c>
       <c r="G652">
         <v>76.406</v>
       </c>
       <c r="H652">
         <v>4.175</v>
       </c>
       <c r="I652">
         <v>105.136</v>
       </c>
       <c r="J652">
         <v>167.538</v>
       </c>
       <c r="K652">
         <v>22.497</v>
       </c>
       <c r="L652">
         <v>375.753</v>
       </c>
       <c r="M652">
         <v>-1.721</v>
       </c>
       <c r="N652">
         <v>2334.576</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>483.564</v>
+      </c>
+      <c r="C653">
+        <v>1035.422</v>
+      </c>
+      <c r="D653">
+        <v>15.172</v>
+      </c>
+      <c r="E653">
+        <v>1534.158</v>
+      </c>
+      <c r="F653">
+        <v>678.804</v>
+      </c>
+      <c r="G653">
+        <v>77.223</v>
+      </c>
+      <c r="H653">
+        <v>4.358</v>
+      </c>
+      <c r="I653">
+        <v>123.12</v>
+      </c>
+      <c r="J653">
+        <v>140.336</v>
+      </c>
+      <c r="K653">
+        <v>25.965</v>
+      </c>
+      <c r="L653">
+        <v>371.002</v>
+      </c>
+      <c r="M653">
+        <v>0.278</v>
+      </c>
+      <c r="N653">
+        <v>2584.242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32307,84 +32351,84 @@
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>320.142</v>
       </c>
       <c r="L88">
         <v>3485.032</v>
       </c>
       <c r="M88">
         <v>47.145</v>
       </c>
       <c r="N88">
         <v>32766.865</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>7828.658</v>
       </c>
       <c r="C89">
-        <v>13455.551</v>
+        <v>13455.557</v>
       </c>
       <c r="D89">
         <v>200.94</v>
       </c>
       <c r="E89">
-        <v>21485.149</v>
+        <v>21485.155</v>
       </c>
       <c r="F89">
         <v>8195.465</v>
       </c>
       <c r="G89">
         <v>839.015</v>
       </c>
       <c r="H89">
         <v>53.462</v>
       </c>
       <c r="I89">
         <v>1001.418</v>
       </c>
       <c r="J89">
         <v>1583.461</v>
       </c>
       <c r="K89">
         <v>317.933</v>
       </c>
       <c r="L89">
         <v>3795.29</v>
       </c>
       <c r="M89">
         <v>42.166</v>
       </c>
       <c r="N89">
-        <v>33518.07</v>
+        <v>33518.076</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>