--- v2 (2026-03-23)
+++ v3 (2026-05-10)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 2.6 Electric Power Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Electric Power Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,554 +28094,642 @@
       </c>
       <c r="J636">
         <v>134.764</v>
       </c>
       <c r="K636">
         <v>28.276</v>
       </c>
       <c r="L636">
         <v>276.965</v>
       </c>
       <c r="M636">
         <v>7.119</v>
       </c>
       <c r="N636">
         <v>2778.7</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>863.101</v>
       </c>
       <c r="C637">
-        <v>1160.118</v>
+        <v>1159.695</v>
       </c>
       <c r="D637">
         <v>33.266</v>
       </c>
       <c r="E637">
-        <v>2056.485</v>
+        <v>2056.063</v>
       </c>
       <c r="F637">
         <v>749.17</v>
       </c>
       <c r="G637">
-        <v>72.781</v>
+        <v>72.787</v>
       </c>
       <c r="H637">
         <v>4.74</v>
       </c>
       <c r="I637">
-        <v>52.394</v>
+        <v>52.474</v>
       </c>
       <c r="J637">
-        <v>148.704</v>
+        <v>148.665</v>
       </c>
       <c r="K637">
-        <v>28.563</v>
+        <v>28.564</v>
       </c>
       <c r="L637">
-        <v>307.182</v>
+        <v>307.229</v>
       </c>
       <c r="M637">
         <v>9.692</v>
       </c>
       <c r="N637">
-        <v>3122.529</v>
+        <v>3122.154</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>661.92</v>
+        <v>661.921</v>
       </c>
       <c r="C638">
-        <v>960.607</v>
+        <v>960.616</v>
       </c>
       <c r="D638">
         <v>15.606</v>
       </c>
       <c r="E638">
-        <v>1638.133</v>
+        <v>1638.142</v>
       </c>
       <c r="F638">
         <v>645.675</v>
       </c>
       <c r="G638">
-        <v>66.372</v>
+        <v>66.379</v>
       </c>
       <c r="H638">
         <v>4.271</v>
       </c>
       <c r="I638">
-        <v>55.776</v>
+        <v>55.858</v>
       </c>
       <c r="J638">
-        <v>134.202</v>
+        <v>134.166</v>
       </c>
       <c r="K638">
         <v>25.482</v>
       </c>
       <c r="L638">
-        <v>286.103</v>
+        <v>286.156</v>
       </c>
       <c r="M638">
         <v>6.439</v>
       </c>
       <c r="N638">
-        <v>2576.35</v>
+        <v>2576.412</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>526.594</v>
       </c>
       <c r="C639">
-        <v>856.683</v>
+        <v>855.773</v>
       </c>
       <c r="D639">
         <v>13.234</v>
       </c>
       <c r="E639">
-        <v>1396.511</v>
+        <v>1395.6</v>
       </c>
       <c r="F639">
         <v>652.235</v>
       </c>
       <c r="G639">
-        <v>76.261</v>
+        <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
-        <v>78.66</v>
+        <v>78.906</v>
       </c>
       <c r="J639">
-        <v>172.561</v>
+        <v>172.509</v>
       </c>
       <c r="K639">
-        <v>27.01</v>
+        <v>26.995</v>
       </c>
       <c r="L639">
-        <v>359.226</v>
+        <v>359.393</v>
       </c>
       <c r="M639">
         <v>2.768</v>
       </c>
       <c r="N639">
-        <v>2410.74</v>
+        <v>2409.995</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>485.985</v>
       </c>
       <c r="C640">
-        <v>855.569</v>
+        <v>855.295</v>
       </c>
       <c r="D640">
         <v>12.317</v>
       </c>
       <c r="E640">
-        <v>1353.871</v>
+        <v>1353.597</v>
       </c>
       <c r="F640">
         <v>604.572</v>
       </c>
       <c r="G640">
-        <v>77.582</v>
+        <v>77.578</v>
       </c>
       <c r="H640">
         <v>4.457</v>
       </c>
       <c r="I640">
-        <v>90.586</v>
+        <v>90.943</v>
       </c>
       <c r="J640">
-        <v>156.474</v>
+        <v>156.431</v>
       </c>
       <c r="K640">
-        <v>22.03</v>
+        <v>22.026</v>
       </c>
       <c r="L640">
-        <v>351.129</v>
+        <v>351.434</v>
       </c>
       <c r="M640">
         <v>5.694</v>
       </c>
       <c r="N640">
-        <v>2315.266</v>
+        <v>2315.296</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>524.884</v>
       </c>
       <c r="C641">
-        <v>1001.667</v>
+        <v>1002.061</v>
       </c>
       <c r="D641">
-        <v>11.894</v>
+        <v>11.887</v>
       </c>
       <c r="E641">
-        <v>1538.446</v>
+        <v>1538.832</v>
       </c>
       <c r="F641">
         <v>648.978</v>
       </c>
       <c r="G641">
-        <v>82.737</v>
+        <v>82.726</v>
       </c>
       <c r="H641">
         <v>4.276</v>
       </c>
       <c r="I641">
-        <v>100.634</v>
+        <v>101.031</v>
       </c>
       <c r="J641">
-        <v>125.756</v>
+        <v>125.729</v>
       </c>
       <c r="K641">
-        <v>24.947</v>
+        <v>24.933</v>
       </c>
       <c r="L641">
-        <v>338.349</v>
+        <v>338.694</v>
       </c>
       <c r="M641">
         <v>7.964</v>
       </c>
       <c r="N641">
-        <v>2533.737</v>
+        <v>2534.469</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>687.092</v>
       </c>
       <c r="C642">
-        <v>1248.99</v>
+        <v>1249.066</v>
       </c>
       <c r="D642">
-        <v>16.914</v>
+        <v>16.913</v>
       </c>
       <c r="E642">
-        <v>1952.996</v>
+        <v>1953.071</v>
       </c>
       <c r="F642">
         <v>691.559</v>
       </c>
       <c r="G642">
-        <v>75.275</v>
+        <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
-        <v>107.829</v>
+        <v>108.414</v>
       </c>
       <c r="J642">
-        <v>122.033</v>
+        <v>121.994</v>
       </c>
       <c r="K642">
-        <v>27.36</v>
+        <v>27.345</v>
       </c>
       <c r="L642">
-        <v>336.856</v>
+        <v>337.378</v>
       </c>
       <c r="M642">
         <v>6.166</v>
       </c>
       <c r="N642">
-        <v>2987.577</v>
+        <v>2988.174</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>848.27</v>
       </c>
       <c r="C643">
-        <v>1539.706</v>
+        <v>1539.79</v>
       </c>
       <c r="D643">
-        <v>17.288</v>
+        <v>17.287</v>
       </c>
       <c r="E643">
-        <v>2405.265</v>
+        <v>2405.347</v>
       </c>
       <c r="F643">
         <v>739.169</v>
       </c>
       <c r="G643">
-        <v>67.866</v>
+        <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
-        <v>112.664</v>
+        <v>113.099</v>
       </c>
       <c r="J643">
-        <v>108.49</v>
+        <v>108.47</v>
       </c>
       <c r="K643">
-        <v>28.129</v>
+        <v>28.115</v>
       </c>
       <c r="L643">
-        <v>321.534</v>
+        <v>321.925</v>
       </c>
       <c r="M643">
         <v>2.997</v>
       </c>
       <c r="N643">
-        <v>3468.966</v>
+        <v>3469.439</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>746.453</v>
       </c>
       <c r="C644">
-        <v>1452.528</v>
+        <v>1452.798</v>
       </c>
       <c r="D644">
-        <v>16.026</v>
+        <v>16.031</v>
       </c>
       <c r="E644">
-        <v>2215.007</v>
+        <v>2215.282</v>
       </c>
       <c r="F644">
         <v>738.374</v>
       </c>
       <c r="G644">
-        <v>67.867</v>
+        <v>68.26</v>
       </c>
       <c r="H644">
         <v>4.602</v>
       </c>
       <c r="I644">
-        <v>106.984</v>
+        <v>107.646</v>
       </c>
       <c r="J644">
-        <v>93.077</v>
+        <v>93.109</v>
       </c>
       <c r="K644">
-        <v>27.678</v>
+        <v>27.791</v>
       </c>
       <c r="L644">
-        <v>300.209</v>
+        <v>301.407</v>
       </c>
       <c r="M644">
         <v>3.756</v>
       </c>
       <c r="N644">
-        <v>3257.346</v>
+        <v>3258.818</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>628.644</v>
+        <v>627.822</v>
       </c>
       <c r="C645">
-        <v>1258.476</v>
+        <v>1258.502</v>
       </c>
       <c r="D645">
-        <v>13.863</v>
+        <v>13.869</v>
       </c>
       <c r="E645">
-        <v>1900.984</v>
+        <v>1900.194</v>
       </c>
       <c r="F645">
         <v>683.576</v>
       </c>
       <c r="G645">
-        <v>52.024</v>
+        <v>51.9</v>
       </c>
       <c r="H645">
         <v>4.38</v>
       </c>
       <c r="I645">
-        <v>94.771</v>
+        <v>95.094</v>
       </c>
       <c r="J645">
-        <v>87.561</v>
+        <v>87.539</v>
       </c>
       <c r="K645">
-        <v>27.352</v>
+        <v>27.223</v>
       </c>
       <c r="L645">
-        <v>266.087</v>
+        <v>266.136</v>
       </c>
       <c r="M645">
         <v>4.427</v>
       </c>
       <c r="N645">
-        <v>2855.073</v>
+        <v>2854.333</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>585.866</v>
+        <v>582.693</v>
       </c>
       <c r="C646">
-        <v>1067.475</v>
+        <v>1067.401</v>
       </c>
       <c r="D646">
         <v>14.134</v>
       </c>
       <c r="E646">
-        <v>1667.475</v>
+        <v>1664.228</v>
       </c>
       <c r="F646">
         <v>618.458</v>
       </c>
       <c r="G646">
-        <v>56.191</v>
+        <v>56.187</v>
       </c>
       <c r="H646">
         <v>4.323</v>
       </c>
       <c r="I646">
-        <v>82.847</v>
+        <v>83.133</v>
       </c>
       <c r="J646">
-        <v>134.82</v>
+        <v>134.795</v>
       </c>
       <c r="K646">
-        <v>24.614</v>
+        <v>24.601</v>
       </c>
       <c r="L646">
-        <v>302.795</v>
+        <v>303.038</v>
       </c>
       <c r="M646">
-        <v>1.413</v>
+        <v>-1.992</v>
       </c>
       <c r="N646">
-        <v>2590.142</v>
+        <v>2583.733</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>583.453</v>
+        <v>582.123</v>
       </c>
       <c r="C647">
-        <v>973.676</v>
+        <v>975.101</v>
       </c>
       <c r="D647">
-        <v>14.064</v>
+        <v>13.984</v>
       </c>
       <c r="E647">
-        <v>1571.193</v>
+        <v>1571.208</v>
       </c>
       <c r="F647">
         <v>666.361</v>
       </c>
       <c r="G647">
-        <v>62.549</v>
+        <v>62.543</v>
       </c>
       <c r="H647">
         <v>4.31</v>
       </c>
       <c r="I647">
-        <v>62.6</v>
+        <v>62.804</v>
       </c>
       <c r="J647">
-        <v>139.614</v>
+        <v>139.645</v>
       </c>
       <c r="K647">
-        <v>26.12</v>
+        <v>26.13</v>
       </c>
       <c r="L647">
-        <v>295.192</v>
+        <v>295.432</v>
       </c>
       <c r="M647">
-        <v>1.634</v>
+        <v>-3.543</v>
       </c>
       <c r="N647">
-        <v>2534.38</v>
+        <v>2529.458</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>699.225</v>
+      </c>
+      <c r="C648">
+        <v>1079.448</v>
+      </c>
+      <c r="D648">
+        <v>22.412</v>
+      </c>
+      <c r="E648">
+        <v>1801.085</v>
+      </c>
+      <c r="F648">
+        <v>757.338</v>
+      </c>
+      <c r="G648">
+        <v>81.286</v>
+      </c>
+      <c r="H648">
+        <v>4.625</v>
+      </c>
+      <c r="I648">
+        <v>52.017</v>
+      </c>
+      <c r="J648">
+        <v>160.411</v>
+      </c>
+      <c r="K648">
+        <v>28.728</v>
+      </c>
+      <c r="L648">
+        <v>327.067</v>
+      </c>
+      <c r="M648">
+        <v>-2.2</v>
+      </c>
+      <c r="N648">
+        <v>2883.29</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>749.175</v>
+      </c>
+      <c r="C649">
+        <v>1127.061</v>
+      </c>
+      <c r="D649">
+        <v>52.105</v>
+      </c>
+      <c r="E649">
+        <v>1928.341</v>
+      </c>
+      <c r="F649">
+        <v>764.959</v>
+      </c>
+      <c r="G649">
+        <v>94.829</v>
+      </c>
+      <c r="H649">
+        <v>4.834</v>
+      </c>
+      <c r="I649">
+        <v>60.717</v>
+      </c>
+      <c r="J649">
+        <v>151.5</v>
+      </c>
+      <c r="K649">
+        <v>28.043</v>
+      </c>
+      <c r="L649">
+        <v>339.924</v>
+      </c>
+      <c r="M649">
+        <v>0.166</v>
+      </c>
+      <c r="N649">
+        <v>3033.39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>8165.019</v>
       </c>
       <c r="G88">
         <v>824.936</v>
       </c>
       <c r="H88">
         <v>52.569</v>
       </c>
       <c r="I88">
         <v>746.281</v>
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>320.142</v>
       </c>
       <c r="L88">
         <v>3485.032</v>
       </c>
       <c r="M88">
         <v>47.145</v>
       </c>
       <c r="N88">
         <v>32766.865</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>7836.164</v>
+      </c>
+      <c r="C89">
+        <v>13455.521</v>
+      </c>
+      <c r="D89">
+        <v>200.94</v>
+      </c>
+      <c r="E89">
+        <v>21492.625</v>
+      </c>
+      <c r="F89">
+        <v>8195.465</v>
+      </c>
+      <c r="G89">
+        <v>839.015</v>
+      </c>
+      <c r="H89">
+        <v>53.462</v>
+      </c>
+      <c r="I89">
+        <v>1001.418</v>
+      </c>
+      <c r="J89">
+        <v>1583.461</v>
+      </c>
+      <c r="K89">
+        <v>317.933</v>
+      </c>
+      <c r="L89">
+        <v>3795.29</v>
+      </c>
+      <c r="M89">
+        <v>42.166</v>
+      </c>
+      <c r="N89">
+        <v>33525.545</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>