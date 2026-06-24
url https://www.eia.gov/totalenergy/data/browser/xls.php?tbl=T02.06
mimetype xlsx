--- v3 (2026-05-10)
+++ v4 (2026-06-24)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 2.6 Electric Power Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Electric Power Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28091,615 +28091,659 @@
       </c>
       <c r="I636">
         <v>42.825</v>
       </c>
       <c r="J636">
         <v>134.764</v>
       </c>
       <c r="K636">
         <v>28.276</v>
       </c>
       <c r="L636">
         <v>276.965</v>
       </c>
       <c r="M636">
         <v>7.119</v>
       </c>
       <c r="N636">
         <v>2778.7</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>863.101</v>
+        <v>862.275</v>
       </c>
       <c r="C637">
-        <v>1159.695</v>
+        <v>1159.697</v>
       </c>
       <c r="D637">
         <v>33.266</v>
       </c>
       <c r="E637">
-        <v>2056.063</v>
+        <v>2055.238</v>
       </c>
       <c r="F637">
         <v>749.17</v>
       </c>
       <c r="G637">
         <v>72.787</v>
       </c>
       <c r="H637">
         <v>4.74</v>
       </c>
       <c r="I637">
         <v>52.474</v>
       </c>
       <c r="J637">
         <v>148.665</v>
       </c>
       <c r="K637">
         <v>28.564</v>
       </c>
       <c r="L637">
         <v>307.229</v>
       </c>
       <c r="M637">
         <v>9.692</v>
       </c>
       <c r="N637">
-        <v>3122.154</v>
+        <v>3121.329</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>661.921</v>
+        <v>661.287</v>
       </c>
       <c r="C638">
-        <v>960.616</v>
+        <v>960.617</v>
       </c>
       <c r="D638">
         <v>15.606</v>
       </c>
       <c r="E638">
-        <v>1638.142</v>
+        <v>1637.51</v>
       </c>
       <c r="F638">
         <v>645.675</v>
       </c>
       <c r="G638">
         <v>66.379</v>
       </c>
       <c r="H638">
         <v>4.271</v>
       </c>
       <c r="I638">
         <v>55.858</v>
       </c>
       <c r="J638">
         <v>134.166</v>
       </c>
       <c r="K638">
         <v>25.482</v>
       </c>
       <c r="L638">
         <v>286.156</v>
       </c>
       <c r="M638">
         <v>6.439</v>
       </c>
       <c r="N638">
-        <v>2576.412</v>
+        <v>2575.78</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>526.594</v>
+        <v>526.089</v>
       </c>
       <c r="C639">
-        <v>855.773</v>
+        <v>855.776</v>
       </c>
       <c r="D639">
         <v>13.234</v>
       </c>
       <c r="E639">
-        <v>1395.6</v>
+        <v>1395.099</v>
       </c>
       <c r="F639">
         <v>652.235</v>
       </c>
       <c r="G639">
         <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
         <v>78.906</v>
       </c>
       <c r="J639">
         <v>172.509</v>
       </c>
       <c r="K639">
         <v>26.995</v>
       </c>
       <c r="L639">
         <v>359.393</v>
       </c>
       <c r="M639">
         <v>2.768</v>
       </c>
       <c r="N639">
-        <v>2409.995</v>
+        <v>2409.494</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>485.985</v>
+        <v>485.52</v>
       </c>
       <c r="C640">
-        <v>855.295</v>
+        <v>855.298</v>
       </c>
       <c r="D640">
         <v>12.317</v>
       </c>
       <c r="E640">
-        <v>1353.597</v>
+        <v>1353.135</v>
       </c>
       <c r="F640">
         <v>604.572</v>
       </c>
       <c r="G640">
         <v>77.578</v>
       </c>
       <c r="H640">
         <v>4.457</v>
       </c>
       <c r="I640">
         <v>90.943</v>
       </c>
       <c r="J640">
         <v>156.431</v>
       </c>
       <c r="K640">
         <v>22.026</v>
       </c>
       <c r="L640">
         <v>351.434</v>
       </c>
       <c r="M640">
         <v>5.694</v>
       </c>
       <c r="N640">
-        <v>2315.296</v>
+        <v>2314.834</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>524.884</v>
+        <v>524.381</v>
       </c>
       <c r="C641">
-        <v>1002.061</v>
+        <v>1002.064</v>
       </c>
       <c r="D641">
         <v>11.887</v>
       </c>
       <c r="E641">
-        <v>1538.832</v>
+        <v>1538.333</v>
       </c>
       <c r="F641">
         <v>648.978</v>
       </c>
       <c r="G641">
         <v>82.726</v>
       </c>
       <c r="H641">
         <v>4.276</v>
       </c>
       <c r="I641">
         <v>101.031</v>
       </c>
       <c r="J641">
         <v>125.729</v>
       </c>
       <c r="K641">
         <v>24.933</v>
       </c>
       <c r="L641">
         <v>338.694</v>
       </c>
       <c r="M641">
         <v>7.964</v>
       </c>
       <c r="N641">
-        <v>2534.469</v>
+        <v>2533.969</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>687.092</v>
+        <v>686.434</v>
       </c>
       <c r="C642">
         <v>1249.066</v>
       </c>
       <c r="D642">
         <v>16.913</v>
       </c>
       <c r="E642">
-        <v>1953.071</v>
+        <v>1952.413</v>
       </c>
       <c r="F642">
         <v>691.559</v>
       </c>
       <c r="G642">
         <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
         <v>108.414</v>
       </c>
       <c r="J642">
         <v>121.994</v>
       </c>
       <c r="K642">
         <v>27.345</v>
       </c>
       <c r="L642">
         <v>337.378</v>
       </c>
       <c r="M642">
         <v>6.166</v>
       </c>
       <c r="N642">
-        <v>2988.174</v>
+        <v>2987.516</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>848.27</v>
+        <v>847.458</v>
       </c>
       <c r="C643">
-        <v>1539.79</v>
+        <v>1539.797</v>
       </c>
       <c r="D643">
         <v>17.287</v>
       </c>
       <c r="E643">
-        <v>2405.347</v>
+        <v>2404.541</v>
       </c>
       <c r="F643">
         <v>739.169</v>
       </c>
       <c r="G643">
         <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
         <v>113.099</v>
       </c>
       <c r="J643">
         <v>108.47</v>
       </c>
       <c r="K643">
         <v>28.115</v>
       </c>
       <c r="L643">
         <v>321.925</v>
       </c>
       <c r="M643">
         <v>2.997</v>
       </c>
       <c r="N643">
-        <v>3469.439</v>
+        <v>3468.633</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>746.453</v>
+        <v>745.738</v>
       </c>
       <c r="C644">
-        <v>1452.798</v>
+        <v>1452.802</v>
       </c>
       <c r="D644">
         <v>16.031</v>
       </c>
       <c r="E644">
-        <v>2215.282</v>
+        <v>2214.571</v>
       </c>
       <c r="F644">
         <v>738.374</v>
       </c>
       <c r="G644">
         <v>68.26</v>
       </c>
       <c r="H644">
         <v>4.602</v>
       </c>
       <c r="I644">
         <v>107.646</v>
       </c>
       <c r="J644">
         <v>93.109</v>
       </c>
       <c r="K644">
         <v>27.791</v>
       </c>
       <c r="L644">
         <v>301.407</v>
       </c>
       <c r="M644">
         <v>3.756</v>
       </c>
       <c r="N644">
-        <v>3258.818</v>
+        <v>3258.107</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>627.822</v>
+        <v>627.221</v>
       </c>
       <c r="C645">
-        <v>1258.502</v>
+        <v>1258.504</v>
       </c>
       <c r="D645">
         <v>13.869</v>
       </c>
       <c r="E645">
-        <v>1900.194</v>
+        <v>1899.595</v>
       </c>
       <c r="F645">
         <v>683.576</v>
       </c>
       <c r="G645">
         <v>51.9</v>
       </c>
       <c r="H645">
         <v>4.38</v>
       </c>
       <c r="I645">
         <v>95.094</v>
       </c>
       <c r="J645">
         <v>87.539</v>
       </c>
       <c r="K645">
         <v>27.223</v>
       </c>
       <c r="L645">
         <v>266.136</v>
       </c>
       <c r="M645">
         <v>4.427</v>
       </c>
       <c r="N645">
-        <v>2854.333</v>
+        <v>2853.734</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>582.693</v>
+        <v>582.135</v>
       </c>
       <c r="C646">
-        <v>1067.401</v>
+        <v>1067.404</v>
       </c>
       <c r="D646">
         <v>14.134</v>
       </c>
       <c r="E646">
-        <v>1664.228</v>
+        <v>1663.673</v>
       </c>
       <c r="F646">
         <v>618.458</v>
       </c>
       <c r="G646">
         <v>56.187</v>
       </c>
       <c r="H646">
         <v>4.323</v>
       </c>
       <c r="I646">
         <v>83.133</v>
       </c>
       <c r="J646">
         <v>134.795</v>
       </c>
       <c r="K646">
         <v>24.601</v>
       </c>
       <c r="L646">
         <v>303.038</v>
       </c>
       <c r="M646">
         <v>-1.992</v>
       </c>
       <c r="N646">
-        <v>2583.733</v>
+        <v>2583.177</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>582.123</v>
+        <v>581.565</v>
       </c>
       <c r="C647">
-        <v>975.101</v>
+        <v>975.103</v>
       </c>
       <c r="D647">
         <v>13.984</v>
       </c>
       <c r="E647">
-        <v>1571.208</v>
+        <v>1570.651</v>
       </c>
       <c r="F647">
         <v>666.361</v>
       </c>
       <c r="G647">
         <v>62.543</v>
       </c>
       <c r="H647">
         <v>4.31</v>
       </c>
       <c r="I647">
         <v>62.804</v>
       </c>
       <c r="J647">
         <v>139.645</v>
       </c>
       <c r="K647">
         <v>26.13</v>
       </c>
       <c r="L647">
         <v>295.432</v>
       </c>
       <c r="M647">
         <v>-3.543</v>
       </c>
       <c r="N647">
-        <v>2529.458</v>
+        <v>2528.901</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>699.225</v>
+        <v>698.555</v>
       </c>
       <c r="C648">
-        <v>1079.448</v>
+        <v>1079.449</v>
       </c>
       <c r="D648">
         <v>22.412</v>
       </c>
       <c r="E648">
-        <v>1801.085</v>
+        <v>1800.416</v>
       </c>
       <c r="F648">
         <v>757.338</v>
       </c>
       <c r="G648">
         <v>81.286</v>
       </c>
       <c r="H648">
         <v>4.625</v>
       </c>
       <c r="I648">
         <v>52.017</v>
       </c>
       <c r="J648">
         <v>160.411</v>
       </c>
       <c r="K648">
         <v>28.728</v>
       </c>
       <c r="L648">
         <v>327.067</v>
       </c>
       <c r="M648">
         <v>-2.2</v>
       </c>
       <c r="N648">
-        <v>2883.29</v>
+        <v>2882.621</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>749.175</v>
+        <v>748.457</v>
       </c>
       <c r="C649">
-        <v>1127.061</v>
+        <v>1127.055</v>
       </c>
       <c r="D649">
         <v>52.105</v>
       </c>
       <c r="E649">
-        <v>1928.341</v>
+        <v>1927.618</v>
       </c>
       <c r="F649">
         <v>764.959</v>
       </c>
       <c r="G649">
         <v>94.829</v>
       </c>
       <c r="H649">
         <v>4.834</v>
       </c>
       <c r="I649">
         <v>60.717</v>
       </c>
       <c r="J649">
         <v>151.5</v>
       </c>
       <c r="K649">
         <v>28.043</v>
       </c>
       <c r="L649">
         <v>339.924</v>
       </c>
       <c r="M649">
         <v>0.166</v>
       </c>
       <c r="N649">
-        <v>3033.39</v>
+        <v>3032.667</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>586.205</v>
+      </c>
+      <c r="C650">
+        <v>975.832</v>
+      </c>
+      <c r="D650">
+        <v>31.765</v>
+      </c>
+      <c r="E650">
+        <v>1593.802</v>
+      </c>
+      <c r="F650">
+        <v>651.478</v>
+      </c>
+      <c r="G650">
+        <v>76.33</v>
+      </c>
+      <c r="H650">
+        <v>4.311</v>
+      </c>
+      <c r="I650">
+        <v>71.973</v>
+      </c>
+      <c r="J650">
+        <v>135.393</v>
+      </c>
+      <c r="K650">
+        <v>27.478</v>
+      </c>
+      <c r="L650">
+        <v>315.484</v>
+      </c>
+      <c r="M650">
+        <v>-1.039</v>
+      </c>
+      <c r="N650">
+        <v>2559.726</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32172,87 +32216,87 @@
       </c>
       <c r="I88">
         <v>746.281</v>
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>320.142</v>
       </c>
       <c r="L88">
         <v>3485.032</v>
       </c>
       <c r="M88">
         <v>47.145</v>
       </c>
       <c r="N88">
         <v>32766.865</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>7836.164</v>
+        <v>7828.658</v>
       </c>
       <c r="C89">
-        <v>13455.521</v>
+        <v>13455.55</v>
       </c>
       <c r="D89">
         <v>200.94</v>
       </c>
       <c r="E89">
-        <v>21492.625</v>
+        <v>21485.148</v>
       </c>
       <c r="F89">
         <v>8195.465</v>
       </c>
       <c r="G89">
         <v>839.015</v>
       </c>
       <c r="H89">
         <v>53.462</v>
       </c>
       <c r="I89">
         <v>1001.418</v>
       </c>
       <c r="J89">
         <v>1583.461</v>
       </c>
       <c r="K89">
         <v>317.933</v>
       </c>
       <c r="L89">
         <v>3795.29</v>
       </c>
       <c r="M89">
         <v>42.166</v>
       </c>
       <c r="N89">
-        <v>33525.545</v>
+        <v>33518.069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>