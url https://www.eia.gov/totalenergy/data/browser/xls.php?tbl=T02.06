--- v4 (2026-06-24)
+++ v5 (2026-08-10)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 2.6 Electric Power Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Electric Power Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumed by the Electric Power Sector</t>
   </si>
   <si>
     <t>Conventional Hydroelectric Power Consumed by the Electric Power Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="65.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28182,84 +28182,84 @@
       </c>
       <c r="J638">
         <v>134.166</v>
       </c>
       <c r="K638">
         <v>25.482</v>
       </c>
       <c r="L638">
         <v>286.156</v>
       </c>
       <c r="M638">
         <v>6.439</v>
       </c>
       <c r="N638">
         <v>2575.78</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>526.089</v>
       </c>
       <c r="C639">
-        <v>855.776</v>
+        <v>855.775</v>
       </c>
       <c r="D639">
         <v>13.234</v>
       </c>
       <c r="E639">
-        <v>1395.099</v>
+        <v>1395.098</v>
       </c>
       <c r="F639">
         <v>652.235</v>
       </c>
       <c r="G639">
         <v>76.247</v>
       </c>
       <c r="H639">
         <v>4.735</v>
       </c>
       <c r="I639">
         <v>78.906</v>
       </c>
       <c r="J639">
         <v>172.509</v>
       </c>
       <c r="K639">
         <v>26.995</v>
       </c>
       <c r="L639">
         <v>359.393</v>
       </c>
       <c r="M639">
         <v>2.768</v>
       </c>
       <c r="N639">
-        <v>2409.494</v>
+        <v>2409.493</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>485.52</v>
       </c>
       <c r="C640">
         <v>855.298</v>
       </c>
       <c r="D640">
         <v>12.317</v>
       </c>
       <c r="E640">
         <v>1353.135</v>
       </c>
       <c r="F640">
         <v>604.572</v>
       </c>
       <c r="G640">
         <v>77.578</v>
       </c>
       <c r="H640">
@@ -28320,122 +28320,122 @@
       </c>
       <c r="L641">
         <v>338.694</v>
       </c>
       <c r="M641">
         <v>7.964</v>
       </c>
       <c r="N641">
         <v>2533.969</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>686.434</v>
       </c>
       <c r="C642">
         <v>1249.066</v>
       </c>
       <c r="D642">
         <v>16.913</v>
       </c>
       <c r="E642">
-        <v>1952.413</v>
+        <v>1952.414</v>
       </c>
       <c r="F642">
         <v>691.559</v>
       </c>
       <c r="G642">
         <v>75.266</v>
       </c>
       <c r="H642">
         <v>4.359</v>
       </c>
       <c r="I642">
         <v>108.414</v>
       </c>
       <c r="J642">
         <v>121.994</v>
       </c>
       <c r="K642">
         <v>27.345</v>
       </c>
       <c r="L642">
         <v>337.378</v>
       </c>
       <c r="M642">
         <v>6.166</v>
       </c>
       <c r="N642">
         <v>2987.516</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>847.458</v>
       </c>
       <c r="C643">
-        <v>1539.797</v>
+        <v>1539.798</v>
       </c>
       <c r="D643">
         <v>17.287</v>
       </c>
       <c r="E643">
-        <v>2404.541</v>
+        <v>2404.543</v>
       </c>
       <c r="F643">
         <v>739.169</v>
       </c>
       <c r="G643">
         <v>67.856</v>
       </c>
       <c r="H643">
         <v>4.384</v>
       </c>
       <c r="I643">
         <v>113.099</v>
       </c>
       <c r="J643">
         <v>108.47</v>
       </c>
       <c r="K643">
         <v>28.115</v>
       </c>
       <c r="L643">
         <v>321.925</v>
       </c>
       <c r="M643">
         <v>2.997</v>
       </c>
       <c r="N643">
-        <v>3468.633</v>
+        <v>3468.634</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>745.738</v>
       </c>
       <c r="C644">
         <v>1452.802</v>
       </c>
       <c r="D644">
         <v>16.031</v>
       </c>
       <c r="E644">
         <v>2214.571</v>
       </c>
       <c r="F644">
         <v>738.374</v>
       </c>
       <c r="G644">
         <v>68.26</v>
       </c>
       <c r="H644">
@@ -28622,128 +28622,216 @@
       </c>
       <c r="J648">
         <v>160.411</v>
       </c>
       <c r="K648">
         <v>28.728</v>
       </c>
       <c r="L648">
         <v>327.067</v>
       </c>
       <c r="M648">
         <v>-2.2</v>
       </c>
       <c r="N648">
         <v>2882.621</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>748.457</v>
       </c>
       <c r="C649">
-        <v>1127.055</v>
+        <v>1127.053</v>
       </c>
       <c r="D649">
         <v>52.105</v>
       </c>
       <c r="E649">
-        <v>1927.618</v>
+        <v>1927.615</v>
       </c>
       <c r="F649">
         <v>764.959</v>
       </c>
       <c r="G649">
         <v>94.829</v>
       </c>
       <c r="H649">
         <v>4.834</v>
       </c>
       <c r="I649">
         <v>60.717</v>
       </c>
       <c r="J649">
         <v>151.5</v>
       </c>
       <c r="K649">
         <v>28.043</v>
       </c>
       <c r="L649">
         <v>339.924</v>
       </c>
       <c r="M649">
-        <v>0.166</v>
+        <v>-2.353</v>
       </c>
       <c r="N649">
-        <v>3032.667</v>
+        <v>3030.146</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>586.205</v>
       </c>
       <c r="C650">
-        <v>975.832</v>
+        <v>975.814</v>
       </c>
       <c r="D650">
         <v>31.765</v>
       </c>
       <c r="E650">
-        <v>1593.802</v>
+        <v>1593.784</v>
       </c>
       <c r="F650">
         <v>651.478</v>
       </c>
       <c r="G650">
         <v>76.33</v>
       </c>
       <c r="H650">
         <v>4.311</v>
       </c>
       <c r="I650">
         <v>71.973</v>
       </c>
       <c r="J650">
         <v>135.393</v>
       </c>
       <c r="K650">
         <v>27.478</v>
       </c>
       <c r="L650">
         <v>315.484</v>
       </c>
       <c r="M650">
-        <v>-1.039</v>
+        <v>1.361</v>
       </c>
       <c r="N650">
-        <v>2559.726</v>
+        <v>2562.108</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>473.629</v>
+      </c>
+      <c r="C651">
+        <v>945.989</v>
+      </c>
+      <c r="D651">
+        <v>13.912</v>
+      </c>
+      <c r="E651">
+        <v>1433.53</v>
+      </c>
+      <c r="F651">
+        <v>648.467</v>
+      </c>
+      <c r="G651">
+        <v>91.454</v>
+      </c>
+      <c r="H651">
+        <v>4.551</v>
+      </c>
+      <c r="I651">
+        <v>98.001</v>
+      </c>
+      <c r="J651">
+        <v>178.056</v>
+      </c>
+      <c r="K651">
+        <v>27.598</v>
+      </c>
+      <c r="L651">
+        <v>399.66</v>
+      </c>
+      <c r="M651">
+        <v>0.007</v>
+      </c>
+      <c r="N651">
+        <v>2481.663</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>423.723</v>
+      </c>
+      <c r="C652">
+        <v>924.684</v>
+      </c>
+      <c r="D652">
+        <v>12.991</v>
+      </c>
+      <c r="E652">
+        <v>1361.397</v>
+      </c>
+      <c r="F652">
+        <v>599.146</v>
+      </c>
+      <c r="G652">
+        <v>76.406</v>
+      </c>
+      <c r="H652">
+        <v>4.175</v>
+      </c>
+      <c r="I652">
+        <v>105.136</v>
+      </c>
+      <c r="J652">
+        <v>167.538</v>
+      </c>
+      <c r="K652">
+        <v>22.497</v>
+      </c>
+      <c r="L652">
+        <v>375.753</v>
+      </c>
+      <c r="M652">
+        <v>-1.721</v>
+      </c>
+      <c r="N652">
+        <v>2334.576</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32219,84 +32307,84 @@
       </c>
       <c r="J88">
         <v>1541.104</v>
       </c>
       <c r="K88">
         <v>320.142</v>
       </c>
       <c r="L88">
         <v>3485.032</v>
       </c>
       <c r="M88">
         <v>47.145</v>
       </c>
       <c r="N88">
         <v>32766.865</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>7828.658</v>
       </c>
       <c r="C89">
-        <v>13455.55</v>
+        <v>13455.551</v>
       </c>
       <c r="D89">
         <v>200.94</v>
       </c>
       <c r="E89">
-        <v>21485.148</v>
+        <v>21485.149</v>
       </c>
       <c r="F89">
         <v>8195.465</v>
       </c>
       <c r="G89">
         <v>839.015</v>
       </c>
       <c r="H89">
         <v>53.462</v>
       </c>
       <c r="I89">
         <v>1001.418</v>
       </c>
       <c r="J89">
         <v>1583.461</v>
       </c>
       <c r="K89">
         <v>317.933</v>
       </c>
       <c r="L89">
         <v>3795.29</v>
       </c>
       <c r="M89">
         <v>42.166</v>
       </c>
       <c r="N89">
-        <v>33518.069</v>
+        <v>33518.07</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>