--- v5 (2026-08-10)
+++ v6 (2026-09-26)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 2.2 Residential Sector Energy Consumption</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Natural Gas Consumed by the Residential Sector (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.556" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="92.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="76.981" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28097,741 +28097,785 @@
       </c>
       <c r="K636">
         <v>428.219</v>
       </c>
       <c r="L636">
         <v>1388.449</v>
       </c>
       <c r="M636">
         <v>634.396</v>
       </c>
       <c r="N636">
         <v>2022.845</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>20</v>
       </c>
       <c r="C637">
         <v>1071.294</v>
       </c>
       <c r="D637">
-        <v>156.615</v>
+        <v>156.629</v>
       </c>
       <c r="E637">
-        <v>1227.909</v>
+        <v>1227.924</v>
       </c>
       <c r="F637">
         <v>3.363</v>
       </c>
       <c r="G637">
         <v>19.065</v>
       </c>
       <c r="H637">
         <v>31.598</v>
       </c>
       <c r="I637">
         <v>54.027</v>
       </c>
       <c r="J637">
-        <v>1281.936</v>
+        <v>1281.95</v>
       </c>
       <c r="K637">
         <v>519.745</v>
       </c>
       <c r="L637">
-        <v>1801.681</v>
+        <v>1801.695</v>
       </c>
       <c r="M637">
         <v>793.77</v>
       </c>
       <c r="N637">
-        <v>2595.451</v>
+        <v>2595.465</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>20</v>
       </c>
       <c r="C638">
         <v>822.561</v>
       </c>
       <c r="D638">
-        <v>143.052</v>
+        <v>143.064</v>
       </c>
       <c r="E638">
-        <v>965.613</v>
+        <v>965.625</v>
       </c>
       <c r="F638">
         <v>3.038</v>
       </c>
       <c r="G638">
         <v>20.449</v>
       </c>
       <c r="H638">
         <v>28.54</v>
       </c>
       <c r="I638">
         <v>52.028</v>
       </c>
       <c r="J638">
-        <v>1017.641</v>
+        <v>1017.653</v>
       </c>
       <c r="K638">
         <v>435.089</v>
       </c>
       <c r="L638">
-        <v>1452.73</v>
+        <v>1452.742</v>
       </c>
       <c r="M638">
         <v>589.541</v>
       </c>
       <c r="N638">
-        <v>2042.271</v>
+        <v>2042.283</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>20</v>
       </c>
       <c r="C639">
         <v>545.091</v>
       </c>
       <c r="D639">
-        <v>105.921</v>
+        <v>105.927</v>
       </c>
       <c r="E639">
-        <v>651.012</v>
+        <v>651.018</v>
       </c>
       <c r="F639">
         <v>3.363</v>
       </c>
       <c r="G639">
         <v>28.097</v>
       </c>
       <c r="H639">
         <v>31.598</v>
       </c>
       <c r="I639">
         <v>63.058</v>
       </c>
       <c r="J639">
-        <v>714.07</v>
+        <v>714.077</v>
       </c>
       <c r="K639">
         <v>371.801</v>
       </c>
       <c r="L639">
-        <v>1085.872</v>
+        <v>1085.878</v>
       </c>
       <c r="M639">
         <v>482.77</v>
       </c>
       <c r="N639">
-        <v>1568.641</v>
+        <v>1568.648</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>20</v>
       </c>
       <c r="C640">
         <v>336.395</v>
       </c>
       <c r="D640">
-        <v>70.767</v>
+        <v>70.773</v>
       </c>
       <c r="E640">
-        <v>407.162</v>
+        <v>407.168</v>
       </c>
       <c r="F640">
         <v>3.255</v>
       </c>
       <c r="G640">
         <v>30.789</v>
       </c>
       <c r="H640">
         <v>30.579</v>
       </c>
       <c r="I640">
         <v>64.623</v>
       </c>
       <c r="J640">
-        <v>471.785</v>
+        <v>471.791</v>
       </c>
       <c r="K640">
         <v>332.009</v>
       </c>
       <c r="L640">
-        <v>803.794</v>
+        <v>803.8</v>
       </c>
       <c r="M640">
         <v>431.941</v>
       </c>
       <c r="N640">
-        <v>1235.735</v>
+        <v>1235.742</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>20</v>
       </c>
       <c r="C641">
         <v>194.798</v>
       </c>
       <c r="D641">
-        <v>55.43</v>
+        <v>55.425</v>
       </c>
       <c r="E641">
-        <v>250.228</v>
+        <v>250.224</v>
       </c>
       <c r="F641">
         <v>3.363</v>
       </c>
       <c r="G641">
         <v>32.47</v>
       </c>
       <c r="H641">
         <v>31.598</v>
       </c>
       <c r="I641">
         <v>67.432</v>
       </c>
       <c r="J641">
-        <v>317.66</v>
+        <v>317.656</v>
       </c>
       <c r="K641">
         <v>357.768</v>
       </c>
       <c r="L641">
-        <v>675.428</v>
+        <v>675.424</v>
       </c>
       <c r="M641">
-        <v>492.507</v>
+        <v>492.508</v>
       </c>
       <c r="N641">
-        <v>1167.935</v>
+        <v>1167.931</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>20</v>
       </c>
       <c r="C642">
         <v>134.025</v>
       </c>
       <c r="D642">
-        <v>41.466</v>
+        <v>41.46</v>
       </c>
       <c r="E642">
-        <v>175.491</v>
+        <v>175.486</v>
       </c>
       <c r="F642">
         <v>3.255</v>
       </c>
       <c r="G642">
         <v>32.99</v>
       </c>
       <c r="H642">
         <v>30.579</v>
       </c>
       <c r="I642">
         <v>66.824</v>
       </c>
       <c r="J642">
-        <v>242.315</v>
+        <v>242.31</v>
       </c>
       <c r="K642">
         <v>463.425</v>
       </c>
       <c r="L642">
-        <v>705.74</v>
+        <v>705.735</v>
       </c>
       <c r="M642">
-        <v>672.868</v>
+        <v>672.869</v>
       </c>
       <c r="N642">
-        <v>1378.609</v>
+        <v>1378.604</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>20</v>
       </c>
       <c r="C643">
         <v>114.754</v>
       </c>
       <c r="D643">
-        <v>32.484</v>
+        <v>32.482</v>
       </c>
       <c r="E643">
-        <v>147.238</v>
+        <v>147.236</v>
       </c>
       <c r="F643">
         <v>3.363</v>
       </c>
       <c r="G643">
         <v>34.564</v>
       </c>
       <c r="H643">
         <v>31.598</v>
       </c>
       <c r="I643">
         <v>69.526</v>
       </c>
       <c r="J643">
-        <v>216.764</v>
+        <v>216.761</v>
       </c>
       <c r="K643">
         <v>573.252</v>
       </c>
       <c r="L643">
-        <v>790.016</v>
+        <v>790.014</v>
       </c>
       <c r="M643">
-        <v>856.397</v>
+        <v>856.398</v>
       </c>
       <c r="N643">
-        <v>1646.413</v>
+        <v>1646.412</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>20</v>
       </c>
       <c r="C644">
         <v>108.161</v>
       </c>
       <c r="D644">
-        <v>30.816</v>
+        <v>30.811</v>
       </c>
       <c r="E644">
-        <v>138.977</v>
+        <v>138.972</v>
       </c>
       <c r="F644">
         <v>3.363</v>
       </c>
       <c r="G644">
         <v>32.502</v>
       </c>
       <c r="H644">
         <v>31.598</v>
       </c>
       <c r="I644">
         <v>67.464</v>
       </c>
       <c r="J644">
-        <v>206.441</v>
+        <v>206.436</v>
       </c>
       <c r="K644">
         <v>529.556</v>
       </c>
       <c r="L644">
-        <v>735.997</v>
+        <v>735.991</v>
       </c>
       <c r="M644">
         <v>758.348</v>
       </c>
       <c r="N644">
-        <v>1494.345</v>
+        <v>1494.34</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>20</v>
       </c>
       <c r="C645">
         <v>116.29</v>
       </c>
       <c r="D645">
-        <v>42.466</v>
+        <v>42.457</v>
       </c>
       <c r="E645">
-        <v>158.756</v>
+        <v>158.747</v>
       </c>
       <c r="F645">
         <v>3.255</v>
       </c>
       <c r="G645">
         <v>28.279</v>
       </c>
       <c r="H645">
         <v>30.579</v>
       </c>
       <c r="I645">
         <v>62.113</v>
       </c>
       <c r="J645">
-        <v>220.869</v>
+        <v>220.86</v>
       </c>
       <c r="K645">
         <v>432.565</v>
       </c>
       <c r="L645">
-        <v>653.434</v>
+        <v>653.425</v>
       </c>
       <c r="M645">
         <v>612.458</v>
       </c>
       <c r="N645">
-        <v>1265.892</v>
+        <v>1265.883</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>20</v>
       </c>
       <c r="C646">
         <v>223.584</v>
       </c>
       <c r="D646">
-        <v>65.932</v>
+        <v>65.93</v>
       </c>
       <c r="E646">
-        <v>289.516</v>
+        <v>289.514</v>
       </c>
       <c r="F646">
         <v>3.363</v>
       </c>
       <c r="G646">
         <v>26.78</v>
       </c>
       <c r="H646">
         <v>31.598</v>
       </c>
       <c r="I646">
         <v>61.742</v>
       </c>
       <c r="J646">
-        <v>351.258</v>
+        <v>351.255</v>
       </c>
       <c r="K646">
         <v>366.153</v>
       </c>
       <c r="L646">
-        <v>717.41</v>
+        <v>717.408</v>
       </c>
       <c r="M646">
         <v>498.536</v>
       </c>
       <c r="N646">
-        <v>1215.947</v>
+        <v>1215.944</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>20</v>
       </c>
       <c r="C647">
         <v>487.981</v>
       </c>
       <c r="D647">
-        <v>91.276</v>
+        <v>91.273</v>
       </c>
       <c r="E647">
-        <v>579.257</v>
+        <v>579.254</v>
       </c>
       <c r="F647">
         <v>3.255</v>
       </c>
       <c r="G647">
         <v>21.217</v>
       </c>
       <c r="H647">
         <v>30.579</v>
       </c>
       <c r="I647">
         <v>55.051</v>
       </c>
       <c r="J647">
-        <v>634.308</v>
+        <v>634.305</v>
       </c>
       <c r="K647">
         <v>345.371</v>
       </c>
       <c r="L647">
-        <v>979.679</v>
+        <v>979.676</v>
       </c>
       <c r="M647">
         <v>510.692</v>
       </c>
       <c r="N647">
-        <v>1490.371</v>
+        <v>1490.368</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>20</v>
       </c>
       <c r="C648">
         <v>853.183</v>
       </c>
       <c r="D648">
-        <v>129.698</v>
+        <v>129.692</v>
       </c>
       <c r="E648">
-        <v>982.881</v>
+        <v>982.875</v>
       </c>
       <c r="F648">
         <v>3.363</v>
       </c>
       <c r="G648">
         <v>19.642</v>
       </c>
       <c r="H648">
         <v>31.598</v>
       </c>
       <c r="I648">
         <v>54.603</v>
       </c>
       <c r="J648">
-        <v>1037.484</v>
+        <v>1037.478</v>
       </c>
       <c r="K648">
         <v>442.423</v>
       </c>
       <c r="L648">
-        <v>1479.907</v>
+        <v>1479.901</v>
       </c>
       <c r="M648">
         <v>664.366</v>
       </c>
       <c r="N648">
-        <v>2144.273</v>
+        <v>2144.267</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>20</v>
       </c>
       <c r="C649">
         <v>1007.24</v>
       </c>
       <c r="D649">
-        <v>151.285</v>
+        <v>150.976</v>
       </c>
       <c r="E649">
-        <v>1158.525</v>
+        <v>1158.216</v>
       </c>
       <c r="F649">
         <v>3.363</v>
       </c>
       <c r="G649">
         <v>20.379</v>
       </c>
       <c r="H649">
         <v>29.174</v>
       </c>
       <c r="I649">
         <v>52.916</v>
       </c>
       <c r="J649">
-        <v>1211.441</v>
+        <v>1211.132</v>
       </c>
       <c r="K649">
         <v>495.132</v>
       </c>
       <c r="L649">
-        <v>1706.574</v>
+        <v>1706.265</v>
       </c>
       <c r="M649">
         <v>740.243</v>
       </c>
       <c r="N649">
-        <v>2446.817</v>
+        <v>2446.507</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>20</v>
       </c>
       <c r="C650">
         <v>747.994</v>
       </c>
       <c r="D650">
-        <v>138.615</v>
+        <v>138.265</v>
       </c>
       <c r="E650">
-        <v>886.61</v>
+        <v>886.259</v>
       </c>
       <c r="F650">
         <v>3.038</v>
       </c>
       <c r="G650">
         <v>21.644</v>
       </c>
       <c r="H650">
         <v>26.35</v>
       </c>
       <c r="I650">
         <v>51.032</v>
       </c>
       <c r="J650">
-        <v>937.642</v>
+        <v>937.291</v>
       </c>
       <c r="K650">
         <v>436.923</v>
       </c>
       <c r="L650">
-        <v>1374.564</v>
+        <v>1374.214</v>
       </c>
       <c r="M650">
         <v>578.727</v>
       </c>
       <c r="N650">
-        <v>1953.292</v>
+        <v>1952.941</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651" t="s">
         <v>20</v>
       </c>
       <c r="C651">
         <v>496.906</v>
       </c>
       <c r="D651">
-        <v>98.809</v>
+        <v>98.573</v>
       </c>
       <c r="E651">
-        <v>595.716</v>
+        <v>595.48</v>
       </c>
       <c r="F651">
         <v>3.363</v>
       </c>
       <c r="G651">
         <v>29.927</v>
       </c>
       <c r="H651">
         <v>29.174</v>
       </c>
       <c r="I651">
         <v>62.464</v>
       </c>
       <c r="J651">
-        <v>658.18</v>
+        <v>657.944</v>
       </c>
       <c r="K651">
         <v>371.457</v>
       </c>
       <c r="L651">
-        <v>1029.636</v>
+        <v>1029.4</v>
       </c>
       <c r="M651">
         <v>488.123</v>
       </c>
       <c r="N651">
-        <v>1517.759</v>
+        <v>1517.524</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652" t="s">
         <v>20</v>
       </c>
       <c r="C652">
         <v>290.292</v>
       </c>
       <c r="D652">
-        <v>68.314</v>
+        <v>68.135</v>
       </c>
       <c r="E652">
-        <v>358.606</v>
+        <v>358.427</v>
       </c>
       <c r="F652">
         <v>3.255</v>
       </c>
       <c r="G652">
         <v>32.74</v>
       </c>
       <c r="H652">
         <v>28.233</v>
       </c>
       <c r="I652">
         <v>64.228</v>
       </c>
       <c r="J652">
-        <v>422.834</v>
+        <v>422.655</v>
       </c>
       <c r="K652">
         <v>335.474</v>
       </c>
       <c r="L652">
-        <v>758.308</v>
+        <v>758.128</v>
       </c>
       <c r="M652">
         <v>424.272</v>
       </c>
       <c r="N652">
-        <v>1182.58</v>
+        <v>1182.4</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653" t="s">
+        <v>20</v>
+      </c>
+      <c r="C653">
+        <v>194.881</v>
+      </c>
+      <c r="D653">
+        <v>55.285</v>
+      </c>
+      <c r="E653">
+        <v>250.166</v>
+      </c>
+      <c r="F653">
+        <v>3.363</v>
+      </c>
+      <c r="G653">
+        <v>35.398</v>
+      </c>
+      <c r="H653">
+        <v>29.174</v>
+      </c>
+      <c r="I653">
+        <v>67.935</v>
+      </c>
+      <c r="J653">
+        <v>318.101</v>
+      </c>
+      <c r="K653">
+        <v>363.922</v>
+      </c>
+      <c r="L653">
+        <v>682.023</v>
+      </c>
+      <c r="M653">
+        <v>497.174</v>
+      </c>
+      <c r="N653">
+        <v>1179.197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32307,84 +32351,84 @@
       </c>
       <c r="J88">
         <v>6155.203</v>
       </c>
       <c r="K88">
         <v>5059.565</v>
       </c>
       <c r="L88">
         <v>11214.768</v>
       </c>
       <c r="M88">
         <v>7162.939</v>
       </c>
       <c r="N88">
         <v>18377.707</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89">
-        <v>5008.048</v>
+        <v>5008.05</v>
       </c>
       <c r="D89">
         <v>965.924</v>
       </c>
       <c r="E89">
-        <v>5973.971</v>
+        <v>5973.974</v>
       </c>
       <c r="F89">
         <v>39.6</v>
       </c>
       <c r="G89">
         <v>326.845</v>
       </c>
       <c r="H89">
         <v>372.046</v>
       </c>
       <c r="I89">
         <v>738.49</v>
       </c>
       <c r="J89">
-        <v>6712.462</v>
+        <v>6712.464</v>
       </c>
       <c r="K89">
         <v>5169.157</v>
       </c>
       <c r="L89">
-        <v>11881.619</v>
+        <v>11881.621</v>
       </c>
       <c r="M89">
-        <v>7344.288</v>
+        <v>7344.29</v>
       </c>
       <c r="N89">
-        <v>19225.907</v>
+        <v>19225.911</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>