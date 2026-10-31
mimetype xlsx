--- v6 (2026-09-10)
+++ v7 (2026-10-31)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 1.13a Non-Combustion Use of Fossil Fuels in Physical Units</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Natural Gas Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Asphalt &amp; Road Oil Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Lubricants Non-Combustion Consumption</t>
   </si>
   <si>
     <t>Petrochemical Feedstocks Non-Combustion Consumption</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22028,1058 +22028,1128 @@
       </c>
       <c r="F624">
         <v>38.71</v>
       </c>
       <c r="G624">
         <v>243.348</v>
       </c>
       <c r="H624">
         <v>4.482</v>
       </c>
       <c r="I624">
         <v>41.935</v>
       </c>
       <c r="J624">
         <v>93.058</v>
       </c>
       <c r="K624">
         <v>3957.2</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>62.501</v>
+        <v>62.233</v>
       </c>
       <c r="C625">
         <v>86.447</v>
       </c>
       <c r="D625">
         <v>232.684</v>
       </c>
       <c r="E625">
         <v>2960.859</v>
       </c>
       <c r="F625">
         <v>85.62</v>
       </c>
       <c r="G625">
         <v>273.971</v>
       </c>
       <c r="H625">
         <v>6.273</v>
       </c>
       <c r="I625">
         <v>39.903</v>
       </c>
       <c r="J625">
         <v>90.823</v>
       </c>
       <c r="K625">
         <v>3690.133</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>61.93</v>
+        <v>61.664</v>
       </c>
       <c r="C626">
         <v>77.803</v>
       </c>
       <c r="D626">
         <v>230.022</v>
       </c>
       <c r="E626">
         <v>2975.12</v>
       </c>
       <c r="F626">
         <v>71.821</v>
       </c>
       <c r="G626">
         <v>285.542</v>
       </c>
       <c r="H626">
         <v>3.847</v>
       </c>
       <c r="I626">
         <v>46.345</v>
       </c>
       <c r="J626">
         <v>72.807</v>
       </c>
       <c r="K626">
         <v>3685.504</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>65.066</v>
+        <v>64.787</v>
       </c>
       <c r="C627">
         <v>81.365</v>
       </c>
       <c r="D627">
         <v>258.254</v>
       </c>
       <c r="E627">
         <v>2950.687</v>
       </c>
       <c r="F627">
         <v>76.514</v>
       </c>
       <c r="G627">
         <v>278.128</v>
       </c>
       <c r="H627">
         <v>4.272</v>
       </c>
       <c r="I627">
         <v>43.548</v>
       </c>
       <c r="J627">
         <v>87.607</v>
       </c>
       <c r="K627">
         <v>3699.011</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>60.125</v>
+        <v>59.867</v>
       </c>
       <c r="C628">
         <v>75.839</v>
       </c>
       <c r="D628">
         <v>295.989</v>
       </c>
       <c r="E628">
         <v>2921.086</v>
       </c>
       <c r="F628">
         <v>103.343</v>
       </c>
       <c r="G628">
         <v>228.895</v>
       </c>
       <c r="H628">
         <v>10.011</v>
       </c>
       <c r="I628">
         <v>47.3</v>
       </c>
       <c r="J628">
         <v>92.518</v>
       </c>
       <c r="K628">
         <v>3699.141</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>62.634</v>
+        <v>62.366</v>
       </c>
       <c r="C629">
         <v>73.698</v>
       </c>
       <c r="D629">
         <v>405.371</v>
       </c>
       <c r="E629">
         <v>3125.669</v>
       </c>
       <c r="F629">
         <v>78.874</v>
       </c>
       <c r="G629">
         <v>247.242</v>
       </c>
       <c r="H629">
         <v>9.131</v>
       </c>
       <c r="I629">
         <v>56.71</v>
       </c>
       <c r="J629">
         <v>93.753</v>
       </c>
       <c r="K629">
         <v>4016.751</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>60.414</v>
+        <v>60.155</v>
       </c>
       <c r="C630">
         <v>70.255</v>
       </c>
       <c r="D630">
         <v>476.638</v>
       </c>
       <c r="E630">
         <v>3091.476</v>
       </c>
       <c r="F630">
         <v>91.685</v>
       </c>
       <c r="G630">
         <v>254.448</v>
       </c>
       <c r="H630">
         <v>5.541</v>
       </c>
       <c r="I630">
         <v>42.333</v>
       </c>
       <c r="J630">
         <v>90.77</v>
       </c>
       <c r="K630">
         <v>4052.891</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>64.96</v>
+        <v>64.681</v>
       </c>
       <c r="C631">
         <v>72.791</v>
       </c>
       <c r="D631">
         <v>464.726</v>
       </c>
       <c r="E631">
         <v>2877.987</v>
       </c>
       <c r="F631">
         <v>81.79</v>
       </c>
       <c r="G631">
         <v>270.54</v>
       </c>
       <c r="H631">
         <v>9.391</v>
       </c>
       <c r="I631">
         <v>33.742</v>
       </c>
       <c r="J631">
         <v>94.74</v>
       </c>
       <c r="K631">
         <v>3832.916</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>66.124</v>
+        <v>65.841</v>
       </c>
       <c r="C632">
         <v>74.027</v>
       </c>
       <c r="D632">
         <v>510.597</v>
       </c>
       <c r="E632">
         <v>3228.023</v>
       </c>
       <c r="F632">
         <v>98.549</v>
       </c>
       <c r="G632">
         <v>275.234</v>
       </c>
       <c r="H632">
         <v>6.017</v>
       </c>
       <c r="I632">
         <v>40.968</v>
       </c>
       <c r="J632">
         <v>94.334</v>
       </c>
       <c r="K632">
         <v>4253.722</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>61.408</v>
+        <v>61.144</v>
       </c>
       <c r="C633">
         <v>71.53</v>
       </c>
       <c r="D633">
         <v>445.971</v>
       </c>
       <c r="E633">
         <v>3346.261</v>
       </c>
       <c r="F633">
         <v>81.929</v>
       </c>
       <c r="G633">
         <v>236.565</v>
       </c>
       <c r="H633">
         <v>5.981</v>
       </c>
       <c r="I633">
         <v>34.8</v>
       </c>
       <c r="J633">
         <v>91.611</v>
       </c>
       <c r="K633">
         <v>4243.118</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>64.158</v>
+        <v>63.883</v>
       </c>
       <c r="C634">
         <v>75.177</v>
       </c>
       <c r="D634">
         <v>471.896</v>
       </c>
       <c r="E634">
         <v>3456.467</v>
       </c>
       <c r="F634">
         <v>73.993</v>
       </c>
       <c r="G634">
         <v>229.355</v>
       </c>
       <c r="H634">
         <v>5.628</v>
       </c>
       <c r="I634">
         <v>40.129</v>
       </c>
       <c r="J634">
         <v>90.843</v>
       </c>
       <c r="K634">
         <v>4368.311</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>62.965</v>
+        <v>62.695</v>
       </c>
       <c r="C635">
         <v>78.639</v>
       </c>
       <c r="D635">
         <v>352.271</v>
       </c>
       <c r="E635">
         <v>3239.771</v>
       </c>
       <c r="F635">
         <v>50.69</v>
       </c>
       <c r="G635">
         <v>257.938</v>
       </c>
       <c r="H635">
         <v>5.972</v>
       </c>
       <c r="I635">
         <v>33.167</v>
       </c>
       <c r="J635">
         <v>88.082</v>
       </c>
       <c r="K635">
         <v>4027.89</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>67.206</v>
+        <v>66.918</v>
       </c>
       <c r="C636">
         <v>86.609</v>
       </c>
       <c r="D636">
         <v>239.152</v>
       </c>
       <c r="E636">
         <v>3423.81</v>
       </c>
       <c r="F636">
         <v>49.718</v>
       </c>
       <c r="G636">
         <v>253.131</v>
       </c>
       <c r="H636">
         <v>3.505</v>
       </c>
       <c r="I636">
         <v>28.839</v>
       </c>
       <c r="J636">
         <v>94.275</v>
       </c>
       <c r="K636">
         <v>4092.429</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>61.02</v>
+        <v>60.758</v>
       </c>
       <c r="C637">
-        <v>89.855</v>
+        <v>88.771</v>
       </c>
       <c r="D637">
-        <v>223.783</v>
+        <v>228.025</v>
       </c>
       <c r="E637">
-        <v>3255.366</v>
+        <v>3276.229</v>
       </c>
       <c r="F637">
-        <v>67.999</v>
+        <v>68.092</v>
       </c>
       <c r="G637">
         <v>246.203</v>
       </c>
       <c r="H637">
-        <v>9.422</v>
+        <v>9.107</v>
       </c>
       <c r="I637">
-        <v>37.226</v>
+        <v>36.774</v>
       </c>
       <c r="J637">
-        <v>91.641</v>
+        <v>91.665</v>
       </c>
       <c r="K637">
-        <v>3931.64</v>
+        <v>3956.095</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>55.282</v>
+        <v>55.045</v>
       </c>
       <c r="C638">
-        <v>79.864</v>
+        <v>78.823</v>
       </c>
       <c r="D638">
-        <v>220.932</v>
+        <v>234.075</v>
       </c>
       <c r="E638">
-        <v>3082.932</v>
+        <v>3116.63</v>
       </c>
       <c r="F638">
-        <v>56.89</v>
+        <v>62.036</v>
       </c>
       <c r="G638">
-        <v>236.65</v>
+        <v>246.829</v>
       </c>
       <c r="H638">
-        <v>3.275</v>
+        <v>2.728</v>
       </c>
       <c r="I638">
-        <v>36.464</v>
+        <v>36.786</v>
       </c>
       <c r="J638">
-        <v>88.203</v>
+        <v>88.468</v>
       </c>
       <c r="K638">
-        <v>3725.347</v>
+        <v>3787.551</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>61.135</v>
+        <v>60.873</v>
       </c>
       <c r="C639">
-        <v>80.668</v>
+        <v>79.694</v>
       </c>
       <c r="D639">
-        <v>243.819</v>
+        <v>253.443</v>
       </c>
       <c r="E639">
-        <v>2953.492</v>
+        <v>2968.285</v>
       </c>
       <c r="F639">
-        <v>71.779</v>
+        <v>73.265</v>
       </c>
       <c r="G639">
-        <v>260.694</v>
+        <v>268.396</v>
       </c>
       <c r="H639">
-        <v>4.876</v>
+        <v>4.747</v>
       </c>
       <c r="I639">
-        <v>35.806</v>
+        <v>33.742</v>
       </c>
       <c r="J639">
-        <v>84.491</v>
+        <v>86.463</v>
       </c>
       <c r="K639">
-        <v>3654.958</v>
+        <v>3688.34</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>58.364</v>
+        <v>58.113</v>
       </c>
       <c r="C640">
-        <v>75.498</v>
+        <v>74.616</v>
       </c>
       <c r="D640">
-        <v>316.188</v>
+        <v>327.548</v>
       </c>
       <c r="E640">
-        <v>2933.748</v>
+        <v>3008.525</v>
       </c>
       <c r="F640">
-        <v>96.49</v>
+        <v>92.299</v>
       </c>
       <c r="G640">
-        <v>281.204</v>
+        <v>293.476</v>
       </c>
       <c r="H640">
-        <v>7.333</v>
+        <v>7.318</v>
       </c>
       <c r="I640">
-        <v>39.067</v>
+        <v>39.167</v>
       </c>
       <c r="J640">
-        <v>86.226</v>
+        <v>86.205</v>
       </c>
       <c r="K640">
-        <v>3760.256</v>
+        <v>3854.539</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>61.586</v>
+        <v>61.322</v>
       </c>
       <c r="C641">
-        <v>74.705</v>
+        <v>73.817</v>
       </c>
       <c r="D641">
-        <v>386.386</v>
+        <v>395.39</v>
       </c>
       <c r="E641">
-        <v>3051.242</v>
+        <v>3128.295</v>
       </c>
       <c r="F641">
-        <v>91.808</v>
+        <v>91.357</v>
       </c>
       <c r="G641">
-        <v>306.315</v>
+        <v>295.219</v>
       </c>
       <c r="H641">
-        <v>9.311</v>
+        <v>9.851</v>
       </c>
       <c r="I641">
-        <v>34.355</v>
+        <v>34.419</v>
       </c>
       <c r="J641">
-        <v>82.444</v>
+        <v>82.219</v>
       </c>
       <c r="K641">
-        <v>3961.861</v>
+        <v>4036.75</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>62.119</v>
+        <v>61.853</v>
       </c>
       <c r="C642">
-        <v>70.101</v>
+        <v>69.255</v>
       </c>
       <c r="D642">
-        <v>462.769</v>
+        <v>475.159</v>
       </c>
       <c r="E642">
-        <v>3247.65</v>
+        <v>3269.361</v>
       </c>
       <c r="F642">
-        <v>83.394</v>
+        <v>79.945</v>
       </c>
       <c r="G642">
-        <v>299.583</v>
+        <v>298.983</v>
       </c>
       <c r="H642">
-        <v>6.62</v>
+        <v>5.855</v>
       </c>
       <c r="I642">
-        <v>29.5</v>
+        <v>31.467</v>
       </c>
       <c r="J642">
-        <v>88.209</v>
+        <v>86.196</v>
       </c>
       <c r="K642">
-        <v>4217.724</v>
+        <v>4246.965</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>60.695</v>
+        <v>60.434</v>
       </c>
       <c r="C643">
-        <v>72.607</v>
+        <v>71.369</v>
       </c>
       <c r="D643">
-        <v>486.828</v>
+        <v>489.853</v>
       </c>
       <c r="E643">
-        <v>3332.249</v>
+        <v>3427.624</v>
       </c>
       <c r="F643">
-        <v>108.293</v>
+        <v>109.834</v>
       </c>
       <c r="G643">
-        <v>293.845</v>
+        <v>290.399</v>
       </c>
       <c r="H643">
-        <v>7.748</v>
+        <v>7.559</v>
       </c>
       <c r="I643">
         <v>38.387</v>
       </c>
       <c r="J643">
-        <v>89.386</v>
+        <v>89.244</v>
       </c>
       <c r="K643">
-        <v>4356.736</v>
+        <v>4452.899</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>60.465</v>
+        <v>60.205</v>
       </c>
       <c r="C644">
-        <v>74.123</v>
+        <v>73.01</v>
       </c>
       <c r="D644">
-        <v>492.499</v>
+        <v>493.356</v>
       </c>
       <c r="E644">
-        <v>3630.354</v>
+        <v>3622.687</v>
       </c>
       <c r="F644">
-        <v>99.768</v>
+        <v>102.455</v>
       </c>
       <c r="G644">
-        <v>294.87</v>
+        <v>304.696</v>
       </c>
       <c r="H644">
-        <v>5.633</v>
+        <v>6.511</v>
       </c>
       <c r="I644">
         <v>36.419</v>
       </c>
       <c r="J644">
-        <v>87.478</v>
+        <v>89.559</v>
       </c>
       <c r="K644">
-        <v>4647.022</v>
+        <v>4655.682</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>58.886</v>
+        <v>58.633</v>
       </c>
       <c r="C645">
-        <v>71.815</v>
+        <v>70.676</v>
       </c>
       <c r="D645">
-        <v>497.694</v>
+        <v>497.259</v>
       </c>
       <c r="E645">
-        <v>3363.417</v>
+        <v>3361.18</v>
       </c>
       <c r="F645">
-        <v>117.154</v>
+        <v>112.944</v>
       </c>
       <c r="G645">
-        <v>283.092</v>
+        <v>283.992</v>
       </c>
       <c r="H645">
-        <v>4.763</v>
+        <v>5.107</v>
       </c>
       <c r="I645">
-        <v>36.167</v>
+        <v>36.967</v>
       </c>
       <c r="J645">
-        <v>94.832</v>
+        <v>93.645</v>
       </c>
       <c r="K645">
-        <v>4397.118</v>
+        <v>4391.094</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>59.062</v>
+        <v>58.809</v>
       </c>
       <c r="C646">
-        <v>74.612</v>
+        <v>73.731</v>
       </c>
       <c r="D646">
-        <v>437.158</v>
+        <v>438.9</v>
       </c>
       <c r="E646">
-        <v>3339.381</v>
+        <v>3335.282</v>
       </c>
       <c r="F646">
-        <v>95.806</v>
+        <v>99.605</v>
       </c>
       <c r="G646">
-        <v>238.524</v>
+        <v>240.782</v>
       </c>
       <c r="H646">
-        <v>5.376</v>
+        <v>4.76</v>
       </c>
       <c r="I646">
-        <v>36.548</v>
+        <v>35.774</v>
       </c>
       <c r="J646">
-        <v>79.671</v>
+        <v>79.006</v>
       </c>
       <c r="K646">
-        <v>4232.465</v>
+        <v>4234.11</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>57.38</v>
+        <v>57.134</v>
       </c>
       <c r="C647">
-        <v>80.143</v>
+        <v>79.224</v>
       </c>
       <c r="D647">
-        <v>334.598</v>
+        <v>344.434</v>
       </c>
       <c r="E647">
-        <v>3234.479</v>
+        <v>3330.619</v>
       </c>
       <c r="F647">
-        <v>102.055</v>
+        <v>100.594</v>
       </c>
       <c r="G647">
         <v>254.573</v>
       </c>
       <c r="H647">
-        <v>3.152</v>
+        <v>3.34</v>
       </c>
       <c r="I647">
         <v>32.8</v>
       </c>
       <c r="J647">
-        <v>85.768</v>
+        <v>85.539</v>
       </c>
       <c r="K647">
-        <v>4047.425</v>
+        <v>4151.899</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>59.041</v>
+        <v>58.788</v>
       </c>
       <c r="C648">
-        <v>86.956</v>
+        <v>85.935</v>
       </c>
       <c r="D648">
-        <v>232.06</v>
+        <v>223.976</v>
       </c>
       <c r="E648">
-        <v>3360.946</v>
+        <v>3265.091</v>
       </c>
       <c r="F648">
-        <v>85.752</v>
+        <v>87.713</v>
       </c>
       <c r="G648">
-        <v>283.175</v>
+        <v>283.24</v>
       </c>
       <c r="H648">
-        <v>6.738</v>
+        <v>6.177</v>
       </c>
       <c r="I648">
         <v>30.742</v>
       </c>
       <c r="J648">
-        <v>90.633</v>
+        <v>90.709</v>
       </c>
       <c r="K648">
-        <v>4090.047</v>
+        <v>3987.649</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>56.328</v>
       </c>
       <c r="C649">
-        <v>87.729</v>
+        <v>86.683</v>
       </c>
       <c r="D649">
         <v>206.032</v>
       </c>
       <c r="E649">
-        <v>3473.388</v>
+        <v>3437.195</v>
       </c>
       <c r="F649">
         <v>113.986</v>
       </c>
       <c r="G649">
         <v>302.084</v>
       </c>
       <c r="H649">
         <v>8.047</v>
       </c>
       <c r="I649">
         <v>45.806</v>
       </c>
       <c r="J649">
-        <v>88.043</v>
+        <v>87.942</v>
       </c>
       <c r="K649">
-        <v>4237.387</v>
+        <v>4201.092</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>52.941</v>
       </c>
       <c r="C650">
-        <v>77.774</v>
+        <v>76.864</v>
       </c>
       <c r="D650">
         <v>260.849</v>
       </c>
       <c r="E650">
-        <v>3427.162</v>
+        <v>3396.306</v>
       </c>
       <c r="F650">
         <v>118.07</v>
       </c>
       <c r="G650">
         <v>301.095</v>
       </c>
       <c r="H650">
         <v>8.646</v>
       </c>
       <c r="I650">
         <v>34.893</v>
       </c>
       <c r="J650">
-        <v>91.808</v>
+        <v>91.698</v>
       </c>
       <c r="K650">
-        <v>4242.522</v>
+        <v>4211.556</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>56.943</v>
       </c>
       <c r="C651">
-        <v>80.779</v>
+        <v>79.645</v>
       </c>
       <c r="D651">
         <v>293.601</v>
       </c>
       <c r="E651">
-        <v>3153.796</v>
+        <v>3132.87</v>
       </c>
       <c r="F651">
         <v>129.826</v>
       </c>
       <c r="G651">
         <v>249.463</v>
       </c>
       <c r="H651">
         <v>6.774</v>
       </c>
       <c r="I651">
         <v>39.839</v>
       </c>
       <c r="J651">
-        <v>92.386</v>
+        <v>92.281</v>
       </c>
       <c r="K651">
-        <v>3965.685</v>
+        <v>3944.654</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>54.692</v>
+        <v>55.271</v>
       </c>
       <c r="C652">
-        <v>75.923</v>
+        <v>75.451</v>
       </c>
       <c r="D652">
         <v>353.531</v>
       </c>
       <c r="E652">
-        <v>3208.457</v>
+        <v>3192.184</v>
       </c>
       <c r="F652">
         <v>91.063</v>
       </c>
       <c r="G652">
         <v>278.164</v>
       </c>
       <c r="H652">
         <v>4.45</v>
       </c>
       <c r="I652">
         <v>32.267</v>
       </c>
       <c r="J652">
-        <v>93.56</v>
+        <v>93.456</v>
       </c>
       <c r="K652">
-        <v>4061.492</v>
+        <v>4045.115</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>56.9</v>
+        <v>59.468</v>
       </c>
       <c r="C653">
-        <v>75.509</v>
+        <v>75.171</v>
       </c>
       <c r="D653">
         <v>383.269</v>
       </c>
       <c r="E653">
-        <v>3314.489</v>
+        <v>3301.751</v>
       </c>
       <c r="F653">
         <v>81.361</v>
       </c>
       <c r="G653">
         <v>287.317</v>
       </c>
       <c r="H653">
         <v>8.733</v>
       </c>
       <c r="I653">
         <v>39.258</v>
       </c>
       <c r="J653">
-        <v>90.101</v>
+        <v>89.995</v>
       </c>
       <c r="K653">
-        <v>4204.527</v>
+        <v>4191.684</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>56.67</v>
+      </c>
+      <c r="C654">
+        <v>72.356</v>
+      </c>
+      <c r="D654">
+        <v>490.611</v>
+      </c>
+      <c r="E654">
+        <v>3212.88</v>
+      </c>
+      <c r="F654">
+        <v>92.583</v>
+      </c>
+      <c r="G654">
+        <v>276.877</v>
+      </c>
+      <c r="H654">
+        <v>7.335</v>
+      </c>
+      <c r="I654">
+        <v>31.2</v>
+      </c>
+      <c r="J654">
+        <v>92.864</v>
+      </c>
+      <c r="K654">
+        <v>4204.35</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>60.756</v>
+      </c>
+      <c r="C655">
+        <v>72.221</v>
+      </c>
+      <c r="D655">
+        <v>465.041</v>
+      </c>
+      <c r="E655">
+        <v>3294.588</v>
+      </c>
+      <c r="F655">
+        <v>110.69</v>
+      </c>
+      <c r="G655">
+        <v>287.171</v>
+      </c>
+      <c r="H655">
+        <v>5.74</v>
+      </c>
+      <c r="I655">
+        <v>37.065</v>
+      </c>
+      <c r="J655">
+        <v>91.185</v>
+      </c>
+      <c r="K655">
+        <v>4291.48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -24972,113 +25042,113 @@
       </c>
       <c r="F63">
         <v>83.024</v>
       </c>
       <c r="G63">
         <v>247.845</v>
       </c>
       <c r="H63">
         <v>7.194</v>
       </c>
       <c r="I63">
         <v>46.589</v>
       </c>
       <c r="J63">
         <v>91.23</v>
       </c>
       <c r="K63">
         <v>3716.3</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
-        <v>759.492</v>
+        <v>756.232</v>
       </c>
       <c r="C64">
         <v>924.179</v>
       </c>
       <c r="D64">
         <v>365.737</v>
       </c>
       <c r="E64">
         <v>3133.784</v>
       </c>
       <c r="F64">
         <v>78.713</v>
       </c>
       <c r="G64">
         <v>257.573</v>
       </c>
       <c r="H64">
         <v>6.305</v>
       </c>
       <c r="I64">
         <v>40.631</v>
       </c>
       <c r="J64">
         <v>90.269</v>
       </c>
       <c r="K64">
         <v>3973.012</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>715.034</v>
+        <v>711.965</v>
       </c>
       <c r="C65">
-        <v>930.946</v>
+        <v>918.921</v>
       </c>
       <c r="D65">
-        <v>361.924</v>
+        <v>367.39</v>
       </c>
       <c r="E65">
-        <v>3233.739</v>
+        <v>3260.505</v>
       </c>
       <c r="F65">
-        <v>89.926</v>
+        <v>90.171</v>
       </c>
       <c r="G65">
-        <v>273.458</v>
+        <v>275.723</v>
       </c>
       <c r="H65">
-        <v>6.219</v>
+        <v>6.123</v>
       </c>
       <c r="I65">
-        <v>35.29</v>
+        <v>35.277</v>
       </c>
       <c r="J65">
-        <v>87.394</v>
+        <v>87.396</v>
       </c>
       <c r="K65">
-        <v>4087.951</v>
+        <v>4122.585</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>