--- v6 (2026-09-14)
+++ v7 (2026-10-30)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 1.12 Cooling Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cooling Degree-Days, New England</t>
   </si>
   <si>
     <t>Cooling Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Cooling Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Cooling Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z655"/>
+  <dimension ref="A1:Z657"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A655"/>
+      <selection activeCell="A13" sqref="A13:A657"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22489,375 +22489,375 @@
       </c>
       <c r="J637">
         <v>7</v>
       </c>
       <c r="K637">
         <v>5</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0</v>
       </c>
       <c r="C638">
         <v>0</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638">
         <v>0</v>
       </c>
       <c r="F638">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G638">
         <v>7</v>
       </c>
       <c r="H638">
         <v>19</v>
       </c>
       <c r="I638">
         <v>9</v>
       </c>
       <c r="J638">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K638">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0</v>
       </c>
       <c r="C639">
         <v>0</v>
       </c>
       <c r="D639">
         <v>3</v>
       </c>
       <c r="E639">
         <v>11</v>
       </c>
       <c r="F639">
         <v>59</v>
       </c>
       <c r="G639">
         <v>31</v>
       </c>
       <c r="H639">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="I639">
         <v>14</v>
       </c>
       <c r="J639">
         <v>11</v>
       </c>
       <c r="K639">
         <v>31</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0</v>
       </c>
       <c r="C640">
         <v>0</v>
       </c>
       <c r="D640">
         <v>1</v>
       </c>
       <c r="E640">
         <v>7</v>
       </c>
       <c r="F640">
         <v>126</v>
       </c>
       <c r="G640">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H640">
         <v>168</v>
       </c>
       <c r="I640">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J640">
         <v>20</v>
       </c>
       <c r="K640">
         <v>58</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>10</v>
       </c>
       <c r="C641">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D641">
         <v>36</v>
       </c>
       <c r="E641">
         <v>53</v>
       </c>
       <c r="F641">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G641">
         <v>152</v>
       </c>
       <c r="H641">
         <v>303</v>
       </c>
       <c r="I641">
         <v>125</v>
       </c>
       <c r="J641">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K641">
         <v>127</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C642">
         <v>169</v>
       </c>
       <c r="D642">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E642">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F642">
         <v>399</v>
       </c>
       <c r="G642">
         <v>357</v>
       </c>
       <c r="H642">
         <v>490</v>
       </c>
       <c r="I642">
         <v>293</v>
       </c>
       <c r="J642">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="K642">
         <v>278</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C643">
         <v>350</v>
       </c>
       <c r="D643">
         <v>327</v>
       </c>
       <c r="E643">
         <v>337</v>
       </c>
       <c r="F643">
         <v>519</v>
       </c>
       <c r="G643">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="H643">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="I643">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J643">
         <v>187</v>
       </c>
       <c r="K643">
         <v>391</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C644">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D644">
         <v>184</v>
       </c>
       <c r="E644">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F644">
         <v>382</v>
       </c>
       <c r="G644">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H644">
         <v>566</v>
       </c>
       <c r="I644">
         <v>386</v>
       </c>
       <c r="J644">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="K644">
         <v>309</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C645">
         <v>85</v>
       </c>
       <c r="D645">
         <v>95</v>
       </c>
       <c r="E645">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F645">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G645">
         <v>253</v>
       </c>
       <c r="H645">
         <v>415</v>
       </c>
       <c r="I645">
         <v>217</v>
       </c>
       <c r="J645">
         <v>158</v>
       </c>
       <c r="K645">
         <v>202</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0</v>
       </c>
       <c r="C646">
         <v>3</v>
       </c>
       <c r="D646">
         <v>15</v>
       </c>
       <c r="E646">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F646">
         <v>135</v>
       </c>
       <c r="G646">
         <v>72</v>
       </c>
       <c r="H646">
         <v>246</v>
       </c>
       <c r="I646">
         <v>76</v>
       </c>
       <c r="J646">
         <v>39</v>
       </c>
       <c r="K646">
         <v>80</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0</v>
       </c>
       <c r="C647">
         <v>0</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647">
         <v>0</v>
       </c>
       <c r="F647">
         <v>51</v>
       </c>
       <c r="G647">
         <v>8</v>
       </c>
       <c r="H647">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I647">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J647">
         <v>16</v>
       </c>
       <c r="K647">
         <v>26</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0</v>
       </c>
       <c r="C648">
         <v>0</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648">
         <v>0</v>
       </c>
       <c r="F648">
@@ -22874,276 +22874,346 @@
       </c>
       <c r="J648">
         <v>13</v>
       </c>
       <c r="K648">
         <v>15</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0</v>
       </c>
       <c r="C649">
         <v>0</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649">
         <v>0</v>
       </c>
       <c r="F649">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G649">
         <v>4</v>
       </c>
       <c r="H649">
         <v>14</v>
       </c>
       <c r="I649">
         <v>3</v>
       </c>
       <c r="J649">
         <v>12</v>
       </c>
       <c r="K649">
         <v>10</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0</v>
       </c>
       <c r="C650">
         <v>0</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650">
         <v>1</v>
       </c>
       <c r="F650">
         <v>20</v>
       </c>
       <c r="G650">
         <v>6</v>
       </c>
       <c r="H650">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I650">
         <v>14</v>
       </c>
       <c r="J650">
         <v>10</v>
       </c>
       <c r="K650">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0</v>
       </c>
       <c r="C651">
         <v>0</v>
       </c>
       <c r="D651">
         <v>5</v>
       </c>
       <c r="E651">
         <v>14</v>
       </c>
       <c r="F651">
         <v>96</v>
       </c>
       <c r="G651">
         <v>63</v>
       </c>
       <c r="H651">
         <v>153</v>
       </c>
       <c r="I651">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J651">
         <v>54</v>
       </c>
       <c r="K651">
         <v>59</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0</v>
       </c>
       <c r="C652">
         <v>1</v>
       </c>
       <c r="D652">
         <v>11</v>
       </c>
       <c r="E652">
         <v>22</v>
       </c>
       <c r="F652">
         <v>123</v>
       </c>
       <c r="G652">
         <v>90</v>
       </c>
       <c r="H652">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I652">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J652">
         <v>21</v>
       </c>
       <c r="K652">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
         <v>7</v>
       </c>
       <c r="C653">
         <v>20</v>
       </c>
       <c r="D653">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E653">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F653">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G653">
         <v>140</v>
       </c>
       <c r="H653">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="I653">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="J653">
         <v>47</v>
       </c>
       <c r="K653">
         <v>119</v>
       </c>
     </row>
     <row r="654" spans="1:26">
       <c r="A654" s="6">
         <v>46174.0</v>
       </c>
       <c r="B654">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C654">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D654">
         <v>150</v>
       </c>
       <c r="E654">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F654">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="G654">
         <v>316</v>
       </c>
       <c r="H654">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="I654">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J654">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="K654">
         <v>263</v>
       </c>
     </row>
     <row r="655" spans="1:26">
       <c r="A655" s="6">
         <v>46204.0</v>
       </c>
       <c r="B655">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="C655">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="D655">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E655">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="F655">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="G655">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H655">
-        <v>588</v>
+        <v>604</v>
       </c>
       <c r="I655">
-        <v>424</v>
+        <v>468</v>
       </c>
       <c r="J655">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="K655">
-        <v>386</v>
+        <v>394</v>
+      </c>
+    </row>
+    <row r="656" spans="1:26">
+      <c r="A656" s="6">
+        <v>46235.0</v>
+      </c>
+      <c r="B656">
+        <v>202</v>
+      </c>
+      <c r="C656">
+        <v>235</v>
+      </c>
+      <c r="D656">
+        <v>219</v>
+      </c>
+      <c r="E656">
+        <v>289</v>
+      </c>
+      <c r="F656">
+        <v>476</v>
+      </c>
+      <c r="G656">
+        <v>439</v>
+      </c>
+      <c r="H656">
+        <v>677</v>
+      </c>
+      <c r="I656">
+        <v>450</v>
+      </c>
+      <c r="J656">
+        <v>305</v>
+      </c>
+      <c r="K656">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="657" spans="1:26">
+      <c r="A657" s="6">
+        <v>46266.0</v>
+      </c>
+      <c r="B657">
+        <v>30</v>
+      </c>
+      <c r="C657">
+        <v>93</v>
+      </c>
+      <c r="D657">
+        <v>144</v>
+      </c>
+      <c r="E657">
+        <v>211</v>
+      </c>
+      <c r="F657">
+        <v>362</v>
+      </c>
+      <c r="G657">
+        <v>399</v>
+      </c>
+      <c r="H657">
+        <v>549</v>
+      </c>
+      <c r="I657">
+        <v>206</v>
+      </c>
+      <c r="J657">
+        <v>134</v>
+      </c>
+      <c r="K657">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -25911,75 +25981,75 @@
       </c>
       <c r="F88">
         <v>2425</v>
       </c>
       <c r="G88">
         <v>1876</v>
       </c>
       <c r="H88">
         <v>3148</v>
       </c>
       <c r="I88">
         <v>1705</v>
       </c>
       <c r="J88">
         <v>1053</v>
       </c>
       <c r="K88">
         <v>1633</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C89">
         <v>788</v>
       </c>
       <c r="D89">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E89">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="F89">
-        <v>2320</v>
+        <v>2319</v>
       </c>
       <c r="G89">
-        <v>1808</v>
+        <v>1806</v>
       </c>
       <c r="H89">
-        <v>2992</v>
+        <v>2991</v>
       </c>
       <c r="I89">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="J89">
-        <v>907</v>
+        <v>902</v>
       </c>
       <c r="K89">
         <v>1540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>