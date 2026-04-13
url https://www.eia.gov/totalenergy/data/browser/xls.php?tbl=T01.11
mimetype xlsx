--- v3 (2026-02-27)
+++ v4 (2026-04-13)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.11 Heating Degree-Days by Census Division</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Heating Degree-Days, New England</t>
   </si>
   <si>
     <t>Heating Degree-Days, Middle Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, West North Central</t>
   </si>
   <si>
     <t>Heating Degree-Days, South Atlantic</t>
   </si>
   <si>
     <t>Heating Degree-Days, East South Central</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22442,458 +22442,563 @@
       </c>
       <c r="F636">
         <v>511</v>
       </c>
       <c r="G636">
         <v>633</v>
       </c>
       <c r="H636">
         <v>339</v>
       </c>
       <c r="I636">
         <v>729</v>
       </c>
       <c r="J636">
         <v>484</v>
       </c>
       <c r="K636">
         <v>704</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="C637">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D637">
         <v>1357</v>
       </c>
       <c r="E637">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="F637">
         <v>723</v>
       </c>
       <c r="G637">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="H637">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="I637">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="J637">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="K637">
         <v>946</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="C638">
         <v>974</v>
       </c>
       <c r="D638">
         <v>1075</v>
       </c>
       <c r="E638">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="F638">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="G638">
         <v>547</v>
       </c>
       <c r="H638">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="I638">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="J638">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="K638">
         <v>686</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C639">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D639">
         <v>676</v>
       </c>
       <c r="E639">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F639">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G639">
         <v>348</v>
       </c>
       <c r="H639">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I639">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="J639">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="K639">
         <v>470</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C640">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D640">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E640">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="F640">
         <v>92</v>
       </c>
       <c r="G640">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H640">
         <v>42</v>
       </c>
       <c r="I640">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="J640">
         <v>316</v>
       </c>
       <c r="K640">
         <v>279</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C641">
         <v>191</v>
       </c>
       <c r="D641">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E641">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F641">
         <v>38</v>
       </c>
       <c r="G641">
         <v>57</v>
       </c>
       <c r="H641">
         <v>11</v>
       </c>
       <c r="I641">
         <v>203</v>
       </c>
       <c r="J641">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K641">
         <v>136</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>26</v>
       </c>
       <c r="C642">
         <v>10</v>
       </c>
       <c r="D642">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E642">
         <v>34</v>
       </c>
       <c r="F642">
         <v>1</v>
       </c>
       <c r="G642">
         <v>0</v>
       </c>
       <c r="H642">
         <v>0</v>
       </c>
       <c r="I642">
         <v>55</v>
       </c>
       <c r="J642">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K642">
         <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>2</v>
       </c>
       <c r="C643">
         <v>0</v>
       </c>
       <c r="D643">
         <v>2</v>
       </c>
       <c r="E643">
         <v>9</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
         <v>10</v>
       </c>
       <c r="J643">
         <v>15</v>
       </c>
       <c r="K643">
         <v>4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>26</v>
       </c>
       <c r="C644">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D644">
         <v>21</v>
       </c>
       <c r="E644">
         <v>23</v>
       </c>
       <c r="F644">
         <v>1</v>
       </c>
       <c r="G644">
         <v>0</v>
       </c>
       <c r="H644">
         <v>0</v>
       </c>
       <c r="I644">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J644">
         <v>9</v>
       </c>
       <c r="K644">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C645">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D645">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E645">
         <v>67</v>
       </c>
       <c r="F645">
         <v>10</v>
       </c>
       <c r="G645">
         <v>13</v>
       </c>
       <c r="H645">
         <v>2</v>
       </c>
       <c r="I645">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J645">
         <v>36</v>
       </c>
       <c r="K645">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C646">
         <v>340</v>
       </c>
       <c r="D646">
         <v>303</v>
       </c>
       <c r="E646">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F646">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G646">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H646">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I646">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J646">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K646">
         <v>215</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="C647">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="D647">
         <v>742</v>
       </c>
       <c r="E647">
         <v>705</v>
       </c>
       <c r="F647">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="G647">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="H647">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I647">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="J647">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="K647">
         <v>463</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>1177</v>
+      </c>
+      <c r="C648">
+        <v>1106</v>
+      </c>
+      <c r="D648">
+        <v>1191</v>
+      </c>
+      <c r="E648">
+        <v>1181</v>
+      </c>
+      <c r="F648">
+        <v>531</v>
+      </c>
+      <c r="G648">
+        <v>672</v>
+      </c>
+      <c r="H648">
+        <v>368</v>
+      </c>
+      <c r="I648">
+        <v>643</v>
+      </c>
+      <c r="J648">
+        <v>445</v>
+      </c>
+      <c r="K648">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>1286</v>
+      </c>
+      <c r="C649">
+        <v>1233</v>
+      </c>
+      <c r="D649">
+        <v>1368</v>
+      </c>
+      <c r="E649">
+        <v>1357</v>
+      </c>
+      <c r="F649">
+        <v>630</v>
+      </c>
+      <c r="G649">
+        <v>821</v>
+      </c>
+      <c r="H649">
+        <v>532</v>
+      </c>
+      <c r="I649">
+        <v>799</v>
+      </c>
+      <c r="J649">
+        <v>479</v>
+      </c>
+      <c r="K649">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>1139</v>
+      </c>
+      <c r="C650">
+        <v>1050</v>
+      </c>
+      <c r="D650">
+        <v>1000</v>
+      </c>
+      <c r="E650">
+        <v>892</v>
+      </c>
+      <c r="F650">
+        <v>521</v>
+      </c>
+      <c r="G650">
+        <v>576</v>
+      </c>
+      <c r="H650">
+        <v>249</v>
+      </c>
+      <c r="I650">
+        <v>579</v>
+      </c>
+      <c r="J650">
+        <v>389</v>
+      </c>
+      <c r="K650">
+        <v>657</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.984" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="38.419" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -25624,50 +25729,85 @@
         <v>5020</v>
       </c>
       <c r="D88">
         <v>5189</v>
       </c>
       <c r="E88">
         <v>5573</v>
       </c>
       <c r="F88">
         <v>2234</v>
       </c>
       <c r="G88">
         <v>2878</v>
       </c>
       <c r="H88">
         <v>1636</v>
       </c>
       <c r="I88">
         <v>4677</v>
       </c>
       <c r="J88">
         <v>3334</v>
       </c>
       <c r="K88">
         <v>3691</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>6299</v>
+      </c>
+      <c r="C89">
+        <v>5692</v>
+      </c>
+      <c r="D89">
+        <v>6149</v>
+      </c>
+      <c r="E89">
+        <v>6198</v>
+      </c>
+      <c r="F89">
+        <v>2503</v>
+      </c>
+      <c r="G89">
+        <v>3226</v>
+      </c>
+      <c r="H89">
+        <v>1779</v>
+      </c>
+      <c r="I89">
+        <v>4430</v>
+      </c>
+      <c r="J89">
+        <v>3131</v>
+      </c>
+      <c r="K89">
+        <v>4016</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>