--- v2 (2026-01-08)
+++ v3 (2026-04-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>December 2025 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: December 23, 2025</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: January 27, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.5 Merchandise Trade Value</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports</t>
   </si>
   <si>
     <t>Petroleum Imports</t>
   </si>
   <si>
     <t>Petroleum Balance</t>
   </si>
   <si>
     <t>Energy Exports</t>
   </si>
   <si>
     <t>Energy Imports</t>
   </si>
   <si>
     <t>Energy Balance</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z633"/>
+  <dimension ref="A1:Z636"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A633"/>
+      <selection activeCell="A13" sqref="A13:A636"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22320,90 +22320,195 @@
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45901.0</v>
       </c>
       <c r="B633">
         <v>17816</v>
       </c>
       <c r="C633">
         <v>15991</v>
       </c>
       <c r="D633">
         <v>1825</v>
       </c>
       <c r="E633">
         <v>25068</v>
       </c>
       <c r="F633">
         <v>16961</v>
       </c>
       <c r="G633">
         <v>8107</v>
       </c>
       <c r="H633">
-        <v>-98123</v>
+        <v>-97720</v>
       </c>
       <c r="I633">
-        <v>185627</v>
+        <v>186865</v>
       </c>
       <c r="J633">
-        <v>275643</v>
+        <v>276478</v>
       </c>
       <c r="K633">
-        <v>-90016</v>
+        <v>-89613</v>
+      </c>
+    </row>
+    <row r="634" spans="1:26">
+      <c r="A634" s="6">
+        <v>45931.0</v>
+      </c>
+      <c r="B634">
+        <v>17586</v>
+      </c>
+      <c r="C634">
+        <v>14767</v>
+      </c>
+      <c r="D634">
+        <v>2819</v>
+      </c>
+      <c r="E634">
+        <v>24911</v>
+      </c>
+      <c r="F634">
+        <v>15493</v>
+      </c>
+      <c r="G634">
+        <v>9418</v>
+      </c>
+      <c r="H634">
+        <v>-80740</v>
+      </c>
+      <c r="I634">
+        <v>203607</v>
+      </c>
+      <c r="J634">
+        <v>274929</v>
+      </c>
+      <c r="K634">
+        <v>-71322</v>
+      </c>
+    </row>
+    <row r="635" spans="1:26">
+      <c r="A635" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B635">
+        <v>17560</v>
+      </c>
+      <c r="C635">
+        <v>13051</v>
+      </c>
+      <c r="D635">
+        <v>4509</v>
+      </c>
+      <c r="E635">
+        <v>25477</v>
+      </c>
+      <c r="F635">
+        <v>13950</v>
+      </c>
+      <c r="G635">
+        <v>11527</v>
+      </c>
+      <c r="H635">
+        <v>-89218</v>
+      </c>
+      <c r="I635">
+        <v>183135</v>
+      </c>
+      <c r="J635">
+        <v>260826</v>
+      </c>
+      <c r="K635">
+        <v>-77691</v>
+      </c>
+    </row>
+    <row r="636" spans="1:26">
+      <c r="A636" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B636">
+        <v>18180</v>
+      </c>
+      <c r="C636">
+        <v>15539</v>
+      </c>
+      <c r="D636">
+        <v>2641</v>
+      </c>
+      <c r="E636">
+        <v>26950</v>
+      </c>
+      <c r="F636">
+        <v>17234</v>
+      </c>
+      <c r="G636">
+        <v>9716</v>
+      </c>
+      <c r="H636">
+        <v>-112915</v>
+      </c>
+      <c r="I636">
+        <v>179036</v>
+      </c>
+      <c r="J636">
+        <v>282235</v>
+      </c>
+      <c r="K636">
+        <v>-103199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z63"/>
+  <dimension ref="A1:Z64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A63"/>
+      <selection activeCell="A13" sqref="A13:A64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -24196,113 +24301,148 @@
       </c>
       <c r="F61">
         <v>310355</v>
       </c>
       <c r="G61">
         <v>68980</v>
       </c>
       <c r="H61">
         <v>-1236065</v>
       </c>
       <c r="I61">
         <v>2072648</v>
       </c>
       <c r="J61">
         <v>3239733</v>
       </c>
       <c r="K61">
         <v>-1167085</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="7">
         <v>2023</v>
       </c>
       <c r="B62">
-        <v>236179</v>
+        <v>214316</v>
       </c>
       <c r="C62">
-        <v>235115</v>
+        <v>215897</v>
       </c>
       <c r="D62">
-        <v>1064</v>
+        <v>-1581</v>
       </c>
       <c r="E62">
-        <v>320271</v>
+        <v>291161</v>
       </c>
       <c r="F62">
-        <v>251596</v>
+        <v>231018</v>
       </c>
       <c r="G62">
-        <v>68675</v>
+        <v>60143</v>
       </c>
       <c r="H62">
-        <v>-1124992</v>
+        <v>-1116460</v>
       </c>
       <c r="I62">
         <v>2020479</v>
       </c>
       <c r="J62">
         <v>3076796</v>
       </c>
       <c r="K62">
         <v>-1056317</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="7">
         <v>2024</v>
       </c>
       <c r="B63">
         <v>237020</v>
       </c>
       <c r="C63">
         <v>228975</v>
       </c>
       <c r="D63">
         <v>8045</v>
       </c>
       <c r="E63">
         <v>314426</v>
       </c>
       <c r="F63">
         <v>240985</v>
       </c>
       <c r="G63">
         <v>73441</v>
       </c>
       <c r="H63">
         <v>-1278160</v>
       </c>
       <c r="I63">
         <v>2061691</v>
       </c>
       <c r="J63">
         <v>3266410</v>
       </c>
       <c r="K63">
         <v>-1204719</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B64">
+        <v>211102</v>
+      </c>
+      <c r="C64">
+        <v>191391</v>
+      </c>
+      <c r="D64">
+        <v>19711</v>
+      </c>
+      <c r="E64">
+        <v>304170</v>
+      </c>
+      <c r="F64">
+        <v>206301</v>
+      </c>
+      <c r="G64">
+        <v>97869</v>
+      </c>
+      <c r="H64">
+        <v>-1328382</v>
+      </c>
+      <c r="I64">
+        <v>2185220</v>
+      </c>
+      <c r="J64">
+        <v>3415733</v>
+      </c>
+      <c r="K64">
+        <v>-1230513</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>