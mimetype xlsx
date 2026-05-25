--- v3 (2026-04-09)
+++ v4 (2026-05-25)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.5 Merchandise Trade Value</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports</t>
   </si>
   <si>
     <t>Petroleum Imports</t>
   </si>
   <si>
     <t>Petroleum Balance</t>
   </si>
   <si>
     <t>Energy Exports</t>
   </si>
   <si>
     <t>Energy Imports</t>
   </si>
   <si>
     <t>Energy Balance</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z636"/>
+  <dimension ref="A1:Z638"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A636"/>
+      <selection activeCell="A13" sqref="A13:A638"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22425,60 +22425,130 @@
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45992.0</v>
       </c>
       <c r="B636">
         <v>18180</v>
       </c>
       <c r="C636">
         <v>15539</v>
       </c>
       <c r="D636">
         <v>2641</v>
       </c>
       <c r="E636">
         <v>26950</v>
       </c>
       <c r="F636">
         <v>17234</v>
       </c>
       <c r="G636">
         <v>9716</v>
       </c>
       <c r="H636">
-        <v>-112915</v>
+        <v>-112914</v>
       </c>
       <c r="I636">
-        <v>179036</v>
+        <v>178999</v>
       </c>
       <c r="J636">
-        <v>282235</v>
+        <v>282197</v>
       </c>
       <c r="K636">
-        <v>-103199</v>
+        <v>-103198</v>
+      </c>
+    </row>
+    <row r="637" spans="1:26">
+      <c r="A637" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B637">
+        <v>16794</v>
+      </c>
+      <c r="C637">
+        <v>14110</v>
+      </c>
+      <c r="D637">
+        <v>2684</v>
+      </c>
+      <c r="E637">
+        <v>25567</v>
+      </c>
+      <c r="F637">
+        <v>16775</v>
+      </c>
+      <c r="G637">
+        <v>8792</v>
+      </c>
+      <c r="H637">
+        <v>-83085</v>
+      </c>
+      <c r="I637">
+        <v>186300</v>
+      </c>
+      <c r="J637">
+        <v>260593</v>
+      </c>
+      <c r="K637">
+        <v>-74293</v>
+      </c>
+    </row>
+    <row r="638" spans="1:26">
+      <c r="A638" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B638">
+        <v>16400</v>
+      </c>
+      <c r="C638">
+        <v>13844</v>
+      </c>
+      <c r="D638">
+        <v>2556</v>
+      </c>
+      <c r="E638">
+        <v>25667</v>
+      </c>
+      <c r="F638">
+        <v>16134</v>
+      </c>
+      <c r="G638">
+        <v>9533</v>
+      </c>
+      <c r="H638">
+        <v>-67951</v>
+      </c>
+      <c r="I638">
+        <v>195138</v>
+      </c>
+      <c r="J638">
+        <v>253555</v>
+      </c>
+      <c r="K638">
+        <v>-58418</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>