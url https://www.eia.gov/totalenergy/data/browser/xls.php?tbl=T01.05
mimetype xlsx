--- v4 (2026-05-25)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 1.5 Merchandise Trade Value</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Petroleum Exports</t>
   </si>
   <si>
     <t>Petroleum Imports</t>
   </si>
   <si>
     <t>Petroleum Balance</t>
   </si>
   <si>
     <t>Energy Exports</t>
   </si>
   <si>
     <t>Energy Imports</t>
   </si>
   <si>
     <t>Energy Balance</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z638"/>
+  <dimension ref="A1:Z640"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A638"/>
+      <selection activeCell="A13" sqref="A13:A640"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -21182,1303 +21182,1303 @@
       </c>
       <c r="F600">
         <v>22678</v>
       </c>
       <c r="G600">
         <v>6696</v>
       </c>
       <c r="H600">
         <v>-93111</v>
       </c>
       <c r="I600">
         <v>167273</v>
       </c>
       <c r="J600">
         <v>253688</v>
       </c>
       <c r="K600">
         <v>-86415</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44927.0</v>
       </c>
       <c r="B601">
-        <v>18558</v>
+        <v>18547</v>
       </c>
       <c r="C601">
         <v>20190</v>
       </c>
       <c r="D601">
-        <v>-1632</v>
+        <v>-1643</v>
       </c>
       <c r="E601">
-        <v>27359</v>
+        <v>27349</v>
       </c>
       <c r="F601">
         <v>23215</v>
       </c>
       <c r="G601">
-        <v>4144</v>
+        <v>4134</v>
       </c>
       <c r="H601">
-        <v>-93998</v>
+        <v>-93985</v>
       </c>
       <c r="I601">
-        <v>164772</v>
+        <v>164753</v>
       </c>
       <c r="J601">
-        <v>254626</v>
+        <v>254604</v>
       </c>
       <c r="K601">
-        <v>-89854</v>
+        <v>-89851</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44958.0</v>
       </c>
       <c r="B602">
-        <v>17491</v>
+        <v>17464</v>
       </c>
       <c r="C602">
         <v>17922</v>
       </c>
       <c r="D602">
-        <v>-431</v>
+        <v>-458</v>
       </c>
       <c r="E602">
-        <v>25044</v>
+        <v>25016</v>
       </c>
       <c r="F602">
         <v>19954</v>
       </c>
       <c r="G602">
-        <v>5090</v>
+        <v>5062</v>
       </c>
       <c r="H602">
-        <v>-76539</v>
+        <v>-76505</v>
       </c>
       <c r="I602">
-        <v>158721</v>
+        <v>158711</v>
       </c>
       <c r="J602">
-        <v>230170</v>
+        <v>230154</v>
       </c>
       <c r="K602">
-        <v>-71449</v>
+        <v>-71443</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44986.0</v>
       </c>
       <c r="B603">
-        <v>20484</v>
+        <v>20378</v>
       </c>
       <c r="C603">
         <v>18844</v>
       </c>
       <c r="D603">
-        <v>1640</v>
+        <v>1534</v>
       </c>
       <c r="E603">
-        <v>28551</v>
+        <v>28454</v>
       </c>
       <c r="F603">
         <v>20304</v>
       </c>
       <c r="G603">
-        <v>8247</v>
+        <v>8150</v>
       </c>
       <c r="H603">
-        <v>-85920</v>
+        <v>-85942</v>
       </c>
       <c r="I603">
-        <v>183571</v>
+        <v>183436</v>
       </c>
       <c r="J603">
-        <v>261244</v>
+        <v>261227</v>
       </c>
       <c r="K603">
-        <v>-77673</v>
+        <v>-77792</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>45017.0</v>
       </c>
       <c r="B604">
-        <v>18553</v>
+        <v>18284</v>
       </c>
       <c r="C604">
         <v>18633</v>
       </c>
       <c r="D604">
-        <v>-80</v>
+        <v>-349</v>
       </c>
       <c r="E604">
-        <v>25402</v>
+        <v>25143</v>
       </c>
       <c r="F604">
         <v>19675</v>
       </c>
       <c r="G604">
-        <v>5727</v>
+        <v>5468</v>
       </c>
       <c r="H604">
-        <v>-92931</v>
+        <v>-92920</v>
       </c>
       <c r="I604">
-        <v>162666</v>
+        <v>162397</v>
       </c>
       <c r="J604">
-        <v>249869</v>
+        <v>249850</v>
       </c>
       <c r="K604">
-        <v>-87204</v>
+        <v>-87452</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>45047.0</v>
       </c>
       <c r="B605">
-        <v>18551</v>
+        <v>18476</v>
       </c>
       <c r="C605">
         <v>19737</v>
       </c>
       <c r="D605">
-        <v>-1186</v>
+        <v>-1261</v>
       </c>
       <c r="E605">
-        <v>25148</v>
+        <v>25073</v>
       </c>
       <c r="F605">
         <v>20644</v>
       </c>
       <c r="G605">
-        <v>4504</v>
+        <v>4429</v>
       </c>
       <c r="H605">
-        <v>-100605</v>
+        <v>-100557</v>
       </c>
       <c r="I605">
-        <v>167144</v>
+        <v>167050</v>
       </c>
       <c r="J605">
-        <v>263245</v>
+        <v>263178</v>
       </c>
       <c r="K605">
-        <v>-96101</v>
+        <v>-96128</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>45078.0</v>
       </c>
       <c r="B606">
-        <v>17496</v>
+        <v>17629</v>
       </c>
       <c r="C606">
         <v>18762</v>
       </c>
       <c r="D606">
-        <v>-1266</v>
+        <v>-1133</v>
       </c>
       <c r="E606">
-        <v>23471</v>
+        <v>23603</v>
       </c>
       <c r="F606">
         <v>19679</v>
       </c>
       <c r="G606">
-        <v>3792</v>
+        <v>3924</v>
       </c>
       <c r="H606">
-        <v>-93849</v>
+        <v>-93784</v>
       </c>
       <c r="I606">
-        <v>167154</v>
+        <v>167347</v>
       </c>
       <c r="J606">
-        <v>257211</v>
+        <v>257207</v>
       </c>
       <c r="K606">
-        <v>-90057</v>
+        <v>-89860</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>45108.0</v>
       </c>
       <c r="B607">
-        <v>19434</v>
+        <v>19685</v>
       </c>
       <c r="C607">
         <v>19020</v>
       </c>
       <c r="D607">
-        <v>414</v>
+        <v>665</v>
       </c>
       <c r="E607">
-        <v>25542</v>
+        <v>25794</v>
       </c>
       <c r="F607">
         <v>20173</v>
       </c>
       <c r="G607">
-        <v>5369</v>
+        <v>5621</v>
       </c>
       <c r="H607">
-        <v>-100504</v>
+        <v>-100492</v>
       </c>
       <c r="I607">
-        <v>160198</v>
+        <v>160451</v>
       </c>
       <c r="J607">
-        <v>255333</v>
+        <v>255322</v>
       </c>
       <c r="K607">
-        <v>-95135</v>
+        <v>-94871</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>45139.0</v>
       </c>
       <c r="B608">
-        <v>21751</v>
+        <v>22326</v>
       </c>
       <c r="C608">
         <v>21828</v>
       </c>
       <c r="D608">
-        <v>-77</v>
+        <v>498</v>
       </c>
       <c r="E608">
-        <v>28093</v>
+        <v>28669</v>
       </c>
       <c r="F608">
         <v>22966</v>
       </c>
       <c r="G608">
-        <v>5127</v>
+        <v>5703</v>
       </c>
       <c r="H608">
-        <v>-97992</v>
+        <v>-97924</v>
       </c>
       <c r="I608">
-        <v>172691</v>
+        <v>173323</v>
       </c>
       <c r="J608">
-        <v>265555</v>
+        <v>265544</v>
       </c>
       <c r="K608">
-        <v>-92865</v>
+        <v>-92221</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>45170.0</v>
       </c>
       <c r="B609">
-        <v>21349</v>
+        <v>21696</v>
       </c>
       <c r="C609">
         <v>20804</v>
       </c>
       <c r="D609">
-        <v>545</v>
+        <v>892</v>
       </c>
       <c r="E609">
-        <v>27684</v>
+        <v>28031</v>
       </c>
       <c r="F609">
         <v>21862</v>
       </c>
       <c r="G609">
-        <v>5822</v>
+        <v>6169</v>
       </c>
       <c r="H609">
-        <v>-94795</v>
+        <v>-94779</v>
       </c>
       <c r="I609">
-        <v>171890</v>
+        <v>172227</v>
       </c>
       <c r="J609">
-        <v>260863</v>
+        <v>260837</v>
       </c>
       <c r="K609">
-        <v>-88973</v>
+        <v>-88610</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>45200.0</v>
       </c>
       <c r="B610">
-        <v>21017</v>
+        <v>21195</v>
       </c>
       <c r="C610">
         <v>19998</v>
       </c>
       <c r="D610">
-        <v>1019</v>
+        <v>1197</v>
       </c>
       <c r="E610">
-        <v>28164</v>
+        <v>28342</v>
       </c>
       <c r="F610">
         <v>21060</v>
       </c>
       <c r="G610">
-        <v>7104</v>
+        <v>7282</v>
       </c>
       <c r="H610">
-        <v>-104946</v>
+        <v>-104968</v>
       </c>
       <c r="I610">
-        <v>178336</v>
+        <v>178507</v>
       </c>
       <c r="J610">
-        <v>276179</v>
+        <v>276193</v>
       </c>
       <c r="K610">
-        <v>-97842</v>
+        <v>-97686</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>45231.0</v>
       </c>
       <c r="B611">
-        <v>19632</v>
+        <v>19815</v>
       </c>
       <c r="C611">
         <v>20159</v>
       </c>
       <c r="D611">
-        <v>-527</v>
+        <v>-344</v>
       </c>
       <c r="E611">
-        <v>26703</v>
+        <v>26886</v>
       </c>
       <c r="F611">
         <v>21486</v>
       </c>
       <c r="G611">
-        <v>5217</v>
+        <v>5400</v>
       </c>
       <c r="H611">
-        <v>-95033</v>
+        <v>-95031</v>
       </c>
       <c r="I611">
-        <v>165646</v>
+        <v>165794</v>
       </c>
       <c r="J611">
-        <v>255461</v>
+        <v>255425</v>
       </c>
       <c r="K611">
-        <v>-89816</v>
+        <v>-89631</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>45261.0</v>
       </c>
       <c r="B612">
-        <v>21862</v>
+        <v>22118</v>
       </c>
       <c r="C612">
         <v>19217</v>
       </c>
       <c r="D612">
-        <v>2645</v>
+        <v>2901</v>
       </c>
       <c r="E612">
-        <v>29109</v>
+        <v>29365</v>
       </c>
       <c r="F612">
         <v>20579</v>
       </c>
       <c r="G612">
-        <v>8530</v>
+        <v>8786</v>
       </c>
       <c r="H612">
-        <v>-87880</v>
+        <v>-87854</v>
       </c>
       <c r="I612">
-        <v>167692</v>
+        <v>167943</v>
       </c>
       <c r="J612">
-        <v>247041</v>
+        <v>247012</v>
       </c>
       <c r="K612">
-        <v>-79350</v>
+        <v>-79068</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>45292.0</v>
       </c>
       <c r="B613">
-        <v>18547</v>
+        <v>18736</v>
       </c>
       <c r="C613">
         <v>18504</v>
       </c>
       <c r="D613">
-        <v>43</v>
+        <v>232</v>
       </c>
       <c r="E613">
-        <v>25464</v>
+        <v>25713</v>
       </c>
       <c r="F613">
         <v>20555</v>
       </c>
       <c r="G613">
-        <v>4909</v>
+        <v>5158</v>
       </c>
       <c r="H613">
-        <v>-98436</v>
+        <v>-98204</v>
       </c>
       <c r="I613">
-        <v>160165</v>
+        <v>160481</v>
       </c>
       <c r="J613">
-        <v>253693</v>
+        <v>253527</v>
       </c>
       <c r="K613">
-        <v>-93527</v>
+        <v>-93046</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>45323.0</v>
       </c>
       <c r="B614">
-        <v>19243</v>
+        <v>19586</v>
       </c>
       <c r="C614">
         <v>16685</v>
       </c>
       <c r="D614">
-        <v>2558</v>
+        <v>2901</v>
       </c>
       <c r="E614">
-        <v>26363</v>
+        <v>26746</v>
       </c>
       <c r="F614">
-        <v>17957</v>
+        <v>17956</v>
       </c>
       <c r="G614">
-        <v>8406</v>
+        <v>8790</v>
       </c>
       <c r="H614">
-        <v>-83172</v>
+        <v>-82950</v>
       </c>
       <c r="I614">
-        <v>167464</v>
+        <v>167867</v>
       </c>
       <c r="J614">
-        <v>242229</v>
+        <v>242028</v>
       </c>
       <c r="K614">
-        <v>-74766</v>
+        <v>-74160</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>45352.0</v>
       </c>
       <c r="B615">
-        <v>20938</v>
+        <v>21336</v>
       </c>
       <c r="C615">
         <v>18258</v>
       </c>
       <c r="D615">
-        <v>2680</v>
+        <v>3078</v>
       </c>
       <c r="E615">
-        <v>27537</v>
+        <v>27932</v>
       </c>
       <c r="F615">
         <v>19163</v>
       </c>
       <c r="G615">
-        <v>8374</v>
+        <v>8769</v>
       </c>
       <c r="H615">
-        <v>-88091</v>
+        <v>-87773</v>
       </c>
       <c r="I615">
-        <v>179370</v>
+        <v>179836</v>
       </c>
       <c r="J615">
-        <v>259087</v>
+        <v>258840</v>
       </c>
       <c r="K615">
-        <v>-79717</v>
+        <v>-79004</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45383.0</v>
       </c>
       <c r="B616">
-        <v>19996</v>
+        <v>20102</v>
       </c>
       <c r="C616">
         <v>20871</v>
       </c>
       <c r="D616">
-        <v>-875</v>
+        <v>-769</v>
       </c>
       <c r="E616">
-        <v>25460</v>
+        <v>25673</v>
       </c>
       <c r="F616">
         <v>21568</v>
       </c>
       <c r="G616">
-        <v>3892</v>
+        <v>4105</v>
       </c>
       <c r="H616">
-        <v>-103716</v>
+        <v>-103346</v>
       </c>
       <c r="I616">
-        <v>171150</v>
+        <v>171524</v>
       </c>
       <c r="J616">
-        <v>270974</v>
+        <v>270765</v>
       </c>
       <c r="K616">
-        <v>-99824</v>
+        <v>-99241</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45413.0</v>
       </c>
       <c r="B617">
-        <v>20436</v>
+        <v>20567</v>
       </c>
       <c r="C617">
-        <v>22538</v>
+        <v>22535</v>
       </c>
       <c r="D617">
-        <v>-2102</v>
+        <v>-1968</v>
       </c>
       <c r="E617">
-        <v>26454</v>
+        <v>26594</v>
       </c>
       <c r="F617">
-        <v>23229</v>
+        <v>23226</v>
       </c>
       <c r="G617">
-        <v>3225</v>
+        <v>3368</v>
       </c>
       <c r="H617">
-        <v>-105086</v>
+        <v>-104909</v>
       </c>
       <c r="I617">
-        <v>173045</v>
+        <v>173226</v>
       </c>
       <c r="J617">
-        <v>274906</v>
+        <v>274767</v>
       </c>
       <c r="K617">
-        <v>-101861</v>
+        <v>-101541</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45444.0</v>
       </c>
       <c r="B618">
-        <v>20397</v>
+        <v>20639</v>
       </c>
       <c r="C618">
-        <v>20614</v>
+        <v>20615</v>
       </c>
       <c r="D618">
-        <v>-217</v>
+        <v>24</v>
       </c>
       <c r="E618">
-        <v>26696</v>
+        <v>26985</v>
       </c>
       <c r="F618">
-        <v>21413</v>
+        <v>21414</v>
       </c>
       <c r="G618">
-        <v>5283</v>
+        <v>5571</v>
       </c>
       <c r="H618">
-        <v>-97359</v>
+        <v>-96992</v>
       </c>
       <c r="I618">
-        <v>173980</v>
+        <v>174250</v>
       </c>
       <c r="J618">
-        <v>266057</v>
+        <v>265671</v>
       </c>
       <c r="K618">
-        <v>-92076</v>
+        <v>-91421</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45474.0</v>
       </c>
       <c r="B619">
-        <v>20968</v>
+        <v>20924</v>
       </c>
       <c r="C619">
-        <v>22593</v>
+        <v>22588</v>
       </c>
       <c r="D619">
-        <v>-1625</v>
+        <v>-1664</v>
       </c>
       <c r="E619">
-        <v>27141</v>
+        <v>27119</v>
       </c>
       <c r="F619">
-        <v>23529</v>
+        <v>23524</v>
       </c>
       <c r="G619">
-        <v>3612</v>
+        <v>3595</v>
       </c>
       <c r="H619">
-        <v>-122851</v>
+        <v>-122376</v>
       </c>
       <c r="I619">
-        <v>168888</v>
+        <v>168947</v>
       </c>
       <c r="J619">
-        <v>288127</v>
+        <v>287728</v>
       </c>
       <c r="K619">
-        <v>-119239</v>
+        <v>-118781</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45505.0</v>
       </c>
       <c r="B620">
-        <v>20725</v>
+        <v>20474</v>
       </c>
       <c r="C620">
-        <v>19744</v>
+        <v>19738</v>
       </c>
       <c r="D620">
-        <v>981</v>
+        <v>736</v>
       </c>
       <c r="E620">
-        <v>26732</v>
+        <v>26557</v>
       </c>
       <c r="F620">
-        <v>20647</v>
+        <v>20640</v>
       </c>
       <c r="G620">
-        <v>6085</v>
+        <v>5917</v>
       </c>
       <c r="H620">
-        <v>-103242</v>
+        <v>-102790</v>
       </c>
       <c r="I620">
-        <v>180150</v>
+        <v>180055</v>
       </c>
       <c r="J620">
-        <v>277306</v>
+        <v>276927</v>
       </c>
       <c r="K620">
-        <v>-97157</v>
+        <v>-96873</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45536.0</v>
       </c>
       <c r="B621">
-        <v>18344</v>
+        <v>18093</v>
       </c>
       <c r="C621">
-        <v>18064</v>
+        <v>18056</v>
       </c>
       <c r="D621">
-        <v>280</v>
+        <v>37</v>
       </c>
       <c r="E621">
-        <v>24391</v>
+        <v>24148</v>
       </c>
       <c r="F621">
-        <v>18862</v>
+        <v>18854</v>
       </c>
       <c r="G621">
-        <v>5529</v>
+        <v>5294</v>
       </c>
       <c r="H621">
-        <v>-120156</v>
+        <v>-119782</v>
       </c>
       <c r="I621">
-        <v>171336</v>
+        <v>171227</v>
       </c>
       <c r="J621">
-        <v>285963</v>
+        <v>285715</v>
       </c>
       <c r="K621">
-        <v>-114627</v>
+        <v>-114488</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45566.0</v>
       </c>
       <c r="B622">
-        <v>18856</v>
+        <v>18608</v>
       </c>
       <c r="C622">
-        <v>17226</v>
+        <v>17222</v>
       </c>
       <c r="D622">
-        <v>1630</v>
+        <v>1386</v>
       </c>
       <c r="E622">
-        <v>25331</v>
+        <v>25148</v>
       </c>
       <c r="F622">
-        <v>18096</v>
+        <v>18091</v>
       </c>
       <c r="G622">
-        <v>7235</v>
+        <v>7057</v>
       </c>
       <c r="H622">
-        <v>-119334</v>
+        <v>-119181</v>
       </c>
       <c r="I622">
-        <v>176745</v>
+        <v>176726</v>
       </c>
       <c r="J622">
-        <v>288844</v>
+        <v>288850</v>
       </c>
       <c r="K622">
-        <v>-112099</v>
+        <v>-112124</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45597.0</v>
       </c>
       <c r="B623">
-        <v>19522</v>
+        <v>19414</v>
       </c>
       <c r="C623">
-        <v>16500</v>
+        <v>16467</v>
       </c>
       <c r="D623">
-        <v>3022</v>
+        <v>2947</v>
       </c>
       <c r="E623">
-        <v>26276</v>
+        <v>26214</v>
       </c>
       <c r="F623">
-        <v>17391</v>
+        <v>17355</v>
       </c>
       <c r="G623">
-        <v>8885</v>
+        <v>8859</v>
       </c>
       <c r="H623">
-        <v>-109159</v>
+        <v>-108819</v>
       </c>
       <c r="I623">
-        <v>174038</v>
+        <v>174327</v>
       </c>
       <c r="J623">
-        <v>274312</v>
+        <v>274286</v>
       </c>
       <c r="K623">
-        <v>-100274</v>
+        <v>-99960</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45627.0</v>
       </c>
       <c r="B624">
-        <v>19047</v>
+        <v>18840</v>
       </c>
       <c r="C624">
-        <v>17379</v>
+        <v>17413</v>
       </c>
       <c r="D624">
-        <v>1668</v>
+        <v>1427</v>
       </c>
       <c r="E624">
-        <v>26582</v>
+        <v>26426</v>
       </c>
       <c r="F624">
-        <v>18576</v>
+        <v>18936</v>
       </c>
       <c r="G624">
-        <v>8006</v>
+        <v>7490</v>
       </c>
       <c r="H624">
-        <v>-127559</v>
+        <v>-127720</v>
       </c>
       <c r="I624">
-        <v>165358</v>
+        <v>164559</v>
       </c>
       <c r="J624">
-        <v>284911</v>
+        <v>284789</v>
       </c>
       <c r="K624">
-        <v>-119553</v>
+        <v>-120230</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45658.0</v>
       </c>
       <c r="B625">
-        <v>18682</v>
+        <v>18801</v>
       </c>
       <c r="C625">
-        <v>17764</v>
+        <v>17873</v>
       </c>
       <c r="D625">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="E625">
-        <v>26708</v>
+        <v>26813</v>
       </c>
       <c r="F625">
-        <v>19454</v>
+        <v>20195</v>
       </c>
       <c r="G625">
-        <v>7254</v>
+        <v>6618</v>
       </c>
       <c r="H625">
-        <v>-159618</v>
+        <v>-159620</v>
       </c>
       <c r="I625">
-        <v>164862</v>
+        <v>165002</v>
       </c>
       <c r="J625">
-        <v>317227</v>
+        <v>318004</v>
       </c>
       <c r="K625">
-        <v>-152364</v>
+        <v>-153002</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45689.0</v>
       </c>
       <c r="B626">
-        <v>17158</v>
+        <v>16964</v>
       </c>
       <c r="C626">
-        <v>15304</v>
+        <v>15307</v>
       </c>
       <c r="D626">
-        <v>1854</v>
+        <v>1657</v>
       </c>
       <c r="E626">
-        <v>25178</v>
+        <v>24718</v>
       </c>
       <c r="F626">
-        <v>17408</v>
+        <v>17222</v>
       </c>
       <c r="G626">
-        <v>7770</v>
+        <v>7496</v>
       </c>
       <c r="H626">
-        <v>-128389</v>
+        <v>-128102</v>
       </c>
       <c r="I626">
-        <v>167575</v>
+        <v>167208</v>
       </c>
       <c r="J626">
-        <v>288194</v>
+        <v>287815</v>
       </c>
       <c r="K626">
-        <v>-120619</v>
+        <v>-120606</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45717.0</v>
       </c>
       <c r="B627">
-        <v>18461</v>
+        <v>18100</v>
       </c>
       <c r="C627">
-        <v>16459</v>
+        <v>16364</v>
       </c>
       <c r="D627">
-        <v>2002</v>
+        <v>1736</v>
       </c>
       <c r="E627">
-        <v>27137</v>
+        <v>26797</v>
       </c>
       <c r="F627">
-        <v>18188</v>
+        <v>17524</v>
       </c>
       <c r="G627">
-        <v>8949</v>
+        <v>9273</v>
       </c>
       <c r="H627">
-        <v>-160265</v>
+        <v>-160112</v>
       </c>
       <c r="I627">
-        <v>191411</v>
+        <v>191447</v>
       </c>
       <c r="J627">
-        <v>342727</v>
+        <v>342286</v>
       </c>
       <c r="K627">
-        <v>-151316</v>
+        <v>-150839</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45748.0</v>
       </c>
       <c r="B628">
-        <v>16623</v>
+        <v>16373</v>
       </c>
       <c r="C628">
-        <v>16002</v>
+        <v>16136</v>
       </c>
       <c r="D628">
-        <v>621</v>
+        <v>237</v>
       </c>
       <c r="E628">
-        <v>24889</v>
+        <v>24513</v>
       </c>
       <c r="F628">
-        <v>17224</v>
+        <v>17042</v>
       </c>
       <c r="G628">
-        <v>7665</v>
+        <v>7471</v>
       </c>
       <c r="H628">
-        <v>-94087</v>
+        <v>-94023</v>
       </c>
       <c r="I628">
-        <v>189711</v>
+        <v>189131</v>
       </c>
       <c r="J628">
-        <v>276133</v>
+        <v>275683</v>
       </c>
       <c r="K628">
-        <v>-86422</v>
+        <v>-86552</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45778.0</v>
       </c>
       <c r="B629">
-        <v>16487</v>
+        <v>16522</v>
       </c>
       <c r="C629">
-        <v>16605</v>
+        <v>16566</v>
       </c>
       <c r="D629">
-        <v>-118</v>
+        <v>-44</v>
       </c>
       <c r="E629">
-        <v>23774</v>
+        <v>23764</v>
       </c>
       <c r="F629">
-        <v>17585</v>
+        <v>17382</v>
       </c>
       <c r="G629">
-        <v>6189</v>
+        <v>6382</v>
       </c>
       <c r="H629">
-        <v>-99488</v>
+        <v>-97963</v>
       </c>
       <c r="I629">
-        <v>183104</v>
+        <v>184210</v>
       </c>
       <c r="J629">
-        <v>276403</v>
+        <v>275791</v>
       </c>
       <c r="K629">
-        <v>-93299</v>
+        <v>-91581</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45809.0</v>
       </c>
       <c r="B630">
-        <v>17644</v>
+        <v>17371</v>
       </c>
       <c r="C630">
-        <v>16121</v>
+        <v>16130</v>
       </c>
       <c r="D630">
-        <v>1523</v>
+        <v>1241</v>
       </c>
       <c r="E630">
-        <v>24510</v>
+        <v>24283</v>
       </c>
       <c r="F630">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="G630">
-        <v>7541</v>
+        <v>7305</v>
       </c>
       <c r="H630">
-        <v>-92932</v>
+        <v>-92174</v>
       </c>
       <c r="I630">
-        <v>180127</v>
+        <v>180538</v>
       </c>
       <c r="J630">
-        <v>265518</v>
+        <v>265407</v>
       </c>
       <c r="K630">
-        <v>-85391</v>
+        <v>-84869</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45839.0</v>
       </c>
       <c r="B631">
-        <v>17218</v>
+        <v>17053</v>
       </c>
       <c r="C631">
-        <v>16823</v>
+        <v>17038</v>
       </c>
       <c r="D631">
-        <v>395</v>
+        <v>15</v>
       </c>
       <c r="E631">
-        <v>24588</v>
+        <v>24419</v>
       </c>
       <c r="F631">
-        <v>17842</v>
+        <v>18039</v>
       </c>
       <c r="G631">
-        <v>6746</v>
+        <v>6380</v>
       </c>
       <c r="H631">
-        <v>-122726</v>
+        <v>-123056</v>
       </c>
       <c r="I631">
-        <v>176235</v>
+        <v>175457</v>
       </c>
       <c r="J631">
-        <v>292215</v>
+        <v>292133</v>
       </c>
       <c r="K631">
-        <v>-115980</v>
+        <v>-116676</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45870.0</v>
       </c>
       <c r="B632">
-        <v>17687</v>
+        <v>17447</v>
       </c>
       <c r="C632">
-        <v>16966</v>
+        <v>16914</v>
       </c>
       <c r="D632">
-        <v>721</v>
+        <v>533</v>
       </c>
       <c r="E632">
-        <v>24980</v>
+        <v>24715</v>
       </c>
       <c r="F632">
-        <v>17994</v>
+        <v>17765</v>
       </c>
       <c r="G632">
-        <v>6986</v>
+        <v>6950</v>
       </c>
       <c r="H632">
-        <v>-90282</v>
+        <v>-90092</v>
       </c>
       <c r="I632">
-        <v>179552</v>
+        <v>179448</v>
       </c>
       <c r="J632">
-        <v>262849</v>
+        <v>262590</v>
       </c>
       <c r="K632">
-        <v>-83296</v>
+        <v>-83142</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45901.0</v>
       </c>
       <c r="B633">
-        <v>17816</v>
+        <v>17758</v>
       </c>
       <c r="C633">
-        <v>15991</v>
+        <v>15780</v>
       </c>
       <c r="D633">
-        <v>1825</v>
+        <v>1978</v>
       </c>
       <c r="E633">
-        <v>25068</v>
+        <v>24920</v>
       </c>
       <c r="F633">
-        <v>16961</v>
+        <v>16602</v>
       </c>
       <c r="G633">
-        <v>8107</v>
+        <v>8318</v>
       </c>
       <c r="H633">
-        <v>-97720</v>
+        <v>-99941</v>
       </c>
       <c r="I633">
-        <v>186865</v>
+        <v>185185</v>
       </c>
       <c r="J633">
-        <v>276478</v>
+        <v>276807</v>
       </c>
       <c r="K633">
-        <v>-89613</v>
+        <v>-91623</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45931.0</v>
       </c>
       <c r="B634">
-        <v>17586</v>
+        <v>17337</v>
       </c>
       <c r="C634">
-        <v>14767</v>
+        <v>14953</v>
       </c>
       <c r="D634">
-        <v>2819</v>
+        <v>2384</v>
       </c>
       <c r="E634">
-        <v>24911</v>
+        <v>24617</v>
       </c>
       <c r="F634">
-        <v>15493</v>
+        <v>15751</v>
       </c>
       <c r="G634">
-        <v>9418</v>
+        <v>8866</v>
       </c>
       <c r="H634">
-        <v>-80740</v>
+        <v>-81186</v>
       </c>
       <c r="I634">
-        <v>203607</v>
+        <v>202679</v>
       </c>
       <c r="J634">
-        <v>274929</v>
+        <v>274999</v>
       </c>
       <c r="K634">
-        <v>-71322</v>
+        <v>-72320</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45962.0</v>
       </c>
       <c r="B635">
-        <v>17560</v>
+        <v>17126</v>
       </c>
       <c r="C635">
-        <v>13051</v>
+        <v>12932</v>
       </c>
       <c r="D635">
-        <v>4509</v>
+        <v>4194</v>
       </c>
       <c r="E635">
-        <v>25477</v>
+        <v>24803</v>
       </c>
       <c r="F635">
-        <v>13950</v>
+        <v>14053</v>
       </c>
       <c r="G635">
-        <v>11527</v>
+        <v>10750</v>
       </c>
       <c r="H635">
-        <v>-89218</v>
+        <v>-90402</v>
       </c>
       <c r="I635">
-        <v>183135</v>
+        <v>181372</v>
       </c>
       <c r="J635">
-        <v>260826</v>
+        <v>261025</v>
       </c>
       <c r="K635">
-        <v>-77691</v>
+        <v>-79652</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45992.0</v>
       </c>
       <c r="B636">
-        <v>18180</v>
+        <v>17763</v>
       </c>
       <c r="C636">
-        <v>15539</v>
+        <v>15542</v>
       </c>
       <c r="D636">
-        <v>2641</v>
+        <v>2221</v>
       </c>
       <c r="E636">
-        <v>26950</v>
+        <v>26500</v>
       </c>
       <c r="F636">
-        <v>17234</v>
+        <v>17153</v>
       </c>
       <c r="G636">
-        <v>9716</v>
+        <v>9347</v>
       </c>
       <c r="H636">
-        <v>-112914</v>
+        <v>-113103</v>
       </c>
       <c r="I636">
-        <v>178999</v>
+        <v>178215</v>
       </c>
       <c r="J636">
-        <v>282197</v>
+        <v>281971</v>
       </c>
       <c r="K636">
-        <v>-103198</v>
+        <v>-103756</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>46023.0</v>
       </c>
       <c r="B637">
         <v>16794</v>
       </c>
       <c r="C637">
         <v>14110</v>
       </c>
       <c r="D637">
         <v>2684</v>
       </c>
       <c r="E637">
         <v>25567</v>
       </c>
       <c r="F637">
         <v>16775</v>
       </c>
       <c r="G637">
         <v>8792</v>
       </c>
       <c r="H637">
@@ -22495,60 +22495,130 @@
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>46054.0</v>
       </c>
       <c r="B638">
         <v>16400</v>
       </c>
       <c r="C638">
         <v>13844</v>
       </c>
       <c r="D638">
         <v>2556</v>
       </c>
       <c r="E638">
         <v>25667</v>
       </c>
       <c r="F638">
         <v>16134</v>
       </c>
       <c r="G638">
         <v>9533</v>
       </c>
       <c r="H638">
-        <v>-67951</v>
+        <v>-67959</v>
       </c>
       <c r="I638">
-        <v>195138</v>
+        <v>195194</v>
       </c>
       <c r="J638">
-        <v>253555</v>
+        <v>253620</v>
       </c>
       <c r="K638">
-        <v>-58418</v>
+        <v>-58426</v>
+      </c>
+    </row>
+    <row r="639" spans="1:26">
+      <c r="A639" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B639">
+        <v>23515</v>
+      </c>
+      <c r="C639">
+        <v>17071</v>
+      </c>
+      <c r="D639">
+        <v>6444</v>
+      </c>
+      <c r="E639">
+        <v>32640</v>
+      </c>
+      <c r="F639">
+        <v>18678</v>
+      </c>
+      <c r="G639">
+        <v>13962</v>
+      </c>
+      <c r="H639">
+        <v>-94706</v>
+      </c>
+      <c r="I639">
+        <v>221658</v>
+      </c>
+      <c r="J639">
+        <v>302401</v>
+      </c>
+      <c r="K639">
+        <v>-80744</v>
+      </c>
+    </row>
+    <row r="640" spans="1:26">
+      <c r="A640" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B640">
+        <v>32145</v>
+      </c>
+      <c r="C640">
+        <v>19275</v>
+      </c>
+      <c r="D640">
+        <v>12870</v>
+      </c>
+      <c r="E640">
+        <v>41738</v>
+      </c>
+      <c r="F640">
+        <v>20438</v>
+      </c>
+      <c r="G640">
+        <v>21300</v>
+      </c>
+      <c r="H640">
+        <v>-103760</v>
+      </c>
+      <c r="I640">
+        <v>217996</v>
+      </c>
+      <c r="J640">
+        <v>300455</v>
+      </c>
+      <c r="K640">
+        <v>-82460</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -24371,148 +24441,148 @@
       </c>
       <c r="F61">
         <v>310355</v>
       </c>
       <c r="G61">
         <v>68980</v>
       </c>
       <c r="H61">
         <v>-1236065</v>
       </c>
       <c r="I61">
         <v>2072648</v>
       </c>
       <c r="J61">
         <v>3239733</v>
       </c>
       <c r="K61">
         <v>-1167085</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="7">
         <v>2023</v>
       </c>
       <c r="B62">
-        <v>214316</v>
+        <v>237614</v>
       </c>
       <c r="C62">
-        <v>215897</v>
+        <v>235115</v>
       </c>
       <c r="D62">
-        <v>-1581</v>
+        <v>2499</v>
       </c>
       <c r="E62">
-        <v>291161</v>
+        <v>321726</v>
       </c>
       <c r="F62">
-        <v>231018</v>
+        <v>251596</v>
       </c>
       <c r="G62">
-        <v>60143</v>
+        <v>70130</v>
       </c>
       <c r="H62">
-        <v>-1116460</v>
+        <v>-1124743</v>
       </c>
       <c r="I62">
-        <v>2020479</v>
+        <v>2021939</v>
       </c>
       <c r="J62">
-        <v>3076796</v>
+        <v>3076552</v>
       </c>
       <c r="K62">
-        <v>-1056317</v>
+        <v>-1054613</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="7">
         <v>2024</v>
       </c>
       <c r="B63">
-        <v>237020</v>
+        <v>237317</v>
       </c>
       <c r="C63">
-        <v>228975</v>
+        <v>228949</v>
       </c>
       <c r="D63">
-        <v>8045</v>
+        <v>8368</v>
       </c>
       <c r="E63">
-        <v>314426</v>
+        <v>315256</v>
       </c>
       <c r="F63">
-        <v>240985</v>
+        <v>241283</v>
       </c>
       <c r="G63">
-        <v>73441</v>
+        <v>73973</v>
       </c>
       <c r="H63">
-        <v>-1278160</v>
+        <v>-1274842</v>
       </c>
       <c r="I63">
-        <v>2061691</v>
+        <v>2063024</v>
       </c>
       <c r="J63">
-        <v>3266410</v>
+        <v>3263893</v>
       </c>
       <c r="K63">
-        <v>-1204719</v>
+        <v>-1200869</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2025</v>
       </c>
       <c r="B64">
-        <v>211102</v>
+        <v>208615</v>
       </c>
       <c r="C64">
-        <v>191391</v>
+        <v>191537</v>
       </c>
       <c r="D64">
-        <v>19711</v>
+        <v>17078</v>
       </c>
       <c r="E64">
-        <v>304170</v>
+        <v>300863</v>
       </c>
       <c r="F64">
-        <v>206301</v>
+        <v>205706</v>
       </c>
       <c r="G64">
-        <v>97869</v>
+        <v>95157</v>
       </c>
       <c r="H64">
-        <v>-1328382</v>
+        <v>-1329776</v>
       </c>
       <c r="I64">
-        <v>2185220</v>
+        <v>2179891</v>
       </c>
       <c r="J64">
-        <v>3415733</v>
+        <v>3414511</v>
       </c>
       <c r="K64">
-        <v>-1230513</v>
+        <v>-1234619</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>