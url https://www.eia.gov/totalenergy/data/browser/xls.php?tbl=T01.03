--- v3 (2026-03-03)
+++ v4 (2026-04-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.3 Primary Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Consumption</t>
   </si>
   <si>
     <t>Natural Gas Consumption (Excluding Supplemental Gaseous Fuels)</t>
   </si>
   <si>
     <t>Petroleum Consumption (Excluding Biofuels)</t>
   </si>
   <si>
     <t>Total Fossil Fuels Consumption</t>
   </si>
   <si>
     <t>Nuclear Electric Power Consumption</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumption</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26212,521 +26212,562 @@
       </c>
       <c r="I636">
         <v>0.063761</v>
       </c>
       <c r="J636">
         <v>0.134867</v>
       </c>
       <c r="K636">
         <v>0.436186</v>
       </c>
       <c r="L636">
         <v>0.711594</v>
       </c>
       <c r="M636">
         <v>8.681925</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.944611</v>
       </c>
       <c r="C637">
-        <v>4.055886</v>
+        <v>4.051536</v>
       </c>
       <c r="D637">
-        <v>3.057563</v>
+        <v>3.05656</v>
       </c>
       <c r="E637">
-        <v>8.056932</v>
+        <v>8.05158</v>
       </c>
       <c r="F637">
         <v>0.74917</v>
       </c>
       <c r="G637">
-        <v>0.073116</v>
+        <v>0.073123</v>
       </c>
       <c r="H637">
         <v>0.010133</v>
       </c>
       <c r="I637">
-        <v>0.074546</v>
+        <v>0.074632</v>
       </c>
       <c r="J637">
-        <v>0.148803</v>
+        <v>0.148763</v>
       </c>
       <c r="K637">
         <v>0.405677</v>
       </c>
       <c r="L637">
-        <v>0.712275</v>
+        <v>0.712328</v>
       </c>
       <c r="M637">
-        <v>9.528069</v>
+        <v>9.52277</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.736198</v>
+        <v>0.736199</v>
       </c>
       <c r="C638">
-        <v>3.342709</v>
+        <v>3.339341</v>
       </c>
       <c r="D638">
-        <v>2.682493</v>
+        <v>2.681689</v>
       </c>
       <c r="E638">
-        <v>6.760081</v>
+        <v>6.755909</v>
       </c>
       <c r="F638">
         <v>0.645675</v>
       </c>
       <c r="G638">
-        <v>0.066674</v>
+        <v>0.066682</v>
       </c>
       <c r="H638">
         <v>0.009142</v>
       </c>
       <c r="I638">
-        <v>0.07978</v>
+        <v>0.079868</v>
       </c>
       <c r="J638">
-        <v>0.134285</v>
+        <v>0.134249</v>
       </c>
       <c r="K638">
         <v>0.376178</v>
       </c>
       <c r="L638">
-        <v>0.666059</v>
+        <v>0.666119</v>
       </c>
       <c r="M638">
-        <v>8.078254</v>
+        <v>8.074142</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.599855</v>
       </c>
       <c r="C639">
-        <v>2.844695</v>
+        <v>2.841003</v>
       </c>
       <c r="D639">
-        <v>2.950975</v>
+        <v>2.950043</v>
       </c>
       <c r="E639">
-        <v>6.394338</v>
+        <v>6.389715</v>
       </c>
       <c r="F639">
         <v>0.652235</v>
       </c>
       <c r="G639">
-        <v>0.076613</v>
+        <v>0.076601</v>
       </c>
       <c r="H639">
         <v>0.010128</v>
       </c>
       <c r="I639">
-        <v>0.111376</v>
+        <v>0.111637</v>
       </c>
       <c r="J639">
-        <v>0.17267</v>
+        <v>0.172618</v>
       </c>
       <c r="K639">
-        <v>0.409388</v>
+        <v>0.409374</v>
       </c>
       <c r="L639">
-        <v>0.780176</v>
+        <v>0.780358</v>
       </c>
       <c r="M639">
-        <v>7.829517</v>
+        <v>7.825075</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.551265</v>
       </c>
       <c r="C640">
-        <v>2.457533</v>
+        <v>2.454878</v>
       </c>
       <c r="D640">
-        <v>2.904502</v>
+        <v>2.903542</v>
       </c>
       <c r="E640">
-        <v>5.911101</v>
+        <v>5.907485</v>
       </c>
       <c r="F640">
         <v>0.604572</v>
       </c>
       <c r="G640">
-        <v>0.07793</v>
+        <v>0.077927</v>
       </c>
       <c r="H640">
         <v>0.009676</v>
       </c>
       <c r="I640">
-        <v>0.126614</v>
+        <v>0.12699</v>
       </c>
       <c r="J640">
-        <v>0.156572</v>
+        <v>0.156528</v>
       </c>
       <c r="K640">
-        <v>0.392592</v>
+        <v>0.392588</v>
       </c>
       <c r="L640">
-        <v>0.763384</v>
+        <v>0.76371</v>
       </c>
       <c r="M640">
-        <v>7.28475</v>
+        <v>7.281461</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.592278</v>
       </c>
       <c r="C641">
-        <v>2.386093</v>
+        <v>2.384202</v>
       </c>
       <c r="D641">
-        <v>3.025136</v>
+        <v>3.024089</v>
       </c>
       <c r="E641">
-        <v>6.000748</v>
+        <v>5.997811</v>
       </c>
       <c r="F641">
         <v>0.648978</v>
       </c>
       <c r="G641">
-        <v>0.083111</v>
+        <v>0.083102</v>
       </c>
       <c r="H641">
         <v>0.009669</v>
       </c>
       <c r="I641">
-        <v>0.139089</v>
+        <v>0.139494</v>
       </c>
       <c r="J641">
-        <v>0.125838</v>
+        <v>0.125811</v>
       </c>
       <c r="K641">
-        <v>0.400486</v>
+        <v>0.400472</v>
       </c>
       <c r="L641">
-        <v>0.758193</v>
+        <v>0.758549</v>
       </c>
       <c r="M641">
-        <v>7.415883</v>
+        <v>7.413302</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.758837</v>
       </c>
       <c r="C642">
-        <v>2.499129</v>
+        <v>2.496798</v>
       </c>
       <c r="D642">
-        <v>3.034207</v>
+        <v>3.033222</v>
       </c>
       <c r="E642">
-        <v>6.289495</v>
+        <v>6.286178</v>
       </c>
       <c r="F642">
         <v>0.691559</v>
       </c>
       <c r="G642">
-        <v>0.075615</v>
+        <v>0.075607</v>
       </c>
       <c r="H642">
         <v>0.009578</v>
       </c>
       <c r="I642">
-        <v>0.146728</v>
+        <v>0.147716</v>
       </c>
       <c r="J642">
-        <v>0.122109</v>
+        <v>0.122069</v>
       </c>
       <c r="K642">
-        <v>0.396956</v>
+        <v>0.396941</v>
       </c>
       <c r="L642">
-        <v>0.750985</v>
+        <v>0.751912</v>
       </c>
       <c r="M642">
-        <v>7.738205</v>
+        <v>7.735815</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.92495</v>
       </c>
       <c r="C643">
-        <v>2.816371</v>
+        <v>2.813741</v>
       </c>
       <c r="D643">
-        <v>3.123539</v>
+        <v>3.122508</v>
       </c>
       <c r="E643">
-        <v>6.86275</v>
+        <v>6.859089</v>
       </c>
       <c r="F643">
         <v>0.739169</v>
       </c>
       <c r="G643">
-        <v>0.068186</v>
+        <v>0.068179</v>
       </c>
       <c r="H643">
         <v>0.009778</v>
       </c>
       <c r="I643">
-        <v>0.153256</v>
+        <v>0.154105</v>
       </c>
       <c r="J643">
-        <v>0.108556</v>
+        <v>0.108536</v>
       </c>
       <c r="K643">
-        <v>0.415724</v>
+        <v>0.41571</v>
       </c>
       <c r="L643">
-        <v>0.7555</v>
+        <v>0.756307</v>
       </c>
       <c r="M643">
-        <v>8.360416</v>
+        <v>8.357564</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.820468</v>
       </c>
       <c r="C644">
-        <v>2.732246</v>
+        <v>2.729875</v>
       </c>
       <c r="D644">
-        <v>3.133785</v>
+        <v>3.132792</v>
       </c>
       <c r="E644">
-        <v>6.68488</v>
+        <v>6.681515</v>
       </c>
       <c r="F644">
         <v>0.738374</v>
       </c>
       <c r="G644">
-        <v>0.068181</v>
+        <v>0.068574</v>
       </c>
       <c r="H644">
         <v>0.009995</v>
       </c>
       <c r="I644">
-        <v>0.145443</v>
+        <v>0.146494</v>
       </c>
       <c r="J644">
-        <v>0.093137</v>
+        <v>0.093171</v>
       </c>
       <c r="K644">
-        <v>0.412588</v>
+        <v>0.412697</v>
       </c>
       <c r="L644">
-        <v>0.729345</v>
+        <v>0.730931</v>
       </c>
       <c r="M644">
-        <v>8.156354</v>
+        <v>8.154575</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.699127</v>
+        <v>0.698285</v>
       </c>
       <c r="C645">
-        <v>2.508853</v>
+        <v>2.506454</v>
       </c>
       <c r="D645">
-        <v>2.977324</v>
+        <v>2.976405</v>
       </c>
       <c r="E645">
-        <v>6.184604</v>
+        <v>6.180443</v>
       </c>
       <c r="F645">
         <v>0.683576</v>
       </c>
       <c r="G645">
-        <v>0.052277</v>
+        <v>0.052152</v>
       </c>
       <c r="H645">
         <v>0.009599</v>
       </c>
       <c r="I645">
-        <v>0.12978</v>
+        <v>0.129452</v>
       </c>
       <c r="J645">
-        <v>0.087615</v>
+        <v>0.087595</v>
       </c>
       <c r="K645">
-        <v>0.39954</v>
+        <v>0.399418</v>
       </c>
       <c r="L645">
-        <v>0.678811</v>
+        <v>0.678216</v>
       </c>
       <c r="M645">
-        <v>7.551417</v>
+        <v>7.546662</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.657515</v>
+        <v>0.654265</v>
       </c>
       <c r="C646">
-        <v>2.526703</v>
+        <v>2.524315</v>
       </c>
       <c r="D646">
-        <v>3.083071</v>
+        <v>3.082117</v>
       </c>
       <c r="E646">
-        <v>6.263781</v>
+        <v>6.257189</v>
       </c>
       <c r="F646">
         <v>0.618458</v>
       </c>
       <c r="G646">
-        <v>0.056455</v>
+        <v>0.05645</v>
       </c>
       <c r="H646">
         <v>0.009716</v>
       </c>
       <c r="I646">
-        <v>0.114214</v>
+        <v>0.114785</v>
       </c>
       <c r="J646">
-        <v>0.134912</v>
+        <v>0.134889</v>
       </c>
       <c r="K646">
-        <v>0.415436</v>
+        <v>0.415422</v>
       </c>
       <c r="L646">
-        <v>0.730732</v>
+        <v>0.731262</v>
       </c>
       <c r="M646">
-        <v>7.614384</v>
+        <v>7.604917</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.656319</v>
+        <v>0.654956</v>
       </c>
       <c r="C647">
-        <v>2.867485</v>
+        <v>2.870159</v>
       </c>
       <c r="D647">
-        <v>2.883225</v>
+        <v>2.882367</v>
       </c>
       <c r="E647">
-        <v>6.403104</v>
+        <v>6.403557</v>
       </c>
       <c r="F647">
         <v>0.666361</v>
       </c>
       <c r="G647">
-        <v>0.062837</v>
+        <v>0.06283</v>
       </c>
       <c r="H647">
         <v>0.009529</v>
       </c>
       <c r="I647">
-        <v>0.087609</v>
+        <v>0.087815</v>
       </c>
       <c r="J647">
-        <v>0.139714</v>
+        <v>0.139745</v>
       </c>
       <c r="K647">
-        <v>0.399231</v>
+        <v>0.399241</v>
       </c>
       <c r="L647">
-        <v>0.69892</v>
+        <v>0.69916</v>
       </c>
       <c r="M647">
-        <v>7.770019</v>
+        <v>7.765535</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.773571</v>
+      </c>
+      <c r="C648">
+        <v>3.611342</v>
+      </c>
+      <c r="D648">
+        <v>3.05339</v>
+      </c>
+      <c r="E648">
+        <v>7.434364</v>
+      </c>
+      <c r="F648">
+        <v>0.757338</v>
+      </c>
+      <c r="G648">
+        <v>0.081615</v>
+      </c>
+      <c r="H648">
+        <v>0.010018</v>
+      </c>
+      <c r="I648">
+        <v>0.075142</v>
+      </c>
+      <c r="J648">
+        <v>0.160527</v>
+      </c>
+      <c r="K648">
+        <v>0.42258</v>
+      </c>
+      <c r="L648">
+        <v>0.749881</v>
+      </c>
+      <c r="M648">
+        <v>8.939383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29927,50 +29968,91 @@
         <v>77.644271</v>
       </c>
       <c r="F88">
         <v>8.165019</v>
       </c>
       <c r="G88">
         <v>0.828761</v>
       </c>
       <c r="H88">
         <v>0.116069</v>
       </c>
       <c r="I88">
         <v>1.100246</v>
       </c>
       <c r="J88">
         <v>1.541898</v>
       </c>
       <c r="K88">
         <v>5.112262</v>
       </c>
       <c r="L88">
         <v>8.699237</v>
       </c>
       <c r="M88">
         <v>94.555672</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>8.70954</v>
+      </c>
+      <c r="C89">
+        <v>34.623645</v>
+      </c>
+      <c r="D89">
+        <v>35.898732</v>
+      </c>
+      <c r="E89">
+        <v>79.204844</v>
+      </c>
+      <c r="F89">
+        <v>8.195465</v>
+      </c>
+      <c r="G89">
+        <v>0.842843</v>
+      </c>
+      <c r="H89">
+        <v>0.116962</v>
+      </c>
+      <c r="I89">
+        <v>1.38813</v>
+      </c>
+      <c r="J89">
+        <v>1.584501</v>
+      </c>
+      <c r="K89">
+        <v>4.84629</v>
+      </c>
+      <c r="L89">
+        <v>8.778726</v>
+      </c>
+      <c r="M89">
+        <v>96.221201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>