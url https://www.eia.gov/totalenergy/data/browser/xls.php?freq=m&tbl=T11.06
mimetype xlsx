--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 11.6 Carbon Dioxide Emissions From Energy Consumption: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel, Including Kerosene-Type Jet Fuel, Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Coke Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Residual Fuel Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Electric Power Sector CO2 Emissions</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -19830,51 +19830,51 @@
       </c>
       <c r="F613">
         <v>0.374</v>
       </c>
       <c r="G613">
         <v>1.242</v>
       </c>
       <c r="H613">
         <v>0.039</v>
       </c>
       <c r="I613">
         <v>0.595</v>
       </c>
       <c r="J613">
         <v>118.21</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>48.244</v>
       </c>
       <c r="C614">
-        <v>47.253</v>
+        <v>47.252</v>
       </c>
       <c r="D614">
         <v>0.455</v>
       </c>
       <c r="E614">
         <v>0.484</v>
       </c>
       <c r="F614">
         <v>0.535</v>
       </c>
       <c r="G614">
         <v>1.474</v>
       </c>
       <c r="H614">
         <v>0.035</v>
       </c>
       <c r="I614">
         <v>0.537</v>
       </c>
       <c r="J614">
         <v>97.543</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
@@ -19958,211 +19958,211 @@
       </c>
       <c r="F617">
         <v>0.356</v>
       </c>
       <c r="G617">
         <v>1.133</v>
       </c>
       <c r="H617">
         <v>0.039</v>
       </c>
       <c r="I617">
         <v>0.595</v>
       </c>
       <c r="J617">
         <v>101.397</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>60.216</v>
       </c>
       <c r="C618">
-        <v>64.15</v>
+        <v>64.151</v>
       </c>
       <c r="D618">
         <v>0.321</v>
       </c>
       <c r="E618">
         <v>0.48</v>
       </c>
       <c r="F618">
         <v>0.365</v>
       </c>
       <c r="G618">
         <v>1.166</v>
       </c>
       <c r="H618">
         <v>0.037</v>
       </c>
       <c r="I618">
         <v>0.576</v>
       </c>
       <c r="J618">
-        <v>126.145</v>
+        <v>126.147</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>79.764</v>
       </c>
       <c r="C619">
-        <v>80.358</v>
+        <v>80.359</v>
       </c>
       <c r="D619">
         <v>0.301</v>
       </c>
       <c r="E619">
         <v>0.777</v>
       </c>
       <c r="F619">
         <v>0.43</v>
       </c>
       <c r="G619">
         <v>1.508</v>
       </c>
       <c r="H619">
         <v>0.039</v>
       </c>
       <c r="I619">
         <v>0.595</v>
       </c>
       <c r="J619">
-        <v>162.264</v>
+        <v>162.265</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>78.822</v>
       </c>
       <c r="C620">
-        <v>80.183</v>
+        <v>80.184</v>
       </c>
       <c r="D620">
         <v>0.343</v>
       </c>
       <c r="E620">
         <v>0.779</v>
       </c>
       <c r="F620">
         <v>0.393</v>
       </c>
       <c r="G620">
         <v>1.515</v>
       </c>
       <c r="H620">
         <v>0.039</v>
       </c>
       <c r="I620">
         <v>0.595</v>
       </c>
       <c r="J620">
-        <v>161.154</v>
+        <v>161.155</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>61.468</v>
       </c>
       <c r="C621">
         <v>65.299</v>
       </c>
       <c r="D621">
         <v>0.263</v>
       </c>
       <c r="E621">
         <v>0.705</v>
       </c>
       <c r="F621">
         <v>0.423</v>
       </c>
       <c r="G621">
         <v>1.391</v>
       </c>
       <c r="H621">
         <v>0.037</v>
       </c>
       <c r="I621">
         <v>0.576</v>
       </c>
       <c r="J621">
         <v>128.772</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>53.113</v>
       </c>
       <c r="C622">
-        <v>55.34</v>
+        <v>55.341</v>
       </c>
       <c r="D622">
         <v>0.293</v>
       </c>
       <c r="E622">
         <v>0.366</v>
       </c>
       <c r="F622">
         <v>0.462</v>
       </c>
       <c r="G622">
         <v>1.121</v>
       </c>
       <c r="H622">
         <v>0.039</v>
       </c>
       <c r="I622">
         <v>0.595</v>
       </c>
       <c r="J622">
         <v>110.208</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>53.052</v>
       </c>
       <c r="C623">
-        <v>52.495</v>
+        <v>52.494</v>
       </c>
       <c r="D623">
         <v>0.311</v>
       </c>
       <c r="E623">
         <v>0.235</v>
       </c>
       <c r="F623">
         <v>0.376</v>
       </c>
       <c r="G623">
         <v>0.922</v>
       </c>
       <c r="H623">
         <v>0.037</v>
       </c>
       <c r="I623">
         <v>0.576</v>
       </c>
       <c r="J623">
         <v>107.081</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
@@ -20182,774 +20182,838 @@
       </c>
       <c r="F624">
         <v>0.372</v>
       </c>
       <c r="G624">
         <v>1.135</v>
       </c>
       <c r="H624">
         <v>0.039</v>
       </c>
       <c r="I624">
         <v>0.595</v>
       </c>
       <c r="J624">
         <v>114.874</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>76.452</v>
       </c>
       <c r="C625">
-        <v>62.029</v>
+        <v>62.057</v>
       </c>
       <c r="D625">
         <v>0.662</v>
       </c>
       <c r="E625">
         <v>0.477</v>
       </c>
       <c r="F625">
         <v>0.49</v>
       </c>
       <c r="G625">
         <v>1.629</v>
       </c>
       <c r="H625">
         <v>0.039</v>
       </c>
       <c r="I625">
         <v>0.593</v>
       </c>
       <c r="J625">
-        <v>140.742</v>
+        <v>140.77</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>46.843</v>
       </c>
       <c r="C626">
-        <v>49.784</v>
+        <v>49.79</v>
       </c>
       <c r="D626">
         <v>0.228</v>
       </c>
       <c r="E626">
         <v>0.348</v>
       </c>
       <c r="F626">
         <v>0.331</v>
       </c>
       <c r="G626">
         <v>0.907</v>
       </c>
       <c r="H626">
         <v>0.036</v>
       </c>
       <c r="I626">
         <v>0.555</v>
       </c>
       <c r="J626">
-        <v>98.125</v>
+        <v>98.131</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>40.37</v>
       </c>
       <c r="C627">
-        <v>50.124</v>
+        <v>50.128</v>
       </c>
       <c r="D627">
         <v>0.246</v>
       </c>
       <c r="E627">
         <v>0.261</v>
       </c>
       <c r="F627">
         <v>0.334</v>
       </c>
       <c r="G627">
         <v>0.84</v>
       </c>
       <c r="H627">
         <v>0.039</v>
       </c>
       <c r="I627">
         <v>0.593</v>
       </c>
       <c r="J627">
-        <v>91.967</v>
+        <v>91.97</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>38.316</v>
       </c>
       <c r="C628">
-        <v>47.962</v>
+        <v>47.963</v>
       </c>
       <c r="D628">
         <v>0.356</v>
       </c>
       <c r="E628">
         <v>0.362</v>
       </c>
       <c r="F628">
         <v>0.326</v>
       </c>
       <c r="G628">
         <v>1.044</v>
       </c>
       <c r="H628">
         <v>0.037</v>
       </c>
       <c r="I628">
         <v>0.574</v>
       </c>
       <c r="J628">
-        <v>87.934</v>
+        <v>87.935</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>47.169</v>
       </c>
       <c r="C629">
-        <v>57.1</v>
+        <v>57.096</v>
       </c>
       <c r="D629">
         <v>0.312</v>
       </c>
       <c r="E629">
         <v>0.407</v>
       </c>
       <c r="F629">
         <v>0.368</v>
       </c>
       <c r="G629">
         <v>1.086</v>
       </c>
       <c r="H629">
         <v>0.039</v>
       </c>
       <c r="I629">
         <v>0.593</v>
       </c>
       <c r="J629">
-        <v>105.988</v>
+        <v>105.984</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>62.021</v>
       </c>
       <c r="C630">
-        <v>67.532</v>
+        <v>67.509</v>
       </c>
       <c r="D630">
         <v>0.3</v>
       </c>
       <c r="E630">
         <v>0.502</v>
       </c>
       <c r="F630">
         <v>0.378</v>
       </c>
       <c r="G630">
         <v>1.181</v>
       </c>
       <c r="H630">
         <v>0.037</v>
       </c>
       <c r="I630">
         <v>0.574</v>
       </c>
       <c r="J630">
-        <v>131.345</v>
+        <v>131.322</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>72.866</v>
       </c>
       <c r="C631">
-        <v>83.292</v>
+        <v>83.298</v>
       </c>
       <c r="D631">
         <v>0.381</v>
       </c>
       <c r="E631">
         <v>0.582</v>
       </c>
       <c r="F631">
         <v>0.415</v>
       </c>
       <c r="G631">
         <v>1.377</v>
       </c>
       <c r="H631">
         <v>0.039</v>
       </c>
       <c r="I631">
         <v>0.593</v>
       </c>
       <c r="J631">
-        <v>158.167</v>
+        <v>158.173</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>70.933</v>
       </c>
       <c r="C632">
-        <v>81.603</v>
+        <v>81.599</v>
       </c>
       <c r="D632">
         <v>0.379</v>
       </c>
       <c r="E632">
         <v>0.572</v>
       </c>
       <c r="F632">
         <v>0.395</v>
       </c>
       <c r="G632">
         <v>1.346</v>
       </c>
       <c r="H632">
         <v>0.039</v>
       </c>
       <c r="I632">
         <v>0.593</v>
       </c>
       <c r="J632">
-        <v>154.514</v>
+        <v>154.51</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>56.717</v>
       </c>
       <c r="C633">
-        <v>66.683</v>
+        <v>66.645</v>
       </c>
       <c r="D633">
         <v>0.261</v>
       </c>
       <c r="E633">
         <v>0.321</v>
       </c>
       <c r="F633">
         <v>0.377</v>
       </c>
       <c r="G633">
         <v>0.96</v>
       </c>
       <c r="H633">
         <v>0.037</v>
       </c>
       <c r="I633">
         <v>0.574</v>
       </c>
       <c r="J633">
-        <v>124.971</v>
+        <v>124.933</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>49.167</v>
       </c>
       <c r="C634">
-        <v>58.374</v>
+        <v>58.345</v>
       </c>
       <c r="D634">
         <v>0.3</v>
       </c>
       <c r="E634">
         <v>0.309</v>
       </c>
       <c r="F634">
         <v>0.409</v>
       </c>
       <c r="G634">
         <v>1.018</v>
       </c>
       <c r="H634">
         <v>0.039</v>
       </c>
       <c r="I634">
         <v>0.593</v>
       </c>
       <c r="J634">
-        <v>109.191</v>
+        <v>109.162</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>47.417</v>
       </c>
       <c r="C635">
-        <v>53.858</v>
+        <v>53.848</v>
       </c>
       <c r="D635">
         <v>0.283</v>
       </c>
       <c r="E635">
         <v>0.299</v>
       </c>
       <c r="F635">
         <v>0.373</v>
       </c>
       <c r="G635">
         <v>0.955</v>
       </c>
       <c r="H635">
         <v>0.037</v>
       </c>
       <c r="I635">
         <v>0.574</v>
       </c>
       <c r="J635">
-        <v>102.841</v>
+        <v>102.832</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>63.765</v>
       </c>
       <c r="C636">
-        <v>56.541</v>
+        <v>56.568</v>
       </c>
       <c r="D636">
         <v>0.44</v>
       </c>
       <c r="E636">
         <v>0.407</v>
       </c>
       <c r="F636">
         <v>0.486</v>
       </c>
       <c r="G636">
         <v>1.334</v>
       </c>
       <c r="H636">
         <v>0.039</v>
       </c>
       <c r="I636">
         <v>0.593</v>
       </c>
       <c r="J636">
-        <v>122.272</v>
+        <v>122.299</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>82.694</v>
       </c>
       <c r="C637">
-        <v>61.382</v>
+        <v>61.359</v>
       </c>
       <c r="D637">
         <v>1.331</v>
       </c>
       <c r="E637">
         <v>0.606</v>
       </c>
       <c r="F637">
         <v>0.704</v>
       </c>
       <c r="G637">
         <v>2.641</v>
       </c>
       <c r="H637">
         <v>0.039</v>
       </c>
       <c r="I637">
         <v>0.595</v>
       </c>
       <c r="J637">
-        <v>147.351</v>
+        <v>147.328</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>63.419</v>
       </c>
       <c r="C638">
         <v>50.826</v>
       </c>
       <c r="D638">
         <v>0.459</v>
       </c>
       <c r="E638">
         <v>0.403</v>
       </c>
       <c r="F638">
         <v>0.411</v>
       </c>
       <c r="G638">
         <v>1.273</v>
       </c>
       <c r="H638">
         <v>0.035</v>
       </c>
       <c r="I638">
         <v>0.537</v>
       </c>
       <c r="J638">
         <v>116.09</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.453</v>
       </c>
       <c r="C639">
-        <v>45.328</v>
+        <v>45.279</v>
       </c>
       <c r="D639">
         <v>0.282</v>
       </c>
       <c r="E639">
         <v>0.473</v>
       </c>
       <c r="F639">
         <v>0.36</v>
       </c>
       <c r="G639">
         <v>1.115</v>
       </c>
       <c r="H639">
         <v>0.039</v>
       </c>
       <c r="I639">
         <v>0.595</v>
       </c>
       <c r="J639">
-        <v>97.53</v>
+        <v>97.481</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>46.562</v>
       </c>
       <c r="C640">
-        <v>45.269</v>
+        <v>45.254</v>
       </c>
       <c r="D640">
         <v>0.294</v>
       </c>
       <c r="E640">
         <v>0.387</v>
       </c>
       <c r="F640">
         <v>0.343</v>
       </c>
       <c r="G640">
         <v>1.024</v>
       </c>
       <c r="H640">
         <v>0.037</v>
       </c>
       <c r="I640">
         <v>0.576</v>
       </c>
       <c r="J640">
-        <v>93.468</v>
+        <v>93.453</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>50.289</v>
       </c>
       <c r="C641">
-        <v>52.998</v>
+        <v>53.019</v>
       </c>
       <c r="D641">
-        <v>0.25</v>
+        <v>0.249</v>
       </c>
       <c r="E641">
         <v>0.409</v>
       </c>
       <c r="F641">
         <v>0.34</v>
       </c>
       <c r="G641">
         <v>0.998</v>
       </c>
       <c r="H641">
         <v>0.039</v>
       </c>
       <c r="I641">
         <v>0.595</v>
       </c>
       <c r="J641">
-        <v>104.92</v>
+        <v>104.94</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>65.83</v>
       </c>
       <c r="C642">
-        <v>66.084</v>
+        <v>66.088</v>
       </c>
       <c r="D642">
         <v>0.414</v>
       </c>
       <c r="E642">
         <v>0.58</v>
       </c>
       <c r="F642">
         <v>0.424</v>
       </c>
       <c r="G642">
         <v>1.418</v>
       </c>
       <c r="H642">
         <v>0.037</v>
       </c>
       <c r="I642">
         <v>0.576</v>
       </c>
       <c r="J642">
-        <v>133.946</v>
+        <v>133.95</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>81.273</v>
       </c>
       <c r="C643">
-        <v>81.466</v>
+        <v>81.47</v>
       </c>
       <c r="D643">
         <v>0.378</v>
       </c>
       <c r="E643">
         <v>0.609</v>
       </c>
       <c r="F643">
         <v>0.468</v>
       </c>
       <c r="G643">
-        <v>1.455</v>
+        <v>1.454</v>
       </c>
       <c r="H643">
         <v>0.039</v>
       </c>
       <c r="I643">
         <v>0.595</v>
       </c>
       <c r="J643">
-        <v>164.827</v>
+        <v>164.831</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>71.518</v>
       </c>
       <c r="C644">
-        <v>76.853</v>
+        <v>76.868</v>
       </c>
       <c r="D644">
         <v>0.36</v>
       </c>
       <c r="E644">
         <v>0.584</v>
       </c>
       <c r="F644">
         <v>0.41</v>
       </c>
       <c r="G644">
-        <v>1.353</v>
+        <v>1.354</v>
       </c>
       <c r="H644">
         <v>0.039</v>
       </c>
       <c r="I644">
         <v>0.595</v>
       </c>
       <c r="J644">
-        <v>150.358</v>
+        <v>150.373</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>60.23</v>
+        <v>60.152</v>
       </c>
       <c r="C645">
-        <v>66.586</v>
+        <v>66.587</v>
       </c>
       <c r="D645">
-        <v>0.288</v>
+        <v>0.289</v>
       </c>
       <c r="E645">
         <v>0.491</v>
       </c>
       <c r="F645">
         <v>0.388</v>
       </c>
       <c r="G645">
-        <v>1.167</v>
+        <v>1.168</v>
       </c>
       <c r="H645">
         <v>0.037</v>
       </c>
       <c r="I645">
         <v>0.576</v>
       </c>
       <c r="J645">
-        <v>128.597</v>
+        <v>128.52</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>56.132</v>
+        <v>55.828</v>
       </c>
       <c r="C646">
-        <v>56.48</v>
+        <v>56.476</v>
       </c>
       <c r="D646">
         <v>0.289</v>
       </c>
       <c r="E646">
         <v>0.5</v>
       </c>
       <c r="F646">
         <v>0.401</v>
       </c>
       <c r="G646">
         <v>1.19</v>
       </c>
       <c r="H646">
         <v>0.039</v>
       </c>
       <c r="I646">
         <v>0.595</v>
       </c>
       <c r="J646">
-        <v>114.436</v>
+        <v>114.128</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>55.773</v>
+      </c>
+      <c r="C647">
+        <v>51.592</v>
+      </c>
+      <c r="D647">
+        <v>0.387</v>
+      </c>
+      <c r="E647">
+        <v>0.409</v>
+      </c>
+      <c r="F647">
+        <v>0.358</v>
+      </c>
+      <c r="G647">
+        <v>1.153</v>
+      </c>
+      <c r="H647">
+        <v>0.037</v>
+      </c>
+      <c r="I647">
+        <v>0.576</v>
+      </c>
+      <c r="J647">
+        <v>109.132</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>66.993</v>
+      </c>
+      <c r="C648">
+        <v>57.114</v>
+      </c>
+      <c r="D648">
+        <v>0.618</v>
+      </c>
+      <c r="E648">
+        <v>0.353</v>
+      </c>
+      <c r="F648">
+        <v>0.797</v>
+      </c>
+      <c r="G648">
+        <v>1.768</v>
+      </c>
+      <c r="H648">
+        <v>0.039</v>
+      </c>
+      <c r="I648">
+        <v>0.595</v>
+      </c>
+      <c r="J648">
+        <v>126.509</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -22677,50 +22741,82 @@
         <v>672.037</v>
       </c>
       <c r="C64">
         <v>734.902</v>
       </c>
       <c r="D64">
         <v>4.148</v>
       </c>
       <c r="E64">
         <v>4.846</v>
       </c>
       <c r="F64">
         <v>4.682</v>
       </c>
       <c r="G64">
         <v>13.676</v>
       </c>
       <c r="H64">
         <v>0.456</v>
       </c>
       <c r="I64">
         <v>7.006</v>
       </c>
       <c r="J64">
         <v>1428.076</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65">
+        <v>750.783</v>
+      </c>
+      <c r="C65">
+        <v>711.932</v>
+      </c>
+      <c r="D65">
+        <v>5.35</v>
+      </c>
+      <c r="E65">
+        <v>5.802</v>
+      </c>
+      <c r="F65">
+        <v>5.404</v>
+      </c>
+      <c r="G65">
+        <v>16.556</v>
+      </c>
+      <c r="H65">
+        <v>0.456</v>
+      </c>
+      <c r="I65">
+        <v>7.006</v>
+      </c>
+      <c r="J65">
+        <v>1486.733</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>