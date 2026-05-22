--- v2 (2026-04-07)
+++ v3 (2026-05-22)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 11.6 Carbon Dioxide Emissions From Energy Consumption: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel, Including Kerosene-Type Jet Fuel, Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Coke Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Residual Fuel Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Electric Power Sector CO2 Emissions</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -19813,1177 +19813,1209 @@
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>63.785</v>
       </c>
       <c r="C613">
         <v>52.549</v>
       </c>
       <c r="D613">
         <v>0.349</v>
       </c>
       <c r="E613">
         <v>0.519</v>
       </c>
       <c r="F613">
         <v>0.374</v>
       </c>
       <c r="G613">
         <v>1.242</v>
       </c>
       <c r="H613">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I613">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J613">
-        <v>118.21</v>
+        <v>118.209</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>48.244</v>
       </c>
       <c r="C614">
         <v>47.252</v>
       </c>
       <c r="D614">
         <v>0.455</v>
       </c>
       <c r="E614">
         <v>0.484</v>
       </c>
       <c r="F614">
         <v>0.535</v>
       </c>
       <c r="G614">
         <v>1.474</v>
       </c>
       <c r="H614">
-        <v>0.035</v>
+        <v>0.034</v>
       </c>
       <c r="I614">
-        <v>0.537</v>
+        <v>0.538</v>
       </c>
       <c r="J614">
-        <v>97.543</v>
+        <v>97.542</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>51.571</v>
       </c>
       <c r="C615">
         <v>51.065</v>
       </c>
       <c r="D615">
         <v>0.301</v>
       </c>
       <c r="E615">
         <v>0.395</v>
       </c>
       <c r="F615">
         <v>0.375</v>
       </c>
       <c r="G615">
         <v>1.071</v>
       </c>
       <c r="H615">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I615">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J615">
-        <v>104.341</v>
+        <v>104.34</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>41.066</v>
       </c>
       <c r="C616">
         <v>47.008</v>
       </c>
       <c r="D616">
         <v>0.304</v>
       </c>
       <c r="E616">
         <v>0.373</v>
       </c>
       <c r="F616">
         <v>0.353</v>
       </c>
       <c r="G616">
         <v>1.03</v>
       </c>
       <c r="H616">
-        <v>0.037</v>
+        <v>0.036</v>
       </c>
       <c r="I616">
-        <v>0.576</v>
+        <v>0.577</v>
       </c>
       <c r="J616">
-        <v>89.717</v>
+        <v>89.716</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>45.744</v>
       </c>
       <c r="C617">
         <v>53.886</v>
       </c>
       <c r="D617">
         <v>0.35</v>
       </c>
       <c r="E617">
         <v>0.426</v>
       </c>
       <c r="F617">
         <v>0.356</v>
       </c>
       <c r="G617">
         <v>1.133</v>
       </c>
       <c r="H617">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I617">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J617">
-        <v>101.397</v>
+        <v>101.396</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>60.216</v>
       </c>
       <c r="C618">
         <v>64.151</v>
       </c>
       <c r="D618">
         <v>0.321</v>
       </c>
       <c r="E618">
         <v>0.48</v>
       </c>
       <c r="F618">
         <v>0.365</v>
       </c>
       <c r="G618">
         <v>1.166</v>
       </c>
       <c r="H618">
-        <v>0.037</v>
+        <v>0.036</v>
       </c>
       <c r="I618">
-        <v>0.576</v>
+        <v>0.577</v>
       </c>
       <c r="J618">
-        <v>126.147</v>
+        <v>126.146</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>79.764</v>
       </c>
       <c r="C619">
         <v>80.359</v>
       </c>
       <c r="D619">
         <v>0.301</v>
       </c>
       <c r="E619">
         <v>0.777</v>
       </c>
       <c r="F619">
         <v>0.43</v>
       </c>
       <c r="G619">
         <v>1.508</v>
       </c>
       <c r="H619">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I619">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J619">
-        <v>162.265</v>
+        <v>162.264</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>78.822</v>
       </c>
       <c r="C620">
         <v>80.184</v>
       </c>
       <c r="D620">
         <v>0.343</v>
       </c>
       <c r="E620">
         <v>0.779</v>
       </c>
       <c r="F620">
         <v>0.393</v>
       </c>
       <c r="G620">
         <v>1.515</v>
       </c>
       <c r="H620">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I620">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J620">
-        <v>161.155</v>
+        <v>161.154</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>61.468</v>
       </c>
       <c r="C621">
         <v>65.299</v>
       </c>
       <c r="D621">
         <v>0.263</v>
       </c>
       <c r="E621">
         <v>0.705</v>
       </c>
       <c r="F621">
         <v>0.423</v>
       </c>
       <c r="G621">
         <v>1.391</v>
       </c>
       <c r="H621">
-        <v>0.037</v>
+        <v>0.036</v>
       </c>
       <c r="I621">
-        <v>0.576</v>
+        <v>0.577</v>
       </c>
       <c r="J621">
-        <v>128.772</v>
+        <v>128.771</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>53.113</v>
       </c>
       <c r="C622">
         <v>55.341</v>
       </c>
       <c r="D622">
         <v>0.293</v>
       </c>
       <c r="E622">
         <v>0.366</v>
       </c>
       <c r="F622">
         <v>0.462</v>
       </c>
       <c r="G622">
         <v>1.121</v>
       </c>
       <c r="H622">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I622">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J622">
         <v>110.208</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>53.052</v>
       </c>
       <c r="C623">
         <v>52.494</v>
       </c>
       <c r="D623">
         <v>0.311</v>
       </c>
       <c r="E623">
         <v>0.235</v>
       </c>
       <c r="F623">
         <v>0.376</v>
       </c>
       <c r="G623">
         <v>0.922</v>
       </c>
       <c r="H623">
-        <v>0.037</v>
+        <v>0.036</v>
       </c>
       <c r="I623">
-        <v>0.576</v>
+        <v>0.577</v>
       </c>
       <c r="J623">
-        <v>107.081</v>
+        <v>107.08</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>57.521</v>
       </c>
       <c r="C624">
         <v>55.584</v>
       </c>
       <c r="D624">
         <v>0.328</v>
       </c>
       <c r="E624">
         <v>0.435</v>
       </c>
       <c r="F624">
         <v>0.372</v>
       </c>
       <c r="G624">
         <v>1.135</v>
       </c>
       <c r="H624">
-        <v>0.039</v>
+        <v>0.037</v>
       </c>
       <c r="I624">
-        <v>0.595</v>
+        <v>0.596</v>
       </c>
       <c r="J624">
-        <v>114.874</v>
+        <v>114.873</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>76.452</v>
       </c>
       <c r="C625">
         <v>62.057</v>
       </c>
       <c r="D625">
         <v>0.662</v>
       </c>
       <c r="E625">
         <v>0.477</v>
       </c>
       <c r="F625">
         <v>0.49</v>
       </c>
       <c r="G625">
         <v>1.629</v>
       </c>
       <c r="H625">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I625">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J625">
-        <v>140.77</v>
+        <v>140.716</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>46.843</v>
       </c>
       <c r="C626">
         <v>49.79</v>
       </c>
       <c r="D626">
         <v>0.228</v>
       </c>
       <c r="E626">
         <v>0.348</v>
       </c>
       <c r="F626">
         <v>0.331</v>
       </c>
       <c r="G626">
         <v>0.907</v>
       </c>
       <c r="H626">
-        <v>0.036</v>
+        <v>0.032</v>
       </c>
       <c r="I626">
-        <v>0.555</v>
+        <v>0.509</v>
       </c>
       <c r="J626">
-        <v>98.131</v>
+        <v>98.08</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>40.37</v>
       </c>
       <c r="C627">
         <v>50.128</v>
       </c>
       <c r="D627">
         <v>0.246</v>
       </c>
       <c r="E627">
         <v>0.261</v>
       </c>
       <c r="F627">
         <v>0.334</v>
       </c>
       <c r="G627">
         <v>0.84</v>
       </c>
       <c r="H627">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I627">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J627">
-        <v>91.97</v>
+        <v>91.916</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>38.316</v>
       </c>
       <c r="C628">
         <v>47.963</v>
       </c>
       <c r="D628">
         <v>0.356</v>
       </c>
       <c r="E628">
         <v>0.362</v>
       </c>
       <c r="F628">
         <v>0.326</v>
       </c>
       <c r="G628">
         <v>1.044</v>
       </c>
       <c r="H628">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I628">
-        <v>0.574</v>
+        <v>0.526</v>
       </c>
       <c r="J628">
-        <v>87.935</v>
+        <v>87.883</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>47.169</v>
       </c>
       <c r="C629">
         <v>57.096</v>
       </c>
       <c r="D629">
         <v>0.312</v>
       </c>
       <c r="E629">
         <v>0.407</v>
       </c>
       <c r="F629">
         <v>0.368</v>
       </c>
       <c r="G629">
         <v>1.086</v>
       </c>
       <c r="H629">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I629">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J629">
-        <v>105.984</v>
+        <v>105.93</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>62.021</v>
       </c>
       <c r="C630">
         <v>67.509</v>
       </c>
       <c r="D630">
         <v>0.3</v>
       </c>
       <c r="E630">
         <v>0.502</v>
       </c>
       <c r="F630">
         <v>0.378</v>
       </c>
       <c r="G630">
         <v>1.181</v>
       </c>
       <c r="H630">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I630">
-        <v>0.574</v>
+        <v>0.526</v>
       </c>
       <c r="J630">
-        <v>131.322</v>
+        <v>131.27</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>72.866</v>
       </c>
       <c r="C631">
         <v>83.298</v>
       </c>
       <c r="D631">
         <v>0.381</v>
       </c>
       <c r="E631">
         <v>0.582</v>
       </c>
       <c r="F631">
         <v>0.415</v>
       </c>
       <c r="G631">
         <v>1.377</v>
       </c>
       <c r="H631">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I631">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J631">
-        <v>158.173</v>
+        <v>158.119</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>70.933</v>
       </c>
       <c r="C632">
         <v>81.599</v>
       </c>
       <c r="D632">
         <v>0.379</v>
       </c>
       <c r="E632">
         <v>0.572</v>
       </c>
       <c r="F632">
         <v>0.395</v>
       </c>
       <c r="G632">
         <v>1.346</v>
       </c>
       <c r="H632">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I632">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J632">
-        <v>154.51</v>
+        <v>154.456</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>56.717</v>
       </c>
       <c r="C633">
         <v>66.645</v>
       </c>
       <c r="D633">
         <v>0.261</v>
       </c>
       <c r="E633">
         <v>0.321</v>
       </c>
       <c r="F633">
         <v>0.377</v>
       </c>
       <c r="G633">
         <v>0.96</v>
       </c>
       <c r="H633">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I633">
-        <v>0.574</v>
+        <v>0.526</v>
       </c>
       <c r="J633">
-        <v>124.933</v>
+        <v>124.881</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>49.167</v>
       </c>
       <c r="C634">
         <v>58.345</v>
       </c>
       <c r="D634">
         <v>0.3</v>
       </c>
       <c r="E634">
         <v>0.309</v>
       </c>
       <c r="F634">
         <v>0.409</v>
       </c>
       <c r="G634">
         <v>1.018</v>
       </c>
       <c r="H634">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I634">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J634">
-        <v>109.162</v>
+        <v>109.108</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>47.417</v>
       </c>
       <c r="C635">
         <v>53.848</v>
       </c>
       <c r="D635">
         <v>0.283</v>
       </c>
       <c r="E635">
         <v>0.299</v>
       </c>
       <c r="F635">
         <v>0.373</v>
       </c>
       <c r="G635">
         <v>0.955</v>
       </c>
       <c r="H635">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I635">
-        <v>0.574</v>
+        <v>0.526</v>
       </c>
       <c r="J635">
-        <v>102.832</v>
+        <v>102.78</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>63.765</v>
       </c>
       <c r="C636">
         <v>56.568</v>
       </c>
       <c r="D636">
         <v>0.44</v>
       </c>
       <c r="E636">
         <v>0.407</v>
       </c>
       <c r="F636">
         <v>0.486</v>
       </c>
       <c r="G636">
         <v>1.334</v>
       </c>
       <c r="H636">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I636">
-        <v>0.593</v>
+        <v>0.544</v>
       </c>
       <c r="J636">
-        <v>122.299</v>
+        <v>122.245</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>82.694</v>
       </c>
       <c r="C637">
         <v>61.359</v>
       </c>
       <c r="D637">
         <v>1.331</v>
       </c>
       <c r="E637">
         <v>0.606</v>
       </c>
       <c r="F637">
         <v>0.704</v>
       </c>
       <c r="G637">
         <v>2.641</v>
       </c>
       <c r="H637">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I637">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J637">
-        <v>147.328</v>
+        <v>147.274</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>63.419</v>
       </c>
       <c r="C638">
         <v>50.826</v>
       </c>
       <c r="D638">
         <v>0.459</v>
       </c>
       <c r="E638">
         <v>0.403</v>
       </c>
       <c r="F638">
         <v>0.411</v>
       </c>
       <c r="G638">
         <v>1.273</v>
       </c>
       <c r="H638">
-        <v>0.035</v>
+        <v>0.031</v>
       </c>
       <c r="I638">
-        <v>0.537</v>
+        <v>0.492</v>
       </c>
       <c r="J638">
-        <v>116.09</v>
+        <v>116.041</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>50.453</v>
       </c>
       <c r="C639">
         <v>45.279</v>
       </c>
       <c r="D639">
         <v>0.282</v>
       </c>
       <c r="E639">
         <v>0.473</v>
       </c>
       <c r="F639">
         <v>0.36</v>
       </c>
       <c r="G639">
         <v>1.115</v>
       </c>
       <c r="H639">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I639">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J639">
-        <v>97.481</v>
+        <v>97.427</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>46.562</v>
       </c>
       <c r="C640">
         <v>45.254</v>
       </c>
       <c r="D640">
         <v>0.294</v>
       </c>
       <c r="E640">
         <v>0.387</v>
       </c>
       <c r="F640">
         <v>0.343</v>
       </c>
       <c r="G640">
         <v>1.024</v>
       </c>
       <c r="H640">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I640">
-        <v>0.576</v>
+        <v>0.528</v>
       </c>
       <c r="J640">
-        <v>93.453</v>
+        <v>93.4</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>50.289</v>
       </c>
       <c r="C641">
         <v>53.019</v>
       </c>
       <c r="D641">
         <v>0.249</v>
       </c>
       <c r="E641">
         <v>0.409</v>
       </c>
       <c r="F641">
         <v>0.34</v>
       </c>
       <c r="G641">
         <v>0.998</v>
       </c>
       <c r="H641">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I641">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J641">
-        <v>104.94</v>
+        <v>104.885</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>65.83</v>
       </c>
       <c r="C642">
         <v>66.088</v>
       </c>
       <c r="D642">
         <v>0.414</v>
       </c>
       <c r="E642">
         <v>0.58</v>
       </c>
       <c r="F642">
         <v>0.424</v>
       </c>
       <c r="G642">
         <v>1.418</v>
       </c>
       <c r="H642">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I642">
-        <v>0.576</v>
+        <v>0.528</v>
       </c>
       <c r="J642">
-        <v>133.95</v>
+        <v>133.897</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>81.273</v>
       </c>
       <c r="C643">
         <v>81.47</v>
       </c>
       <c r="D643">
         <v>0.378</v>
       </c>
       <c r="E643">
         <v>0.609</v>
       </c>
       <c r="F643">
         <v>0.468</v>
       </c>
       <c r="G643">
         <v>1.454</v>
       </c>
       <c r="H643">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I643">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J643">
-        <v>164.831</v>
+        <v>164.777</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>71.518</v>
       </c>
       <c r="C644">
         <v>76.868</v>
       </c>
       <c r="D644">
         <v>0.36</v>
       </c>
       <c r="E644">
         <v>0.584</v>
       </c>
       <c r="F644">
         <v>0.41</v>
       </c>
       <c r="G644">
         <v>1.354</v>
       </c>
       <c r="H644">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I644">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J644">
-        <v>150.373</v>
+        <v>150.318</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>60.152</v>
       </c>
       <c r="C645">
         <v>66.587</v>
       </c>
       <c r="D645">
         <v>0.289</v>
       </c>
       <c r="E645">
         <v>0.491</v>
       </c>
       <c r="F645">
         <v>0.388</v>
       </c>
       <c r="G645">
         <v>1.168</v>
       </c>
       <c r="H645">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I645">
-        <v>0.576</v>
+        <v>0.528</v>
       </c>
       <c r="J645">
-        <v>128.52</v>
+        <v>128.467</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>55.828</v>
       </c>
       <c r="C646">
         <v>56.476</v>
       </c>
       <c r="D646">
         <v>0.289</v>
       </c>
       <c r="E646">
         <v>0.5</v>
       </c>
       <c r="F646">
         <v>0.401</v>
       </c>
       <c r="G646">
         <v>1.19</v>
       </c>
       <c r="H646">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I646">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J646">
-        <v>114.128</v>
+        <v>114.074</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>55.773</v>
       </c>
       <c r="C647">
-        <v>51.592</v>
+        <v>51.593</v>
       </c>
       <c r="D647">
         <v>0.387</v>
       </c>
       <c r="E647">
         <v>0.409</v>
       </c>
       <c r="F647">
         <v>0.358</v>
       </c>
       <c r="G647">
         <v>1.153</v>
       </c>
       <c r="H647">
-        <v>0.037</v>
+        <v>0.033</v>
       </c>
       <c r="I647">
-        <v>0.576</v>
+        <v>0.528</v>
       </c>
       <c r="J647">
-        <v>109.132</v>
+        <v>109.08</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>66.993</v>
       </c>
       <c r="C648">
         <v>57.114</v>
       </c>
       <c r="D648">
         <v>0.618</v>
       </c>
       <c r="E648">
         <v>0.353</v>
       </c>
       <c r="F648">
         <v>0.797</v>
       </c>
       <c r="G648">
         <v>1.768</v>
       </c>
       <c r="H648">
-        <v>0.039</v>
+        <v>0.034</v>
       </c>
       <c r="I648">
-        <v>0.595</v>
+        <v>0.545</v>
       </c>
       <c r="J648">
-        <v>126.509</v>
+        <v>126.454</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>71.778</v>
+      </c>
+      <c r="C649">
+        <v>59.633</v>
+      </c>
+      <c r="D649">
+        <v>2.337</v>
+      </c>
+      <c r="E649">
+        <v>0.487</v>
+      </c>
+      <c r="F649">
+        <v>1.188</v>
+      </c>
+      <c r="G649">
+        <v>4.012</v>
+      </c>
+      <c r="H649">
+        <v>0.034</v>
+      </c>
+      <c r="I649">
+        <v>0.545</v>
+      </c>
+      <c r="J649">
+        <v>136.002</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -22702,121 +22734,121 @@
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="7">
         <v>2023</v>
       </c>
       <c r="B63">
         <v>694.366</v>
       </c>
       <c r="C63">
         <v>705.219</v>
       </c>
       <c r="D63">
         <v>3.921</v>
       </c>
       <c r="E63">
         <v>5.973</v>
       </c>
       <c r="F63">
         <v>4.816</v>
       </c>
       <c r="G63">
         <v>14.71</v>
       </c>
       <c r="H63">
-        <v>0.456</v>
+        <v>0.438</v>
       </c>
       <c r="I63">
-        <v>7.006</v>
+        <v>7.015</v>
       </c>
       <c r="J63">
-        <v>1421.756</v>
+        <v>1421.747</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
         <v>672.037</v>
       </c>
       <c r="C64">
         <v>734.902</v>
       </c>
       <c r="D64">
         <v>4.148</v>
       </c>
       <c r="E64">
         <v>4.846</v>
       </c>
       <c r="F64">
         <v>4.682</v>
       </c>
       <c r="G64">
         <v>13.676</v>
       </c>
       <c r="H64">
-        <v>0.456</v>
+        <v>0.406</v>
       </c>
       <c r="I64">
-        <v>7.006</v>
+        <v>6.418</v>
       </c>
       <c r="J64">
-        <v>1428.076</v>
+        <v>1427.438</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>750.783</v>
       </c>
       <c r="C65">
         <v>711.932</v>
       </c>
       <c r="D65">
         <v>5.35</v>
       </c>
       <c r="E65">
         <v>5.802</v>
       </c>
       <c r="F65">
         <v>5.404</v>
       </c>
       <c r="G65">
         <v>16.556</v>
       </c>
       <c r="H65">
-        <v>0.456</v>
+        <v>0.406</v>
       </c>
       <c r="I65">
-        <v>7.006</v>
+        <v>6.418</v>
       </c>
       <c r="J65">
-        <v>1486.733</v>
+        <v>1486.094</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>