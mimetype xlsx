--- v3 (2026-05-22)
+++ v4 (2026-07-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 11.6 Carbon Dioxide Emissions From Energy Consumption: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel, Including Kerosene-Type Jet Fuel, Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Coke Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Residual Fuel Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Electric Power Sector CO2 Emissions</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20563,459 +20563,523 @@
       </c>
       <c r="E636">
         <v>0.407</v>
       </c>
       <c r="F636">
         <v>0.486</v>
       </c>
       <c r="G636">
         <v>1.334</v>
       </c>
       <c r="H636">
         <v>0.034</v>
       </c>
       <c r="I636">
         <v>0.544</v>
       </c>
       <c r="J636">
         <v>122.245</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>82.694</v>
+        <v>82.615</v>
       </c>
       <c r="C637">
-        <v>61.359</v>
+        <v>61.36</v>
       </c>
       <c r="D637">
         <v>1.331</v>
       </c>
       <c r="E637">
         <v>0.606</v>
       </c>
       <c r="F637">
         <v>0.704</v>
       </c>
       <c r="G637">
         <v>2.641</v>
       </c>
       <c r="H637">
         <v>0.034</v>
       </c>
       <c r="I637">
         <v>0.545</v>
       </c>
       <c r="J637">
-        <v>147.274</v>
+        <v>147.195</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>63.419</v>
+        <v>63.358</v>
       </c>
       <c r="C638">
         <v>50.826</v>
       </c>
       <c r="D638">
         <v>0.459</v>
       </c>
       <c r="E638">
         <v>0.403</v>
       </c>
       <c r="F638">
         <v>0.411</v>
       </c>
       <c r="G638">
         <v>1.273</v>
       </c>
       <c r="H638">
         <v>0.031</v>
       </c>
       <c r="I638">
         <v>0.492</v>
       </c>
       <c r="J638">
-        <v>116.041</v>
+        <v>115.98</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>50.453</v>
+        <v>50.405</v>
       </c>
       <c r="C639">
         <v>45.279</v>
       </c>
       <c r="D639">
         <v>0.282</v>
       </c>
       <c r="E639">
         <v>0.473</v>
       </c>
       <c r="F639">
         <v>0.36</v>
       </c>
       <c r="G639">
         <v>1.115</v>
       </c>
       <c r="H639">
         <v>0.034</v>
       </c>
       <c r="I639">
         <v>0.545</v>
       </c>
       <c r="J639">
-        <v>97.427</v>
+        <v>97.378</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>46.562</v>
+        <v>46.518</v>
       </c>
       <c r="C640">
         <v>45.254</v>
       </c>
       <c r="D640">
         <v>0.294</v>
       </c>
       <c r="E640">
         <v>0.387</v>
       </c>
       <c r="F640">
         <v>0.343</v>
       </c>
       <c r="G640">
         <v>1.024</v>
       </c>
       <c r="H640">
         <v>0.033</v>
       </c>
       <c r="I640">
         <v>0.528</v>
       </c>
       <c r="J640">
-        <v>93.4</v>
+        <v>93.356</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>50.289</v>
+        <v>50.241</v>
       </c>
       <c r="C641">
         <v>53.019</v>
       </c>
       <c r="D641">
         <v>0.249</v>
       </c>
       <c r="E641">
         <v>0.409</v>
       </c>
       <c r="F641">
         <v>0.34</v>
       </c>
       <c r="G641">
         <v>0.998</v>
       </c>
       <c r="H641">
         <v>0.034</v>
       </c>
       <c r="I641">
         <v>0.545</v>
       </c>
       <c r="J641">
-        <v>104.885</v>
+        <v>104.837</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>65.83</v>
+        <v>65.767</v>
       </c>
       <c r="C642">
         <v>66.088</v>
       </c>
       <c r="D642">
         <v>0.414</v>
       </c>
       <c r="E642">
         <v>0.58</v>
       </c>
       <c r="F642">
         <v>0.424</v>
       </c>
       <c r="G642">
         <v>1.418</v>
       </c>
       <c r="H642">
         <v>0.033</v>
       </c>
       <c r="I642">
         <v>0.528</v>
       </c>
       <c r="J642">
-        <v>133.897</v>
+        <v>133.834</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>81.273</v>
+        <v>81.195</v>
       </c>
       <c r="C643">
-        <v>81.47</v>
+        <v>81.471</v>
       </c>
       <c r="D643">
         <v>0.378</v>
       </c>
       <c r="E643">
         <v>0.609</v>
       </c>
       <c r="F643">
         <v>0.468</v>
       </c>
       <c r="G643">
         <v>1.454</v>
       </c>
       <c r="H643">
         <v>0.034</v>
       </c>
       <c r="I643">
         <v>0.545</v>
       </c>
       <c r="J643">
-        <v>164.777</v>
+        <v>164.7</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>71.518</v>
+        <v>71.449</v>
       </c>
       <c r="C644">
         <v>76.868</v>
       </c>
       <c r="D644">
         <v>0.36</v>
       </c>
       <c r="E644">
         <v>0.584</v>
       </c>
       <c r="F644">
         <v>0.41</v>
       </c>
       <c r="G644">
         <v>1.354</v>
       </c>
       <c r="H644">
         <v>0.034</v>
       </c>
       <c r="I644">
         <v>0.545</v>
       </c>
       <c r="J644">
-        <v>150.318</v>
+        <v>150.25</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>60.152</v>
+        <v>60.094</v>
       </c>
       <c r="C645">
         <v>66.587</v>
       </c>
       <c r="D645">
         <v>0.289</v>
       </c>
       <c r="E645">
         <v>0.491</v>
       </c>
       <c r="F645">
         <v>0.388</v>
       </c>
       <c r="G645">
         <v>1.168</v>
       </c>
       <c r="H645">
         <v>0.033</v>
       </c>
       <c r="I645">
         <v>0.528</v>
       </c>
       <c r="J645">
-        <v>128.467</v>
+        <v>128.41</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>55.828</v>
+        <v>55.774</v>
       </c>
       <c r="C646">
         <v>56.476</v>
       </c>
       <c r="D646">
         <v>0.289</v>
       </c>
       <c r="E646">
         <v>0.5</v>
       </c>
       <c r="F646">
         <v>0.401</v>
       </c>
       <c r="G646">
         <v>1.19</v>
       </c>
       <c r="H646">
         <v>0.034</v>
       </c>
       <c r="I646">
         <v>0.545</v>
       </c>
       <c r="J646">
-        <v>114.074</v>
+        <v>114.02</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>55.773</v>
+        <v>55.72</v>
       </c>
       <c r="C647">
         <v>51.593</v>
       </c>
       <c r="D647">
         <v>0.387</v>
       </c>
       <c r="E647">
         <v>0.409</v>
       </c>
       <c r="F647">
         <v>0.358</v>
       </c>
       <c r="G647">
         <v>1.153</v>
       </c>
       <c r="H647">
         <v>0.033</v>
       </c>
       <c r="I647">
         <v>0.528</v>
       </c>
       <c r="J647">
-        <v>109.08</v>
+        <v>109.027</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>66.993</v>
+        <v>66.929</v>
       </c>
       <c r="C648">
         <v>57.114</v>
       </c>
       <c r="D648">
         <v>0.618</v>
       </c>
       <c r="E648">
         <v>0.353</v>
       </c>
       <c r="F648">
         <v>0.797</v>
       </c>
       <c r="G648">
         <v>1.768</v>
       </c>
       <c r="H648">
         <v>0.034</v>
       </c>
       <c r="I648">
         <v>0.545</v>
       </c>
       <c r="J648">
-        <v>126.454</v>
+        <v>126.39</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>71.778</v>
+        <v>71.71</v>
       </c>
       <c r="C649">
-        <v>59.633</v>
+        <v>59.632</v>
       </c>
       <c r="D649">
         <v>2.337</v>
       </c>
       <c r="E649">
         <v>0.487</v>
       </c>
       <c r="F649">
         <v>1.188</v>
       </c>
       <c r="G649">
         <v>4.012</v>
       </c>
       <c r="H649">
         <v>0.034</v>
       </c>
       <c r="I649">
         <v>0.545</v>
       </c>
       <c r="J649">
-        <v>136.002</v>
+        <v>135.933</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>56.164</v>
+      </c>
+      <c r="C650">
+        <v>51.631</v>
+      </c>
+      <c r="D650">
+        <v>1.397</v>
+      </c>
+      <c r="E650">
+        <v>0.441</v>
+      </c>
+      <c r="F650">
+        <v>0.646</v>
+      </c>
+      <c r="G650">
+        <v>2.484</v>
+      </c>
+      <c r="H650">
+        <v>0.031</v>
+      </c>
+      <c r="I650">
+        <v>0.492</v>
+      </c>
+      <c r="J650">
+        <v>110.803</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>45.378</v>
+      </c>
+      <c r="C651">
+        <v>50.052</v>
+      </c>
+      <c r="D651">
+        <v>0.405</v>
+      </c>
+      <c r="E651">
+        <v>0.362</v>
+      </c>
+      <c r="F651">
+        <v>0.368</v>
+      </c>
+      <c r="G651">
+        <v>1.135</v>
+      </c>
+      <c r="H651">
+        <v>0.034</v>
+      </c>
+      <c r="I651">
+        <v>0.545</v>
+      </c>
+      <c r="J651">
+        <v>97.145</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -22780,75 +22844,75 @@
       </c>
       <c r="E64">
         <v>4.846</v>
       </c>
       <c r="F64">
         <v>4.682</v>
       </c>
       <c r="G64">
         <v>13.676</v>
       </c>
       <c r="H64">
         <v>0.406</v>
       </c>
       <c r="I64">
         <v>6.418</v>
       </c>
       <c r="J64">
         <v>1427.438</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>750.783</v>
+        <v>750.064</v>
       </c>
       <c r="C65">
-        <v>711.932</v>
+        <v>711.933</v>
       </c>
       <c r="D65">
         <v>5.35</v>
       </c>
       <c r="E65">
         <v>5.802</v>
       </c>
       <c r="F65">
         <v>5.404</v>
       </c>
       <c r="G65">
         <v>16.556</v>
       </c>
       <c r="H65">
         <v>0.406</v>
       </c>
       <c r="I65">
         <v>6.418</v>
       </c>
       <c r="J65">
-        <v>1486.094</v>
+        <v>1485.376</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>