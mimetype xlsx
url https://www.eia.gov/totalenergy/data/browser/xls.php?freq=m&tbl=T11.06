--- v4 (2026-07-09)
+++ v5 (2026-08-25)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 11.6 Carbon Dioxide Emissions From Energy Consumption: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel, Including Kerosene-Type Jet Fuel, Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Coke Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Residual Fuel Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Electric Power Sector CO2 Emissions</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20982,104 +20982,136 @@
       </c>
       <c r="F649">
         <v>1.188</v>
       </c>
       <c r="G649">
         <v>4.012</v>
       </c>
       <c r="H649">
         <v>0.034</v>
       </c>
       <c r="I649">
         <v>0.545</v>
       </c>
       <c r="J649">
         <v>135.933</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>56.164</v>
       </c>
       <c r="C650">
-        <v>51.631</v>
+        <v>51.63</v>
       </c>
       <c r="D650">
         <v>1.397</v>
       </c>
       <c r="E650">
         <v>0.441</v>
       </c>
       <c r="F650">
         <v>0.646</v>
       </c>
       <c r="G650">
         <v>2.484</v>
       </c>
       <c r="H650">
         <v>0.031</v>
       </c>
       <c r="I650">
         <v>0.492</v>
       </c>
       <c r="J650">
-        <v>110.803</v>
+        <v>110.802</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>45.378</v>
       </c>
       <c r="C651">
         <v>50.052</v>
       </c>
       <c r="D651">
         <v>0.405</v>
       </c>
       <c r="E651">
         <v>0.362</v>
       </c>
       <c r="F651">
         <v>0.368</v>
       </c>
       <c r="G651">
         <v>1.135</v>
       </c>
       <c r="H651">
         <v>0.034</v>
       </c>
       <c r="I651">
         <v>0.545</v>
       </c>
       <c r="J651">
         <v>97.145</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>40.597</v>
+      </c>
+      <c r="C652">
+        <v>48.925</v>
+      </c>
+      <c r="D652">
+        <v>0.341</v>
+      </c>
+      <c r="E652">
+        <v>0.386</v>
+      </c>
+      <c r="F652">
+        <v>0.346</v>
+      </c>
+      <c r="G652">
+        <v>1.073</v>
+      </c>
+      <c r="H652">
+        <v>0.033</v>
+      </c>
+      <c r="I652">
+        <v>0.528</v>
+      </c>
+      <c r="J652">
+        <v>91.156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>