--- v5 (2026-08-25)
+++ v6 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 11.6 Carbon Dioxide Emissions From Energy Consumption: Electric Power Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel, Including Kerosene-Type Jet Fuel, Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Coke Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Residual Fuel Oil Electric Power Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Electric Power Sector CO2 Emissions</t>
   </si>
@@ -477,54 +477,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="106.545" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="97.405" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -20747,51 +20747,51 @@
       <c r="B642">
         <v>65.767</v>
       </c>
       <c r="C642">
         <v>66.088</v>
       </c>
       <c r="D642">
         <v>0.414</v>
       </c>
       <c r="E642">
         <v>0.58</v>
       </c>
       <c r="F642">
         <v>0.424</v>
       </c>
       <c r="G642">
         <v>1.418</v>
       </c>
       <c r="H642">
         <v>0.033</v>
       </c>
       <c r="I642">
         <v>0.528</v>
       </c>
       <c r="J642">
-        <v>133.834</v>
+        <v>133.835</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>81.195</v>
       </c>
       <c r="C643">
         <v>81.471</v>
       </c>
       <c r="D643">
         <v>0.378</v>
       </c>
       <c r="E643">
         <v>0.609</v>
       </c>
       <c r="F643">
         <v>0.468</v>
       </c>
       <c r="G643">
         <v>1.454</v>
       </c>
       <c r="H643">
@@ -20822,51 +20822,51 @@
       </c>
       <c r="F644">
         <v>0.41</v>
       </c>
       <c r="G644">
         <v>1.354</v>
       </c>
       <c r="H644">
         <v>0.034</v>
       </c>
       <c r="I644">
         <v>0.545</v>
       </c>
       <c r="J644">
         <v>150.25</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>60.094</v>
       </c>
       <c r="C645">
-        <v>66.587</v>
+        <v>66.588</v>
       </c>
       <c r="D645">
         <v>0.289</v>
       </c>
       <c r="E645">
         <v>0.491</v>
       </c>
       <c r="F645">
         <v>0.388</v>
       </c>
       <c r="G645">
         <v>1.168</v>
       </c>
       <c r="H645">
         <v>0.033</v>
       </c>
       <c r="I645">
         <v>0.528</v>
       </c>
       <c r="J645">
         <v>128.41</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
@@ -21068,50 +21068,114 @@
         <v>40.597</v>
       </c>
       <c r="C652">
         <v>48.925</v>
       </c>
       <c r="D652">
         <v>0.341</v>
       </c>
       <c r="E652">
         <v>0.386</v>
       </c>
       <c r="F652">
         <v>0.346</v>
       </c>
       <c r="G652">
         <v>1.073</v>
       </c>
       <c r="H652">
         <v>0.033</v>
       </c>
       <c r="I652">
         <v>0.528</v>
       </c>
       <c r="J652">
         <v>91.156</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>46.33</v>
+      </c>
+      <c r="C653">
+        <v>54.784</v>
+      </c>
+      <c r="D653">
+        <v>0.431</v>
+      </c>
+      <c r="E653">
+        <v>0.47</v>
+      </c>
+      <c r="F653">
+        <v>0.357</v>
+      </c>
+      <c r="G653">
+        <v>1.258</v>
+      </c>
+      <c r="H653">
+        <v>0.034</v>
+      </c>
+      <c r="I653">
+        <v>0.545</v>
+      </c>
+      <c r="J653">
+        <v>102.952</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>57.612</v>
+      </c>
+      <c r="C654">
+        <v>65.359</v>
+      </c>
+      <c r="D654">
+        <v>0.344</v>
+      </c>
+      <c r="E654">
+        <v>0.566</v>
+      </c>
+      <c r="F654">
+        <v>0.389</v>
+      </c>
+      <c r="G654">
+        <v>1.299</v>
+      </c>
+      <c r="H654">
+        <v>0.033</v>
+      </c>
+      <c r="I654">
+        <v>0.528</v>
+      </c>
+      <c r="J654">
+        <v>124.83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -22879,72 +22943,72 @@
       </c>
       <c r="F64">
         <v>4.682</v>
       </c>
       <c r="G64">
         <v>13.676</v>
       </c>
       <c r="H64">
         <v>0.406</v>
       </c>
       <c r="I64">
         <v>6.418</v>
       </c>
       <c r="J64">
         <v>1427.438</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>750.064</v>
       </c>
       <c r="C65">
-        <v>711.933</v>
+        <v>711.934</v>
       </c>
       <c r="D65">
         <v>5.35</v>
       </c>
       <c r="E65">
         <v>5.802</v>
       </c>
       <c r="F65">
         <v>5.404</v>
       </c>
       <c r="G65">
         <v>16.556</v>
       </c>
       <c r="H65">
         <v>0.406</v>
       </c>
       <c r="I65">
         <v>6.418</v>
       </c>
       <c r="J65">
-        <v>1485.376</v>
+        <v>1485.377</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>