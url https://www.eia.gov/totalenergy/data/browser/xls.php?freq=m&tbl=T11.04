--- v3 (2026-03-18)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 11.4 Carbon Dioxide Emissions From Energy Consumption: Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Coal Coke Net Imports CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Industrial Sector CO2 Emissions</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -28290,72 +28290,72 @@
       </c>
       <c r="N600">
         <v>30.45</v>
       </c>
       <c r="O600">
         <v>117.099</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>7.997</v>
       </c>
       <c r="C601">
         <v>-0.553</v>
       </c>
       <c r="D601">
         <v>51.836</v>
       </c>
       <c r="E601">
         <v>9.15</v>
       </c>
       <c r="F601">
-        <v>4.572</v>
+        <v>4.571</v>
       </c>
       <c r="G601">
         <v>0.041</v>
       </c>
       <c r="H601">
         <v>0.41</v>
       </c>
       <c r="I601">
         <v>1.409</v>
       </c>
       <c r="J601">
         <v>3.932</v>
       </c>
       <c r="K601">
         <v>0.208</v>
       </c>
       <c r="L601">
         <v>8.732</v>
       </c>
       <c r="M601">
-        <v>28.455</v>
+        <v>28.454</v>
       </c>
       <c r="N601">
         <v>35.519</v>
       </c>
       <c r="O601">
         <v>123.253</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>7.732</v>
       </c>
       <c r="C602">
         <v>-0.268</v>
       </c>
       <c r="D602">
         <v>46.033</v>
       </c>
       <c r="E602">
         <v>8.237</v>
       </c>
       <c r="F602">
@@ -28364,51 +28364,51 @@
       <c r="G602">
         <v>0.003</v>
       </c>
       <c r="H602">
         <v>0.336</v>
       </c>
       <c r="I602">
         <v>1.369</v>
       </c>
       <c r="J602">
         <v>3.245</v>
       </c>
       <c r="K602">
         <v>0.236</v>
       </c>
       <c r="L602">
         <v>7.934</v>
       </c>
       <c r="M602">
         <v>25.367</v>
       </c>
       <c r="N602">
         <v>29.704</v>
       </c>
       <c r="O602">
-        <v>108.569</v>
+        <v>108.568</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>8.03</v>
       </c>
       <c r="C603">
         <v>-0.54</v>
       </c>
       <c r="D603">
         <v>48.641</v>
       </c>
       <c r="E603">
         <v>9.09</v>
       </c>
       <c r="F603">
         <v>4.499</v>
       </c>
       <c r="G603">
         <v>0.001</v>
       </c>
       <c r="H603">
@@ -28787,51 +28787,51 @@
       <c r="G611">
         <v>0.006</v>
       </c>
       <c r="H611">
         <v>0.34</v>
       </c>
       <c r="I611">
         <v>1.49</v>
       </c>
       <c r="J611">
         <v>4.998</v>
       </c>
       <c r="K611">
         <v>0.305</v>
       </c>
       <c r="L611">
         <v>8.95</v>
       </c>
       <c r="M611">
         <v>28.485</v>
       </c>
       <c r="N611">
         <v>30.663</v>
       </c>
       <c r="O611">
-        <v>113.368</v>
+        <v>113.369</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>7.505</v>
       </c>
       <c r="C612">
         <v>-0.608</v>
       </c>
       <c r="D612">
         <v>48.894</v>
       </c>
       <c r="E612">
         <v>4.862</v>
       </c>
       <c r="F612">
         <v>3.621</v>
       </c>
       <c r="G612">
         <v>0.007</v>
       </c>
       <c r="H612">
@@ -28854,172 +28854,172 @@
       </c>
       <c r="N612">
         <v>33.326</v>
       </c>
       <c r="O612">
         <v>112.306</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>7.601</v>
       </c>
       <c r="C613">
         <v>-0.365</v>
       </c>
       <c r="D613">
         <v>49.508</v>
       </c>
       <c r="E613">
         <v>8.872</v>
       </c>
       <c r="F613">
-        <v>4.359</v>
+        <v>4.36</v>
       </c>
       <c r="G613">
         <v>0.073</v>
       </c>
       <c r="H613">
         <v>0.388</v>
       </c>
       <c r="I613">
         <v>1.421</v>
       </c>
       <c r="J613">
         <v>1.923</v>
       </c>
       <c r="K613">
         <v>0.282</v>
       </c>
       <c r="L613">
         <v>8.857</v>
       </c>
       <c r="M613">
         <v>26.176</v>
       </c>
       <c r="N613">
         <v>29.209</v>
       </c>
       <c r="O613">
-        <v>112.129</v>
+        <v>112.128</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>7.401</v>
       </c>
       <c r="C614">
         <v>-0.245</v>
       </c>
       <c r="D614">
         <v>45.33</v>
       </c>
       <c r="E614">
         <v>6.043</v>
       </c>
       <c r="F614">
         <v>3.697</v>
       </c>
       <c r="G614">
         <v>0.045</v>
       </c>
       <c r="H614">
         <v>0.345</v>
       </c>
       <c r="I614">
         <v>1.352</v>
       </c>
       <c r="J614">
         <v>3.679</v>
       </c>
       <c r="K614">
         <v>0.33</v>
       </c>
       <c r="L614">
         <v>7.747</v>
       </c>
       <c r="M614">
         <v>23.237</v>
       </c>
       <c r="N614">
-        <v>25.456</v>
+        <v>25.455</v>
       </c>
       <c r="O614">
         <v>101.178</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>7.746</v>
       </c>
       <c r="C615">
         <v>-0.231</v>
       </c>
       <c r="D615">
         <v>48.891</v>
       </c>
       <c r="E615">
         <v>9.171</v>
       </c>
       <c r="F615">
         <v>3.372</v>
       </c>
       <c r="G615">
         <v>0.01</v>
       </c>
       <c r="H615">
         <v>0.202</v>
       </c>
       <c r="I615">
         <v>1.559</v>
       </c>
       <c r="J615">
         <v>5.101</v>
       </c>
       <c r="K615">
         <v>0.216</v>
       </c>
       <c r="L615">
         <v>9.114</v>
       </c>
       <c r="M615">
         <v>28.745</v>
       </c>
       <c r="N615">
         <v>28.197</v>
       </c>
       <c r="O615">
-        <v>113.348</v>
+        <v>113.347</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>6.898</v>
       </c>
       <c r="C616">
         <v>-0.172</v>
       </c>
       <c r="D616">
         <v>45.835</v>
       </c>
       <c r="E616">
         <v>7.027</v>
       </c>
       <c r="F616">
         <v>4.008</v>
       </c>
       <c r="G616">
         <v>0.025</v>
       </c>
       <c r="H616">
@@ -29086,172 +29086,172 @@
       </c>
       <c r="M617">
         <v>27.313</v>
       </c>
       <c r="N617">
         <v>28.753</v>
       </c>
       <c r="O617">
         <v>107.63</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>6.93</v>
       </c>
       <c r="C618">
         <v>-0.268</v>
       </c>
       <c r="D618">
         <v>43.177</v>
       </c>
       <c r="E618">
-        <v>7.084</v>
+        <v>7.085</v>
       </c>
       <c r="F618">
         <v>4.484</v>
       </c>
       <c r="G618">
         <v>0.013</v>
       </c>
       <c r="H618">
         <v>0.309</v>
       </c>
       <c r="I618">
         <v>1.556</v>
       </c>
       <c r="J618">
         <v>3.317</v>
       </c>
       <c r="K618">
         <v>0.205</v>
       </c>
       <c r="L618">
         <v>9.46</v>
       </c>
       <c r="M618">
-        <v>26.428</v>
+        <v>26.429</v>
       </c>
       <c r="N618">
         <v>33.069</v>
       </c>
       <c r="O618">
         <v>109.337</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>6.821</v>
       </c>
       <c r="C619">
         <v>-0.369</v>
       </c>
       <c r="D619">
         <v>44.267</v>
       </c>
       <c r="E619">
-        <v>4.395</v>
+        <v>4.396</v>
       </c>
       <c r="F619">
         <v>5.174</v>
       </c>
       <c r="G619">
         <v>0.033</v>
       </c>
       <c r="H619">
         <v>0.317</v>
       </c>
       <c r="I619">
         <v>1.543</v>
       </c>
       <c r="J619">
         <v>1.483</v>
       </c>
       <c r="K619">
         <v>0.197</v>
       </c>
       <c r="L619">
         <v>10.151</v>
       </c>
       <c r="M619">
         <v>23.294</v>
       </c>
       <c r="N619">
-        <v>37.932</v>
+        <v>37.931</v>
       </c>
       <c r="O619">
-        <v>111.944</v>
+        <v>111.945</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>6.852</v>
       </c>
       <c r="C620">
         <v>-0.291</v>
       </c>
       <c r="D620">
         <v>45.25</v>
       </c>
       <c r="E620">
         <v>8.363</v>
       </c>
       <c r="F620">
         <v>4.853</v>
       </c>
       <c r="G620">
         <v>0.002</v>
       </c>
       <c r="H620">
         <v>0.274</v>
       </c>
       <c r="I620">
         <v>1.586</v>
       </c>
       <c r="J620">
         <v>5.164</v>
       </c>
       <c r="K620">
         <v>0.264</v>
       </c>
       <c r="L620">
         <v>9.739</v>
       </c>
       <c r="M620">
         <v>30.243</v>
       </c>
       <c r="N620">
-        <v>37.784</v>
+        <v>37.783</v>
       </c>
       <c r="O620">
         <v>119.837</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>6.743</v>
       </c>
       <c r="C621">
         <v>-0.443</v>
       </c>
       <c r="D621">
         <v>44.067</v>
       </c>
       <c r="E621">
         <v>6.953</v>
       </c>
       <c r="F621">
         <v>4.718</v>
       </c>
       <c r="G621">
@@ -29324,1236 +29324,1330 @@
       </c>
       <c r="N622">
         <v>30.758</v>
       </c>
       <c r="O622">
         <v>112.521</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>7.057</v>
       </c>
       <c r="C623">
         <v>-0.249</v>
       </c>
       <c r="D623">
         <v>47.942</v>
       </c>
       <c r="E623">
         <v>7.897</v>
       </c>
       <c r="F623">
-        <v>4.885</v>
+        <v>4.884</v>
       </c>
       <c r="G623">
         <v>0.003</v>
       </c>
       <c r="H623">
         <v>0.168</v>
       </c>
       <c r="I623">
         <v>1.479</v>
       </c>
       <c r="J623">
         <v>7.543</v>
       </c>
       <c r="K623">
         <v>0.293</v>
       </c>
       <c r="L623">
         <v>8.843</v>
       </c>
       <c r="M623">
         <v>31.109</v>
       </c>
       <c r="N623">
         <v>29.854</v>
       </c>
       <c r="O623">
         <v>115.712</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>6.867</v>
       </c>
       <c r="C624">
         <v>-0.543</v>
       </c>
       <c r="D624">
         <v>50.812</v>
       </c>
       <c r="E624">
         <v>4.995</v>
       </c>
       <c r="F624">
-        <v>5.113</v>
+        <v>5.112</v>
       </c>
       <c r="G624">
         <v>0.049</v>
       </c>
       <c r="H624">
         <v>0.13</v>
       </c>
       <c r="I624">
         <v>1.511</v>
       </c>
       <c r="J624">
         <v>2.733</v>
       </c>
       <c r="K624">
         <v>0.291</v>
       </c>
       <c r="L624">
         <v>9.143</v>
       </c>
       <c r="M624">
         <v>23.965</v>
       </c>
       <c r="N624">
         <v>30.001</v>
       </c>
       <c r="O624">
         <v>111.102</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>6.858</v>
       </c>
       <c r="C625">
         <v>-0.084</v>
       </c>
       <c r="D625">
         <v>51.206</v>
       </c>
       <c r="E625">
-        <v>8.456</v>
+        <v>8.47</v>
       </c>
       <c r="F625">
-        <v>4.6</v>
+        <v>4.718</v>
       </c>
       <c r="G625">
         <v>0.03</v>
       </c>
       <c r="H625">
-        <v>0.288</v>
+        <v>0.284</v>
       </c>
       <c r="I625">
-        <v>1.427</v>
+        <v>1.397</v>
       </c>
       <c r="J625">
         <v>3.861</v>
       </c>
       <c r="K625">
         <v>0.256</v>
       </c>
       <c r="L625">
         <v>8.788</v>
       </c>
       <c r="M625">
-        <v>27.707</v>
+        <v>27.805</v>
       </c>
       <c r="N625">
-        <v>33.795</v>
+        <v>33.782</v>
       </c>
       <c r="O625">
-        <v>119.483</v>
+        <v>119.569</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6.889</v>
       </c>
       <c r="C626">
         <v>-0.177</v>
       </c>
       <c r="D626">
         <v>46.438</v>
       </c>
       <c r="E626">
-        <v>7.211</v>
+        <v>7.219</v>
       </c>
       <c r="F626">
-        <v>4.021</v>
+        <v>4.107</v>
       </c>
       <c r="G626">
         <v>0.015</v>
       </c>
       <c r="H626">
-        <v>0.226</v>
+        <v>0.223</v>
       </c>
       <c r="I626">
-        <v>1.389</v>
+        <v>1.36</v>
       </c>
       <c r="J626">
         <v>2.222</v>
       </c>
       <c r="K626">
         <v>0.243</v>
       </c>
       <c r="L626">
         <v>7.978</v>
       </c>
       <c r="M626">
-        <v>23.304</v>
+        <v>23.367</v>
       </c>
       <c r="N626">
-        <v>25.329</v>
+        <v>25.316</v>
       </c>
       <c r="O626">
-        <v>101.783</v>
+        <v>101.833</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7.044</v>
       </c>
       <c r="C627">
         <v>-0.464</v>
       </c>
       <c r="D627">
         <v>48.374</v>
       </c>
       <c r="E627">
-        <v>6.405</v>
+        <v>6.403</v>
       </c>
       <c r="F627">
-        <v>4.174</v>
+        <v>4.253</v>
       </c>
       <c r="G627">
         <v>0.016</v>
       </c>
       <c r="H627">
-        <v>0.257</v>
+        <v>0.254</v>
       </c>
       <c r="I627">
-        <v>1.536</v>
+        <v>1.504</v>
       </c>
       <c r="J627">
         <v>2.624</v>
       </c>
       <c r="K627">
         <v>0.268</v>
       </c>
       <c r="L627">
         <v>8.804</v>
       </c>
       <c r="M627">
-        <v>24.085</v>
+        <v>24.126</v>
       </c>
       <c r="N627">
-        <v>25.709</v>
+        <v>25.694</v>
       </c>
       <c r="O627">
-        <v>104.748</v>
+        <v>104.774</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6.548</v>
       </c>
       <c r="C628">
         <v>-0.505</v>
       </c>
       <c r="D628">
         <v>45.461</v>
       </c>
       <c r="E628">
-        <v>7.015</v>
+        <v>7.016</v>
       </c>
       <c r="F628">
-        <v>3.955</v>
+        <v>4.01</v>
       </c>
       <c r="G628">
         <v>0.023</v>
       </c>
       <c r="H628">
-        <v>0.336</v>
+        <v>0.332</v>
       </c>
       <c r="I628">
-        <v>1.48</v>
+        <v>1.448</v>
       </c>
       <c r="J628">
         <v>5.93</v>
       </c>
       <c r="K628">
         <v>0.286</v>
       </c>
       <c r="L628">
         <v>8.654</v>
       </c>
       <c r="M628">
-        <v>27.681</v>
+        <v>27.7</v>
       </c>
       <c r="N628">
-        <v>25.213</v>
+        <v>25.198</v>
       </c>
       <c r="O628">
-        <v>104.399</v>
+        <v>104.403</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>6.73</v>
       </c>
       <c r="C629">
         <v>-0.279</v>
       </c>
       <c r="D629">
         <v>45.01</v>
       </c>
       <c r="E629">
-        <v>6.919</v>
+        <v>6.916</v>
       </c>
       <c r="F629">
-        <v>4.658</v>
+        <v>4.694</v>
       </c>
       <c r="G629">
         <v>0.024</v>
       </c>
       <c r="H629">
-        <v>0.265</v>
+        <v>0.262</v>
       </c>
       <c r="I629">
-        <v>1.612</v>
+        <v>1.577</v>
       </c>
       <c r="J629">
         <v>5.596</v>
       </c>
       <c r="K629">
         <v>0.261</v>
       </c>
       <c r="L629">
         <v>9.566</v>
       </c>
       <c r="M629">
-        <v>28.9</v>
+        <v>28.896</v>
       </c>
       <c r="N629">
-        <v>29.673</v>
+        <v>29.658</v>
       </c>
       <c r="O629">
-        <v>110.034</v>
+        <v>110.015</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>6.614</v>
       </c>
       <c r="C630">
         <v>-0.549</v>
       </c>
       <c r="D630">
         <v>43.405</v>
       </c>
       <c r="E630">
-        <v>5.271</v>
+        <v>5.258</v>
       </c>
       <c r="F630">
-        <v>4.616</v>
+        <v>4.64</v>
       </c>
       <c r="G630">
         <v>0.017</v>
       </c>
       <c r="H630">
-        <v>0.298</v>
+        <v>0.295</v>
       </c>
       <c r="I630">
-        <v>1.531</v>
+        <v>1.498</v>
       </c>
       <c r="J630">
         <v>3.309</v>
       </c>
       <c r="K630">
         <v>0.25</v>
       </c>
       <c r="L630">
         <v>9.364</v>
       </c>
       <c r="M630">
-        <v>24.656</v>
+        <v>24.631</v>
       </c>
       <c r="N630">
-        <v>32.637</v>
+        <v>32.624</v>
       </c>
       <c r="O630">
-        <v>106.762</v>
+        <v>106.724</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>6.754</v>
       </c>
       <c r="C631">
         <v>-0.178</v>
       </c>
       <c r="D631">
         <v>45.337</v>
       </c>
       <c r="E631">
-        <v>6.081</v>
+        <v>6.071</v>
       </c>
       <c r="F631">
-        <v>4.514</v>
+        <v>4.538</v>
       </c>
       <c r="G631">
         <v>0.003</v>
       </c>
       <c r="H631">
-        <v>0.275</v>
+        <v>0.272</v>
       </c>
       <c r="I631">
-        <v>1.6</v>
+        <v>1.566</v>
       </c>
       <c r="J631">
         <v>5.769</v>
       </c>
       <c r="K631">
         <v>0.256</v>
       </c>
       <c r="L631">
         <v>9.404</v>
       </c>
       <c r="M631">
-        <v>27.902</v>
+        <v>27.878</v>
       </c>
       <c r="N631">
-        <v>36.911</v>
+        <v>36.899</v>
       </c>
       <c r="O631">
-        <v>116.727</v>
+        <v>116.69</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>6.823</v>
       </c>
       <c r="C632">
         <v>-0.462</v>
       </c>
       <c r="D632">
         <v>45.894</v>
       </c>
       <c r="E632">
-        <v>7.719</v>
+        <v>7.718</v>
       </c>
       <c r="F632">
-        <v>4.992</v>
+        <v>5.016</v>
       </c>
       <c r="G632">
         <v>0</v>
       </c>
       <c r="H632">
-        <v>0.331</v>
+        <v>0.327</v>
       </c>
       <c r="I632">
-        <v>1.592</v>
+        <v>1.558</v>
       </c>
       <c r="J632">
         <v>3.714</v>
       </c>
       <c r="K632">
         <v>0.249</v>
       </c>
       <c r="L632">
         <v>9.525</v>
       </c>
       <c r="M632">
-        <v>28.122</v>
+        <v>28.108</v>
       </c>
       <c r="N632">
-        <v>36.784</v>
+        <v>36.772</v>
       </c>
       <c r="O632">
-        <v>117.161</v>
+        <v>117.134</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>6.578</v>
       </c>
       <c r="C633">
         <v>-0.372</v>
       </c>
       <c r="D633">
         <v>44.013</v>
       </c>
       <c r="E633">
-        <v>6.282</v>
+        <v>6.277</v>
       </c>
       <c r="F633">
-        <v>5.18</v>
+        <v>5.206</v>
       </c>
       <c r="G633">
         <v>0</v>
       </c>
       <c r="H633">
-        <v>0.267</v>
+        <v>0.263</v>
       </c>
       <c r="I633">
-        <v>1.495</v>
+        <v>1.463</v>
       </c>
       <c r="J633">
         <v>3.552</v>
       </c>
       <c r="K633">
         <v>0.188</v>
       </c>
       <c r="L633">
         <v>8.72</v>
       </c>
       <c r="M633">
-        <v>25.682</v>
+        <v>25.668</v>
       </c>
       <c r="N633">
-        <v>32.017</v>
+        <v>32.004</v>
       </c>
       <c r="O633">
-        <v>107.919</v>
+        <v>107.891</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7.142</v>
       </c>
       <c r="C634">
         <v>-0.442</v>
       </c>
       <c r="D634">
         <v>45.642</v>
       </c>
       <c r="E634">
-        <v>9.713</v>
+        <v>9.728</v>
       </c>
       <c r="F634">
-        <v>5.445</v>
+        <v>5.489</v>
       </c>
       <c r="G634">
         <v>0.002</v>
       </c>
       <c r="H634">
-        <v>0.249</v>
+        <v>0.246</v>
       </c>
       <c r="I634">
-        <v>1.555</v>
+        <v>1.522</v>
       </c>
       <c r="J634">
         <v>3.454</v>
       </c>
       <c r="K634">
         <v>0.286</v>
       </c>
       <c r="L634">
         <v>8.86</v>
       </c>
       <c r="M634">
-        <v>29.563</v>
+        <v>29.586</v>
       </c>
       <c r="N634">
-        <v>30.531</v>
+        <v>30.516</v>
       </c>
       <c r="O634">
-        <v>112.437</v>
+        <v>112.445</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7.074</v>
       </c>
       <c r="C635">
         <v>-0.298</v>
       </c>
       <c r="D635">
         <v>47.038</v>
       </c>
       <c r="E635">
-        <v>6.421</v>
+        <v>6.42</v>
       </c>
       <c r="F635">
-        <v>4.55</v>
+        <v>4.621</v>
       </c>
       <c r="G635">
         <v>0.018</v>
       </c>
       <c r="H635">
-        <v>0.165</v>
+        <v>0.163</v>
       </c>
       <c r="I635">
-        <v>1.466</v>
+        <v>1.435</v>
       </c>
       <c r="J635">
         <v>3.545</v>
       </c>
       <c r="K635">
         <v>0.267</v>
       </c>
       <c r="L635">
         <v>8.727</v>
       </c>
       <c r="M635">
-        <v>25.16</v>
+        <v>25.196</v>
       </c>
       <c r="N635">
-        <v>29.33</v>
+        <v>29.316</v>
       </c>
       <c r="O635">
-        <v>108.305</v>
+        <v>108.326</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7.322</v>
       </c>
       <c r="C636">
         <v>-0.421</v>
       </c>
       <c r="D636">
         <v>51.336</v>
       </c>
       <c r="E636">
-        <v>6.519</v>
+        <v>6.517</v>
       </c>
       <c r="F636">
-        <v>5.106</v>
+        <v>5.208</v>
       </c>
       <c r="G636">
         <v>0.024</v>
       </c>
       <c r="H636">
-        <v>0.167</v>
+        <v>0.165</v>
       </c>
       <c r="I636">
-        <v>1.507</v>
+        <v>1.475</v>
       </c>
       <c r="J636">
         <v>2.17</v>
       </c>
       <c r="K636">
         <v>0.277</v>
       </c>
       <c r="L636">
         <v>8.754</v>
       </c>
       <c r="M636">
-        <v>24.525</v>
+        <v>24.591</v>
       </c>
       <c r="N636">
-        <v>31.648</v>
+        <v>31.634</v>
       </c>
       <c r="O636">
-        <v>114.41</v>
+        <v>114.463</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>6.752</v>
       </c>
       <c r="C637">
         <v>-0.128</v>
       </c>
       <c r="D637">
-        <v>52.765</v>
+        <v>52.667</v>
       </c>
       <c r="E637">
-        <v>9.27</v>
+        <v>9.283</v>
       </c>
       <c r="F637">
-        <v>4.947</v>
+        <v>5.125</v>
       </c>
       <c r="G637">
-        <v>0.065</v>
+        <v>0.05</v>
       </c>
       <c r="H637">
-        <v>0.229</v>
+        <v>0.226</v>
       </c>
       <c r="I637">
-        <v>1.456</v>
+        <v>1.425</v>
       </c>
       <c r="J637">
-        <v>5.791</v>
+        <v>5.769</v>
       </c>
       <c r="K637">
-        <v>0.314</v>
+        <v>0.313</v>
       </c>
       <c r="L637">
         <v>8.744</v>
       </c>
       <c r="M637">
-        <v>30.817</v>
+        <v>30.934</v>
       </c>
       <c r="N637">
-        <v>34.655</v>
+        <v>34.387</v>
       </c>
       <c r="O637">
-        <v>124.86</v>
+        <v>124.612</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>6.467</v>
       </c>
       <c r="C638">
         <v>-0.15</v>
       </c>
       <c r="D638">
-        <v>46.894</v>
+        <v>46.801</v>
       </c>
       <c r="E638">
-        <v>6.223</v>
+        <v>6.219</v>
       </c>
       <c r="F638">
-        <v>4.157</v>
+        <v>4.284</v>
       </c>
       <c r="G638">
-        <v>0.06</v>
+        <v>0.046</v>
       </c>
       <c r="H638">
-        <v>0.173</v>
+        <v>0.171</v>
       </c>
       <c r="I638">
-        <v>1.346</v>
+        <v>1.316</v>
       </c>
       <c r="J638">
-        <v>1.837</v>
+        <v>1.829</v>
       </c>
       <c r="K638">
-        <v>0.261</v>
+        <v>0.26</v>
       </c>
       <c r="L638">
         <v>7.844</v>
       </c>
       <c r="M638">
-        <v>21.9</v>
+        <v>21.969</v>
       </c>
       <c r="N638">
-        <v>28.899</v>
+        <v>28.68</v>
       </c>
       <c r="O638">
-        <v>104.011</v>
+        <v>103.767</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>6.796</v>
       </c>
       <c r="C639">
         <v>-0.135</v>
       </c>
       <c r="D639">
-        <v>48.708</v>
+        <v>48.609</v>
       </c>
       <c r="E639">
-        <v>7.538</v>
+        <v>7.536</v>
       </c>
       <c r="F639">
-        <v>4.239</v>
+        <v>4.322</v>
       </c>
       <c r="G639">
-        <v>0.042</v>
+        <v>0.032</v>
       </c>
       <c r="H639">
-        <v>0.241</v>
+        <v>0.238</v>
       </c>
       <c r="I639">
-        <v>1.506</v>
+        <v>1.473</v>
       </c>
       <c r="J639">
-        <v>3.01</v>
+        <v>2.999</v>
       </c>
       <c r="K639">
-        <v>0.27</v>
+        <v>0.269</v>
       </c>
       <c r="L639">
         <v>8.711</v>
       </c>
       <c r="M639">
-        <v>25.558</v>
+        <v>25.581</v>
       </c>
       <c r="N639">
-        <v>26.609</v>
+        <v>26.386</v>
       </c>
       <c r="O639">
-        <v>107.537</v>
+        <v>107.237</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>6.09</v>
       </c>
       <c r="C640">
         <v>-0.25</v>
       </c>
       <c r="D640">
-        <v>45.814</v>
+        <v>45.721</v>
       </c>
       <c r="E640">
-        <v>7.27</v>
+        <v>7.265</v>
       </c>
       <c r="F640">
-        <v>3.987</v>
+        <v>4.031</v>
       </c>
       <c r="G640">
-        <v>0.016</v>
+        <v>0.012</v>
       </c>
       <c r="H640">
-        <v>0.314</v>
+        <v>0.31</v>
       </c>
       <c r="I640">
-        <v>1.478</v>
+        <v>1.445</v>
       </c>
       <c r="J640">
-        <v>4.354</v>
+        <v>4.338</v>
       </c>
       <c r="K640">
-        <v>0.257</v>
+        <v>0.256</v>
       </c>
       <c r="L640">
         <v>8.484</v>
       </c>
       <c r="M640">
-        <v>26.16</v>
+        <v>26.142</v>
       </c>
       <c r="N640">
-        <v>26.885</v>
+        <v>26.779</v>
       </c>
       <c r="O640">
-        <v>104.699</v>
+        <v>104.482</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>6.257</v>
       </c>
       <c r="C641">
         <v>-0.313</v>
       </c>
       <c r="D641">
-        <v>45.845</v>
+        <v>45.749</v>
       </c>
       <c r="E641">
-        <v>6.584</v>
+        <v>6.573</v>
       </c>
       <c r="F641">
-        <v>4.366</v>
+        <v>4.381</v>
       </c>
       <c r="G641">
-        <v>0.017</v>
+        <v>0.013</v>
       </c>
       <c r="H641">
-        <v>0.309</v>
+        <v>0.305</v>
       </c>
       <c r="I641">
-        <v>1.559</v>
+        <v>1.525</v>
       </c>
       <c r="J641">
-        <v>5.705</v>
+        <v>5.684</v>
       </c>
       <c r="K641">
-        <v>0.181</v>
+        <v>0.18</v>
       </c>
       <c r="L641">
         <v>9.243</v>
       </c>
       <c r="M641">
-        <v>27.963</v>
+        <v>27.903</v>
       </c>
       <c r="N641">
-        <v>29.468</v>
+        <v>29.246</v>
       </c>
       <c r="O641">
-        <v>109.22</v>
+        <v>108.842</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>6.312</v>
       </c>
       <c r="C642">
         <v>-0.304</v>
       </c>
       <c r="D642">
-        <v>43.726</v>
+        <v>43.635</v>
       </c>
       <c r="E642">
-        <v>7.126</v>
+        <v>7.118</v>
       </c>
       <c r="F642">
-        <v>4.766</v>
+        <v>4.758</v>
       </c>
       <c r="G642">
-        <v>0.017</v>
+        <v>0.013</v>
       </c>
       <c r="H642">
-        <v>0.271</v>
+        <v>0.268</v>
       </c>
       <c r="I642">
-        <v>1.538</v>
+        <v>1.504</v>
       </c>
       <c r="J642">
-        <v>3.951</v>
+        <v>3.936</v>
       </c>
       <c r="K642">
-        <v>0.254</v>
+        <v>0.253</v>
       </c>
       <c r="L642">
         <v>9.285</v>
       </c>
       <c r="M642">
-        <v>27.208</v>
+        <v>27.135</v>
       </c>
       <c r="N642">
-        <v>34.009</v>
+        <v>33.755</v>
       </c>
       <c r="O642">
-        <v>110.951</v>
+        <v>110.532</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>6.38</v>
       </c>
       <c r="C643">
         <v>-0.24</v>
       </c>
       <c r="D643">
-        <v>45.444</v>
+        <v>45.357</v>
       </c>
       <c r="E643">
-        <v>6.416</v>
+        <v>6.401</v>
       </c>
       <c r="F643">
-        <v>5.094</v>
+        <v>5.083</v>
       </c>
       <c r="G643">
-        <v>0.006</v>
+        <v>0.005</v>
       </c>
       <c r="H643">
-        <v>0.364</v>
+        <v>0.36</v>
       </c>
       <c r="I643">
-        <v>1.57</v>
+        <v>1.536</v>
       </c>
       <c r="J643">
-        <v>4.771</v>
+        <v>4.752</v>
       </c>
       <c r="K643">
-        <v>0.309</v>
+        <v>0.308</v>
       </c>
       <c r="L643">
         <v>9.608</v>
       </c>
       <c r="M643">
-        <v>28.139</v>
+        <v>28.053</v>
       </c>
       <c r="N643">
-        <v>38.494</v>
+        <v>38.261</v>
       </c>
       <c r="O643">
-        <v>118.217</v>
+        <v>117.81</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>6.365</v>
       </c>
       <c r="C644">
         <v>-0.184</v>
       </c>
       <c r="D644">
-        <v>46.189</v>
+        <v>46.099</v>
       </c>
       <c r="E644">
-        <v>6.201</v>
+        <v>6.184</v>
       </c>
       <c r="F644">
-        <v>5.857</v>
+        <v>5.847</v>
       </c>
       <c r="G644">
-        <v>0.012</v>
+        <v>0.009</v>
       </c>
       <c r="H644">
-        <v>0.336</v>
+        <v>0.331</v>
       </c>
       <c r="I644">
-        <v>1.585</v>
+        <v>1.551</v>
       </c>
       <c r="J644">
-        <v>3.481</v>
+        <v>3.467</v>
       </c>
       <c r="K644">
-        <v>0.233</v>
+        <v>0.232</v>
       </c>
       <c r="L644">
         <v>9.597</v>
       </c>
       <c r="M644">
-        <v>27.302</v>
+        <v>27.218</v>
       </c>
       <c r="N644">
-        <v>36.433</v>
+        <v>36.194</v>
       </c>
       <c r="O644">
-        <v>116.105</v>
+        <v>115.693</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>6.281</v>
       </c>
       <c r="C645">
         <v>-0.08</v>
       </c>
       <c r="D645">
-        <v>44.633</v>
+        <v>44.547</v>
       </c>
       <c r="E645">
-        <v>7.408</v>
+        <v>7.403</v>
       </c>
       <c r="F645">
-        <v>5.087</v>
+        <v>5.084</v>
       </c>
       <c r="G645">
-        <v>0.001</v>
+        <v>0</v>
       </c>
       <c r="H645">
-        <v>0.381</v>
+        <v>0.376</v>
       </c>
       <c r="I645">
-        <v>1.491</v>
+        <v>1.459</v>
       </c>
       <c r="J645">
-        <v>2.85</v>
+        <v>2.838</v>
       </c>
       <c r="K645">
-        <v>0.317</v>
+        <v>0.315</v>
       </c>
       <c r="L645">
         <v>9.145</v>
       </c>
       <c r="M645">
-        <v>26.68</v>
+        <v>26.622</v>
       </c>
       <c r="N645">
-        <v>33.204</v>
+        <v>33.041</v>
       </c>
       <c r="O645">
-        <v>110.718</v>
+        <v>110.411</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>6.488</v>
+        <v>6.54</v>
       </c>
       <c r="C646">
-        <v>-0.399</v>
+        <v>-0.028</v>
       </c>
       <c r="D646">
-        <v>46.001</v>
+        <v>45.926</v>
       </c>
       <c r="E646">
-        <v>8.692</v>
+        <v>8.694</v>
       </c>
       <c r="F646">
-        <v>5.095</v>
+        <v>5.127</v>
       </c>
       <c r="G646">
-        <v>0.006</v>
+        <v>0.005</v>
       </c>
       <c r="H646">
-        <v>0.322</v>
+        <v>0.318</v>
       </c>
       <c r="I646">
-        <v>1.521</v>
+        <v>1.488</v>
       </c>
       <c r="J646">
-        <v>3.317</v>
+        <v>3.304</v>
       </c>
       <c r="K646">
-        <v>0.276</v>
+        <v>0.275</v>
       </c>
       <c r="L646">
         <v>8.601</v>
       </c>
       <c r="M646">
-        <v>27.83</v>
+        <v>27.811</v>
       </c>
       <c r="N646">
-        <v>31.357</v>
+        <v>31.314</v>
       </c>
       <c r="O646">
-        <v>111.277</v>
+        <v>111.564</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>6.583</v>
+        <v>6.466</v>
       </c>
       <c r="C647">
-        <v>-0.446</v>
+        <v>0.092</v>
       </c>
       <c r="D647">
-        <v>48.245</v>
+        <v>48.313</v>
       </c>
       <c r="E647">
-        <v>6.778</v>
+        <v>6.776</v>
       </c>
       <c r="F647">
-        <v>4.381</v>
+        <v>4.46</v>
       </c>
       <c r="G647">
-        <v>0.038</v>
+        <v>0.029</v>
       </c>
       <c r="H647">
-        <v>0.332</v>
+        <v>0.328</v>
       </c>
       <c r="I647">
-        <v>1.442</v>
+        <v>1.411</v>
       </c>
       <c r="J647">
-        <v>1.893</v>
+        <v>1.885</v>
       </c>
       <c r="K647">
-        <v>0.302</v>
+        <v>0.301</v>
       </c>
       <c r="L647">
         <v>8.474</v>
       </c>
       <c r="M647">
-        <v>23.641</v>
+        <v>23.664</v>
       </c>
       <c r="N647">
-        <v>30.125</v>
+        <v>30.067</v>
       </c>
       <c r="O647">
-        <v>108.148</v>
+        <v>108.601</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>6.541</v>
+      </c>
+      <c r="C648">
+        <v>-0.131</v>
+      </c>
+      <c r="D648">
+        <v>51.884</v>
+      </c>
+      <c r="E648">
+        <v>6.434</v>
+      </c>
+      <c r="F648">
+        <v>4.997</v>
+      </c>
+      <c r="G648">
+        <v>0.042</v>
+      </c>
+      <c r="H648">
+        <v>0.285</v>
+      </c>
+      <c r="I648">
+        <v>1.469</v>
+      </c>
+      <c r="J648">
+        <v>4.118</v>
+      </c>
+      <c r="K648">
+        <v>0.325</v>
+      </c>
+      <c r="L648">
+        <v>9.028</v>
+      </c>
+      <c r="M648">
+        <v>26.698</v>
+      </c>
+      <c r="N648">
+        <v>31.792</v>
+      </c>
+      <c r="O648">
+        <v>116.785</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>6.192</v>
+      </c>
+      <c r="C649">
+        <v>-0.068</v>
+      </c>
+      <c r="D649">
+        <v>52.224</v>
+      </c>
+      <c r="E649">
+        <v>8.398</v>
+      </c>
+      <c r="F649">
+        <v>5.504</v>
+      </c>
+      <c r="G649">
+        <v>0.058</v>
+      </c>
+      <c r="H649">
+        <v>0.378</v>
+      </c>
+      <c r="I649">
+        <v>1.389</v>
+      </c>
+      <c r="J649">
+        <v>4.924</v>
+      </c>
+      <c r="K649">
+        <v>0.224</v>
+      </c>
+      <c r="L649">
+        <v>9.14</v>
+      </c>
+      <c r="M649">
+        <v>30.017</v>
+      </c>
+      <c r="N649">
+        <v>32.112</v>
+      </c>
+      <c r="O649">
+        <v>120.476</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -33045,101 +33139,148 @@
       <c r="F63">
         <v>53.976</v>
       </c>
       <c r="G63">
         <v>0.32</v>
       </c>
       <c r="H63">
         <v>3.288</v>
       </c>
       <c r="I63">
         <v>18.087</v>
       </c>
       <c r="J63">
         <v>51.475</v>
       </c>
       <c r="K63">
         <v>2.851</v>
       </c>
       <c r="L63">
         <v>109.806</v>
       </c>
       <c r="M63">
         <v>326.379</v>
       </c>
       <c r="N63">
-        <v>370.372</v>
+        <v>370.37</v>
       </c>
       <c r="O63">
-        <v>1334.169</v>
+        <v>1334.167</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
         <v>82.378</v>
       </c>
       <c r="C64">
         <v>-4.231</v>
       </c>
       <c r="D64">
         <v>559.175</v>
       </c>
       <c r="E64">
         <v>84.014</v>
       </c>
       <c r="F64">
-        <v>55.811</v>
+        <v>56.501</v>
       </c>
       <c r="G64">
         <v>0.174</v>
       </c>
       <c r="H64">
-        <v>3.126</v>
+        <v>3.085</v>
       </c>
       <c r="I64">
-        <v>18.189</v>
+        <v>17.803</v>
       </c>
       <c r="J64">
         <v>45.746</v>
       </c>
       <c r="K64">
         <v>3.087</v>
       </c>
       <c r="L64">
         <v>107.143</v>
       </c>
       <c r="M64">
-        <v>317.288</v>
+        <v>317.552</v>
       </c>
       <c r="N64">
-        <v>371.654</v>
+        <v>371.487</v>
       </c>
       <c r="O64">
-        <v>1326.264</v>
+        <v>1326.362</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65">
+        <v>77.247</v>
+      </c>
+      <c r="C65">
+        <v>-1.852</v>
+      </c>
+      <c r="D65">
+        <v>565.314</v>
+      </c>
+      <c r="E65">
+        <v>85.887</v>
+      </c>
+      <c r="F65">
+        <v>57.499</v>
+      </c>
+      <c r="G65">
+        <v>0.255</v>
+      </c>
+      <c r="H65">
+        <v>3.515</v>
+      </c>
+      <c r="I65">
+        <v>17.602</v>
+      </c>
+      <c r="J65">
+        <v>44.919</v>
+      </c>
+      <c r="K65">
+        <v>3.286</v>
+      </c>
+      <c r="L65">
+        <v>106.765</v>
+      </c>
+      <c r="M65">
+        <v>319.729</v>
+      </c>
+      <c r="N65">
+        <v>381.673</v>
+      </c>
+      <c r="O65">
+        <v>1342.111</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>