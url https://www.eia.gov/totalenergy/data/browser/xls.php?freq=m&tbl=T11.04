--- v4 (2026-05-03)
+++ v5 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 11.4 Carbon Dioxide Emissions From Energy Consumption: Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Coal Coke Net Imports CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Industrial Sector CO2 Emissions</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29970,654 +29970,701 @@
       </c>
       <c r="J636">
         <v>2.17</v>
       </c>
       <c r="K636">
         <v>0.277</v>
       </c>
       <c r="L636">
         <v>8.754</v>
       </c>
       <c r="M636">
         <v>24.591</v>
       </c>
       <c r="N636">
         <v>31.634</v>
       </c>
       <c r="O636">
         <v>114.463</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>6.752</v>
+        <v>6.744</v>
       </c>
       <c r="C637">
         <v>-0.128</v>
       </c>
       <c r="D637">
-        <v>52.667</v>
+        <v>52.663</v>
       </c>
       <c r="E637">
         <v>9.283</v>
       </c>
       <c r="F637">
-        <v>5.125</v>
+        <v>5.126</v>
       </c>
       <c r="G637">
         <v>0.05</v>
       </c>
       <c r="H637">
         <v>0.226</v>
       </c>
       <c r="I637">
         <v>1.425</v>
       </c>
       <c r="J637">
         <v>5.769</v>
       </c>
       <c r="K637">
         <v>0.313</v>
       </c>
       <c r="L637">
         <v>8.744</v>
       </c>
       <c r="M637">
-        <v>30.934</v>
+        <v>30.936</v>
       </c>
       <c r="N637">
-        <v>34.387</v>
+        <v>34.369</v>
       </c>
       <c r="O637">
-        <v>124.612</v>
+        <v>124.584</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6.467</v>
+        <v>6.46</v>
       </c>
       <c r="C638">
         <v>-0.15</v>
       </c>
       <c r="D638">
-        <v>46.801</v>
+        <v>46.797</v>
       </c>
       <c r="E638">
         <v>6.219</v>
       </c>
       <c r="F638">
         <v>4.284</v>
       </c>
       <c r="G638">
         <v>0.046</v>
       </c>
       <c r="H638">
         <v>0.171</v>
       </c>
       <c r="I638">
         <v>1.316</v>
       </c>
       <c r="J638">
         <v>1.829</v>
       </c>
       <c r="K638">
         <v>0.26</v>
       </c>
       <c r="L638">
         <v>7.844</v>
       </c>
       <c r="M638">
         <v>21.969</v>
       </c>
       <c r="N638">
-        <v>28.68</v>
+        <v>28.665</v>
       </c>
       <c r="O638">
-        <v>103.767</v>
+        <v>103.741</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>6.796</v>
+        <v>6.789</v>
       </c>
       <c r="C639">
         <v>-0.135</v>
       </c>
       <c r="D639">
-        <v>48.609</v>
+        <v>48.605</v>
       </c>
       <c r="E639">
         <v>7.536</v>
       </c>
       <c r="F639">
-        <v>4.322</v>
+        <v>4.321</v>
       </c>
       <c r="G639">
         <v>0.032</v>
       </c>
       <c r="H639">
         <v>0.238</v>
       </c>
       <c r="I639">
         <v>1.473</v>
       </c>
       <c r="J639">
         <v>2.999</v>
       </c>
       <c r="K639">
         <v>0.269</v>
       </c>
       <c r="L639">
         <v>8.711</v>
       </c>
       <c r="M639">
-        <v>25.581</v>
+        <v>25.58</v>
       </c>
       <c r="N639">
-        <v>26.386</v>
+        <v>26.373</v>
       </c>
       <c r="O639">
-        <v>107.237</v>
+        <v>107.212</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>6.09</v>
+        <v>6.084</v>
       </c>
       <c r="C640">
         <v>-0.25</v>
       </c>
       <c r="D640">
-        <v>45.721</v>
+        <v>45.717</v>
       </c>
       <c r="E640">
         <v>7.265</v>
       </c>
       <c r="F640">
-        <v>4.031</v>
+        <v>4.03</v>
       </c>
       <c r="G640">
         <v>0.012</v>
       </c>
       <c r="H640">
         <v>0.31</v>
       </c>
       <c r="I640">
         <v>1.445</v>
       </c>
       <c r="J640">
         <v>4.338</v>
       </c>
       <c r="K640">
         <v>0.256</v>
       </c>
       <c r="L640">
         <v>8.484</v>
       </c>
       <c r="M640">
-        <v>26.142</v>
+        <v>26.141</v>
       </c>
       <c r="N640">
-        <v>26.779</v>
+        <v>26.766</v>
       </c>
       <c r="O640">
-        <v>104.482</v>
+        <v>104.457</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>6.257</v>
+        <v>6.251</v>
       </c>
       <c r="C641">
         <v>-0.313</v>
       </c>
       <c r="D641">
-        <v>45.749</v>
+        <v>45.745</v>
       </c>
       <c r="E641">
         <v>6.573</v>
       </c>
       <c r="F641">
-        <v>4.381</v>
+        <v>4.38</v>
       </c>
       <c r="G641">
         <v>0.013</v>
       </c>
       <c r="H641">
         <v>0.305</v>
       </c>
       <c r="I641">
         <v>1.525</v>
       </c>
       <c r="J641">
         <v>5.684</v>
       </c>
       <c r="K641">
         <v>0.18</v>
       </c>
       <c r="L641">
         <v>9.243</v>
       </c>
       <c r="M641">
         <v>27.903</v>
       </c>
       <c r="N641">
-        <v>29.246</v>
+        <v>29.233</v>
       </c>
       <c r="O641">
-        <v>108.842</v>
+        <v>108.817</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>6.312</v>
+        <v>6.306</v>
       </c>
       <c r="C642">
         <v>-0.304</v>
       </c>
       <c r="D642">
-        <v>43.635</v>
+        <v>43.631</v>
       </c>
       <c r="E642">
         <v>7.118</v>
       </c>
       <c r="F642">
         <v>4.758</v>
       </c>
       <c r="G642">
         <v>0.013</v>
       </c>
       <c r="H642">
         <v>0.268</v>
       </c>
       <c r="I642">
         <v>1.504</v>
       </c>
       <c r="J642">
         <v>3.936</v>
       </c>
       <c r="K642">
         <v>0.253</v>
       </c>
       <c r="L642">
         <v>9.285</v>
       </c>
       <c r="M642">
         <v>27.135</v>
       </c>
       <c r="N642">
-        <v>33.755</v>
+        <v>33.739</v>
       </c>
       <c r="O642">
-        <v>110.532</v>
+        <v>110.505</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>6.38</v>
+        <v>6.373</v>
       </c>
       <c r="C643">
         <v>-0.24</v>
       </c>
       <c r="D643">
-        <v>45.357</v>
+        <v>45.352</v>
       </c>
       <c r="E643">
         <v>6.401</v>
       </c>
       <c r="F643">
         <v>5.083</v>
       </c>
       <c r="G643">
         <v>0.005</v>
       </c>
       <c r="H643">
         <v>0.36</v>
       </c>
       <c r="I643">
         <v>1.536</v>
       </c>
       <c r="J643">
         <v>4.752</v>
       </c>
       <c r="K643">
         <v>0.308</v>
       </c>
       <c r="L643">
         <v>9.608</v>
       </c>
       <c r="M643">
         <v>28.053</v>
       </c>
       <c r="N643">
-        <v>38.261</v>
+        <v>38.243</v>
       </c>
       <c r="O643">
-        <v>117.81</v>
+        <v>117.781</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>6.365</v>
+        <v>6.358</v>
       </c>
       <c r="C644">
         <v>-0.184</v>
       </c>
       <c r="D644">
-        <v>46.099</v>
+        <v>46.094</v>
       </c>
       <c r="E644">
         <v>6.184</v>
       </c>
       <c r="F644">
         <v>5.847</v>
       </c>
       <c r="G644">
         <v>0.009</v>
       </c>
       <c r="H644">
         <v>0.331</v>
       </c>
       <c r="I644">
         <v>1.551</v>
       </c>
       <c r="J644">
         <v>3.467</v>
       </c>
       <c r="K644">
         <v>0.232</v>
       </c>
       <c r="L644">
         <v>9.597</v>
       </c>
       <c r="M644">
-        <v>27.218</v>
+        <v>27.219</v>
       </c>
       <c r="N644">
-        <v>36.194</v>
+        <v>36.178</v>
       </c>
       <c r="O644">
-        <v>115.693</v>
+        <v>115.665</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>6.281</v>
+        <v>6.274</v>
       </c>
       <c r="C645">
         <v>-0.08</v>
       </c>
       <c r="D645">
-        <v>44.547</v>
+        <v>44.543</v>
       </c>
       <c r="E645">
         <v>7.403</v>
       </c>
       <c r="F645">
         <v>5.084</v>
       </c>
       <c r="G645">
         <v>0</v>
       </c>
       <c r="H645">
         <v>0.376</v>
       </c>
       <c r="I645">
         <v>1.459</v>
       </c>
       <c r="J645">
         <v>2.838</v>
       </c>
       <c r="K645">
         <v>0.315</v>
       </c>
       <c r="L645">
         <v>9.145</v>
       </c>
       <c r="M645">
-        <v>26.622</v>
+        <v>26.621</v>
       </c>
       <c r="N645">
-        <v>33.041</v>
+        <v>33.026</v>
       </c>
       <c r="O645">
-        <v>110.411</v>
+        <v>110.384</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>6.54</v>
+        <v>6.533</v>
       </c>
       <c r="C646">
         <v>-0.028</v>
       </c>
       <c r="D646">
-        <v>45.926</v>
+        <v>45.922</v>
       </c>
       <c r="E646">
         <v>8.694</v>
       </c>
       <c r="F646">
-        <v>5.127</v>
+        <v>5.126</v>
       </c>
       <c r="G646">
         <v>0.005</v>
       </c>
       <c r="H646">
         <v>0.318</v>
       </c>
       <c r="I646">
         <v>1.488</v>
       </c>
       <c r="J646">
         <v>3.304</v>
       </c>
       <c r="K646">
         <v>0.275</v>
       </c>
       <c r="L646">
         <v>8.601</v>
       </c>
       <c r="M646">
-        <v>27.811</v>
+        <v>27.81</v>
       </c>
       <c r="N646">
-        <v>31.314</v>
+        <v>31.3</v>
       </c>
       <c r="O646">
-        <v>111.564</v>
+        <v>111.537</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>6.466</v>
+        <v>6.459</v>
       </c>
       <c r="C647">
         <v>0.092</v>
       </c>
       <c r="D647">
-        <v>48.313</v>
+        <v>48.308</v>
       </c>
       <c r="E647">
         <v>6.776</v>
       </c>
       <c r="F647">
-        <v>4.46</v>
+        <v>4.461</v>
       </c>
       <c r="G647">
         <v>0.029</v>
       </c>
       <c r="H647">
         <v>0.328</v>
       </c>
       <c r="I647">
         <v>1.411</v>
       </c>
       <c r="J647">
         <v>1.885</v>
       </c>
       <c r="K647">
         <v>0.301</v>
       </c>
       <c r="L647">
         <v>8.474</v>
       </c>
       <c r="M647">
         <v>23.664</v>
       </c>
       <c r="N647">
-        <v>30.067</v>
+        <v>30.052</v>
       </c>
       <c r="O647">
-        <v>108.601</v>
+        <v>108.575</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>6.541</v>
+        <v>6.534</v>
       </c>
       <c r="C648">
         <v>-0.131</v>
       </c>
       <c r="D648">
-        <v>51.884</v>
+        <v>51.881</v>
       </c>
       <c r="E648">
         <v>6.434</v>
       </c>
       <c r="F648">
-        <v>4.997</v>
+        <v>4.998</v>
       </c>
       <c r="G648">
         <v>0.042</v>
       </c>
       <c r="H648">
         <v>0.285</v>
       </c>
       <c r="I648">
         <v>1.469</v>
       </c>
       <c r="J648">
         <v>4.118</v>
       </c>
       <c r="K648">
         <v>0.325</v>
       </c>
       <c r="L648">
         <v>9.028</v>
       </c>
       <c r="M648">
-        <v>26.698</v>
+        <v>26.699</v>
       </c>
       <c r="N648">
-        <v>31.792</v>
+        <v>31.776</v>
       </c>
       <c r="O648">
-        <v>116.785</v>
+        <v>116.759</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>6.192</v>
+        <v>6.185</v>
       </c>
       <c r="C649">
         <v>-0.068</v>
       </c>
       <c r="D649">
-        <v>52.224</v>
+        <v>52.037</v>
       </c>
       <c r="E649">
-        <v>8.398</v>
+        <v>8.461</v>
       </c>
       <c r="F649">
-        <v>5.504</v>
+        <v>5.501</v>
       </c>
       <c r="G649">
         <v>0.058</v>
       </c>
       <c r="H649">
         <v>0.378</v>
       </c>
       <c r="I649">
         <v>1.389</v>
       </c>
       <c r="J649">
         <v>4.924</v>
       </c>
       <c r="K649">
-        <v>0.224</v>
+        <v>0.202</v>
       </c>
       <c r="L649">
         <v>9.14</v>
       </c>
       <c r="M649">
-        <v>30.017</v>
+        <v>30.055</v>
       </c>
       <c r="N649">
-        <v>32.112</v>
+        <v>32.096</v>
       </c>
       <c r="O649">
-        <v>120.476</v>
+        <v>120.304</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>6.302</v>
+      </c>
+      <c r="C650">
+        <v>-0.224</v>
+      </c>
+      <c r="D650">
+        <v>46.368</v>
+      </c>
+      <c r="E650">
+        <v>7.433</v>
+      </c>
+      <c r="F650">
+        <v>4.885</v>
+      </c>
+      <c r="G650">
+        <v>0.025</v>
+      </c>
+      <c r="H650">
+        <v>0.354</v>
+      </c>
+      <c r="I650">
+        <v>1.305</v>
+      </c>
+      <c r="J650">
+        <v>4.776</v>
+      </c>
+      <c r="K650">
+        <v>0.298</v>
+      </c>
+      <c r="L650">
+        <v>8.125</v>
+      </c>
+      <c r="M650">
+        <v>27.201</v>
+      </c>
+      <c r="N650">
+        <v>26.979</v>
+      </c>
+      <c r="O650">
+        <v>106.625</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -33197,90 +33244,90 @@
       </c>
       <c r="J64">
         <v>45.746</v>
       </c>
       <c r="K64">
         <v>3.087</v>
       </c>
       <c r="L64">
         <v>107.143</v>
       </c>
       <c r="M64">
         <v>317.552</v>
       </c>
       <c r="N64">
         <v>371.487</v>
       </c>
       <c r="O64">
         <v>1326.362</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>77.247</v>
+        <v>77.163</v>
       </c>
       <c r="C65">
         <v>-1.852</v>
       </c>
       <c r="D65">
-        <v>565.314</v>
+        <v>565.263</v>
       </c>
       <c r="E65">
         <v>85.887</v>
       </c>
       <c r="F65">
         <v>57.499</v>
       </c>
       <c r="G65">
         <v>0.255</v>
       </c>
       <c r="H65">
         <v>3.515</v>
       </c>
       <c r="I65">
         <v>17.602</v>
       </c>
       <c r="J65">
         <v>44.919</v>
       </c>
       <c r="K65">
         <v>3.286</v>
       </c>
       <c r="L65">
         <v>106.765</v>
       </c>
       <c r="M65">
         <v>319.729</v>
       </c>
       <c r="N65">
-        <v>381.673</v>
+        <v>381.489</v>
       </c>
       <c r="O65">
-        <v>1342.111</v>
+        <v>1341.792</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>