--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 11.4 Carbon Dioxide Emissions From Energy Consumption: Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Coal Coke Net Imports CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Industrial Sector CO2 Emissions</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29982,51 +29982,51 @@
       </c>
       <c r="N636">
         <v>31.634</v>
       </c>
       <c r="O636">
         <v>114.463</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>6.744</v>
       </c>
       <c r="C637">
         <v>-0.128</v>
       </c>
       <c r="D637">
         <v>52.663</v>
       </c>
       <c r="E637">
         <v>9.283</v>
       </c>
       <c r="F637">
-        <v>5.126</v>
+        <v>5.127</v>
       </c>
       <c r="G637">
         <v>0.05</v>
       </c>
       <c r="H637">
         <v>0.226</v>
       </c>
       <c r="I637">
         <v>1.425</v>
       </c>
       <c r="J637">
         <v>5.769</v>
       </c>
       <c r="K637">
         <v>0.313</v>
       </c>
       <c r="L637">
         <v>8.744</v>
       </c>
       <c r="M637">
         <v>30.936</v>
       </c>
       <c r="N637">
         <v>34.369</v>
       </c>
@@ -30076,51 +30076,51 @@
       </c>
       <c r="N638">
         <v>28.665</v>
       </c>
       <c r="O638">
         <v>103.741</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>6.789</v>
       </c>
       <c r="C639">
         <v>-0.135</v>
       </c>
       <c r="D639">
         <v>48.605</v>
       </c>
       <c r="E639">
         <v>7.536</v>
       </c>
       <c r="F639">
-        <v>4.321</v>
+        <v>4.322</v>
       </c>
       <c r="G639">
         <v>0.032</v>
       </c>
       <c r="H639">
         <v>0.238</v>
       </c>
       <c r="I639">
         <v>1.473</v>
       </c>
       <c r="J639">
         <v>2.999</v>
       </c>
       <c r="K639">
         <v>0.269</v>
       </c>
       <c r="L639">
         <v>8.711</v>
       </c>
       <c r="M639">
         <v>25.58</v>
       </c>
       <c r="N639">
         <v>26.373</v>
       </c>
@@ -30170,78 +30170,78 @@
       </c>
       <c r="N640">
         <v>26.766</v>
       </c>
       <c r="O640">
         <v>104.457</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>6.251</v>
       </c>
       <c r="C641">
         <v>-0.313</v>
       </c>
       <c r="D641">
         <v>45.745</v>
       </c>
       <c r="E641">
         <v>6.573</v>
       </c>
       <c r="F641">
-        <v>4.38</v>
+        <v>4.381</v>
       </c>
       <c r="G641">
         <v>0.013</v>
       </c>
       <c r="H641">
         <v>0.305</v>
       </c>
       <c r="I641">
         <v>1.525</v>
       </c>
       <c r="J641">
         <v>5.684</v>
       </c>
       <c r="K641">
         <v>0.18</v>
       </c>
       <c r="L641">
         <v>9.243</v>
       </c>
       <c r="M641">
         <v>27.903</v>
       </c>
       <c r="N641">
         <v>29.233</v>
       </c>
       <c r="O641">
-        <v>108.817</v>
+        <v>108.818</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>6.306</v>
       </c>
       <c r="C642">
         <v>-0.304</v>
       </c>
       <c r="D642">
         <v>43.631</v>
       </c>
       <c r="E642">
         <v>7.118</v>
       </c>
       <c r="F642">
         <v>4.758</v>
       </c>
       <c r="G642">
         <v>0.013</v>
       </c>
       <c r="H642">
@@ -30332,51 +30332,51 @@
       <c r="E644">
         <v>6.184</v>
       </c>
       <c r="F644">
         <v>5.847</v>
       </c>
       <c r="G644">
         <v>0.009</v>
       </c>
       <c r="H644">
         <v>0.331</v>
       </c>
       <c r="I644">
         <v>1.551</v>
       </c>
       <c r="J644">
         <v>3.467</v>
       </c>
       <c r="K644">
         <v>0.232</v>
       </c>
       <c r="L644">
         <v>9.597</v>
       </c>
       <c r="M644">
-        <v>27.219</v>
+        <v>27.218</v>
       </c>
       <c r="N644">
         <v>36.178</v>
       </c>
       <c r="O644">
         <v>115.665</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>6.274</v>
       </c>
       <c r="C645">
         <v>-0.08</v>
       </c>
       <c r="D645">
         <v>44.543</v>
       </c>
       <c r="E645">
         <v>7.403</v>
       </c>
       <c r="F645">
@@ -30499,172 +30499,266 @@
       </c>
       <c r="N647">
         <v>30.052</v>
       </c>
       <c r="O647">
         <v>108.575</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>6.534</v>
       </c>
       <c r="C648">
         <v>-0.131</v>
       </c>
       <c r="D648">
         <v>51.881</v>
       </c>
       <c r="E648">
         <v>6.434</v>
       </c>
       <c r="F648">
-        <v>4.998</v>
+        <v>4.997</v>
       </c>
       <c r="G648">
         <v>0.042</v>
       </c>
       <c r="H648">
         <v>0.285</v>
       </c>
       <c r="I648">
         <v>1.469</v>
       </c>
       <c r="J648">
         <v>4.118</v>
       </c>
       <c r="K648">
         <v>0.325</v>
       </c>
       <c r="L648">
         <v>9.028</v>
       </c>
       <c r="M648">
         <v>26.699</v>
       </c>
       <c r="N648">
         <v>31.776</v>
       </c>
       <c r="O648">
         <v>116.759</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>6.185</v>
+        <v>6.266</v>
       </c>
       <c r="C649">
         <v>-0.068</v>
       </c>
       <c r="D649">
-        <v>52.037</v>
+        <v>52.053</v>
       </c>
       <c r="E649">
         <v>8.461</v>
       </c>
       <c r="F649">
         <v>5.501</v>
       </c>
       <c r="G649">
         <v>0.058</v>
       </c>
       <c r="H649">
         <v>0.378</v>
       </c>
       <c r="I649">
         <v>1.389</v>
       </c>
       <c r="J649">
         <v>4.924</v>
       </c>
       <c r="K649">
-        <v>0.202</v>
+        <v>0.221</v>
       </c>
       <c r="L649">
         <v>9.14</v>
       </c>
       <c r="M649">
-        <v>30.055</v>
+        <v>30.074</v>
       </c>
       <c r="N649">
         <v>32.096</v>
       </c>
       <c r="O649">
-        <v>120.304</v>
+        <v>120.42</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>6.302</v>
+        <v>6.121</v>
       </c>
       <c r="C650">
         <v>-0.224</v>
       </c>
       <c r="D650">
-        <v>46.368</v>
+        <v>46.297</v>
       </c>
       <c r="E650">
         <v>7.433</v>
       </c>
       <c r="F650">
         <v>4.885</v>
       </c>
       <c r="G650">
         <v>0.025</v>
       </c>
       <c r="H650">
         <v>0.354</v>
       </c>
       <c r="I650">
         <v>1.305</v>
       </c>
       <c r="J650">
         <v>4.776</v>
       </c>
       <c r="K650">
-        <v>0.298</v>
+        <v>0.321</v>
       </c>
       <c r="L650">
         <v>8.125</v>
       </c>
       <c r="M650">
-        <v>27.201</v>
+        <v>27.225</v>
       </c>
       <c r="N650">
-        <v>26.979</v>
+        <v>26.978</v>
       </c>
       <c r="O650">
-        <v>106.625</v>
+        <v>106.397</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>6.341</v>
+      </c>
+      <c r="C651">
+        <v>-0.228</v>
+      </c>
+      <c r="D651">
+        <v>48.736</v>
+      </c>
+      <c r="E651">
+        <v>7.699</v>
+      </c>
+      <c r="F651">
+        <v>4.077</v>
+      </c>
+      <c r="G651">
+        <v>0.011</v>
+      </c>
+      <c r="H651">
+        <v>0.431</v>
+      </c>
+      <c r="I651">
+        <v>1.483</v>
+      </c>
+      <c r="J651">
+        <v>4.141</v>
+      </c>
+      <c r="K651">
+        <v>0.254</v>
+      </c>
+      <c r="L651">
+        <v>8.905</v>
+      </c>
+      <c r="M651">
+        <v>27.001</v>
+      </c>
+      <c r="N651">
+        <v>26.342</v>
+      </c>
+      <c r="O651">
+        <v>108.192</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>5.575</v>
+      </c>
+      <c r="C652">
+        <v>-0.242</v>
+      </c>
+      <c r="D652">
+        <v>46.227</v>
+      </c>
+      <c r="E652">
+        <v>7.419</v>
+      </c>
+      <c r="F652">
+        <v>4.315</v>
+      </c>
+      <c r="G652">
+        <v>0.027</v>
+      </c>
+      <c r="H652">
+        <v>0.293</v>
+      </c>
+      <c r="I652">
+        <v>1.485</v>
+      </c>
+      <c r="J652">
+        <v>2.645</v>
+      </c>
+      <c r="K652">
+        <v>0.309</v>
+      </c>
+      <c r="L652">
+        <v>8.555</v>
+      </c>
+      <c r="M652">
+        <v>25.048</v>
+      </c>
+      <c r="N652">
+        <v>25.647</v>
+      </c>
+      <c r="O652">
+        <v>102.256</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>