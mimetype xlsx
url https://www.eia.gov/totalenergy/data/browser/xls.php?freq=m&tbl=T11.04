--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 11.4 Carbon Dioxide Emissions From Energy Consumption: Industrial Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Coal Coke Net Imports CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Industrial Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Industrial Sector CO2 Emissions</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="53.416" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29982,51 +29982,51 @@
       </c>
       <c r="N636">
         <v>31.634</v>
       </c>
       <c r="O636">
         <v>114.463</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>6.744</v>
       </c>
       <c r="C637">
         <v>-0.128</v>
       </c>
       <c r="D637">
         <v>52.663</v>
       </c>
       <c r="E637">
         <v>9.283</v>
       </c>
       <c r="F637">
-        <v>5.127</v>
+        <v>5.126</v>
       </c>
       <c r="G637">
         <v>0.05</v>
       </c>
       <c r="H637">
         <v>0.226</v>
       </c>
       <c r="I637">
         <v>1.425</v>
       </c>
       <c r="J637">
         <v>5.769</v>
       </c>
       <c r="K637">
         <v>0.313</v>
       </c>
       <c r="L637">
         <v>8.744</v>
       </c>
       <c r="M637">
         <v>30.936</v>
       </c>
       <c r="N637">
         <v>34.369</v>
       </c>
@@ -30050,77 +30050,77 @@
       <c r="E638">
         <v>6.219</v>
       </c>
       <c r="F638">
         <v>4.284</v>
       </c>
       <c r="G638">
         <v>0.046</v>
       </c>
       <c r="H638">
         <v>0.171</v>
       </c>
       <c r="I638">
         <v>1.316</v>
       </c>
       <c r="J638">
         <v>1.829</v>
       </c>
       <c r="K638">
         <v>0.26</v>
       </c>
       <c r="L638">
         <v>7.844</v>
       </c>
       <c r="M638">
-        <v>21.969</v>
+        <v>21.968</v>
       </c>
       <c r="N638">
         <v>28.665</v>
       </c>
       <c r="O638">
-        <v>103.741</v>
+        <v>103.74</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>6.789</v>
       </c>
       <c r="C639">
         <v>-0.135</v>
       </c>
       <c r="D639">
         <v>48.605</v>
       </c>
       <c r="E639">
         <v>7.536</v>
       </c>
       <c r="F639">
-        <v>4.322</v>
+        <v>4.321</v>
       </c>
       <c r="G639">
         <v>0.032</v>
       </c>
       <c r="H639">
         <v>0.238</v>
       </c>
       <c r="I639">
         <v>1.473</v>
       </c>
       <c r="J639">
         <v>2.999</v>
       </c>
       <c r="K639">
         <v>0.269</v>
       </c>
       <c r="L639">
         <v>8.711</v>
       </c>
       <c r="M639">
         <v>25.58</v>
       </c>
       <c r="N639">
         <v>26.373</v>
       </c>
@@ -30144,239 +30144,239 @@
       <c r="E640">
         <v>7.265</v>
       </c>
       <c r="F640">
         <v>4.03</v>
       </c>
       <c r="G640">
         <v>0.012</v>
       </c>
       <c r="H640">
         <v>0.31</v>
       </c>
       <c r="I640">
         <v>1.445</v>
       </c>
       <c r="J640">
         <v>4.338</v>
       </c>
       <c r="K640">
         <v>0.256</v>
       </c>
       <c r="L640">
         <v>8.484</v>
       </c>
       <c r="M640">
-        <v>26.141</v>
+        <v>26.14</v>
       </c>
       <c r="N640">
         <v>26.766</v>
       </c>
       <c r="O640">
-        <v>104.457</v>
+        <v>104.458</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>6.251</v>
       </c>
       <c r="C641">
-        <v>-0.313</v>
+        <v>-0.314</v>
       </c>
       <c r="D641">
         <v>45.745</v>
       </c>
       <c r="E641">
         <v>6.573</v>
       </c>
       <c r="F641">
         <v>4.381</v>
       </c>
       <c r="G641">
         <v>0.013</v>
       </c>
       <c r="H641">
         <v>0.305</v>
       </c>
       <c r="I641">
         <v>1.525</v>
       </c>
       <c r="J641">
         <v>5.684</v>
       </c>
       <c r="K641">
         <v>0.18</v>
       </c>
       <c r="L641">
         <v>9.243</v>
       </c>
       <c r="M641">
         <v>27.903</v>
       </c>
       <c r="N641">
         <v>29.233</v>
       </c>
       <c r="O641">
         <v>108.818</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>6.306</v>
       </c>
       <c r="C642">
-        <v>-0.304</v>
+        <v>-0.305</v>
       </c>
       <c r="D642">
         <v>43.631</v>
       </c>
       <c r="E642">
         <v>7.118</v>
       </c>
       <c r="F642">
         <v>4.758</v>
       </c>
       <c r="G642">
         <v>0.013</v>
       </c>
       <c r="H642">
         <v>0.268</v>
       </c>
       <c r="I642">
         <v>1.504</v>
       </c>
       <c r="J642">
         <v>3.936</v>
       </c>
       <c r="K642">
         <v>0.253</v>
       </c>
       <c r="L642">
         <v>9.285</v>
       </c>
       <c r="M642">
         <v>27.135</v>
       </c>
       <c r="N642">
         <v>33.739</v>
       </c>
       <c r="O642">
         <v>110.505</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>6.373</v>
       </c>
       <c r="C643">
-        <v>-0.24</v>
+        <v>-0.285</v>
       </c>
       <c r="D643">
         <v>45.352</v>
       </c>
       <c r="E643">
         <v>6.401</v>
       </c>
       <c r="F643">
         <v>5.083</v>
       </c>
       <c r="G643">
         <v>0.005</v>
       </c>
       <c r="H643">
         <v>0.36</v>
       </c>
       <c r="I643">
         <v>1.536</v>
       </c>
       <c r="J643">
         <v>4.752</v>
       </c>
       <c r="K643">
         <v>0.308</v>
       </c>
       <c r="L643">
         <v>9.608</v>
       </c>
       <c r="M643">
         <v>28.053</v>
       </c>
       <c r="N643">
         <v>38.243</v>
       </c>
       <c r="O643">
-        <v>117.781</v>
+        <v>117.736</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>6.358</v>
       </c>
       <c r="C644">
         <v>-0.184</v>
       </c>
       <c r="D644">
         <v>46.094</v>
       </c>
       <c r="E644">
         <v>6.184</v>
       </c>
       <c r="F644">
         <v>5.847</v>
       </c>
       <c r="G644">
         <v>0.009</v>
       </c>
       <c r="H644">
         <v>0.331</v>
       </c>
       <c r="I644">
         <v>1.551</v>
       </c>
       <c r="J644">
         <v>3.467</v>
       </c>
       <c r="K644">
         <v>0.232</v>
       </c>
       <c r="L644">
         <v>9.597</v>
       </c>
       <c r="M644">
-        <v>27.218</v>
+        <v>27.219</v>
       </c>
       <c r="N644">
         <v>36.178</v>
       </c>
       <c r="O644">
         <v>115.665</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>6.274</v>
       </c>
       <c r="C645">
         <v>-0.08</v>
       </c>
       <c r="D645">
         <v>44.543</v>
       </c>
       <c r="E645">
         <v>7.403</v>
       </c>
       <c r="F645">
@@ -30426,51 +30426,51 @@
       <c r="E646">
         <v>8.694</v>
       </c>
       <c r="F646">
         <v>5.126</v>
       </c>
       <c r="G646">
         <v>0.005</v>
       </c>
       <c r="H646">
         <v>0.318</v>
       </c>
       <c r="I646">
         <v>1.488</v>
       </c>
       <c r="J646">
         <v>3.304</v>
       </c>
       <c r="K646">
         <v>0.275</v>
       </c>
       <c r="L646">
         <v>8.601</v>
       </c>
       <c r="M646">
-        <v>27.81</v>
+        <v>27.811</v>
       </c>
       <c r="N646">
         <v>31.3</v>
       </c>
       <c r="O646">
         <v>111.537</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>6.459</v>
       </c>
       <c r="C647">
         <v>0.092</v>
       </c>
       <c r="D647">
         <v>48.308</v>
       </c>
       <c r="E647">
         <v>6.776</v>
       </c>
       <c r="F647">
@@ -30499,266 +30499,313 @@
       </c>
       <c r="N647">
         <v>30.052</v>
       </c>
       <c r="O647">
         <v>108.575</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>6.534</v>
       </c>
       <c r="C648">
         <v>-0.131</v>
       </c>
       <c r="D648">
         <v>51.881</v>
       </c>
       <c r="E648">
         <v>6.434</v>
       </c>
       <c r="F648">
-        <v>4.997</v>
+        <v>4.998</v>
       </c>
       <c r="G648">
         <v>0.042</v>
       </c>
       <c r="H648">
         <v>0.285</v>
       </c>
       <c r="I648">
         <v>1.469</v>
       </c>
       <c r="J648">
         <v>4.118</v>
       </c>
       <c r="K648">
         <v>0.325</v>
       </c>
       <c r="L648">
         <v>9.028</v>
       </c>
       <c r="M648">
         <v>26.699</v>
       </c>
       <c r="N648">
         <v>31.776</v>
       </c>
       <c r="O648">
         <v>116.759</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>6.266</v>
       </c>
       <c r="C649">
         <v>-0.068</v>
       </c>
       <c r="D649">
         <v>52.053</v>
       </c>
       <c r="E649">
-        <v>8.461</v>
+        <v>8.588</v>
       </c>
       <c r="F649">
-        <v>5.501</v>
+        <v>5.5</v>
       </c>
       <c r="G649">
         <v>0.058</v>
       </c>
       <c r="H649">
         <v>0.378</v>
       </c>
       <c r="I649">
         <v>1.389</v>
       </c>
       <c r="J649">
         <v>4.924</v>
       </c>
       <c r="K649">
-        <v>0.221</v>
+        <v>0.224</v>
       </c>
       <c r="L649">
         <v>9.14</v>
       </c>
       <c r="M649">
-        <v>30.074</v>
+        <v>30.202</v>
       </c>
       <c r="N649">
         <v>32.096</v>
       </c>
       <c r="O649">
-        <v>120.42</v>
+        <v>120.548</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>6.121</v>
       </c>
       <c r="C650">
         <v>-0.224</v>
       </c>
       <c r="D650">
         <v>46.297</v>
       </c>
       <c r="E650">
-        <v>7.433</v>
+        <v>7.558</v>
       </c>
       <c r="F650">
-        <v>4.885</v>
+        <v>4.884</v>
       </c>
       <c r="G650">
         <v>0.025</v>
       </c>
       <c r="H650">
         <v>0.354</v>
       </c>
       <c r="I650">
         <v>1.305</v>
       </c>
       <c r="J650">
         <v>4.776</v>
       </c>
       <c r="K650">
-        <v>0.321</v>
+        <v>0.325</v>
       </c>
       <c r="L650">
         <v>8.125</v>
       </c>
       <c r="M650">
-        <v>27.225</v>
+        <v>27.352</v>
       </c>
       <c r="N650">
         <v>26.978</v>
       </c>
       <c r="O650">
-        <v>106.397</v>
+        <v>106.525</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>6.341</v>
       </c>
       <c r="C651">
         <v>-0.228</v>
       </c>
       <c r="D651">
-        <v>48.736</v>
+        <v>48.733</v>
       </c>
       <c r="E651">
-        <v>7.699</v>
+        <v>7.83</v>
       </c>
       <c r="F651">
-        <v>4.077</v>
+        <v>4.076</v>
       </c>
       <c r="G651">
         <v>0.011</v>
       </c>
       <c r="H651">
         <v>0.431</v>
       </c>
       <c r="I651">
         <v>1.483</v>
       </c>
       <c r="J651">
         <v>4.141</v>
       </c>
       <c r="K651">
-        <v>0.254</v>
+        <v>0.257</v>
       </c>
       <c r="L651">
         <v>8.905</v>
       </c>
       <c r="M651">
-        <v>27.001</v>
+        <v>27.134</v>
       </c>
       <c r="N651">
         <v>26.342</v>
       </c>
       <c r="O651">
-        <v>108.192</v>
+        <v>108.323</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>5.575</v>
       </c>
       <c r="C652">
         <v>-0.242</v>
       </c>
       <c r="D652">
-        <v>46.227</v>
+        <v>46.228</v>
       </c>
       <c r="E652">
-        <v>7.419</v>
+        <v>7.546</v>
       </c>
       <c r="F652">
         <v>4.315</v>
       </c>
       <c r="G652">
         <v>0.027</v>
       </c>
       <c r="H652">
         <v>0.293</v>
       </c>
       <c r="I652">
         <v>1.485</v>
       </c>
       <c r="J652">
         <v>2.645</v>
       </c>
       <c r="K652">
-        <v>0.309</v>
+        <v>0.313</v>
       </c>
       <c r="L652">
         <v>8.555</v>
       </c>
       <c r="M652">
-        <v>25.048</v>
+        <v>25.179</v>
       </c>
       <c r="N652">
         <v>25.647</v>
       </c>
       <c r="O652">
-        <v>102.256</v>
+        <v>102.388</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>5.608</v>
+      </c>
+      <c r="C653">
+        <v>-0.031</v>
+      </c>
+      <c r="D653">
+        <v>46.396</v>
+      </c>
+      <c r="E653">
+        <v>4.865</v>
+      </c>
+      <c r="F653">
+        <v>4.587</v>
+      </c>
+      <c r="G653">
+        <v>0.012</v>
+      </c>
+      <c r="H653">
+        <v>0.27</v>
+      </c>
+      <c r="I653">
+        <v>1.449</v>
+      </c>
+      <c r="J653">
+        <v>5.338</v>
+      </c>
+      <c r="K653">
+        <v>0.261</v>
+      </c>
+      <c r="L653">
+        <v>9.435</v>
+      </c>
+      <c r="M653">
+        <v>26.218</v>
+      </c>
+      <c r="N653">
+        <v>28.567</v>
+      </c>
+      <c r="O653">
+        <v>106.759</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -33341,87 +33388,87 @@
       </c>
       <c r="K64">
         <v>3.087</v>
       </c>
       <c r="L64">
         <v>107.143</v>
       </c>
       <c r="M64">
         <v>317.552</v>
       </c>
       <c r="N64">
         <v>371.487</v>
       </c>
       <c r="O64">
         <v>1326.362</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>77.163</v>
       </c>
       <c r="C65">
-        <v>-1.852</v>
+        <v>-1.897</v>
       </c>
       <c r="D65">
-        <v>565.263</v>
+        <v>565.264</v>
       </c>
       <c r="E65">
         <v>85.887</v>
       </c>
       <c r="F65">
         <v>57.499</v>
       </c>
       <c r="G65">
         <v>0.255</v>
       </c>
       <c r="H65">
         <v>3.515</v>
       </c>
       <c r="I65">
         <v>17.602</v>
       </c>
       <c r="J65">
         <v>44.919</v>
       </c>
       <c r="K65">
         <v>3.286</v>
       </c>
       <c r="L65">
         <v>106.765</v>
       </c>
       <c r="M65">
         <v>319.729</v>
       </c>
       <c r="N65">
         <v>381.489</v>
       </c>
       <c r="O65">
-        <v>1341.792</v>
+        <v>1341.747</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>