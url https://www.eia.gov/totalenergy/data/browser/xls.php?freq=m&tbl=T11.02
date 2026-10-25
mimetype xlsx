--- v7 (2026-09-09)
+++ v8 (2026-10-25)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 11.2 Carbon Dioxide Emissions From Energy Consumption: Residential Sector</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>HGL Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Kerosene Residential Sector CO2 Emissions</t>
   </si>
   <si>
     <t>Petroleum Residential Sector CO2 Emissions</t>
   </si>
@@ -474,54 +474,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="102.689" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.835" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="44.846" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -18687,530 +18687,559 @@
       </c>
       <c r="F636">
         <v>0.117</v>
       </c>
       <c r="G636">
         <v>8.463</v>
       </c>
       <c r="H636">
         <v>46.748</v>
       </c>
       <c r="I636">
         <v>96.735</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637" t="s">
         <v>15</v>
       </c>
       <c r="C637">
         <v>56.682</v>
       </c>
       <c r="D637">
-        <v>4.796</v>
+        <v>4.814</v>
       </c>
       <c r="E637">
-        <v>5.574</v>
+        <v>5.877</v>
       </c>
       <c r="F637">
-        <v>0.241</v>
+        <v>0.238</v>
       </c>
       <c r="G637">
-        <v>10.611</v>
+        <v>10.929</v>
       </c>
       <c r="H637">
         <v>61.942</v>
       </c>
       <c r="I637">
-        <v>129.236</v>
+        <v>129.553</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638" t="s">
         <v>15</v>
       </c>
       <c r="C638">
         <v>43.522</v>
       </c>
       <c r="D638">
-        <v>5.424</v>
+        <v>5.443</v>
       </c>
       <c r="E638">
-        <v>4.206</v>
+        <v>4.434</v>
       </c>
       <c r="F638">
         <v>0.221</v>
       </c>
       <c r="G638">
-        <v>9.851</v>
+        <v>10.098</v>
       </c>
       <c r="H638">
         <v>46.136</v>
       </c>
       <c r="I638">
-        <v>99.509</v>
+        <v>99.756</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639" t="s">
         <v>15</v>
       </c>
       <c r="C639">
         <v>28.841</v>
       </c>
       <c r="D639">
-        <v>3.893</v>
+        <v>3.907</v>
       </c>
       <c r="E639">
-        <v>3.226</v>
+        <v>3.401</v>
       </c>
       <c r="F639">
         <v>0.155</v>
       </c>
       <c r="G639">
-        <v>7.274</v>
+        <v>7.463</v>
       </c>
       <c r="H639">
         <v>34.537</v>
       </c>
       <c r="I639">
-        <v>70.652</v>
+        <v>70.841</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640" t="s">
         <v>15</v>
       </c>
       <c r="C640">
         <v>17.799</v>
       </c>
       <c r="D640">
-        <v>2.526</v>
+        <v>2.535</v>
       </c>
       <c r="E640">
-        <v>2.257</v>
+        <v>2.379</v>
       </c>
       <c r="F640">
-        <v>0.059</v>
+        <v>0.066</v>
       </c>
       <c r="G640">
-        <v>4.842</v>
+        <v>4.98</v>
       </c>
       <c r="H640">
         <v>30.81</v>
       </c>
       <c r="I640">
-        <v>53.451</v>
+        <v>53.588</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641" t="s">
         <v>15</v>
       </c>
       <c r="C641">
         <v>10.307</v>
       </c>
       <c r="D641">
-        <v>2.186</v>
+        <v>2.194</v>
       </c>
       <c r="E641">
-        <v>1.579</v>
+        <v>1.665</v>
       </c>
       <c r="F641">
-        <v>0.061</v>
+        <v>0.055</v>
       </c>
       <c r="G641">
-        <v>3.826</v>
+        <v>3.913</v>
       </c>
       <c r="H641">
         <v>35.178</v>
       </c>
       <c r="I641">
-        <v>49.311</v>
+        <v>49.398</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642" t="s">
         <v>15</v>
       </c>
       <c r="C642">
         <v>7.091</v>
       </c>
       <c r="D642">
-        <v>1.86</v>
+        <v>1.867</v>
       </c>
       <c r="E642">
-        <v>0.975</v>
+        <v>1.028</v>
       </c>
       <c r="F642">
         <v>0.064</v>
       </c>
       <c r="G642">
-        <v>2.899</v>
+        <v>2.958</v>
       </c>
       <c r="H642">
         <v>50.904</v>
       </c>
       <c r="I642">
-        <v>60.893</v>
+        <v>60.953</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>15</v>
       </c>
       <c r="C643">
         <v>6.072</v>
       </c>
       <c r="D643">
-        <v>1.291</v>
+        <v>1.296</v>
       </c>
       <c r="E643">
-        <v>0.927</v>
+        <v>0.977</v>
       </c>
       <c r="F643">
         <v>0.024</v>
       </c>
       <c r="G643">
-        <v>2.242</v>
+        <v>2.297</v>
       </c>
       <c r="H643">
         <v>67.883</v>
       </c>
       <c r="I643">
-        <v>76.197</v>
+        <v>76.252</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>15</v>
       </c>
       <c r="C644">
         <v>5.723</v>
       </c>
       <c r="D644">
-        <v>1.108</v>
+        <v>1.112</v>
       </c>
       <c r="E644">
-        <v>0.959</v>
+        <v>1.011</v>
       </c>
       <c r="F644">
         <v>0.045</v>
       </c>
       <c r="G644">
-        <v>2.112</v>
+        <v>2.168</v>
       </c>
       <c r="H644">
         <v>59.393</v>
       </c>
       <c r="I644">
-        <v>67.227</v>
+        <v>67.283</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>15</v>
       </c>
       <c r="C645">
         <v>6.153</v>
       </c>
       <c r="D645">
-        <v>1.88</v>
+        <v>1.886</v>
       </c>
       <c r="E645">
-        <v>1.074</v>
+        <v>1.132</v>
       </c>
       <c r="F645">
         <v>0.002</v>
       </c>
       <c r="G645">
-        <v>2.956</v>
+        <v>3.021</v>
       </c>
       <c r="H645">
         <v>47.023</v>
       </c>
       <c r="I645">
-        <v>56.132</v>
+        <v>56.197</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646" t="s">
         <v>15</v>
       </c>
       <c r="C646">
         <v>11.83</v>
       </c>
       <c r="D646">
-        <v>2.544</v>
+        <v>2.553</v>
       </c>
       <c r="E646">
-        <v>1.969</v>
+        <v>2.076</v>
       </c>
       <c r="F646">
         <v>0.022</v>
       </c>
       <c r="G646">
-        <v>4.535</v>
+        <v>4.651</v>
       </c>
       <c r="H646">
         <v>38.167</v>
       </c>
       <c r="I646">
-        <v>54.532</v>
+        <v>54.648</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647" t="s">
         <v>15</v>
       </c>
       <c r="C647">
         <v>25.819</v>
       </c>
       <c r="D647">
-        <v>2.895</v>
+        <v>2.905</v>
       </c>
       <c r="E647">
-        <v>3.165</v>
+        <v>3.336</v>
       </c>
       <c r="F647">
-        <v>0.139</v>
+        <v>0.141</v>
       </c>
       <c r="G647">
-        <v>6.199</v>
+        <v>6.383</v>
       </c>
       <c r="H647">
         <v>36.907</v>
       </c>
       <c r="I647">
-        <v>68.925</v>
+        <v>69.109</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648" t="s">
         <v>15</v>
       </c>
       <c r="C648">
         <v>45.142</v>
       </c>
       <c r="D648">
-        <v>3.991</v>
+        <v>4.005</v>
       </c>
       <c r="E648">
-        <v>4.594</v>
+        <v>4.843</v>
       </c>
       <c r="F648">
-        <v>0.205</v>
+        <v>0.208</v>
       </c>
       <c r="G648">
-        <v>8.79</v>
+        <v>9.056</v>
       </c>
       <c r="H648">
         <v>48.528</v>
       </c>
       <c r="I648">
-        <v>102.46</v>
+        <v>102.726</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649" t="s">
         <v>15</v>
       </c>
       <c r="C649">
         <v>53.293</v>
       </c>
       <c r="D649">
-        <v>4.741</v>
+        <v>4.716</v>
       </c>
       <c r="E649">
-        <v>5.229</v>
+        <v>5.513</v>
       </c>
       <c r="F649">
         <v>0.283</v>
       </c>
       <c r="G649">
-        <v>10.254</v>
+        <v>10.512</v>
       </c>
       <c r="H649">
         <v>55.419</v>
       </c>
       <c r="I649">
-        <v>118.966</v>
+        <v>119.225</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650" t="s">
         <v>15</v>
       </c>
       <c r="C650">
-        <v>39.576</v>
+        <v>39.577</v>
       </c>
       <c r="D650">
-        <v>5.362</v>
+        <v>5.333</v>
       </c>
       <c r="E650">
-        <v>4.042</v>
+        <v>4.261</v>
       </c>
       <c r="F650">
         <v>0.123</v>
       </c>
       <c r="G650">
-        <v>9.526</v>
+        <v>9.717</v>
       </c>
       <c r="H650">
         <v>43.923</v>
       </c>
       <c r="I650">
-        <v>93.026</v>
+        <v>93.218</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651" t="s">
         <v>15</v>
       </c>
       <c r="C651">
-        <v>26.291</v>
+        <v>26.304</v>
       </c>
       <c r="D651">
-        <v>3.848</v>
+        <v>3.828</v>
       </c>
       <c r="E651">
-        <v>2.891</v>
+        <v>3.047</v>
       </c>
       <c r="F651">
         <v>0.051</v>
       </c>
       <c r="G651">
-        <v>6.79</v>
+        <v>6.927</v>
       </c>
       <c r="H651">
         <v>33.649</v>
       </c>
       <c r="I651">
-        <v>66.73</v>
+        <v>66.879</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652" t="s">
         <v>15</v>
       </c>
       <c r="C652">
-        <v>15.359</v>
+        <v>15.47</v>
       </c>
       <c r="D652">
-        <v>2.497</v>
+        <v>2.484</v>
       </c>
       <c r="E652">
-        <v>2.054</v>
+        <v>2.165</v>
       </c>
       <c r="F652">
         <v>0.131</v>
       </c>
       <c r="G652">
-        <v>4.682</v>
+        <v>4.78</v>
       </c>
       <c r="H652">
         <v>29.665</v>
       </c>
       <c r="I652">
-        <v>49.707</v>
+        <v>49.916</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653" t="s">
         <v>15</v>
       </c>
       <c r="C653">
-        <v>10.311</v>
+        <v>10.306</v>
       </c>
       <c r="D653">
-        <v>2.161</v>
+        <v>2.149</v>
       </c>
       <c r="E653">
-        <v>1.594</v>
+        <v>1.683</v>
       </c>
       <c r="F653">
         <v>0.058</v>
       </c>
       <c r="G653">
-        <v>3.813</v>
+        <v>3.891</v>
       </c>
       <c r="H653">
         <v>34.305</v>
       </c>
       <c r="I653">
-        <v>48.429</v>
+        <v>48.501</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654" t="s">
+        <v>15</v>
+      </c>
+      <c r="C654">
+        <v>6.907</v>
+      </c>
+      <c r="D654">
+        <v>1.829</v>
+      </c>
+      <c r="E654">
+        <v>1.052</v>
+      </c>
+      <c r="F654">
+        <v>0.131</v>
+      </c>
+      <c r="G654">
+        <v>3.011</v>
+      </c>
+      <c r="H654">
+        <v>46.706</v>
+      </c>
+      <c r="I654">
+        <v>56.624</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -20818,66 +20847,66 @@
       </c>
       <c r="F64">
         <v>0.843</v>
       </c>
       <c r="G64">
         <v>63.398</v>
       </c>
       <c r="H64">
         <v>532.454</v>
       </c>
       <c r="I64">
         <v>836.353</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65">
         <v>264.976</v>
       </c>
       <c r="D65">
-        <v>34.393</v>
+        <v>34.517</v>
       </c>
       <c r="E65">
-        <v>30.506</v>
+        <v>32.159</v>
       </c>
       <c r="F65">
-        <v>1.238</v>
+        <v>1.24</v>
       </c>
       <c r="G65">
-        <v>66.137</v>
+        <v>67.916</v>
       </c>
       <c r="H65">
         <v>554.542</v>
       </c>
       <c r="I65">
-        <v>885.655</v>
+        <v>887.434</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>