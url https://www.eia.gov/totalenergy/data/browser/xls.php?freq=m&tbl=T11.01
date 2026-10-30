--- v6 (2026-09-14)
+++ v7 (2026-10-30)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 11.1 Carbon Dioxide Emissions From Energy Consumption by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal, Including Coal Coke Net Imports, CO2 Emissions</t>
   </si>
   <si>
     <t>Natural Gas, Excluding Supplemental Gaseous Fuels, CO2 Emissions</t>
   </si>
   <si>
     <t>Aviation Gasoline CO2 Emissions</t>
   </si>
   <si>
     <t>Distillate Fuel Oil, Excluding Biodiesel, CO2 Emissions</t>
   </si>
   <si>
     <t>Hydrocarbon Gas Liquids CO2 Emissions</t>
   </si>
   <si>
     <t>Jet Fuel CO2 Emissions</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="89.692" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="59.843" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="42.704" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -29406,90 +29406,90 @@
       </c>
       <c r="J624">
         <v>90.359</v>
       </c>
       <c r="K624">
         <v>3.172</v>
       </c>
       <c r="L624">
         <v>4.767</v>
       </c>
       <c r="M624">
         <v>9.143</v>
       </c>
       <c r="N624">
         <v>187.522</v>
       </c>
       <c r="O624">
         <v>424.528</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>83.389</v>
+        <v>83.39</v>
       </c>
       <c r="C625">
         <v>202.593</v>
       </c>
       <c r="D625">
         <v>0.077</v>
       </c>
       <c r="E625">
         <v>50.464</v>
       </c>
       <c r="F625">
         <v>11.641</v>
       </c>
       <c r="G625">
         <v>19.453</v>
       </c>
       <c r="H625">
         <v>0.201</v>
       </c>
       <c r="I625">
         <v>0.596</v>
       </c>
       <c r="J625">
         <v>85.309</v>
       </c>
       <c r="K625">
         <v>4.343</v>
       </c>
       <c r="L625">
         <v>4.074</v>
       </c>
       <c r="M625">
         <v>8.788</v>
       </c>
       <c r="N625">
         <v>184.945</v>
       </c>
       <c r="O625">
-        <v>471.504</v>
+        <v>471.505</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>53.675</v>
       </c>
       <c r="C626">
         <v>160.903</v>
       </c>
       <c r="D626">
         <v>0.147</v>
       </c>
       <c r="E626">
         <v>47.746</v>
       </c>
       <c r="F626">
         <v>9.214</v>
       </c>
       <c r="G626">
         <v>18.433</v>
       </c>
       <c r="H626">
@@ -29547,51 +29547,51 @@
       </c>
       <c r="J627">
         <v>91.854</v>
       </c>
       <c r="K627">
         <v>2.884</v>
       </c>
       <c r="L627">
         <v>4.38</v>
       </c>
       <c r="M627">
         <v>8.804</v>
       </c>
       <c r="N627">
         <v>186.792</v>
       </c>
       <c r="O627">
         <v>386.09</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>44.44</v>
+        <v>44.441</v>
       </c>
       <c r="C628">
         <v>129.763</v>
       </c>
       <c r="D628">
         <v>0.145</v>
       </c>
       <c r="E628">
         <v>47.83</v>
       </c>
       <c r="F628">
         <v>7.247</v>
       </c>
       <c r="G628">
         <v>20.619</v>
       </c>
       <c r="H628">
         <v>0.154</v>
       </c>
       <c r="I628">
         <v>0.696</v>
       </c>
       <c r="J628">
         <v>88.469</v>
       </c>
@@ -29641,51 +29641,51 @@
       </c>
       <c r="J629">
         <v>96.363</v>
       </c>
       <c r="K629">
         <v>6.006</v>
       </c>
       <c r="L629">
         <v>4.282</v>
       </c>
       <c r="M629">
         <v>9.566</v>
       </c>
       <c r="N629">
         <v>195.245</v>
       </c>
       <c r="O629">
         <v>375.884</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>68.155</v>
+        <v>68.156</v>
       </c>
       <c r="C630">
         <v>131.489</v>
       </c>
       <c r="D630">
         <v>0.18</v>
       </c>
       <c r="E630">
         <v>46.224</v>
       </c>
       <c r="F630">
         <v>6.177</v>
       </c>
       <c r="G630">
         <v>21.778</v>
       </c>
       <c r="H630">
         <v>0.111</v>
       </c>
       <c r="I630">
         <v>0.618</v>
       </c>
       <c r="J630">
         <v>91.534</v>
       </c>
@@ -29735,184 +29735,184 @@
       </c>
       <c r="J631">
         <v>95.667</v>
       </c>
       <c r="K631">
         <v>6.351</v>
       </c>
       <c r="L631">
         <v>4.288</v>
       </c>
       <c r="M631">
         <v>9.404</v>
       </c>
       <c r="N631">
         <v>193.649</v>
       </c>
       <c r="O631">
         <v>422.403</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>77.346</v>
+        <v>77.347</v>
       </c>
       <c r="C632">
         <v>147.445</v>
       </c>
       <c r="D632">
         <v>0.147</v>
       </c>
       <c r="E632">
         <v>50.773</v>
       </c>
       <c r="F632">
         <v>6.532</v>
       </c>
       <c r="G632">
         <v>22.649</v>
       </c>
       <c r="H632">
         <v>0</v>
       </c>
       <c r="I632">
         <v>0.686</v>
       </c>
       <c r="J632">
         <v>95.158</v>
       </c>
       <c r="K632">
         <v>4.285</v>
       </c>
       <c r="L632">
         <v>4.17</v>
       </c>
       <c r="M632">
         <v>9.525</v>
       </c>
       <c r="N632">
         <v>193.924</v>
       </c>
       <c r="O632">
-        <v>419.293</v>
+        <v>419.294</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>62.975</v>
+        <v>62.976</v>
       </c>
       <c r="C633">
         <v>130.675</v>
       </c>
       <c r="D633">
         <v>0.152</v>
       </c>
       <c r="E633">
         <v>46.589</v>
       </c>
       <c r="F633">
         <v>6.858</v>
       </c>
       <c r="G633">
         <v>20.597</v>
       </c>
       <c r="H633">
         <v>0</v>
       </c>
       <c r="I633">
         <v>0.552</v>
       </c>
       <c r="J633">
         <v>89.358</v>
       </c>
       <c r="K633">
         <v>3.873</v>
       </c>
       <c r="L633">
         <v>3.13</v>
       </c>
       <c r="M633">
         <v>8.72</v>
       </c>
       <c r="N633">
         <v>179.828</v>
       </c>
       <c r="O633">
         <v>374.038</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>55.958</v>
+        <v>55.959</v>
       </c>
       <c r="C634">
         <v>131.428</v>
       </c>
       <c r="D634">
         <v>0.135</v>
       </c>
       <c r="E634">
         <v>54.016</v>
       </c>
       <c r="F634">
         <v>8.158</v>
       </c>
       <c r="G634">
         <v>21.731</v>
       </c>
       <c r="H634">
         <v>0.015</v>
       </c>
       <c r="I634">
         <v>0.515</v>
       </c>
       <c r="J634">
         <v>92.945</v>
       </c>
       <c r="K634">
         <v>3.763</v>
       </c>
       <c r="L634">
         <v>4.612</v>
       </c>
       <c r="M634">
         <v>8.86</v>
       </c>
       <c r="N634">
         <v>194.75</v>
       </c>
       <c r="O634">
-        <v>382.714</v>
+        <v>382.715</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>54.303</v>
       </c>
       <c r="C635">
         <v>146.703</v>
       </c>
       <c r="D635">
         <v>0.115</v>
       </c>
       <c r="E635">
         <v>46.57</v>
       </c>
       <c r="F635">
         <v>8.827</v>
       </c>
       <c r="G635">
         <v>20.505</v>
       </c>
       <c r="H635">
@@ -29923,889 +29923,983 @@
       </c>
       <c r="J635">
         <v>87.657</v>
       </c>
       <c r="K635">
         <v>3.844</v>
       </c>
       <c r="L635">
         <v>4.342</v>
       </c>
       <c r="M635">
         <v>8.727</v>
       </c>
       <c r="N635">
         <v>181.048</v>
       </c>
       <c r="O635">
         <v>382.613</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>70.784</v>
+        <v>70.785</v>
       </c>
       <c r="C636">
         <v>182.372</v>
       </c>
       <c r="D636">
         <v>0.078</v>
       </c>
       <c r="E636">
         <v>48.966</v>
       </c>
       <c r="F636">
         <v>11.243</v>
       </c>
       <c r="G636">
         <v>21.633</v>
       </c>
       <c r="H636">
         <v>0.159</v>
       </c>
       <c r="I636">
         <v>0.346</v>
       </c>
       <c r="J636">
         <v>90.132</v>
       </c>
       <c r="K636">
         <v>2.582</v>
       </c>
       <c r="L636">
         <v>4.477</v>
       </c>
       <c r="M636">
         <v>8.754</v>
       </c>
       <c r="N636">
         <v>188.371</v>
       </c>
       <c r="O636">
-        <v>442.105</v>
+        <v>442.106</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>89.372</v>
+        <v>89.373</v>
       </c>
       <c r="C637">
-        <v>212.621</v>
+        <v>212.625</v>
       </c>
       <c r="D637">
         <v>0.088</v>
       </c>
       <c r="E637">
-        <v>53.242</v>
+        <v>52.949</v>
       </c>
       <c r="F637">
-        <v>12.629</v>
+        <v>12.978</v>
       </c>
       <c r="G637">
-        <v>20.571</v>
+        <v>20.854</v>
       </c>
       <c r="H637">
-        <v>0.327</v>
+        <v>0.324</v>
       </c>
       <c r="I637">
-        <v>0.473</v>
+        <v>0.474</v>
       </c>
       <c r="J637">
-        <v>87.027</v>
+        <v>86.644</v>
       </c>
       <c r="K637">
-        <v>6.381</v>
+        <v>6.197</v>
       </c>
       <c r="L637">
-        <v>5.217</v>
+        <v>5.428</v>
       </c>
       <c r="M637">
-        <v>8.744</v>
+        <v>8.739</v>
       </c>
       <c r="N637">
-        <v>194.7</v>
+        <v>194.676</v>
       </c>
       <c r="O637">
-        <v>497.272</v>
+        <v>497.253</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>69.789</v>
+        <v>69.79</v>
       </c>
       <c r="C638">
-        <v>175.143</v>
+        <v>175.137</v>
       </c>
       <c r="D638">
         <v>0.128</v>
       </c>
       <c r="E638">
-        <v>47.337</v>
+        <v>47.286</v>
       </c>
       <c r="F638">
-        <v>10.001</v>
+        <v>10.41</v>
       </c>
       <c r="G638">
-        <v>17.645</v>
+        <v>17.799</v>
       </c>
       <c r="H638">
         <v>0.3</v>
       </c>
       <c r="I638">
-        <v>0.358</v>
+        <v>0.39</v>
       </c>
       <c r="J638">
-        <v>80.414</v>
+        <v>80.408</v>
       </c>
       <c r="K638">
-        <v>2.237</v>
+        <v>1.94</v>
       </c>
       <c r="L638">
-        <v>4.177</v>
+        <v>4.602</v>
       </c>
       <c r="M638">
-        <v>7.844</v>
+        <v>7.909</v>
       </c>
       <c r="N638">
-        <v>170.44</v>
+        <v>171.17</v>
       </c>
       <c r="O638">
-        <v>415.895</v>
+        <v>416.621</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>57.166</v>
       </c>
       <c r="C639">
-        <v>148.748</v>
+        <v>148.811</v>
       </c>
       <c r="D639">
         <v>0.11</v>
       </c>
       <c r="E639">
-        <v>51.072</v>
+        <v>50.85</v>
       </c>
       <c r="F639">
-        <v>8.824</v>
+        <v>9.038</v>
       </c>
       <c r="G639">
-        <v>20.778</v>
+        <v>21.009</v>
       </c>
       <c r="H639">
         <v>0.211</v>
       </c>
       <c r="I639">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="J639">
-        <v>90.007</v>
+        <v>89.967</v>
       </c>
       <c r="K639">
-        <v>3.471</v>
+        <v>3.397</v>
       </c>
       <c r="L639">
-        <v>4.317</v>
+        <v>4.517</v>
       </c>
       <c r="M639">
-        <v>8.711</v>
+        <v>8.738</v>
       </c>
       <c r="N639">
-        <v>188.001</v>
+        <v>188.347</v>
       </c>
       <c r="O639">
-        <v>394.495</v>
+        <v>394.904</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>52.428</v>
       </c>
       <c r="C640">
-        <v>128.396</v>
+        <v>128.369</v>
       </c>
       <c r="D640">
         <v>0.136</v>
       </c>
       <c r="E640">
-        <v>49.236</v>
+        <v>49.878</v>
       </c>
       <c r="F640">
-        <v>7.282</v>
+        <v>7.669</v>
       </c>
       <c r="G640">
-        <v>21.676</v>
+        <v>21.974</v>
       </c>
       <c r="H640">
-        <v>0.081</v>
+        <v>0.089</v>
       </c>
       <c r="I640">
-        <v>0.65</v>
+        <v>0.622</v>
       </c>
       <c r="J640">
-        <v>88.298</v>
+        <v>88.387</v>
       </c>
       <c r="K640">
-        <v>4.725</v>
+        <v>4.722</v>
       </c>
       <c r="L640">
-        <v>4.145</v>
+        <v>4.138</v>
       </c>
       <c r="M640">
-        <v>8.484</v>
+        <v>8.564</v>
       </c>
       <c r="N640">
-        <v>184.712</v>
+        <v>186.179</v>
       </c>
       <c r="O640">
-        <v>366.097</v>
+        <v>367.537</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>56.248</v>
+        <v>56.249</v>
       </c>
       <c r="C641">
-        <v>124.648</v>
+        <v>124.743</v>
       </c>
       <c r="D641">
-        <v>0.142</v>
+        <v>0.14</v>
       </c>
       <c r="E641">
-        <v>49.64</v>
+        <v>50.184</v>
       </c>
       <c r="F641">
-        <v>6.78</v>
+        <v>7.102</v>
       </c>
       <c r="G641">
-        <v>22.39</v>
+        <v>22.599</v>
       </c>
       <c r="H641">
-        <v>0.083</v>
+        <v>0.075</v>
       </c>
       <c r="I641">
-        <v>0.639</v>
+        <v>0.636</v>
       </c>
       <c r="J641">
-        <v>93.147</v>
+        <v>93.229</v>
       </c>
       <c r="K641">
-        <v>6.093</v>
+        <v>6.428</v>
       </c>
       <c r="L641">
-        <v>2.945</v>
+        <v>3.141</v>
       </c>
       <c r="M641">
-        <v>9.243</v>
+        <v>9.17</v>
       </c>
       <c r="N641">
-        <v>191.101</v>
+        <v>192.702</v>
       </c>
       <c r="O641">
-        <v>372.577</v>
+        <v>374.274</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>71.829</v>
+        <v>71.83</v>
       </c>
       <c r="C642">
-        <v>130.663</v>
+        <v>130.746</v>
       </c>
       <c r="D642">
-        <v>0.133</v>
+        <v>0.135</v>
       </c>
       <c r="E642">
-        <v>50.314</v>
+        <v>49.284</v>
       </c>
       <c r="F642">
-        <v>6.374</v>
+        <v>6.562</v>
       </c>
       <c r="G642">
-        <v>22.692</v>
+        <v>22.685</v>
       </c>
       <c r="H642">
-        <v>0.086</v>
+        <v>0.087</v>
       </c>
       <c r="I642">
-        <v>0.562</v>
+        <v>0.539</v>
       </c>
       <c r="J642">
-        <v>91.879</v>
+        <v>93.278</v>
       </c>
       <c r="K642">
-        <v>4.516</v>
+        <v>4.072</v>
       </c>
       <c r="L642">
-        <v>4.185</v>
+        <v>4.079</v>
       </c>
       <c r="M642">
-        <v>9.285</v>
+        <v>9.304</v>
       </c>
       <c r="N642">
-        <v>190.027</v>
+        <v>190.024</v>
       </c>
       <c r="O642">
-        <v>393.079</v>
+        <v>393.161</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>87.353</v>
+        <v>87.354</v>
       </c>
       <c r="C643">
-        <v>147.344</v>
+        <v>147.163</v>
       </c>
       <c r="D643">
         <v>0.18</v>
       </c>
       <c r="E643">
-        <v>49.821</v>
+        <v>50.183</v>
       </c>
       <c r="F643">
-        <v>6.65</v>
+        <v>6.981</v>
       </c>
       <c r="G643">
-        <v>23.421</v>
+        <v>23.702</v>
       </c>
       <c r="H643">
         <v>0.032</v>
       </c>
       <c r="I643">
-        <v>0.754</v>
+        <v>0.765</v>
       </c>
       <c r="J643">
-        <v>93.836</v>
+        <v>94.189</v>
       </c>
       <c r="K643">
-        <v>5.361</v>
+        <v>5.252</v>
       </c>
       <c r="L643">
-        <v>5.074</v>
+        <v>5.27</v>
       </c>
       <c r="M643">
-        <v>9.608</v>
+        <v>9.585</v>
       </c>
       <c r="N643">
-        <v>194.738</v>
+        <v>196.14</v>
       </c>
       <c r="O643">
-        <v>430.015</v>
+        <v>431.237</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>77.69</v>
+        <v>77.691</v>
       </c>
       <c r="C644">
-        <v>142.898</v>
+        <v>142.741</v>
       </c>
       <c r="D644">
         <v>0.145</v>
       </c>
       <c r="E644">
-        <v>49.413</v>
+        <v>48.914</v>
       </c>
       <c r="F644">
-        <v>7.455</v>
+        <v>7.441</v>
       </c>
       <c r="G644">
-        <v>23.091</v>
+        <v>23.106</v>
       </c>
       <c r="H644">
         <v>0.061</v>
       </c>
       <c r="I644">
-        <v>0.695</v>
+        <v>0.713</v>
       </c>
       <c r="J644">
-        <v>94.722</v>
+        <v>94.97</v>
       </c>
       <c r="K644">
-        <v>4.05</v>
+        <v>4.588</v>
       </c>
       <c r="L644">
-        <v>3.853</v>
+        <v>3.906</v>
       </c>
       <c r="M644">
-        <v>9.597</v>
+        <v>9.663</v>
       </c>
       <c r="N644">
-        <v>193.082</v>
+        <v>193.506</v>
       </c>
       <c r="O644">
-        <v>414.249</v>
+        <v>414.517</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>66.354</v>
+        <v>66.355</v>
       </c>
       <c r="C645">
-        <v>131.128</v>
+        <v>130.994</v>
       </c>
       <c r="D645">
         <v>0.146</v>
       </c>
       <c r="E645">
-        <v>49.307</v>
+        <v>50.089</v>
       </c>
       <c r="F645">
-        <v>6.825</v>
+        <v>6.96</v>
       </c>
       <c r="G645">
-        <v>20.436</v>
+        <v>20.735</v>
       </c>
       <c r="H645">
         <v>0.003</v>
       </c>
       <c r="I645">
-        <v>0.789</v>
+        <v>0.761</v>
       </c>
       <c r="J645">
-        <v>89.114</v>
+        <v>89.566</v>
       </c>
       <c r="K645">
-        <v>3.329</v>
+        <v>3.535</v>
       </c>
       <c r="L645">
-        <v>5.226</v>
+        <v>5.26</v>
       </c>
       <c r="M645">
-        <v>9.145</v>
+        <v>9.16</v>
       </c>
       <c r="N645">
-        <v>184.32</v>
+        <v>186.215</v>
       </c>
       <c r="O645">
-        <v>382.364</v>
+        <v>384.125</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>62.376</v>
       </c>
       <c r="C646">
-        <v>132.061</v>
+        <v>132.06</v>
       </c>
       <c r="D646">
         <v>0.163</v>
       </c>
       <c r="E646">
-        <v>53.415</v>
+        <v>54.316</v>
       </c>
       <c r="F646">
-        <v>8.024</v>
+        <v>8.151</v>
       </c>
       <c r="G646">
-        <v>22.669</v>
+        <v>22.67</v>
       </c>
       <c r="H646">
         <v>0.03</v>
       </c>
       <c r="I646">
-        <v>0.667</v>
+        <v>0.694</v>
       </c>
       <c r="J646">
-        <v>90.883</v>
+        <v>91.432</v>
       </c>
       <c r="K646">
-        <v>3.804</v>
+        <v>3.434</v>
       </c>
       <c r="L646">
-        <v>4.528</v>
+        <v>4.574</v>
       </c>
       <c r="M646">
-        <v>8.601</v>
+        <v>8.607</v>
       </c>
       <c r="N646">
-        <v>192.784</v>
+        <v>194.071</v>
       </c>
       <c r="O646">
-        <v>387.8</v>
+        <v>389.086</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>62.372</v>
+        <v>62.373</v>
       </c>
       <c r="C647">
-        <v>150.508</v>
+        <v>150.419</v>
       </c>
       <c r="D647">
         <v>0.13</v>
       </c>
       <c r="E647">
-        <v>48.21</v>
+        <v>48.785</v>
       </c>
       <c r="F647">
-        <v>8.873</v>
+        <v>9.563</v>
       </c>
       <c r="G647">
-        <v>20.569</v>
+        <v>20.643</v>
       </c>
       <c r="H647">
-        <v>0.189</v>
+        <v>0.192</v>
       </c>
       <c r="I647">
-        <v>0.688</v>
+        <v>0.678</v>
       </c>
       <c r="J647">
-        <v>86.188</v>
+        <v>86.581</v>
       </c>
       <c r="K647">
-        <v>2.294</v>
+        <v>2.407</v>
       </c>
       <c r="L647">
-        <v>5</v>
+        <v>5.004</v>
       </c>
       <c r="M647">
         <v>8.474</v>
       </c>
       <c r="N647">
-        <v>180.614</v>
+        <v>182.456</v>
       </c>
       <c r="O647">
-        <v>394.055</v>
+        <v>395.808</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>73.433</v>
       </c>
       <c r="C648">
-        <v>189.537</v>
+        <v>189.5</v>
       </c>
       <c r="D648">
         <v>0.085</v>
       </c>
       <c r="E648">
-        <v>49.986</v>
+        <v>50.452</v>
       </c>
       <c r="F648">
-        <v>11.249</v>
+        <v>11.299</v>
       </c>
       <c r="G648">
-        <v>21.951</v>
+        <v>21.958</v>
       </c>
       <c r="H648">
-        <v>0.279</v>
+        <v>0.282</v>
       </c>
       <c r="I648">
-        <v>0.597</v>
+        <v>0.611</v>
       </c>
       <c r="J648">
-        <v>89.729</v>
+        <v>90.59</v>
       </c>
       <c r="K648">
-        <v>4.477</v>
+        <v>4.141</v>
       </c>
       <c r="L648">
-        <v>5.521</v>
+        <v>5.53</v>
       </c>
       <c r="M648">
         <v>9.028</v>
       </c>
       <c r="N648">
-        <v>192.902</v>
+        <v>193.977</v>
       </c>
       <c r="O648">
-        <v>456.451</v>
+        <v>457.49</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>78.057</v>
+        <v>78.061</v>
       </c>
       <c r="C649">
-        <v>205.473</v>
+        <v>205.463</v>
       </c>
       <c r="D649">
         <v>0.094</v>
       </c>
       <c r="E649">
-        <v>52.796</v>
+        <v>52.797</v>
       </c>
       <c r="F649">
-        <v>12.562</v>
+        <v>12.779</v>
       </c>
       <c r="G649">
         <v>20.895</v>
       </c>
       <c r="H649">
         <v>0.385</v>
       </c>
       <c r="I649">
         <v>0.794</v>
       </c>
       <c r="J649">
-        <v>84.823</v>
+        <v>84.841</v>
       </c>
       <c r="K649">
-        <v>5.418</v>
+        <v>5.424</v>
       </c>
       <c r="L649">
         <v>4.486</v>
       </c>
       <c r="M649">
         <v>9.14</v>
       </c>
       <c r="N649">
-        <v>191.393</v>
+        <v>191.635</v>
       </c>
       <c r="O649">
-        <v>475.502</v>
+        <v>475.738</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>62.188</v>
+        <v>62.193</v>
       </c>
       <c r="C650">
-        <v>168.637</v>
+        <v>168.595</v>
       </c>
       <c r="D650">
         <v>0.116</v>
       </c>
       <c r="E650">
-        <v>49.887</v>
+        <v>49.888</v>
       </c>
       <c r="F650">
-        <v>10.392</v>
+        <v>10.559</v>
       </c>
       <c r="G650">
         <v>18.625</v>
       </c>
       <c r="H650">
         <v>0.167</v>
       </c>
       <c r="I650">
         <v>0.743</v>
       </c>
       <c r="J650">
-        <v>79.71</v>
+        <v>79.726</v>
       </c>
       <c r="K650">
-        <v>5.221</v>
+        <v>5.227</v>
       </c>
       <c r="L650">
         <v>4.795</v>
       </c>
       <c r="M650">
         <v>8.125</v>
       </c>
       <c r="N650">
-        <v>177.779</v>
+        <v>177.97</v>
       </c>
       <c r="O650">
-        <v>409.128</v>
+        <v>409.281</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
-        <v>51.573</v>
+        <v>51.577</v>
       </c>
       <c r="C651">
-        <v>150.3</v>
+        <v>150.217</v>
       </c>
       <c r="D651">
         <v>0.095</v>
       </c>
       <c r="E651">
-        <v>51.183</v>
+        <v>51.184</v>
       </c>
       <c r="F651">
-        <v>8.15</v>
+        <v>8.276</v>
       </c>
       <c r="G651">
         <v>21.353</v>
       </c>
       <c r="H651">
         <v>0.07</v>
       </c>
       <c r="I651">
         <v>0.904</v>
       </c>
       <c r="J651">
-        <v>90.62</v>
+        <v>90.64</v>
       </c>
       <c r="K651">
-        <v>4.508</v>
+        <v>4.513</v>
       </c>
       <c r="L651">
         <v>4.39</v>
       </c>
       <c r="M651">
         <v>8.905</v>
       </c>
       <c r="N651">
-        <v>190.177</v>
+        <v>190.328</v>
       </c>
       <c r="O651">
-        <v>392.63</v>
+        <v>392.702</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>45.976</v>
+        <v>46.501</v>
       </c>
       <c r="C652">
-        <v>129.004</v>
+        <v>129.364</v>
       </c>
       <c r="D652">
         <v>0.194</v>
       </c>
       <c r="E652">
         <v>49.264</v>
       </c>
       <c r="F652">
-        <v>7.308</v>
+        <v>7.403</v>
       </c>
       <c r="G652">
         <v>22.284</v>
       </c>
       <c r="H652">
         <v>0.178</v>
       </c>
       <c r="I652">
         <v>0.614</v>
       </c>
       <c r="J652">
-        <v>90.733</v>
+        <v>90.752</v>
       </c>
       <c r="K652">
-        <v>3.031</v>
+        <v>3.035</v>
       </c>
       <c r="L652">
         <v>5.335</v>
       </c>
       <c r="M652">
         <v>8.555</v>
       </c>
       <c r="N652">
-        <v>187.495</v>
+        <v>187.613</v>
       </c>
       <c r="O652">
-        <v>363.036</v>
+        <v>364.038</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>51.983</v>
+        <v>52.633</v>
       </c>
       <c r="C653">
-        <v>127.014</v>
+        <v>127.219</v>
       </c>
       <c r="D653">
         <v>0.124</v>
       </c>
       <c r="E653">
-        <v>46.658</v>
+        <v>46.659</v>
       </c>
       <c r="F653">
-        <v>7.005</v>
+        <v>7.081</v>
       </c>
       <c r="G653">
         <v>21.66</v>
       </c>
       <c r="H653">
         <v>0.079</v>
       </c>
       <c r="I653">
         <v>0.567</v>
       </c>
       <c r="J653">
-        <v>88.496</v>
+        <v>88.515</v>
       </c>
       <c r="K653">
-        <v>5.808</v>
+        <v>5.815</v>
       </c>
       <c r="L653">
         <v>4.41</v>
       </c>
       <c r="M653">
         <v>9.435</v>
       </c>
       <c r="N653">
-        <v>184.242</v>
+        <v>184.345</v>
       </c>
       <c r="O653">
-        <v>363.818</v>
+        <v>364.776</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>63.615</v>
+      </c>
+      <c r="C654">
+        <v>131.445</v>
+      </c>
+      <c r="D654">
+        <v>0.118</v>
+      </c>
+      <c r="E654">
+        <v>48.203</v>
+      </c>
+      <c r="F654">
+        <v>6.187</v>
+      </c>
+      <c r="G654">
+        <v>22.325</v>
+      </c>
+      <c r="H654">
+        <v>0.178</v>
+      </c>
+      <c r="I654">
+        <v>0.624</v>
+      </c>
+      <c r="J654">
+        <v>88.149</v>
+      </c>
+      <c r="K654">
+        <v>4.926</v>
+      </c>
+      <c r="L654">
+        <v>5.872</v>
+      </c>
+      <c r="M654">
+        <v>9.13</v>
+      </c>
+      <c r="N654">
+        <v>185.711</v>
+      </c>
+      <c r="O654">
+        <v>381.332</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>82.204</v>
+      </c>
+      <c r="C655">
+        <v>150.202</v>
+      </c>
+      <c r="D655">
+        <v>0.15</v>
+      </c>
+      <c r="E655">
+        <v>48.141</v>
+      </c>
+      <c r="F655">
+        <v>6.525</v>
+      </c>
+      <c r="G655">
+        <v>23.998</v>
+      </c>
+      <c r="H655">
+        <v>0.063</v>
+      </c>
+      <c r="I655">
+        <v>0.771</v>
+      </c>
+      <c r="J655">
+        <v>91.634</v>
+      </c>
+      <c r="K655">
+        <v>4.085</v>
+      </c>
+      <c r="L655">
+        <v>4.008</v>
+      </c>
+      <c r="M655">
+        <v>9.654</v>
+      </c>
+      <c r="N655">
+        <v>189.028</v>
+      </c>
+      <c r="O655">
+        <v>422.014</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -33338,137 +33432,137 @@
       </c>
       <c r="J63">
         <v>1081.443</v>
       </c>
       <c r="K63">
         <v>57.459</v>
       </c>
       <c r="L63">
         <v>47.145</v>
       </c>
       <c r="M63">
         <v>109.806</v>
       </c>
       <c r="N63">
         <v>2251.016</v>
       </c>
       <c r="O63">
         <v>4798.6</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
-        <v>751.229</v>
+        <v>751.237</v>
       </c>
       <c r="C64">
         <v>1790.121</v>
       </c>
       <c r="D64">
         <v>1.575</v>
       </c>
       <c r="E64">
         <v>584.92</v>
       </c>
       <c r="F64">
         <v>97.699</v>
       </c>
       <c r="G64">
         <v>253.355</v>
       </c>
       <c r="H64">
         <v>1.144</v>
       </c>
       <c r="I64">
         <v>6.471</v>
       </c>
       <c r="J64">
         <v>1087.502</v>
       </c>
       <c r="K64">
         <v>50.61</v>
       </c>
       <c r="L64">
         <v>50.501</v>
       </c>
       <c r="M64">
         <v>107.143</v>
       </c>
       <c r="N64">
         <v>2240.92</v>
       </c>
       <c r="O64">
-        <v>4789.094</v>
+        <v>4789.102</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
-        <v>826.409</v>
+        <v>826.416</v>
       </c>
       <c r="C65">
-        <v>1813.695</v>
+        <v>1813.31</v>
       </c>
       <c r="D65">
         <v>1.585</v>
       </c>
       <c r="E65">
-        <v>600.991</v>
+        <v>603.169</v>
       </c>
       <c r="F65">
-        <v>100.966</v>
+        <v>104.154</v>
       </c>
       <c r="G65">
-        <v>257.889</v>
+        <v>259.735</v>
       </c>
       <c r="H65">
-        <v>1.682</v>
+        <v>1.685</v>
       </c>
       <c r="I65">
-        <v>7.372</v>
+        <v>7.392</v>
       </c>
       <c r="J65">
-        <v>1075.245</v>
+        <v>1079.241</v>
       </c>
       <c r="K65">
-        <v>50.738</v>
+        <v>50.112</v>
       </c>
       <c r="L65">
-        <v>54.188</v>
+        <v>55.45</v>
       </c>
       <c r="M65">
-        <v>106.765</v>
+        <v>106.941</v>
       </c>
       <c r="N65">
-        <v>2257.422</v>
+        <v>2269.463</v>
       </c>
       <c r="O65">
-        <v>4904.35</v>
+        <v>4916.013</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>