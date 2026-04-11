--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 10.6  Solar Electricity Net Generation</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Residential Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Industrial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Industrial Sector</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z514"/>
+  <dimension ref="A1:Z516"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A514"/>
+      <selection activeCell="A13" sqref="A13:A516"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -16342,393 +16342,457 @@
       </c>
       <c r="E504">
         <v>4984.393</v>
       </c>
       <c r="F504">
         <v>24.659</v>
       </c>
       <c r="G504">
         <v>24.873</v>
       </c>
       <c r="H504">
         <v>12551.415</v>
       </c>
       <c r="I504">
         <v>12600.947</v>
       </c>
       <c r="J504">
         <v>17585.341</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>45658.0</v>
       </c>
       <c r="B505">
-        <v>3703.166</v>
+        <v>3703.436</v>
       </c>
       <c r="C505">
-        <v>1408.709</v>
+        <v>1408.24</v>
       </c>
       <c r="D505">
-        <v>285.475</v>
+        <v>285.358</v>
       </c>
       <c r="E505">
-        <v>5397.351</v>
+        <v>5397.034</v>
       </c>
       <c r="F505">
-        <v>37.612</v>
+        <v>38.222</v>
       </c>
       <c r="G505">
-        <v>34.739</v>
+        <v>36.042</v>
       </c>
       <c r="H505">
-        <v>15355.791</v>
+        <v>15379.239</v>
       </c>
       <c r="I505">
-        <v>15428.142</v>
+        <v>15453.502</v>
       </c>
       <c r="J505">
-        <v>20825.493</v>
+        <v>20850.536</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>45689.0</v>
       </c>
       <c r="B506">
-        <v>3966.301</v>
+        <v>3966.591</v>
       </c>
       <c r="C506">
-        <v>1534.121</v>
+        <v>1533.698</v>
       </c>
       <c r="D506">
-        <v>305.302</v>
+        <v>305.18</v>
       </c>
       <c r="E506">
-        <v>5805.724</v>
+        <v>5805.468</v>
       </c>
       <c r="F506">
-        <v>38.387</v>
+        <v>39.001</v>
       </c>
       <c r="G506">
-        <v>36.193</v>
+        <v>37.562</v>
       </c>
       <c r="H506">
-        <v>16346.892</v>
+        <v>16370.958</v>
       </c>
       <c r="I506">
-        <v>16421.472</v>
+        <v>16447.521</v>
       </c>
       <c r="J506">
-        <v>22227.196</v>
+        <v>22252.99</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>45717.0</v>
       </c>
       <c r="B507">
-        <v>5455.042</v>
+        <v>5455.514</v>
       </c>
       <c r="C507">
-        <v>2073.551</v>
+        <v>2072.809</v>
       </c>
       <c r="D507">
-        <v>432.702</v>
+        <v>432.524</v>
       </c>
       <c r="E507">
-        <v>7961.294</v>
+        <v>7960.847</v>
       </c>
       <c r="F507">
-        <v>57.211</v>
+        <v>59.73</v>
       </c>
       <c r="G507">
-        <v>50.242</v>
+        <v>52.467</v>
       </c>
       <c r="H507">
-        <v>23053.813</v>
+        <v>23126.016</v>
       </c>
       <c r="I507">
-        <v>23161.266</v>
+        <v>23238.213</v>
       </c>
       <c r="J507">
-        <v>31122.561</v>
+        <v>31199.06</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>45748.0</v>
       </c>
       <c r="B508">
-        <v>5966.036</v>
+        <v>5966.535</v>
       </c>
       <c r="C508">
-        <v>2323</v>
+        <v>2322.202</v>
       </c>
       <c r="D508">
-        <v>469.152</v>
+        <v>468.884</v>
       </c>
       <c r="E508">
-        <v>8758.188</v>
+        <v>8757.62</v>
       </c>
       <c r="F508">
-        <v>62.677</v>
+        <v>66.304</v>
       </c>
       <c r="G508">
-        <v>57.713</v>
+        <v>60.379</v>
       </c>
       <c r="H508">
-        <v>26549.19</v>
+        <v>26653.871</v>
       </c>
       <c r="I508">
-        <v>26669.579</v>
+        <v>26780.554</v>
       </c>
       <c r="J508">
-        <v>35427.767</v>
+        <v>35538.174</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>45778.0</v>
       </c>
       <c r="B509">
-        <v>6267.261</v>
+        <v>6267.828</v>
       </c>
       <c r="C509">
-        <v>2526.328</v>
+        <v>2522.289</v>
       </c>
       <c r="D509">
-        <v>515.735</v>
+        <v>515.443</v>
       </c>
       <c r="E509">
-        <v>9309.324</v>
+        <v>9305.559</v>
       </c>
       <c r="F509">
-        <v>65.727</v>
+        <v>69.112</v>
       </c>
       <c r="G509">
-        <v>63.236</v>
+        <v>66.052</v>
       </c>
       <c r="H509">
-        <v>29493.997</v>
+        <v>29610.416</v>
       </c>
       <c r="I509">
-        <v>29622.961</v>
+        <v>29745.58</v>
       </c>
       <c r="J509">
-        <v>38932.284</v>
+        <v>39051.14</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>45809.0</v>
       </c>
       <c r="B510">
-        <v>6378.234</v>
+        <v>6379.069</v>
       </c>
       <c r="C510">
-        <v>2532.194</v>
+        <v>2529.891</v>
       </c>
       <c r="D510">
-        <v>514.665</v>
+        <v>514.374</v>
       </c>
       <c r="E510">
-        <v>9425.092</v>
+        <v>9423.334</v>
       </c>
       <c r="F510">
-        <v>72.243</v>
+        <v>76.198</v>
       </c>
       <c r="G510">
-        <v>67.869</v>
+        <v>183.705</v>
       </c>
       <c r="H510">
-        <v>31602.867</v>
+        <v>31774.446</v>
       </c>
       <c r="I510">
-        <v>31742.979</v>
+        <v>32034.349</v>
       </c>
       <c r="J510">
-        <v>41168.071</v>
+        <v>41457.683</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>45839.0</v>
       </c>
       <c r="B511">
-        <v>6688.543</v>
+        <v>6688.931</v>
       </c>
       <c r="C511">
-        <v>2636.933</v>
+        <v>2635.992</v>
       </c>
       <c r="D511">
-        <v>532.411</v>
+        <v>532.118</v>
       </c>
       <c r="E511">
-        <v>9857.887</v>
+        <v>9857.04</v>
       </c>
       <c r="F511">
-        <v>76.409</v>
+        <v>79.605</v>
       </c>
       <c r="G511">
-        <v>77.926</v>
+        <v>197.214</v>
       </c>
       <c r="H511">
-        <v>33019.99</v>
+        <v>33147.279</v>
       </c>
       <c r="I511">
-        <v>33174.326</v>
+        <v>33424.098</v>
       </c>
       <c r="J511">
-        <v>43032.213</v>
+        <v>43281.138</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>45870.0</v>
       </c>
       <c r="B512">
-        <v>6272.859</v>
+        <v>6272.526</v>
       </c>
       <c r="C512">
-        <v>2530.302</v>
+        <v>2531.203</v>
       </c>
       <c r="D512">
-        <v>515.734</v>
+        <v>515.452</v>
       </c>
       <c r="E512">
-        <v>9318.895</v>
+        <v>9319.181</v>
       </c>
       <c r="F512">
-        <v>73.338</v>
+        <v>75.77</v>
       </c>
       <c r="G512">
-        <v>72.302</v>
+        <v>183.813</v>
       </c>
       <c r="H512">
-        <v>31355.338</v>
+        <v>31549.145</v>
       </c>
       <c r="I512">
-        <v>31500.977</v>
+        <v>31808.728</v>
       </c>
       <c r="J512">
-        <v>40819.872</v>
+        <v>41127.909</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>45901.0</v>
       </c>
       <c r="B513">
-        <v>5722.63</v>
+        <v>5433.664</v>
       </c>
       <c r="C513">
-        <v>2276.805</v>
+        <v>2276.963</v>
       </c>
       <c r="D513">
-        <v>465.934</v>
+        <v>465.869</v>
       </c>
       <c r="E513">
-        <v>8465.369</v>
+        <v>8176.495</v>
       </c>
       <c r="F513">
-        <v>65.103</v>
+        <v>67.206</v>
       </c>
       <c r="G513">
-        <v>115.512</v>
+        <v>211.245</v>
       </c>
       <c r="H513">
-        <v>27775.683</v>
+        <v>27870.485</v>
       </c>
       <c r="I513">
-        <v>27956.298</v>
+        <v>28148.936</v>
       </c>
       <c r="J513">
-        <v>36421.667</v>
+        <v>36325.431</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>45931.0</v>
       </c>
       <c r="B514">
-        <v>5197.872</v>
+        <v>5199.356</v>
       </c>
       <c r="C514">
-        <v>1968.6</v>
+        <v>1968.197</v>
       </c>
       <c r="D514">
-        <v>421.56</v>
+        <v>421.498</v>
       </c>
       <c r="E514">
-        <v>7588.032</v>
+        <v>7589.05</v>
       </c>
       <c r="F514">
-        <v>55.969</v>
+        <v>56.547</v>
       </c>
       <c r="G514">
-        <v>101.985</v>
+        <v>184.084</v>
       </c>
       <c r="H514">
-        <v>24281.049</v>
+        <v>24364.827</v>
       </c>
       <c r="I514">
-        <v>24439.003</v>
+        <v>24605.458</v>
       </c>
       <c r="J514">
-        <v>32027.035</v>
+        <v>32194.509</v>
+      </c>
+    </row>
+    <row r="515" spans="1:26">
+      <c r="A515" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B515">
+        <v>4128.162</v>
+      </c>
+      <c r="C515">
+        <v>1533.035</v>
+      </c>
+      <c r="D515">
+        <v>326.251</v>
+      </c>
+      <c r="E515">
+        <v>5987.448</v>
+      </c>
+      <c r="F515">
+        <v>46.621</v>
+      </c>
+      <c r="G515">
+        <v>138.581</v>
+      </c>
+      <c r="H515">
+        <v>18406.864</v>
+      </c>
+      <c r="I515">
+        <v>18592.066</v>
+      </c>
+      <c r="J515">
+        <v>24579.515</v>
+      </c>
+    </row>
+    <row r="516" spans="1:26">
+      <c r="A516" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B516">
+        <v>3812.292</v>
+      </c>
+      <c r="C516">
+        <v>1460.11</v>
+      </c>
+      <c r="D516">
+        <v>296.997</v>
+      </c>
+      <c r="E516">
+        <v>5569.399</v>
+      </c>
+      <c r="F516">
+        <v>34.279</v>
+      </c>
+      <c r="G516">
+        <v>112.805</v>
+      </c>
+      <c r="H516">
+        <v>15245.292</v>
+      </c>
+      <c r="I516">
+        <v>15392.377</v>
+      </c>
+      <c r="J516">
+        <v>20961.776</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z53"/>
+  <dimension ref="A1:Z54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A53"/>
+      <selection activeCell="A13" sqref="A13:A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -18104,50 +18168,82 @@
         <v>57546.533</v>
       </c>
       <c r="C53">
         <v>21652.33</v>
       </c>
       <c r="D53">
         <v>4719.186</v>
       </c>
       <c r="E53">
         <v>83918.049</v>
       </c>
       <c r="F53">
         <v>565.871</v>
       </c>
       <c r="G53">
         <v>545.696</v>
       </c>
       <c r="H53">
         <v>218722.347</v>
       </c>
       <c r="I53">
         <v>219833.913</v>
       </c>
       <c r="J53">
         <v>303751.962</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B54">
+        <v>63273.903</v>
+      </c>
+      <c r="C54">
+        <v>24794.627</v>
+      </c>
+      <c r="D54">
+        <v>5079.947</v>
+      </c>
+      <c r="E54">
+        <v>93148.477</v>
+      </c>
+      <c r="F54">
+        <v>708.596</v>
+      </c>
+      <c r="G54">
+        <v>1463.95</v>
+      </c>
+      <c r="H54">
+        <v>293498.837</v>
+      </c>
+      <c r="I54">
+        <v>295671.383</v>
+      </c>
+      <c r="J54">
+        <v>388819.86</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>