--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.6  Solar Electricity Net Generation</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Residential Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Industrial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Industrial Sector</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z516"/>
+  <dimension ref="A1:Z518"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A516"/>
+      <selection activeCell="A13" sqref="A13:A518"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -16719,50 +16719,114 @@
         <v>3812.292</v>
       </c>
       <c r="C516">
         <v>1460.11</v>
       </c>
       <c r="D516">
         <v>296.997</v>
       </c>
       <c r="E516">
         <v>5569.399</v>
       </c>
       <c r="F516">
         <v>34.279</v>
       </c>
       <c r="G516">
         <v>112.805</v>
       </c>
       <c r="H516">
         <v>15245.292</v>
       </c>
       <c r="I516">
         <v>15392.377</v>
       </c>
       <c r="J516">
         <v>20961.776</v>
+      </c>
+    </row>
+    <row r="517" spans="1:26">
+      <c r="A517" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B517">
+        <v>4138.404</v>
+      </c>
+      <c r="C517">
+        <v>1598.614</v>
+      </c>
+      <c r="D517">
+        <v>313.795</v>
+      </c>
+      <c r="E517">
+        <v>6050.813</v>
+      </c>
+      <c r="F517">
+        <v>39.526</v>
+      </c>
+      <c r="G517">
+        <v>150.572</v>
+      </c>
+      <c r="H517">
+        <v>17795.157</v>
+      </c>
+      <c r="I517">
+        <v>17985.255</v>
+      </c>
+      <c r="J517">
+        <v>24036.068</v>
+      </c>
+    </row>
+    <row r="518" spans="1:26">
+      <c r="A518" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B518">
+        <v>4370.221</v>
+      </c>
+      <c r="C518">
+        <v>1731.468</v>
+      </c>
+      <c r="D518">
+        <v>331.767</v>
+      </c>
+      <c r="E518">
+        <v>6433.456</v>
+      </c>
+      <c r="F518">
+        <v>45.85</v>
+      </c>
+      <c r="G518">
+        <v>165.264</v>
+      </c>
+      <c r="H518">
+        <v>21094.035</v>
+      </c>
+      <c r="I518">
+        <v>21305.149</v>
+      </c>
+      <c r="J518">
+        <v>27738.605</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>