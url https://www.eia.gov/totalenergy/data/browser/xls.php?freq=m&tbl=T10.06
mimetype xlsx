--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 10.6  Solar Electricity Net Generation</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Residential Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Industrial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Industrial Sector</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z518"/>
+  <dimension ref="A1:Z519"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A518"/>
+      <selection activeCell="A13" sqref="A13:A519"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -7950,83 +7950,83 @@
       <c r="B242">
         <v>3.807</v>
       </c>
       <c r="C242">
         <v>5.227</v>
       </c>
       <c r="D242">
         <v>1.158</v>
       </c>
       <c r="E242">
         <v>10.192</v>
       </c>
       <c r="F242" t="s">
         <v>17</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="H242">
         <v>17.83</v>
       </c>
       <c r="I242">
         <v>17.83</v>
       </c>
       <c r="J242">
-        <v>28.022</v>
+        <v>28.023</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" s="6">
         <v>37681.0</v>
       </c>
       <c r="B243">
         <v>5.246</v>
       </c>
       <c r="C243">
         <v>7.202</v>
       </c>
       <c r="D243">
         <v>1.595</v>
       </c>
       <c r="E243">
         <v>14.043</v>
       </c>
       <c r="F243" t="s">
         <v>17</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="H243">
         <v>50.027</v>
       </c>
       <c r="I243">
         <v>50.027</v>
       </c>
       <c r="J243">
-        <v>64.07</v>
+        <v>64.071</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" s="6">
         <v>37712.0</v>
       </c>
       <c r="B244">
         <v>5.782</v>
       </c>
       <c r="C244">
         <v>7.938</v>
       </c>
       <c r="D244">
         <v>1.758</v>
       </c>
       <c r="E244">
         <v>15.478</v>
       </c>
       <c r="F244" t="s">
         <v>17</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="H244">
@@ -16783,50 +16783,82 @@
         <v>4370.221</v>
       </c>
       <c r="C518">
         <v>1731.468</v>
       </c>
       <c r="D518">
         <v>331.767</v>
       </c>
       <c r="E518">
         <v>6433.456</v>
       </c>
       <c r="F518">
         <v>45.85</v>
       </c>
       <c r="G518">
         <v>165.264</v>
       </c>
       <c r="H518">
         <v>21094.035</v>
       </c>
       <c r="I518">
         <v>21305.149</v>
       </c>
       <c r="J518">
         <v>27738.605</v>
+      </c>
+    </row>
+    <row r="519" spans="1:26">
+      <c r="A519" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B519">
+        <v>6065.34</v>
+      </c>
+      <c r="C519">
+        <v>2413.102</v>
+      </c>
+      <c r="D519">
+        <v>474.157</v>
+      </c>
+      <c r="E519">
+        <v>8952.6</v>
+      </c>
+      <c r="F519">
+        <v>63.113</v>
+      </c>
+      <c r="G519">
+        <v>214.859</v>
+      </c>
+      <c r="H519">
+        <v>28722.458</v>
+      </c>
+      <c r="I519">
+        <v>29000.431</v>
+      </c>
+      <c r="J519">
+        <v>37953.03</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -17559,51 +17591,51 @@
       <c r="B32">
         <v>65.2</v>
       </c>
       <c r="C32">
         <v>89.515</v>
       </c>
       <c r="D32">
         <v>19.822</v>
       </c>
       <c r="E32">
         <v>174.537</v>
       </c>
       <c r="F32" t="s">
         <v>17</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>534.001</v>
       </c>
       <c r="I32">
         <v>534.001</v>
       </c>
       <c r="J32">
-        <v>708.538</v>
+        <v>708.539</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="7">
         <v>2004</v>
       </c>
       <c r="B33">
         <v>80.772</v>
       </c>
       <c r="C33">
         <v>110.893</v>
       </c>
       <c r="D33">
         <v>24.556</v>
       </c>
       <c r="E33">
         <v>216.22</v>
       </c>
       <c r="F33" t="s">
         <v>17</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">