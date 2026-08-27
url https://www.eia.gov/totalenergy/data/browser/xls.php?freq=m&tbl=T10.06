--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 10.6  Solar Electricity Net Generation</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Residential Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Industrial Sector</t>
   </si>
   <si>
     <t>Small-Scale Solar Photovoltaic Generation: Total (All Sectors)</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Commercial Sector</t>
   </si>
   <si>
     <t>Utility-Scale Solar Electricity Net Generation: Industrial Sector</t>
   </si>
@@ -480,54 +480,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z519"/>
+  <dimension ref="A1:Z521"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A519"/>
+      <selection activeCell="A13" sqref="A13:A521"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="66.27" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="70.554" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="75.981" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -16815,50 +16815,114 @@
         <v>6065.34</v>
       </c>
       <c r="C519">
         <v>2413.102</v>
       </c>
       <c r="D519">
         <v>474.157</v>
       </c>
       <c r="E519">
         <v>8952.6</v>
       </c>
       <c r="F519">
         <v>63.113</v>
       </c>
       <c r="G519">
         <v>214.859</v>
       </c>
       <c r="H519">
         <v>28722.458</v>
       </c>
       <c r="I519">
         <v>29000.431</v>
       </c>
       <c r="J519">
         <v>37953.03</v>
+      </c>
+    </row>
+    <row r="520" spans="1:26">
+      <c r="A520" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B520">
+        <v>6619.053</v>
+      </c>
+      <c r="C520">
+        <v>2674.435</v>
+      </c>
+      <c r="D520">
+        <v>514.374</v>
+      </c>
+      <c r="E520">
+        <v>9807.862</v>
+      </c>
+      <c r="F520">
+        <v>78.522</v>
+      </c>
+      <c r="G520">
+        <v>211.446</v>
+      </c>
+      <c r="H520">
+        <v>30813.685</v>
+      </c>
+      <c r="I520">
+        <v>31103.652</v>
+      </c>
+      <c r="J520">
+        <v>40911.514</v>
+      </c>
+    </row>
+    <row r="521" spans="1:26">
+      <c r="A521" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B521">
+        <v>7211.702</v>
+      </c>
+      <c r="C521">
+        <v>2948.81</v>
+      </c>
+      <c r="D521">
+        <v>567.985</v>
+      </c>
+      <c r="E521">
+        <v>10728.498</v>
+      </c>
+      <c r="F521">
+        <v>99.186</v>
+      </c>
+      <c r="G521">
+        <v>234.777</v>
+      </c>
+      <c r="H521">
+        <v>36084.457</v>
+      </c>
+      <c r="I521">
+        <v>36418.42</v>
+      </c>
+      <c r="J521">
+        <v>47146.917</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>