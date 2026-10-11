--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 10.4c Other Biofuels Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Other Biofuels Feedstock</t>
   </si>
   <si>
     <t>Other Biofuels Losses and Co-products</t>
   </si>
   <si>
     <t>Other Biofuels Production</t>
   </si>
   <si>
     <t>Other Biofuels Imports</t>
   </si>
   <si>
     <t>Other Biofuels Exports</t>
   </si>
   <si>
     <t>Other Biofuels Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z161"/>
+  <dimension ref="A1:Z162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A161"/>
+      <selection activeCell="A13" sqref="A13:A162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="29.85" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -6446,301 +6446,301 @@
       </c>
       <c r="K144">
         <v>37.249</v>
       </c>
       <c r="L144">
         <v>754.442</v>
       </c>
       <c r="M144">
         <v>31.687</v>
       </c>
       <c r="N144">
         <v>4.043</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" s="6">
         <v>45658.0</v>
       </c>
       <c r="B145" t="s">
         <v>18</v>
       </c>
       <c r="C145" t="s">
         <v>18</v>
       </c>
       <c r="D145">
-        <v>1032.477</v>
+        <v>1031.05</v>
       </c>
       <c r="E145">
-        <v>43.364</v>
+        <v>43.304</v>
       </c>
       <c r="F145">
-        <v>5.533</v>
+        <v>5.525</v>
       </c>
       <c r="G145" t="s">
         <v>19</v>
       </c>
       <c r="H145">
         <v>0.024</v>
       </c>
       <c r="I145">
         <v>-0.024</v>
       </c>
       <c r="J145">
-        <v>724.591</v>
+        <v>698.308</v>
       </c>
       <c r="K145">
-        <v>268.914</v>
+        <v>209.687</v>
       </c>
       <c r="L145">
-        <v>763.539</v>
+        <v>821.339</v>
       </c>
       <c r="M145">
-        <v>32.069</v>
+        <v>34.496</v>
       </c>
       <c r="N145">
-        <v>4.092</v>
+        <v>4.402</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" s="6">
         <v>45689.0</v>
       </c>
       <c r="B146" t="s">
         <v>18</v>
       </c>
       <c r="C146" t="s">
         <v>18</v>
       </c>
       <c r="D146">
-        <v>1237.673</v>
+        <v>1235.601</v>
       </c>
       <c r="E146">
-        <v>51.982</v>
+        <v>51.895</v>
       </c>
       <c r="F146">
-        <v>6.633</v>
+        <v>6.622</v>
       </c>
       <c r="G146" t="s">
         <v>19</v>
       </c>
       <c r="H146">
         <v>45.439</v>
       </c>
       <c r="I146">
         <v>-45.439</v>
       </c>
       <c r="J146">
-        <v>883.613</v>
+        <v>882.465</v>
       </c>
       <c r="K146">
-        <v>159.022</v>
+        <v>184.157</v>
       </c>
       <c r="L146">
-        <v>1033.212</v>
+        <v>1006.005</v>
       </c>
       <c r="M146">
-        <v>43.395</v>
+        <v>42.252</v>
       </c>
       <c r="N146">
-        <v>5.537</v>
+        <v>5.391</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" s="6">
         <v>45717.0</v>
       </c>
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147" t="s">
         <v>18</v>
       </c>
       <c r="D147">
-        <v>1013.261</v>
+        <v>1032.76</v>
       </c>
       <c r="E147">
-        <v>42.557</v>
+        <v>43.376</v>
       </c>
       <c r="F147">
-        <v>5.43</v>
+        <v>5.535</v>
       </c>
       <c r="G147" t="s">
         <v>19</v>
       </c>
       <c r="H147">
         <v>1.169</v>
       </c>
       <c r="I147">
         <v>-1.169</v>
       </c>
       <c r="J147">
-        <v>937.99</v>
+        <v>944.62</v>
       </c>
       <c r="K147">
-        <v>54.377</v>
+        <v>62.156</v>
       </c>
       <c r="L147">
-        <v>957.715</v>
+        <v>969.435</v>
       </c>
       <c r="M147">
-        <v>40.224</v>
+        <v>40.716</v>
       </c>
       <c r="N147">
-        <v>5.132</v>
+        <v>5.195</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" s="6">
         <v>45748.0</v>
       </c>
       <c r="B148" t="s">
         <v>18</v>
       </c>
       <c r="C148" t="s">
         <v>18</v>
       </c>
       <c r="D148">
-        <v>877.427</v>
+        <v>888.099</v>
       </c>
       <c r="E148">
-        <v>36.852</v>
+        <v>37.3</v>
       </c>
       <c r="F148">
-        <v>4.702</v>
+        <v>4.759</v>
       </c>
       <c r="G148" t="s">
         <v>19</v>
       </c>
       <c r="H148">
         <v>0.04</v>
       </c>
       <c r="I148">
         <v>-0.04</v>
       </c>
       <c r="J148">
-        <v>850.438</v>
+        <v>854.721</v>
       </c>
       <c r="K148">
-        <v>-87.552</v>
+        <v>-89.899</v>
       </c>
       <c r="L148">
-        <v>964.939</v>
+        <v>977.958</v>
       </c>
       <c r="M148">
-        <v>40.527</v>
+        <v>41.074</v>
       </c>
       <c r="N148">
-        <v>5.171</v>
+        <v>5.241</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" s="6">
         <v>45778.0</v>
       </c>
       <c r="B149" t="s">
         <v>18</v>
       </c>
       <c r="C149" t="s">
         <v>18</v>
       </c>
       <c r="D149">
-        <v>1107.287</v>
+        <v>1109.42</v>
       </c>
       <c r="E149">
-        <v>46.506</v>
+        <v>46.596</v>
       </c>
       <c r="F149">
-        <v>5.934</v>
+        <v>5.945</v>
       </c>
       <c r="G149" t="s">
         <v>19</v>
       </c>
       <c r="H149">
-        <v>0.634</v>
+        <v>54.551</v>
       </c>
       <c r="I149">
-        <v>-0.634</v>
+        <v>-54.551</v>
       </c>
       <c r="J149">
-        <v>879.926</v>
+        <v>885.459</v>
       </c>
       <c r="K149">
-        <v>29.488</v>
+        <v>30.738</v>
       </c>
       <c r="L149">
-        <v>1077.165</v>
+        <v>1024.131</v>
       </c>
       <c r="M149">
-        <v>45.241</v>
+        <v>43.014</v>
       </c>
       <c r="N149">
-        <v>5.773</v>
+        <v>5.488</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" s="6">
         <v>45809.0</v>
       </c>
       <c r="B150" t="s">
         <v>18</v>
       </c>
       <c r="C150" t="s">
         <v>18</v>
       </c>
       <c r="D150">
         <v>1142.236</v>
       </c>
       <c r="E150">
         <v>47.974</v>
       </c>
       <c r="F150">
         <v>6.121</v>
       </c>
       <c r="G150" t="s">
         <v>19</v>
       </c>
       <c r="H150">
         <v>120.06</v>
       </c>
       <c r="I150">
         <v>-120.06</v>
       </c>
       <c r="J150">
         <v>628.608</v>
       </c>
       <c r="K150">
-        <v>-251.318</v>
+        <v>-256.851</v>
       </c>
       <c r="L150">
-        <v>1273.494</v>
+        <v>1279.027</v>
       </c>
       <c r="M150">
-        <v>53.487</v>
+        <v>53.719</v>
       </c>
       <c r="N150">
-        <v>6.825</v>
+        <v>6.854</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" s="6">
         <v>45839.0</v>
       </c>
       <c r="B151" t="s">
         <v>18</v>
       </c>
       <c r="C151" t="s">
         <v>18</v>
       </c>
       <c r="D151">
         <v>1289.613</v>
       </c>
       <c r="E151">
         <v>54.164</v>
       </c>
       <c r="F151">
         <v>6.911</v>
       </c>
       <c r="G151" t="s">
         <v>19</v>
       </c>
       <c r="H151">
@@ -6810,201 +6810,201 @@
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" s="6">
         <v>45901.0</v>
       </c>
       <c r="B153" t="s">
         <v>18</v>
       </c>
       <c r="C153" t="s">
         <v>18</v>
       </c>
       <c r="D153">
         <v>1341.523</v>
       </c>
       <c r="E153">
         <v>56.344</v>
       </c>
       <c r="F153">
         <v>7.189</v>
       </c>
       <c r="G153" t="s">
         <v>19</v>
       </c>
       <c r="H153">
-        <v>0.048</v>
+        <v>99.104</v>
       </c>
       <c r="I153">
-        <v>-0.048</v>
+        <v>-99.104</v>
       </c>
       <c r="J153">
         <v>841.526</v>
       </c>
       <c r="K153">
         <v>123.391</v>
       </c>
       <c r="L153">
-        <v>1218.084</v>
+        <v>1119.028</v>
       </c>
       <c r="M153">
-        <v>51.16</v>
+        <v>46.999</v>
       </c>
       <c r="N153">
-        <v>6.528</v>
+        <v>5.997</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" s="6">
         <v>45931.0</v>
       </c>
       <c r="B154" t="s">
         <v>18</v>
       </c>
       <c r="C154" t="s">
         <v>18</v>
       </c>
       <c r="D154">
-        <v>1498.174</v>
+        <v>1498.167</v>
       </c>
       <c r="E154">
         <v>62.923</v>
       </c>
       <c r="F154">
         <v>8.029</v>
       </c>
       <c r="G154" t="s">
         <v>19</v>
       </c>
-      <c r="H154" t="s">
-        <v>19</v>
+      <c r="H154">
+        <v>0</v>
       </c>
       <c r="I154">
         <v>0</v>
       </c>
       <c r="J154">
-        <v>1130.404</v>
+        <v>1137.428</v>
       </c>
       <c r="K154">
-        <v>288.879</v>
+        <v>295.902</v>
       </c>
       <c r="L154">
-        <v>1209.295</v>
+        <v>1202.265</v>
       </c>
       <c r="M154">
-        <v>50.79</v>
+        <v>50.495</v>
       </c>
       <c r="N154">
-        <v>6.481</v>
+        <v>6.443</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" s="6">
         <v>45962.0</v>
       </c>
       <c r="B155" t="s">
         <v>18</v>
       </c>
       <c r="C155" t="s">
         <v>18</v>
       </c>
       <c r="D155">
         <v>1800.885</v>
       </c>
       <c r="E155">
         <v>75.637</v>
       </c>
       <c r="F155">
         <v>9.651</v>
       </c>
       <c r="G155" t="s">
         <v>19</v>
       </c>
       <c r="H155">
         <v>96.855</v>
       </c>
       <c r="I155">
         <v>-96.855</v>
       </c>
       <c r="J155">
-        <v>879.374</v>
+        <v>1043.374</v>
       </c>
       <c r="K155">
-        <v>-251.031</v>
+        <v>-94.054</v>
       </c>
       <c r="L155">
-        <v>1955.061</v>
+        <v>1798.084</v>
       </c>
       <c r="M155">
-        <v>82.113</v>
+        <v>75.52</v>
       </c>
       <c r="N155">
-        <v>10.477</v>
+        <v>9.636</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" s="6">
         <v>45992.0</v>
       </c>
       <c r="B156" t="s">
         <v>18</v>
       </c>
       <c r="C156" t="s">
         <v>18</v>
       </c>
       <c r="D156">
         <v>1666.668</v>
       </c>
       <c r="E156">
         <v>70</v>
       </c>
       <c r="F156">
         <v>8.932</v>
       </c>
       <c r="G156" t="s">
         <v>19</v>
       </c>
       <c r="H156">
-        <v>75.256</v>
+        <v>65.849</v>
       </c>
       <c r="I156">
-        <v>-75.256</v>
+        <v>-65.849</v>
       </c>
       <c r="J156">
-        <v>1006.417</v>
+        <v>1171.417</v>
       </c>
       <c r="K156">
-        <v>127.043</v>
+        <v>128.043</v>
       </c>
       <c r="L156">
-        <v>1464.369</v>
+        <v>1472.776</v>
       </c>
       <c r="M156">
-        <v>61.503</v>
+        <v>61.857</v>
       </c>
       <c r="N156">
-        <v>7.848</v>
+        <v>7.893</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" s="6">
         <v>46023.0</v>
       </c>
       <c r="B157" t="s">
         <v>18</v>
       </c>
       <c r="C157" t="s">
         <v>18</v>
       </c>
       <c r="D157">
         <v>1028.602</v>
       </c>
       <c r="E157">
         <v>43.201</v>
       </c>
       <c r="F157">
         <v>5.512</v>
       </c>
       <c r="G157" t="s">
         <v>19</v>
       </c>
       <c r="H157" t="s">
@@ -7181,50 +7181,94 @@
         <v>6.24</v>
       </c>
       <c r="G161" t="s">
         <v>19</v>
       </c>
       <c r="H161" t="s">
         <v>19</v>
       </c>
       <c r="I161">
         <v>0</v>
       </c>
       <c r="J161">
         <v>797.709</v>
       </c>
       <c r="K161">
         <v>-212.878</v>
       </c>
       <c r="L161">
         <v>1377.301</v>
       </c>
       <c r="M161">
         <v>57.847</v>
       </c>
       <c r="N161">
         <v>7.381</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B162" t="s">
+        <v>18</v>
+      </c>
+      <c r="C162" t="s">
+        <v>18</v>
+      </c>
+      <c r="D162">
+        <v>1178.859</v>
+      </c>
+      <c r="E162">
+        <v>49.512</v>
+      </c>
+      <c r="F162">
+        <v>6.318</v>
+      </c>
+      <c r="G162" t="s">
+        <v>19</v>
+      </c>
+      <c r="H162">
+        <v>109.892</v>
+      </c>
+      <c r="I162">
+        <v>-109.892</v>
+      </c>
+      <c r="J162">
+        <v>1002.203</v>
+      </c>
+      <c r="K162">
+        <v>204.494</v>
+      </c>
+      <c r="L162">
+        <v>864.473</v>
+      </c>
+      <c r="M162">
+        <v>36.308</v>
+      </c>
+      <c r="N162">
+        <v>4.633</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7843,81 +7887,81 @@
       </c>
       <c r="K23">
         <v>174.124</v>
       </c>
       <c r="L23">
         <v>8118.452</v>
       </c>
       <c r="M23">
         <v>340.975</v>
       </c>
       <c r="N23">
         <v>43.507</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="7">
         <v>2025</v>
       </c>
       <c r="B24" t="s">
         <v>18</v>
       </c>
       <c r="C24" t="s">
         <v>18</v>
       </c>
       <c r="D24">
-        <v>14747.468</v>
+        <v>14776.266</v>
       </c>
       <c r="E24">
-        <v>619.394</v>
+        <v>620.603</v>
       </c>
       <c r="F24">
-        <v>79.032</v>
+        <v>79.186</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24">
-        <v>391.982</v>
+        <v>535.548</v>
       </c>
       <c r="I24">
-        <v>-391.982</v>
+        <v>-535.548</v>
       </c>
       <c r="J24">
-        <v>1006.417</v>
+        <v>1171.417</v>
       </c>
       <c r="K24">
-        <v>550.741</v>
+        <v>682.798</v>
       </c>
       <c r="L24">
-        <v>13804.745</v>
+        <v>13557.92</v>
       </c>
       <c r="M24">
-        <v>579.799</v>
+        <v>569.433</v>
       </c>
       <c r="N24">
-        <v>73.98</v>
+        <v>72.657</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>