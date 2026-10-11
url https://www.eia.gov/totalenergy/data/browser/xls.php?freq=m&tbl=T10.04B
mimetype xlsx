--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 10.4b Renewable Diesel Fuel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Feedstock</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Losses and Co-products</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Production</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Imports</t>
   </si>
   <si>
     <t>Renewable Diesel Fuel Exports</t>
   </si>
   <si>
     <t>Renewable Diesel Fuels Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z197"/>
+  <dimension ref="A1:Z198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A197"/>
+      <selection activeCell="A13" sqref="A13:A198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -8030,565 +8030,565 @@
       </c>
       <c r="K180">
         <v>845.14</v>
       </c>
       <c r="L180">
         <v>7005.228</v>
       </c>
       <c r="M180">
         <v>294.22</v>
       </c>
       <c r="N180">
         <v>38.487</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="6">
         <v>45658.0</v>
       </c>
       <c r="B181" t="s">
         <v>18</v>
       </c>
       <c r="C181" t="s">
         <v>18</v>
       </c>
       <c r="D181">
-        <v>5188.97</v>
+        <v>5416.398</v>
       </c>
       <c r="E181">
-        <v>217.937</v>
+        <v>227.489</v>
       </c>
       <c r="F181">
-        <v>28.508</v>
+        <v>29.758</v>
       </c>
       <c r="G181">
         <v>1</v>
       </c>
       <c r="H181">
-        <v>163.037</v>
+        <v>760.248</v>
       </c>
       <c r="I181">
-        <v>-162.037</v>
+        <v>-759.248</v>
       </c>
       <c r="J181">
-        <v>6902.569</v>
+        <v>7001.514</v>
       </c>
       <c r="K181">
-        <v>503.59</v>
+        <v>470.588</v>
       </c>
       <c r="L181">
-        <v>4523.343</v>
+        <v>4186.562</v>
       </c>
       <c r="M181">
-        <v>189.98</v>
+        <v>175.836</v>
       </c>
       <c r="N181">
-        <v>24.851</v>
+        <v>23.001</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" s="6">
         <v>45689.0</v>
       </c>
       <c r="B182" t="s">
         <v>18</v>
       </c>
       <c r="C182" t="s">
         <v>18</v>
       </c>
       <c r="D182">
-        <v>4416.012</v>
+        <v>4448.846</v>
       </c>
       <c r="E182">
-        <v>185.473</v>
+        <v>186.852</v>
       </c>
       <c r="F182">
-        <v>24.262</v>
+        <v>24.442</v>
       </c>
       <c r="G182">
         <v>442</v>
       </c>
       <c r="H182">
         <v>543.043</v>
       </c>
       <c r="I182">
         <v>-101.043</v>
       </c>
       <c r="J182">
-        <v>6113.172</v>
+        <v>6184.273</v>
       </c>
       <c r="K182">
-        <v>-789.397</v>
+        <v>-817.241</v>
       </c>
       <c r="L182">
-        <v>5104.366</v>
+        <v>5165.044</v>
       </c>
       <c r="M182">
-        <v>214.383</v>
+        <v>216.932</v>
       </c>
       <c r="N182">
-        <v>28.043</v>
+        <v>28.377</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="6">
         <v>45717.0</v>
       </c>
       <c r="B183" t="s">
         <v>18</v>
       </c>
       <c r="C183" t="s">
         <v>18</v>
       </c>
       <c r="D183">
-        <v>5412.72</v>
+        <v>5550.624</v>
       </c>
       <c r="E183">
-        <v>227.334</v>
+        <v>233.126</v>
       </c>
       <c r="F183">
-        <v>29.737</v>
+        <v>30.495</v>
       </c>
       <c r="G183">
         <v>177</v>
       </c>
       <c r="H183">
-        <v>641.086</v>
+        <v>641.665</v>
       </c>
       <c r="I183">
-        <v>-464.086</v>
+        <v>-464.665</v>
       </c>
       <c r="J183">
-        <v>5860.245</v>
+        <v>6264.123</v>
       </c>
       <c r="K183">
-        <v>-252.927</v>
+        <v>79.85</v>
       </c>
       <c r="L183">
-        <v>5201.561</v>
+        <v>5006.109</v>
       </c>
       <c r="M183">
-        <v>218.466</v>
+        <v>210.257</v>
       </c>
       <c r="N183">
-        <v>28.577</v>
+        <v>27.504</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" s="6">
         <v>45748.0</v>
       </c>
       <c r="B184" t="s">
         <v>18</v>
       </c>
       <c r="C184" t="s">
         <v>18</v>
       </c>
       <c r="D184">
-        <v>5081.983</v>
+        <v>5331.9</v>
       </c>
       <c r="E184">
-        <v>213.443</v>
+        <v>223.94</v>
       </c>
       <c r="F184">
-        <v>27.92</v>
+        <v>29.293</v>
       </c>
       <c r="G184">
         <v>33</v>
       </c>
       <c r="H184">
-        <v>1263.712</v>
+        <v>1264.307</v>
       </c>
       <c r="I184">
-        <v>-1230.712</v>
+        <v>-1231.307</v>
       </c>
       <c r="J184">
-        <v>4626.917</v>
+        <v>4973.249</v>
       </c>
       <c r="K184">
-        <v>-1233.328</v>
+        <v>-1290.874</v>
       </c>
       <c r="L184">
-        <v>5084.599</v>
+        <v>5391.467</v>
       </c>
       <c r="M184">
-        <v>213.553</v>
+        <v>226.442</v>
       </c>
       <c r="N184">
-        <v>27.935</v>
+        <v>29.621</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="6">
         <v>45778.0</v>
       </c>
       <c r="B185" t="s">
         <v>18</v>
       </c>
       <c r="C185" t="s">
         <v>18</v>
       </c>
       <c r="D185">
-        <v>6232.581</v>
+        <v>6248.071</v>
       </c>
       <c r="E185">
-        <v>261.768</v>
+        <v>262.419</v>
       </c>
       <c r="F185">
-        <v>34.242</v>
+        <v>34.327</v>
       </c>
       <c r="G185">
         <v>154</v>
       </c>
       <c r="H185">
-        <v>1008.602</v>
+        <v>1009.183</v>
       </c>
       <c r="I185">
-        <v>-854.602</v>
+        <v>-855.183</v>
       </c>
       <c r="J185">
-        <v>5309.574</v>
+        <v>5318.609</v>
       </c>
       <c r="K185">
-        <v>682.657</v>
+        <v>345.36</v>
       </c>
       <c r="L185">
-        <v>4695.322</v>
+        <v>5047.528</v>
       </c>
       <c r="M185">
-        <v>197.204</v>
+        <v>211.996</v>
       </c>
       <c r="N185">
-        <v>25.796</v>
+        <v>27.731</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="6">
         <v>45809.0</v>
       </c>
       <c r="B186" t="s">
         <v>18</v>
       </c>
       <c r="C186" t="s">
         <v>18</v>
       </c>
       <c r="D186">
-        <v>6242.018</v>
+        <v>6232.314</v>
       </c>
       <c r="E186">
-        <v>262.165</v>
+        <v>261.757</v>
       </c>
       <c r="F186">
-        <v>34.294</v>
+        <v>34.24</v>
       </c>
       <c r="G186">
         <v>81</v>
       </c>
       <c r="H186">
-        <v>1523.681</v>
+        <v>1523.682</v>
       </c>
       <c r="I186">
-        <v>-1442.681</v>
+        <v>-1442.682</v>
       </c>
       <c r="J186">
-        <v>6591.38</v>
+        <v>6581.862</v>
       </c>
       <c r="K186">
-        <v>1281.805</v>
+        <v>1263.252</v>
       </c>
       <c r="L186">
-        <v>3517.532</v>
+        <v>3526.38</v>
       </c>
       <c r="M186">
-        <v>147.736</v>
+        <v>148.108</v>
       </c>
       <c r="N186">
-        <v>19.325</v>
+        <v>19.374</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="6">
         <v>45839.0</v>
       </c>
       <c r="B187" t="s">
         <v>18</v>
       </c>
       <c r="C187" t="s">
         <v>18</v>
       </c>
       <c r="D187">
-        <v>6224.008</v>
+        <v>6221.384</v>
       </c>
       <c r="E187">
-        <v>261.408</v>
+        <v>261.298</v>
       </c>
       <c r="F187">
-        <v>34.195</v>
+        <v>34.18</v>
       </c>
       <c r="G187">
         <v>230</v>
       </c>
       <c r="H187">
-        <v>1594.163</v>
+        <v>1599.232</v>
       </c>
       <c r="I187">
-        <v>-1364.163</v>
+        <v>-1369.232</v>
       </c>
       <c r="J187">
-        <v>6406.629</v>
+        <v>6394.917</v>
       </c>
       <c r="K187">
-        <v>-184.75</v>
+        <v>-186.945</v>
       </c>
       <c r="L187">
-        <v>5044.595</v>
+        <v>5039.097</v>
       </c>
       <c r="M187">
-        <v>211.873</v>
+        <v>211.642</v>
       </c>
       <c r="N187">
-        <v>27.715</v>
+        <v>27.685</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" s="6">
         <v>45870.0</v>
       </c>
       <c r="B188" t="s">
         <v>18</v>
       </c>
       <c r="C188" t="s">
         <v>18</v>
       </c>
       <c r="D188">
         <v>5669.788</v>
       </c>
       <c r="E188">
         <v>238.131</v>
       </c>
       <c r="F188">
         <v>31.15</v>
       </c>
       <c r="G188">
         <v>441</v>
       </c>
       <c r="H188">
         <v>1339.422</v>
       </c>
       <c r="I188">
         <v>-898.422</v>
       </c>
       <c r="J188">
-        <v>5945.142</v>
+        <v>5950.142</v>
       </c>
       <c r="K188">
-        <v>-461.488</v>
+        <v>-444.775</v>
       </c>
       <c r="L188">
-        <v>5232.854</v>
+        <v>5216.141</v>
       </c>
       <c r="M188">
-        <v>219.78</v>
+        <v>219.078</v>
       </c>
       <c r="N188">
-        <v>28.749</v>
+        <v>28.657</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" s="6">
         <v>45901.0</v>
       </c>
       <c r="B189" t="s">
         <v>18</v>
       </c>
       <c r="C189" t="s">
         <v>18</v>
       </c>
       <c r="D189">
         <v>6464.234</v>
       </c>
       <c r="E189">
         <v>271.498</v>
       </c>
       <c r="F189">
         <v>35.515</v>
       </c>
       <c r="G189">
         <v>347</v>
       </c>
       <c r="H189">
-        <v>1542.853</v>
+        <v>1532.288</v>
       </c>
       <c r="I189">
-        <v>-1195.853</v>
+        <v>-1185.288</v>
       </c>
       <c r="J189">
-        <v>6462.549</v>
+        <v>6472.549</v>
       </c>
       <c r="K189">
-        <v>517.407</v>
+        <v>522.407</v>
       </c>
       <c r="L189">
-        <v>4750.974</v>
+        <v>4756.539</v>
       </c>
       <c r="M189">
-        <v>199.541</v>
+        <v>199.775</v>
       </c>
       <c r="N189">
-        <v>26.102</v>
+        <v>26.132</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" s="6">
         <v>45931.0</v>
       </c>
       <c r="B190" t="s">
         <v>18</v>
       </c>
       <c r="C190" t="s">
         <v>18</v>
       </c>
       <c r="D190">
         <v>6419.503</v>
       </c>
       <c r="E190">
         <v>269.619</v>
       </c>
       <c r="F190">
         <v>35.269</v>
       </c>
       <c r="G190">
         <v>900</v>
       </c>
       <c r="H190">
-        <v>1770.209</v>
+        <v>1769.47</v>
       </c>
       <c r="I190">
-        <v>-870.209</v>
+        <v>-869.47</v>
       </c>
       <c r="J190">
-        <v>6388.036</v>
+        <v>6394.036</v>
       </c>
       <c r="K190">
-        <v>-74.513</v>
+        <v>-78.513</v>
       </c>
       <c r="L190">
-        <v>5623.807</v>
+        <v>5628.546</v>
       </c>
       <c r="M190">
-        <v>236.2</v>
+        <v>236.399</v>
       </c>
       <c r="N190">
-        <v>30.897</v>
+        <v>30.923</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="6">
         <v>45962.0</v>
       </c>
       <c r="B191" t="s">
         <v>18</v>
       </c>
       <c r="C191" t="s">
         <v>18</v>
       </c>
       <c r="D191">
-        <v>6059.028</v>
+        <v>6067.08</v>
       </c>
       <c r="E191">
-        <v>254.479</v>
+        <v>254.817</v>
       </c>
       <c r="F191">
-        <v>33.288</v>
+        <v>33.333</v>
       </c>
       <c r="G191">
         <v>112</v>
       </c>
       <c r="H191">
-        <v>1567.641</v>
+        <v>1567.109</v>
       </c>
       <c r="I191">
-        <v>-1455.641</v>
+        <v>-1455.109</v>
       </c>
       <c r="J191">
-        <v>6598.012</v>
+        <v>6604.012</v>
       </c>
       <c r="K191">
         <v>209.976</v>
       </c>
       <c r="L191">
-        <v>4393.411</v>
+        <v>4401.995</v>
       </c>
       <c r="M191">
-        <v>184.523</v>
+        <v>184.884</v>
       </c>
       <c r="N191">
-        <v>24.137</v>
+        <v>24.185</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" s="6">
         <v>45992.0</v>
       </c>
       <c r="B192" t="s">
         <v>18</v>
       </c>
       <c r="C192" t="s">
         <v>18</v>
       </c>
       <c r="D192">
         <v>6076.428</v>
       </c>
       <c r="E192">
         <v>255.21</v>
       </c>
       <c r="F192">
         <v>33.384</v>
       </c>
       <c r="G192">
         <v>475</v>
       </c>
       <c r="H192">
-        <v>1223.202</v>
+        <v>1338.815</v>
       </c>
       <c r="I192">
-        <v>-748.202</v>
+        <v>-863.815</v>
       </c>
       <c r="J192">
-        <v>6411.795</v>
+        <v>6421.795</v>
       </c>
       <c r="K192">
-        <v>-186.217</v>
+        <v>-182.217</v>
       </c>
       <c r="L192">
-        <v>5514.443</v>
+        <v>5394.83</v>
       </c>
       <c r="M192">
-        <v>231.607</v>
+        <v>226.583</v>
       </c>
       <c r="N192">
-        <v>30.296</v>
+        <v>29.639</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" s="6">
         <v>46023.0</v>
       </c>
       <c r="B193" t="s">
         <v>18</v>
       </c>
       <c r="C193" t="s">
         <v>18</v>
       </c>
       <c r="D193">
         <v>4681.919</v>
       </c>
       <c r="E193">
         <v>196.641</v>
       </c>
       <c r="F193">
         <v>25.722</v>
       </c>
       <c r="G193" t="s">
         <v>19</v>
       </c>
       <c r="H193">
@@ -8765,50 +8765,94 @@
         <v>41.685</v>
       </c>
       <c r="G197" t="s">
         <v>19</v>
       </c>
       <c r="H197">
         <v>1865.101</v>
       </c>
       <c r="I197">
         <v>-1865.101</v>
       </c>
       <c r="J197">
         <v>7002.509</v>
       </c>
       <c r="K197">
         <v>294.811</v>
       </c>
       <c r="L197">
         <v>5427.403</v>
       </c>
       <c r="M197">
         <v>227.951</v>
       </c>
       <c r="N197">
         <v>29.818</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B198" t="s">
+        <v>18</v>
+      </c>
+      <c r="C198" t="s">
+        <v>18</v>
+      </c>
+      <c r="D198">
+        <v>7746.478</v>
+      </c>
+      <c r="E198">
+        <v>325.352</v>
+      </c>
+      <c r="F198">
+        <v>42.559</v>
+      </c>
+      <c r="G198" t="s">
+        <v>19</v>
+      </c>
+      <c r="H198">
+        <v>1287.809</v>
+      </c>
+      <c r="I198">
+        <v>-1287.809</v>
+      </c>
+      <c r="J198">
+        <v>6422.39</v>
+      </c>
+      <c r="K198">
+        <v>-580.118</v>
+      </c>
+      <c r="L198">
+        <v>7038.787</v>
+      </c>
+      <c r="M198">
+        <v>295.629</v>
+      </c>
+      <c r="N198">
+        <v>38.671</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -9559,81 +9603,81 @@
       </c>
       <c r="K26">
         <v>1053.157</v>
       </c>
       <c r="L26">
         <v>87395.293</v>
       </c>
       <c r="M26">
         <v>3670.602</v>
       </c>
       <c r="N26">
         <v>480.15</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27">
-        <v>69487.273</v>
+        <v>70146.57</v>
       </c>
       <c r="E27">
-        <v>2918.465</v>
+        <v>2946.156</v>
       </c>
       <c r="F27">
-        <v>381.763</v>
+        <v>385.385</v>
       </c>
       <c r="G27">
         <v>3393</v>
       </c>
       <c r="H27">
-        <v>14180.651</v>
+        <v>14888.464</v>
       </c>
       <c r="I27">
-        <v>-10787.651</v>
+        <v>-11495.464</v>
       </c>
       <c r="J27">
-        <v>6411.795</v>
+        <v>6421.795</v>
       </c>
       <c r="K27">
-        <v>12.815</v>
+        <v>-109.132</v>
       </c>
       <c r="L27">
-        <v>58686.807</v>
+        <v>58760.238</v>
       </c>
       <c r="M27">
-        <v>2464.846</v>
+        <v>2467.93</v>
       </c>
       <c r="N27">
-        <v>322.425</v>
+        <v>322.829</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>