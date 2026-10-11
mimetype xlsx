--- v6 (2026-08-27)
+++ v7 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 10.4a Biodiesel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Biodiesel Feedstock</t>
   </si>
   <si>
     <t>Biodiesel Losses and Co-products</t>
   </si>
   <si>
     <t>Biodiesel Production</t>
   </si>
   <si>
     <t>Biodiesel Imports</t>
   </si>
   <si>
     <t>Biodiesel Exports</t>
   </si>
   <si>
     <t>Biodiesel Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z317"/>
+  <dimension ref="A1:Z318"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A317"/>
+      <selection activeCell="A13" sqref="A13:A318"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -13304,571 +13304,571 @@
       </c>
       <c r="I300">
         <v>640.293</v>
       </c>
       <c r="J300">
         <v>3555.214</v>
       </c>
       <c r="K300">
         <v>246.661</v>
       </c>
       <c r="L300">
         <v>3774.678</v>
       </c>
       <c r="M300">
         <v>158.536</v>
       </c>
       <c r="N300">
         <v>20.228</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" s="6">
         <v>45658.0</v>
       </c>
       <c r="B301">
-        <v>10.116</v>
+        <v>10.113</v>
       </c>
       <c r="C301">
         <v>0.138</v>
       </c>
       <c r="D301">
-        <v>1861.922</v>
+        <v>1861.432</v>
       </c>
       <c r="E301">
-        <v>78.201</v>
+        <v>78.18</v>
       </c>
       <c r="F301">
-        <v>9.978</v>
+        <v>9.975</v>
       </c>
       <c r="G301">
         <v>78</v>
       </c>
       <c r="H301">
-        <v>194.513</v>
+        <v>202.632</v>
       </c>
       <c r="I301">
-        <v>-116.513</v>
+        <v>-124.632</v>
       </c>
       <c r="J301">
-        <v>3057.552</v>
+        <v>3145.79</v>
       </c>
       <c r="K301">
-        <v>-494.51</v>
+        <v>-409.425</v>
       </c>
       <c r="L301">
-        <v>2239.919</v>
+        <v>2146.225</v>
       </c>
       <c r="M301">
-        <v>94.077</v>
+        <v>90.141</v>
       </c>
       <c r="N301">
-        <v>12.004</v>
+        <v>11.502</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" s="6">
         <v>45689.0</v>
       </c>
       <c r="B302">
-        <v>10.518</v>
+        <v>10.516</v>
       </c>
       <c r="C302">
         <v>0.143</v>
       </c>
       <c r="D302">
-        <v>1935.883</v>
+        <v>1935.647</v>
       </c>
       <c r="E302">
-        <v>81.307</v>
+        <v>81.297</v>
       </c>
       <c r="F302">
-        <v>10.374</v>
+        <v>10.373</v>
       </c>
       <c r="G302">
         <v>165</v>
       </c>
       <c r="H302">
-        <v>55.669</v>
+        <v>55.738</v>
       </c>
       <c r="I302">
-        <v>109.331</v>
+        <v>109.262</v>
       </c>
       <c r="J302">
-        <v>3013.831</v>
+        <v>3084.876</v>
       </c>
       <c r="K302">
-        <v>-43.721</v>
+        <v>-60.914</v>
       </c>
       <c r="L302">
-        <v>2088.935</v>
+        <v>2105.823</v>
       </c>
       <c r="M302">
-        <v>87.735</v>
+        <v>88.445</v>
       </c>
       <c r="N302">
-        <v>11.195</v>
+        <v>11.285</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" s="6">
         <v>45717.0</v>
       </c>
       <c r="B303">
-        <v>12.797</v>
+        <v>12.884</v>
       </c>
       <c r="C303">
-        <v>0.174</v>
+        <v>0.175</v>
       </c>
       <c r="D303">
-        <v>2355.441</v>
+        <v>2371.359</v>
       </c>
       <c r="E303">
-        <v>98.929</v>
+        <v>99.597</v>
       </c>
       <c r="F303">
-        <v>12.623</v>
+        <v>12.708</v>
       </c>
       <c r="G303">
         <v>111</v>
       </c>
       <c r="H303">
-        <v>106.666</v>
+        <v>108.114</v>
       </c>
       <c r="I303">
-        <v>4.334</v>
+        <v>2.886</v>
       </c>
       <c r="J303">
-        <v>3027.501</v>
+        <v>3105.744</v>
       </c>
       <c r="K303">
-        <v>13.671</v>
+        <v>20.868</v>
       </c>
       <c r="L303">
-        <v>2346.104</v>
+        <v>2353.377</v>
       </c>
       <c r="M303">
-        <v>98.536</v>
+        <v>98.842</v>
       </c>
       <c r="N303">
-        <v>12.573</v>
+        <v>12.612</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" s="6">
         <v>45748.0</v>
       </c>
       <c r="B304">
-        <v>13.466</v>
+        <v>13.469</v>
       </c>
       <c r="C304">
         <v>0.183</v>
       </c>
       <c r="D304">
-        <v>2478.621</v>
+        <v>2479.15</v>
       </c>
       <c r="E304">
-        <v>104.102</v>
+        <v>104.124</v>
       </c>
       <c r="F304">
-        <v>13.283</v>
+        <v>13.286</v>
       </c>
       <c r="G304">
         <v>32</v>
       </c>
       <c r="H304">
-        <v>152.872</v>
+        <v>152.893</v>
       </c>
       <c r="I304">
-        <v>-120.872</v>
+        <v>-120.893</v>
       </c>
       <c r="J304">
-        <v>2914.154</v>
+        <v>2939.811</v>
       </c>
       <c r="K304">
-        <v>-113.348</v>
+        <v>-165.933</v>
       </c>
       <c r="L304">
-        <v>2471.097</v>
+        <v>2524.19</v>
       </c>
       <c r="M304">
-        <v>103.786</v>
+        <v>106.016</v>
       </c>
       <c r="N304">
-        <v>13.243</v>
+        <v>13.527</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" s="6">
         <v>45778.0</v>
       </c>
       <c r="B305">
         <v>12.951</v>
       </c>
       <c r="C305">
         <v>0.176</v>
       </c>
       <c r="D305">
-        <v>2383.854</v>
+        <v>2383.855</v>
       </c>
       <c r="E305">
         <v>100.122</v>
       </c>
       <c r="F305">
         <v>12.775</v>
       </c>
       <c r="G305">
         <v>14</v>
       </c>
       <c r="H305">
-        <v>221.083</v>
+        <v>222.469</v>
       </c>
       <c r="I305">
-        <v>-207.083</v>
+        <v>-208.469</v>
       </c>
       <c r="J305">
-        <v>2707.51</v>
+        <v>2715.51</v>
       </c>
       <c r="K305">
-        <v>-206.644</v>
+        <v>-224.301</v>
       </c>
       <c r="L305">
-        <v>2383.415</v>
+        <v>2399.687</v>
       </c>
       <c r="M305">
-        <v>100.103</v>
+        <v>100.787</v>
       </c>
       <c r="N305">
-        <v>12.773</v>
+        <v>12.86</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" s="6">
         <v>45809.0</v>
       </c>
       <c r="B306">
         <v>12.772</v>
       </c>
       <c r="C306">
         <v>0.174</v>
       </c>
       <c r="D306">
         <v>2350.844</v>
       </c>
       <c r="E306">
         <v>98.735</v>
       </c>
       <c r="F306">
         <v>12.598</v>
       </c>
       <c r="G306">
         <v>14</v>
       </c>
       <c r="H306">
-        <v>253.763</v>
+        <v>248.905</v>
       </c>
       <c r="I306">
-        <v>-239.763</v>
+        <v>-234.905</v>
       </c>
       <c r="J306">
-        <v>2646.929</v>
+        <v>2686.929</v>
       </c>
       <c r="K306">
-        <v>-60.581</v>
+        <v>-28.581</v>
       </c>
       <c r="L306">
-        <v>2171.662</v>
+        <v>2144.52</v>
       </c>
       <c r="M306">
-        <v>91.21</v>
+        <v>90.07</v>
       </c>
       <c r="N306">
-        <v>11.638</v>
+        <v>11.492</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" s="6">
         <v>45839.0</v>
       </c>
       <c r="B307">
         <v>13.54</v>
       </c>
       <c r="C307">
         <v>0.184</v>
       </c>
       <c r="D307">
         <v>2492.124</v>
       </c>
       <c r="E307">
         <v>104.669</v>
       </c>
       <c r="F307">
         <v>13.355</v>
       </c>
       <c r="G307" t="s">
         <v>19</v>
       </c>
       <c r="H307">
-        <v>305.654</v>
+        <v>306.817</v>
       </c>
       <c r="I307">
-        <v>-305.654</v>
+        <v>-306.817</v>
       </c>
       <c r="J307">
-        <v>2762.114</v>
+        <v>2787.114</v>
       </c>
       <c r="K307">
-        <v>115.185</v>
+        <v>100.185</v>
       </c>
       <c r="L307">
-        <v>2071.285</v>
+        <v>2085.122</v>
       </c>
       <c r="M307">
-        <v>86.994</v>
+        <v>87.575</v>
       </c>
       <c r="N307">
-        <v>11.1</v>
+        <v>11.174</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" s="6">
         <v>45870.0</v>
       </c>
       <c r="B308">
         <v>14.03</v>
       </c>
       <c r="C308">
         <v>0.191</v>
       </c>
       <c r="D308">
         <v>2582.334</v>
       </c>
       <c r="E308">
         <v>108.458</v>
       </c>
       <c r="F308">
         <v>13.839</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="H308">
-        <v>253.253</v>
+        <v>255.227</v>
       </c>
       <c r="I308">
-        <v>-253.253</v>
+        <v>-255.227</v>
       </c>
       <c r="J308">
-        <v>3242.195</v>
+        <v>3257.195</v>
       </c>
       <c r="K308">
-        <v>480.082</v>
+        <v>470.082</v>
       </c>
       <c r="L308">
-        <v>1848.999</v>
+        <v>1857.025</v>
       </c>
       <c r="M308">
-        <v>77.658</v>
+        <v>77.995</v>
       </c>
       <c r="N308">
-        <v>9.909</v>
+        <v>9.952</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" s="6">
         <v>45901.0</v>
       </c>
       <c r="B309">
         <v>13.409</v>
       </c>
       <c r="C309">
         <v>0.183</v>
       </c>
       <c r="D309">
         <v>2467.996</v>
       </c>
       <c r="E309">
         <v>103.656</v>
       </c>
       <c r="F309">
         <v>13.226</v>
       </c>
       <c r="G309">
         <v>1</v>
       </c>
       <c r="H309">
-        <v>175.847</v>
+        <v>175.794</v>
       </c>
       <c r="I309">
-        <v>-174.847</v>
+        <v>-174.794</v>
       </c>
       <c r="J309">
-        <v>3124.524</v>
+        <v>3123.524</v>
       </c>
       <c r="K309">
-        <v>-117.671</v>
+        <v>-133.671</v>
       </c>
       <c r="L309">
-        <v>2410.82</v>
+        <v>2426.873</v>
       </c>
       <c r="M309">
-        <v>101.254</v>
+        <v>101.929</v>
       </c>
       <c r="N309">
-        <v>12.92</v>
+        <v>13.006</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" s="6">
         <v>45931.0</v>
       </c>
       <c r="B310">
         <v>12.881</v>
       </c>
       <c r="C310">
         <v>0.175</v>
       </c>
       <c r="D310">
         <v>2370.907</v>
       </c>
       <c r="E310">
         <v>99.578</v>
       </c>
       <c r="F310">
         <v>12.706</v>
       </c>
       <c r="G310">
         <v>176</v>
       </c>
       <c r="H310">
-        <v>88.02</v>
+        <v>80.554</v>
       </c>
       <c r="I310">
-        <v>87.98</v>
+        <v>95.446</v>
       </c>
       <c r="J310">
         <v>3454.407</v>
       </c>
       <c r="K310">
-        <v>329.883</v>
+        <v>330.883</v>
       </c>
       <c r="L310">
-        <v>2129.004</v>
+        <v>2135.47</v>
       </c>
       <c r="M310">
-        <v>89.418</v>
+        <v>89.69</v>
       </c>
       <c r="N310">
-        <v>11.409</v>
+        <v>11.444</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" s="6">
         <v>45962.0</v>
       </c>
       <c r="B311">
         <v>11.326</v>
       </c>
       <c r="C311">
         <v>0.154</v>
       </c>
       <c r="D311">
         <v>2084.696</v>
       </c>
       <c r="E311">
         <v>87.557</v>
       </c>
       <c r="F311">
         <v>11.172</v>
       </c>
       <c r="G311">
         <v>135</v>
       </c>
       <c r="H311">
-        <v>72.136</v>
+        <v>4.999</v>
       </c>
       <c r="I311">
-        <v>62.864</v>
+        <v>130.001</v>
       </c>
       <c r="J311">
-        <v>3475.865</v>
+        <v>3523.865</v>
       </c>
       <c r="K311">
-        <v>21.458</v>
+        <v>69.458</v>
       </c>
       <c r="L311">
-        <v>2126.102</v>
+        <v>2145.239</v>
       </c>
       <c r="M311">
-        <v>89.296</v>
+        <v>90.1</v>
       </c>
       <c r="N311">
-        <v>11.394</v>
+        <v>11.496</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" s="6">
         <v>45992.0</v>
       </c>
       <c r="B312">
         <v>10.986</v>
       </c>
       <c r="C312">
         <v>0.15</v>
       </c>
       <c r="D312">
         <v>2022.126</v>
       </c>
       <c r="E312">
         <v>84.929</v>
       </c>
       <c r="F312">
         <v>10.837</v>
       </c>
       <c r="G312">
         <v>95</v>
       </c>
       <c r="H312">
-        <v>69.315</v>
+        <v>53.893</v>
       </c>
       <c r="I312">
-        <v>25.685</v>
+        <v>41.107</v>
       </c>
       <c r="J312">
-        <v>3416.512</v>
+        <v>3413.512</v>
       </c>
       <c r="K312">
-        <v>-59.352</v>
+        <v>-110.352</v>
       </c>
       <c r="L312">
-        <v>2107.163</v>
+        <v>2173.585</v>
       </c>
       <c r="M312">
-        <v>88.501</v>
+        <v>91.291</v>
       </c>
       <c r="N312">
-        <v>11.292</v>
+        <v>11.648</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" s="6">
         <v>46023.0</v>
       </c>
       <c r="B313">
         <v>11.718</v>
       </c>
       <c r="C313">
         <v>0.16</v>
       </c>
       <c r="D313">
         <v>2156.773</v>
       </c>
       <c r="E313">
         <v>90.584</v>
       </c>
       <c r="F313">
         <v>11.558</v>
       </c>
       <c r="G313">
         <v>27</v>
       </c>
       <c r="H313">
@@ -14045,50 +14045,94 @@
         <v>16.515</v>
       </c>
       <c r="G317">
         <v>40</v>
       </c>
       <c r="H317">
         <v>138.024</v>
       </c>
       <c r="I317">
         <v>-98.024</v>
       </c>
       <c r="J317">
         <v>2698.541</v>
       </c>
       <c r="K317">
         <v>-176.473</v>
       </c>
       <c r="L317">
         <v>3160.15</v>
       </c>
       <c r="M317">
         <v>132.726</v>
       </c>
       <c r="N317">
         <v>16.935</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B318">
+        <v>18.093</v>
+      </c>
+      <c r="C318">
+        <v>0.246</v>
+      </c>
+      <c r="D318">
+        <v>3330.199</v>
+      </c>
+      <c r="E318">
+        <v>139.868</v>
+      </c>
+      <c r="F318">
+        <v>17.847</v>
+      </c>
+      <c r="G318">
+        <v>191</v>
+      </c>
+      <c r="H318">
+        <v>244.854</v>
+      </c>
+      <c r="I318">
+        <v>-53.854</v>
+      </c>
+      <c r="J318">
+        <v>2664.115</v>
+      </c>
+      <c r="K318">
+        <v>-34.426</v>
+      </c>
+      <c r="L318">
+        <v>3310.771</v>
+      </c>
+      <c r="M318">
+        <v>139.052</v>
+      </c>
+      <c r="N318">
+        <v>17.742</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -15273,87 +15317,87 @@
       </c>
       <c r="I36">
         <v>5927.942</v>
       </c>
       <c r="J36">
         <v>3555.214</v>
       </c>
       <c r="K36">
         <v>-258.261</v>
       </c>
       <c r="L36">
         <v>45981.63</v>
       </c>
       <c r="M36">
         <v>1931.228</v>
       </c>
       <c r="N36">
         <v>246.416</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="7">
         <v>2025</v>
       </c>
       <c r="B37">
-        <v>148.792</v>
+        <v>148.878</v>
       </c>
       <c r="C37">
-        <v>2.027</v>
+        <v>2.028</v>
       </c>
       <c r="D37">
-        <v>27386.748</v>
+        <v>27402.47</v>
       </c>
       <c r="E37">
-        <v>1150.243</v>
+        <v>1150.904</v>
       </c>
       <c r="F37">
-        <v>146.766</v>
+        <v>146.85</v>
       </c>
       <c r="G37">
         <v>821</v>
       </c>
       <c r="H37">
-        <v>1948.791</v>
+        <v>1868.035</v>
       </c>
       <c r="I37">
-        <v>-1127.791</v>
+        <v>-1047.035</v>
       </c>
       <c r="J37">
-        <v>3416.512</v>
+        <v>3413.512</v>
       </c>
       <c r="K37">
-        <v>-135.548</v>
+        <v>-141.701</v>
       </c>
       <c r="L37">
-        <v>26394.505</v>
+        <v>26497.136</v>
       </c>
       <c r="M37">
-        <v>1108.569</v>
+        <v>1112.88</v>
       </c>
       <c r="N37">
-        <v>141.448</v>
+        <v>141.998</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>