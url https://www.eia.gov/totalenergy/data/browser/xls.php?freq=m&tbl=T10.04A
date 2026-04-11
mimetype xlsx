--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 10.4a Biodiesel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Biodiesel Feedstock</t>
   </si>
   <si>
     <t>Biodiesel Losses and Co-products</t>
   </si>
   <si>
     <t>Biodiesel Production</t>
   </si>
   <si>
     <t>Biodiesel Imports</t>
   </si>
   <si>
     <t>Biodiesel Exports</t>
   </si>
   <si>
     <t>Biodiesel Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z310"/>
+  <dimension ref="A1:Z312"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A310"/>
+      <selection activeCell="A13" sqref="A13:A312"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -13718,99 +13718,187 @@
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" s="6">
         <v>45931.0</v>
       </c>
       <c r="B310">
         <v>12.881</v>
       </c>
       <c r="C310">
         <v>0.175</v>
       </c>
       <c r="D310">
         <v>2370.907</v>
       </c>
       <c r="E310">
         <v>99.578</v>
       </c>
       <c r="F310">
         <v>12.706</v>
       </c>
       <c r="G310">
         <v>176</v>
       </c>
       <c r="H310">
-        <v>175.847</v>
+        <v>88.02</v>
       </c>
       <c r="I310">
-        <v>0.153</v>
+        <v>87.98</v>
       </c>
       <c r="J310">
         <v>3454.407</v>
       </c>
       <c r="K310">
         <v>329.883</v>
       </c>
       <c r="L310">
-        <v>2041.177</v>
+        <v>2129.004</v>
       </c>
       <c r="M310">
-        <v>85.729</v>
+        <v>89.418</v>
       </c>
       <c r="N310">
-        <v>10.939</v>
+        <v>11.409</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B311">
+        <v>11.326</v>
+      </c>
+      <c r="C311">
+        <v>0.154</v>
+      </c>
+      <c r="D311">
+        <v>2084.696</v>
+      </c>
+      <c r="E311">
+        <v>87.557</v>
+      </c>
+      <c r="F311">
+        <v>11.172</v>
+      </c>
+      <c r="G311">
+        <v>135</v>
+      </c>
+      <c r="H311">
+        <v>72.136</v>
+      </c>
+      <c r="I311">
+        <v>62.864</v>
+      </c>
+      <c r="J311">
+        <v>3475.865</v>
+      </c>
+      <c r="K311">
+        <v>21.458</v>
+      </c>
+      <c r="L311">
+        <v>2126.102</v>
+      </c>
+      <c r="M311">
+        <v>89.296</v>
+      </c>
+      <c r="N311">
+        <v>11.394</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B312">
+        <v>10.986</v>
+      </c>
+      <c r="C312">
+        <v>0.15</v>
+      </c>
+      <c r="D312">
+        <v>2022.126</v>
+      </c>
+      <c r="E312">
+        <v>84.929</v>
+      </c>
+      <c r="F312">
+        <v>10.837</v>
+      </c>
+      <c r="G312">
+        <v>95</v>
+      </c>
+      <c r="H312">
+        <v>69.315</v>
+      </c>
+      <c r="I312">
+        <v>25.685</v>
+      </c>
+      <c r="J312">
+        <v>3416.512</v>
+      </c>
+      <c r="K312">
+        <v>-59.352</v>
+      </c>
+      <c r="L312">
+        <v>2107.163</v>
+      </c>
+      <c r="M312">
+        <v>88.501</v>
+      </c>
+      <c r="N312">
+        <v>11.292</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z36"/>
+  <dimension ref="A1:Z37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A36"/>
+      <selection activeCell="A13" sqref="A13:A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -14958,50 +15046,94 @@
         <v>213.264</v>
       </c>
       <c r="G36">
         <v>10231</v>
       </c>
       <c r="H36">
         <v>4303.058</v>
       </c>
       <c r="I36">
         <v>5927.942</v>
       </c>
       <c r="J36">
         <v>3555.214</v>
       </c>
       <c r="K36">
         <v>-258.261</v>
       </c>
       <c r="L36">
         <v>45981.63</v>
       </c>
       <c r="M36">
         <v>1931.228</v>
       </c>
       <c r="N36">
         <v>246.416</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B37">
+        <v>148.792</v>
+      </c>
+      <c r="C37">
+        <v>2.027</v>
+      </c>
+      <c r="D37">
+        <v>27386.748</v>
+      </c>
+      <c r="E37">
+        <v>1150.243</v>
+      </c>
+      <c r="F37">
+        <v>146.766</v>
+      </c>
+      <c r="G37">
+        <v>821</v>
+      </c>
+      <c r="H37">
+        <v>1948.791</v>
+      </c>
+      <c r="I37">
+        <v>-1127.791</v>
+      </c>
+      <c r="J37">
+        <v>3416.512</v>
+      </c>
+      <c r="K37">
+        <v>-135.548</v>
+      </c>
+      <c r="L37">
+        <v>26394.505</v>
+      </c>
+      <c r="M37">
+        <v>1108.569</v>
+      </c>
+      <c r="N37">
+        <v>141.448</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>