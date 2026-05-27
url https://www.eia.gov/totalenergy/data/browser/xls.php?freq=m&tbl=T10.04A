--- v3 (2026-04-11)
+++ v4 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.4a Biodiesel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Biodiesel Feedstock</t>
   </si>
   <si>
     <t>Biodiesel Losses and Co-products</t>
   </si>
   <si>
     <t>Biodiesel Production</t>
   </si>
   <si>
     <t>Biodiesel Imports</t>
   </si>
   <si>
     <t>Biodiesel Exports</t>
   </si>
   <si>
     <t>Biodiesel Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z312"/>
+  <dimension ref="A1:Z314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A312"/>
+      <selection activeCell="A13" sqref="A13:A314"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -13825,50 +13825,138 @@
         <v>10.837</v>
       </c>
       <c r="G312">
         <v>95</v>
       </c>
       <c r="H312">
         <v>69.315</v>
       </c>
       <c r="I312">
         <v>25.685</v>
       </c>
       <c r="J312">
         <v>3416.512</v>
       </c>
       <c r="K312">
         <v>-59.352</v>
       </c>
       <c r="L312">
         <v>2107.163</v>
       </c>
       <c r="M312">
         <v>88.501</v>
       </c>
       <c r="N312">
         <v>11.292</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B313">
+        <v>11.718</v>
+      </c>
+      <c r="C313">
+        <v>0.16</v>
+      </c>
+      <c r="D313">
+        <v>2156.773</v>
+      </c>
+      <c r="E313">
+        <v>90.584</v>
+      </c>
+      <c r="F313">
+        <v>11.558</v>
+      </c>
+      <c r="G313">
+        <v>27</v>
+      </c>
+      <c r="H313">
+        <v>27.366</v>
+      </c>
+      <c r="I313">
+        <v>-0.366</v>
+      </c>
+      <c r="J313">
+        <v>3333.565</v>
+      </c>
+      <c r="K313">
+        <v>-82.948</v>
+      </c>
+      <c r="L313">
+        <v>2239.355</v>
+      </c>
+      <c r="M313">
+        <v>94.053</v>
+      </c>
+      <c r="N313">
+        <v>12.001</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B314">
+        <v>12.722</v>
+      </c>
+      <c r="C314">
+        <v>0.173</v>
+      </c>
+      <c r="D314">
+        <v>2341.561</v>
+      </c>
+      <c r="E314">
+        <v>98.346</v>
+      </c>
+      <c r="F314">
+        <v>12.548</v>
+      </c>
+      <c r="G314">
+        <v>2</v>
+      </c>
+      <c r="H314">
+        <v>51.094</v>
+      </c>
+      <c r="I314">
+        <v>-49.094</v>
+      </c>
+      <c r="J314">
+        <v>3264.588</v>
+      </c>
+      <c r="K314">
+        <v>-68.977</v>
+      </c>
+      <c r="L314">
+        <v>2361.444</v>
+      </c>
+      <c r="M314">
+        <v>99.181</v>
+      </c>
+      <c r="N314">
+        <v>12.655</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>