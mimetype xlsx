--- v4 (2026-05-27)
+++ v5 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 10.4a Biodiesel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Biodiesel Feedstock</t>
   </si>
   <si>
     <t>Biodiesel Losses and Co-products</t>
   </si>
   <si>
     <t>Biodiesel Production</t>
   </si>
   <si>
     <t>Biodiesel Imports</t>
   </si>
   <si>
     <t>Biodiesel Exports</t>
   </si>
   <si>
     <t>Biodiesel Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z314"/>
+  <dimension ref="A1:Z315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A314"/>
+      <selection activeCell="A13" sqref="A13:A315"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -13913,50 +13913,94 @@
         <v>12.548</v>
       </c>
       <c r="G314">
         <v>2</v>
       </c>
       <c r="H314">
         <v>51.094</v>
       </c>
       <c r="I314">
         <v>-49.094</v>
       </c>
       <c r="J314">
         <v>3264.588</v>
       </c>
       <c r="K314">
         <v>-68.977</v>
       </c>
       <c r="L314">
         <v>2361.444</v>
       </c>
       <c r="M314">
         <v>99.181</v>
       </c>
       <c r="N314">
         <v>12.655</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B315">
+        <v>14.81</v>
+      </c>
+      <c r="C315">
+        <v>0.202</v>
+      </c>
+      <c r="D315">
+        <v>2725.972</v>
+      </c>
+      <c r="E315">
+        <v>114.491</v>
+      </c>
+      <c r="F315">
+        <v>14.608</v>
+      </c>
+      <c r="G315">
+        <v>6</v>
+      </c>
+      <c r="H315">
+        <v>200.714</v>
+      </c>
+      <c r="I315">
+        <v>-194.714</v>
+      </c>
+      <c r="J315">
+        <v>3192.411</v>
+      </c>
+      <c r="K315">
+        <v>-72.177</v>
+      </c>
+      <c r="L315">
+        <v>2603.435</v>
+      </c>
+      <c r="M315">
+        <v>109.344</v>
+      </c>
+      <c r="N315">
+        <v>13.952</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>