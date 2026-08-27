--- v5 (2026-07-12)
+++ v6 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 10.4a Biodiesel Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Biodiesel Feedstock</t>
   </si>
   <si>
     <t>Biodiesel Losses and Co-products</t>
   </si>
   <si>
     <t>Biodiesel Production</t>
   </si>
   <si>
     <t>Biodiesel Imports</t>
   </si>
   <si>
     <t>Biodiesel Exports</t>
   </si>
   <si>
     <t>Biodiesel Net Imports</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z315"/>
+  <dimension ref="A1:Z317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A315"/>
+      <selection activeCell="A13" sqref="A13:A317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="20.138" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -13957,50 +13957,138 @@
         <v>14.608</v>
       </c>
       <c r="G315">
         <v>6</v>
       </c>
       <c r="H315">
         <v>200.714</v>
       </c>
       <c r="I315">
         <v>-194.714</v>
       </c>
       <c r="J315">
         <v>3192.411</v>
       </c>
       <c r="K315">
         <v>-72.177</v>
       </c>
       <c r="L315">
         <v>2603.435</v>
       </c>
       <c r="M315">
         <v>109.344</v>
       </c>
       <c r="N315">
         <v>13.952</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B316">
+        <v>15.546</v>
+      </c>
+      <c r="C316">
+        <v>0.212</v>
+      </c>
+      <c r="D316">
+        <v>2861.343</v>
+      </c>
+      <c r="E316">
+        <v>120.176</v>
+      </c>
+      <c r="F316">
+        <v>15.334</v>
+      </c>
+      <c r="G316" t="s">
+        <v>19</v>
+      </c>
+      <c r="H316">
+        <v>140.541</v>
+      </c>
+      <c r="I316">
+        <v>-140.541</v>
+      </c>
+      <c r="J316">
+        <v>2875.014</v>
+      </c>
+      <c r="K316">
+        <v>-317.396</v>
+      </c>
+      <c r="L316">
+        <v>3038.198</v>
+      </c>
+      <c r="M316">
+        <v>127.604</v>
+      </c>
+      <c r="N316">
+        <v>16.282</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B317">
+        <v>16.743</v>
+      </c>
+      <c r="C317">
+        <v>0.228</v>
+      </c>
+      <c r="D317">
+        <v>3081.701</v>
+      </c>
+      <c r="E317">
+        <v>129.431</v>
+      </c>
+      <c r="F317">
+        <v>16.515</v>
+      </c>
+      <c r="G317">
+        <v>40</v>
+      </c>
+      <c r="H317">
+        <v>138.024</v>
+      </c>
+      <c r="I317">
+        <v>-98.024</v>
+      </c>
+      <c r="J317">
+        <v>2698.541</v>
+      </c>
+      <c r="K317">
+        <v>-176.473</v>
+      </c>
+      <c r="L317">
+        <v>3160.15</v>
+      </c>
+      <c r="M317">
+        <v>132.726</v>
+      </c>
+      <c r="N317">
+        <v>16.935</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>