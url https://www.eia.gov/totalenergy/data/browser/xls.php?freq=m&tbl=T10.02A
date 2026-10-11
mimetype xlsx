--- v7 (2026-08-27)
+++ v8 (2026-10-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>September 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: September 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 24, 2026</t>
+    <t>Next Update: October 27, 2026</t>
   </si>
   <si>
     <t>Table 10.2a Renewable Energy Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Renewable Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z654"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A654"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28124,541 +28124,541 @@
       <c r="D637">
         <v>31.598</v>
       </c>
       <c r="E637">
         <v>54.027</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>6.159</v>
       </c>
       <c r="K637">
         <v>5.879</v>
       </c>
       <c r="L637">
-        <v>1.87</v>
+        <v>1.855</v>
       </c>
       <c r="M637">
-        <v>13.907</v>
+        <v>13.893</v>
       </c>
       <c r="N637">
-        <v>20.671</v>
+        <v>20.656</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3.038</v>
       </c>
       <c r="C638">
         <v>20.449</v>
       </c>
       <c r="D638">
         <v>28.54</v>
       </c>
       <c r="E638">
         <v>52.028</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>5.571</v>
       </c>
       <c r="K638">
         <v>5.328</v>
       </c>
       <c r="L638">
-        <v>1.737</v>
+        <v>1.73</v>
       </c>
       <c r="M638">
-        <v>12.636</v>
+        <v>12.629</v>
       </c>
       <c r="N638">
-        <v>19.639</v>
+        <v>19.632</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>3.363</v>
       </c>
       <c r="C639">
         <v>28.097</v>
       </c>
       <c r="D639">
         <v>31.598</v>
       </c>
       <c r="E639">
         <v>63.058</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>6.036</v>
       </c>
       <c r="K639">
         <v>5.87</v>
       </c>
       <c r="L639">
-        <v>1.907</v>
+        <v>1.903</v>
       </c>
       <c r="M639">
-        <v>13.813</v>
+        <v>13.809</v>
       </c>
       <c r="N639">
-        <v>22.903</v>
+        <v>22.899</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3.255</v>
       </c>
       <c r="C640">
         <v>30.789</v>
       </c>
       <c r="D640">
         <v>30.579</v>
       </c>
       <c r="E640">
         <v>64.623</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>5.753</v>
       </c>
       <c r="K640">
         <v>5.615</v>
       </c>
       <c r="L640">
-        <v>1.945</v>
+        <v>1.959</v>
       </c>
       <c r="M640">
-        <v>13.314</v>
+        <v>13.327</v>
       </c>
       <c r="N640">
-        <v>23.242</v>
+        <v>23.255</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>3.363</v>
       </c>
       <c r="C641">
         <v>32.47</v>
       </c>
       <c r="D641">
         <v>31.598</v>
       </c>
       <c r="E641">
         <v>67.432</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>6.008</v>
       </c>
       <c r="K641">
         <v>5.211</v>
       </c>
       <c r="L641">
-        <v>1.932</v>
+        <v>1.945</v>
       </c>
       <c r="M641">
-        <v>13.151</v>
+        <v>13.164</v>
       </c>
       <c r="N641">
-        <v>23.813</v>
+        <v>23.826</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3.255</v>
       </c>
       <c r="C642">
         <v>32.99</v>
       </c>
       <c r="D642">
         <v>30.579</v>
       </c>
       <c r="E642">
         <v>66.824</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>6.182</v>
       </c>
       <c r="K642">
         <v>5.474</v>
       </c>
       <c r="L642">
-        <v>1.996</v>
+        <v>2.007</v>
       </c>
       <c r="M642">
-        <v>13.652</v>
+        <v>13.664</v>
       </c>
       <c r="N642">
-        <v>24.294</v>
+        <v>24.306</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>3.363</v>
       </c>
       <c r="C643">
         <v>34.564</v>
       </c>
       <c r="D643">
         <v>31.598</v>
       </c>
       <c r="E643">
         <v>69.526</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>6.317</v>
       </c>
       <c r="K643">
         <v>5.599</v>
       </c>
       <c r="L643">
-        <v>2.027</v>
+        <v>2.016</v>
       </c>
       <c r="M643">
-        <v>13.943</v>
+        <v>13.932</v>
       </c>
       <c r="N643">
-        <v>24.999</v>
+        <v>24.988</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>3.363</v>
       </c>
       <c r="C644">
         <v>32.502</v>
       </c>
       <c r="D644">
         <v>31.598</v>
       </c>
       <c r="E644">
         <v>67.464</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
         <v>6.213</v>
       </c>
       <c r="K644">
         <v>5.583</v>
       </c>
       <c r="L644">
-        <v>2.014</v>
+        <v>1.995</v>
       </c>
       <c r="M644">
-        <v>13.81</v>
+        <v>13.791</v>
       </c>
       <c r="N644">
-        <v>24.505</v>
+        <v>24.486</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3.255</v>
       </c>
       <c r="C645">
         <v>28.279</v>
       </c>
       <c r="D645">
         <v>30.579</v>
       </c>
       <c r="E645">
         <v>62.113</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
         <v>6.036</v>
       </c>
       <c r="K645">
         <v>5.53</v>
       </c>
       <c r="L645">
-        <v>1.91</v>
+        <v>1.902</v>
       </c>
       <c r="M645">
-        <v>13.476</v>
+        <v>13.468</v>
       </c>
       <c r="N645">
-        <v>23.187</v>
+        <v>23.179</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>3.363</v>
       </c>
       <c r="C646">
         <v>26.78</v>
       </c>
       <c r="D646">
         <v>31.598</v>
       </c>
       <c r="E646">
         <v>61.742</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
         <v>6.073</v>
       </c>
       <c r="K646">
         <v>5.526</v>
       </c>
       <c r="L646">
-        <v>2.043</v>
+        <v>2.062</v>
       </c>
       <c r="M646">
-        <v>13.643</v>
+        <v>13.662</v>
       </c>
       <c r="N646">
-        <v>22.35</v>
+        <v>22.369</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>3.255</v>
       </c>
       <c r="C647">
         <v>21.217</v>
       </c>
       <c r="D647">
         <v>30.579</v>
       </c>
       <c r="E647">
         <v>55.051</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>5.833</v>
       </c>
       <c r="K647">
         <v>5.697</v>
       </c>
       <c r="L647">
-        <v>1.848</v>
+        <v>1.846</v>
       </c>
       <c r="M647">
-        <v>13.378</v>
+        <v>13.376</v>
       </c>
       <c r="N647">
-        <v>20.526</v>
+        <v>20.525</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>3.363</v>
       </c>
       <c r="C648">
         <v>19.642</v>
       </c>
       <c r="D648">
         <v>31.598</v>
       </c>
       <c r="E648">
         <v>54.603</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
         <v>6.202</v>
       </c>
       <c r="K648">
         <v>5.844</v>
       </c>
       <c r="L648">
-        <v>2.033</v>
+        <v>2.037</v>
       </c>
       <c r="M648">
-        <v>14.079</v>
+        <v>14.083</v>
       </c>
       <c r="N648">
-        <v>21.024</v>
+        <v>21.029</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>3.363</v>
       </c>
       <c r="C649">
         <v>20.379</v>
       </c>
       <c r="D649">
         <v>29.174</v>
       </c>
       <c r="E649">
         <v>52.916</v>
       </c>
       <c r="F649">
         <v>0.148</v>
       </c>
       <c r="G649">
         <v>1.673</v>
       </c>
       <c r="H649">
@@ -28835,50 +28835,94 @@
         <v>0.122</v>
       </c>
       <c r="G653">
         <v>1.673</v>
       </c>
       <c r="H653">
         <v>10.4</v>
       </c>
       <c r="I653">
         <v>0.044</v>
       </c>
       <c r="J653">
         <v>5.941</v>
       </c>
       <c r="K653">
         <v>5.541</v>
       </c>
       <c r="L653">
         <v>2.072</v>
       </c>
       <c r="M653">
         <v>13.555</v>
       </c>
       <c r="N653">
         <v>25.794</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>3.255</v>
+      </c>
+      <c r="C654">
+        <v>35.554</v>
+      </c>
+      <c r="D654">
+        <v>28.233</v>
+      </c>
+      <c r="E654">
+        <v>67.041</v>
+      </c>
+      <c r="F654">
+        <v>0.126</v>
+      </c>
+      <c r="G654">
+        <v>1.619</v>
+      </c>
+      <c r="H654">
+        <v>10.419</v>
+      </c>
+      <c r="I654">
+        <v>0.045</v>
+      </c>
+      <c r="J654">
+        <v>5.894</v>
+      </c>
+      <c r="K654">
+        <v>5.545</v>
+      </c>
+      <c r="L654">
+        <v>2.013</v>
+      </c>
+      <c r="M654">
+        <v>13.452</v>
+      </c>
+      <c r="N654">
+        <v>25.662</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32381,57 +32425,57 @@
       <c r="D89">
         <v>372.046</v>
       </c>
       <c r="E89">
         <v>738.49</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
         <v>72.383</v>
       </c>
       <c r="K89">
         <v>67.157</v>
       </c>
       <c r="L89">
-        <v>23.262</v>
+        <v>23.258</v>
       </c>
       <c r="M89">
-        <v>162.802</v>
+        <v>162.798</v>
       </c>
       <c r="N89">
-        <v>271.154</v>
+        <v>271.15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>