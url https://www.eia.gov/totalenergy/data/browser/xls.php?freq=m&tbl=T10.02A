--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 10.2a Renewable Energy Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Renewable Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28097,510 +28097,598 @@
       </c>
       <c r="J636">
         <v>6.143</v>
       </c>
       <c r="K636">
         <v>6.05</v>
       </c>
       <c r="L636">
         <v>2.291</v>
       </c>
       <c r="M636">
         <v>14.484</v>
       </c>
       <c r="N636">
         <v>20.72</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3.363</v>
       </c>
       <c r="C637">
-        <v>16.125</v>
+        <v>16.126</v>
       </c>
       <c r="D637">
         <v>31.061</v>
       </c>
       <c r="E637">
-        <v>50.549</v>
+        <v>50.55</v>
       </c>
       <c r="F637">
-        <v>0.107</v>
+        <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>6.159</v>
       </c>
       <c r="K637">
         <v>5.879</v>
       </c>
       <c r="L637">
         <v>2.239</v>
       </c>
       <c r="M637">
         <v>14.277</v>
       </c>
       <c r="N637">
-        <v>21.039</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3.038</v>
       </c>
       <c r="C638">
-        <v>17.474</v>
+        <v>17.475</v>
       </c>
       <c r="D638">
         <v>28.055</v>
       </c>
       <c r="E638">
-        <v>48.566</v>
+        <v>48.567</v>
       </c>
       <c r="F638">
-        <v>0.087</v>
+        <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
-        <v>5.365</v>
+        <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>5.571</v>
       </c>
       <c r="K638">
         <v>5.328</v>
       </c>
       <c r="L638">
         <v>2.08</v>
       </c>
       <c r="M638">
         <v>12.979</v>
       </c>
       <c r="N638">
-        <v>19.981</v>
+        <v>19.983</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>3.363</v>
       </c>
       <c r="C639">
-        <v>23.798</v>
+        <v>23.8</v>
       </c>
       <c r="D639">
         <v>31.061</v>
       </c>
       <c r="E639">
-        <v>58.223</v>
+        <v>58.224</v>
       </c>
       <c r="F639">
-        <v>0.092</v>
+        <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
-        <v>7.27</v>
+        <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>6.036</v>
       </c>
       <c r="K639">
         <v>5.87</v>
       </c>
       <c r="L639">
         <v>2.284</v>
       </c>
       <c r="M639">
         <v>14.19</v>
       </c>
       <c r="N639">
-        <v>23.272</v>
+        <v>23.28</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3.255</v>
       </c>
       <c r="C640">
-        <v>26.09</v>
+        <v>26.092</v>
       </c>
       <c r="D640">
         <v>30.059</v>
       </c>
       <c r="E640">
-        <v>59.404</v>
+        <v>59.406</v>
       </c>
       <c r="F640">
-        <v>0.113</v>
+        <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
-        <v>8.14</v>
+        <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>5.753</v>
       </c>
       <c r="K640">
         <v>5.615</v>
       </c>
       <c r="L640">
         <v>2.329</v>
       </c>
       <c r="M640">
         <v>13.698</v>
       </c>
       <c r="N640">
-        <v>23.614</v>
+        <v>23.626</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>3.363</v>
       </c>
       <c r="C641">
-        <v>27.636</v>
+        <v>27.638</v>
       </c>
       <c r="D641">
         <v>31.061</v>
       </c>
       <c r="E641">
-        <v>62.06</v>
+        <v>62.062</v>
       </c>
       <c r="F641">
-        <v>0.109</v>
+        <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
-        <v>8.844</v>
+        <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>6.008</v>
       </c>
       <c r="K641">
         <v>5.211</v>
       </c>
       <c r="L641">
         <v>2.313</v>
       </c>
       <c r="M641">
         <v>13.532</v>
       </c>
       <c r="N641">
         <v>24.194</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3.255</v>
       </c>
       <c r="C642">
-        <v>28.025</v>
+        <v>28.028</v>
       </c>
       <c r="D642">
         <v>30.059</v>
       </c>
       <c r="E642">
-        <v>61.339</v>
+        <v>61.342</v>
       </c>
       <c r="F642">
-        <v>0.1</v>
+        <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
-        <v>8.886</v>
+        <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>6.182</v>
       </c>
       <c r="K642">
         <v>5.474</v>
       </c>
       <c r="L642">
         <v>2.39</v>
       </c>
       <c r="M642">
         <v>14.046</v>
       </c>
       <c r="N642">
-        <v>24.681</v>
+        <v>24.688</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>3.363</v>
       </c>
       <c r="C643">
-        <v>29.251</v>
+        <v>29.252</v>
       </c>
       <c r="D643">
         <v>31.061</v>
       </c>
       <c r="E643">
-        <v>63.675</v>
+        <v>63.677</v>
       </c>
       <c r="F643">
-        <v>0.089</v>
+        <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
-        <v>9.258</v>
+        <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>6.317</v>
       </c>
       <c r="K643">
         <v>5.599</v>
       </c>
       <c r="L643">
         <v>2.428</v>
       </c>
       <c r="M643">
         <v>14.344</v>
       </c>
       <c r="N643">
-        <v>25.39</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>3.363</v>
       </c>
       <c r="C644">
-        <v>27.569</v>
+        <v>27.568</v>
       </c>
       <c r="D644">
         <v>31.061</v>
       </c>
       <c r="E644">
-        <v>61.993</v>
+        <v>61.992</v>
       </c>
       <c r="F644">
-        <v>0.098</v>
+        <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
-        <v>8.884</v>
+        <v>8.895</v>
       </c>
       <c r="I644">
-        <v>0.026</v>
+        <v>0.028</v>
       </c>
       <c r="J644">
         <v>6.213</v>
       </c>
       <c r="K644">
         <v>5.583</v>
       </c>
       <c r="L644">
         <v>2.412</v>
       </c>
       <c r="M644">
         <v>14.208</v>
       </c>
       <c r="N644">
-        <v>24.889</v>
+        <v>24.902</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3.255</v>
       </c>
       <c r="C645">
-        <v>25.035</v>
+        <v>24.049</v>
       </c>
       <c r="D645">
         <v>30.059</v>
       </c>
       <c r="E645">
-        <v>58.349</v>
+        <v>57.363</v>
       </c>
       <c r="F645">
-        <v>0.067</v>
+        <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
-        <v>7.991</v>
+        <v>7.998</v>
       </c>
       <c r="I645">
-        <v>0.025</v>
+        <v>0.027</v>
       </c>
       <c r="J645">
         <v>6.036</v>
       </c>
       <c r="K645">
         <v>5.53</v>
       </c>
       <c r="L645">
         <v>2.287</v>
       </c>
       <c r="M645">
         <v>13.853</v>
       </c>
       <c r="N645">
-        <v>23.556</v>
+        <v>23.564</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>3.363</v>
       </c>
       <c r="C646">
-        <v>22.673</v>
+        <v>22.678</v>
       </c>
       <c r="D646">
         <v>31.061</v>
       </c>
       <c r="E646">
-        <v>57.097</v>
+        <v>57.102</v>
       </c>
       <c r="F646">
-        <v>0.076</v>
+        <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
-        <v>0.048</v>
+        <v>0.05</v>
       </c>
       <c r="J646">
         <v>6.073</v>
       </c>
       <c r="K646">
         <v>5.526</v>
       </c>
       <c r="L646">
-        <v>2.518</v>
+        <v>2.447</v>
       </c>
       <c r="M646">
-        <v>14.117</v>
+        <v>14.046</v>
       </c>
       <c r="N646">
-        <v>22.822</v>
+        <v>22.754</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>3.255</v>
+      </c>
+      <c r="C647">
+        <v>18.035</v>
+      </c>
+      <c r="D647">
+        <v>30.059</v>
+      </c>
+      <c r="E647">
+        <v>51.348</v>
+      </c>
+      <c r="F647">
+        <v>0.09</v>
+      </c>
+      <c r="G647">
+        <v>1.619</v>
+      </c>
+      <c r="H647">
+        <v>5.39</v>
+      </c>
+      <c r="I647">
+        <v>0.05</v>
+      </c>
+      <c r="J647">
+        <v>5.833</v>
+      </c>
+      <c r="K647">
+        <v>5.697</v>
+      </c>
+      <c r="L647">
+        <v>2.213</v>
+      </c>
+      <c r="M647">
+        <v>13.743</v>
+      </c>
+      <c r="N647">
+        <v>20.891</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>3.363</v>
+      </c>
+      <c r="C648">
+        <v>16.628</v>
+      </c>
+      <c r="D648">
+        <v>31.061</v>
+      </c>
+      <c r="E648">
+        <v>51.052</v>
+      </c>
+      <c r="F648">
+        <v>0.117</v>
+      </c>
+      <c r="G648">
+        <v>1.673</v>
+      </c>
+      <c r="H648">
+        <v>5.099</v>
+      </c>
+      <c r="I648">
+        <v>0.057</v>
+      </c>
+      <c r="J648">
+        <v>6.202</v>
+      </c>
+      <c r="K648">
+        <v>5.844</v>
+      </c>
+      <c r="L648">
+        <v>2.435</v>
+      </c>
+      <c r="M648">
+        <v>14.48</v>
+      </c>
+      <c r="N648">
+        <v>21.426</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32036,50 +32124,94 @@
         <v>1.06</v>
       </c>
       <c r="G88">
         <v>19.7</v>
       </c>
       <c r="H88">
         <v>75.809</v>
       </c>
       <c r="I88">
         <v>0.455</v>
       </c>
       <c r="J88">
         <v>71.682</v>
       </c>
       <c r="K88">
         <v>72.158</v>
       </c>
       <c r="L88">
         <v>27.699</v>
       </c>
       <c r="M88">
         <v>171.539</v>
       </c>
       <c r="N88">
         <v>268.562</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>39.6</v>
+      </c>
+      <c r="C89">
+        <v>277.367</v>
+      </c>
+      <c r="D89">
+        <v>365.719</v>
+      </c>
+      <c r="E89">
+        <v>682.686</v>
+      </c>
+      <c r="F89">
+        <v>1.158</v>
+      </c>
+      <c r="G89">
+        <v>19.7</v>
+      </c>
+      <c r="H89">
+        <v>87.017</v>
+      </c>
+      <c r="I89">
+        <v>0.477</v>
+      </c>
+      <c r="J89">
+        <v>72.383</v>
+      </c>
+      <c r="K89">
+        <v>67.157</v>
+      </c>
+      <c r="L89">
+        <v>27.856</v>
+      </c>
+      <c r="M89">
+        <v>167.397</v>
+      </c>
+      <c r="N89">
+        <v>275.748</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>