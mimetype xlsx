--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 10.2a Renewable Energy Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Renewable Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -25988,2677 +25988,2765 @@
       </c>
       <c r="K588">
         <v>3.061</v>
       </c>
       <c r="L588">
         <v>2.295</v>
       </c>
       <c r="M588">
         <v>11.506</v>
       </c>
       <c r="N588">
         <v>16.158</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>3.363</v>
       </c>
       <c r="C589">
         <v>9.292</v>
       </c>
       <c r="D589">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E589">
-        <v>42.959</v>
+        <v>42.924</v>
       </c>
       <c r="F589">
         <v>0.085</v>
       </c>
       <c r="G589">
         <v>1.823</v>
       </c>
       <c r="H589">
         <v>3.053</v>
       </c>
       <c r="I589">
         <v>0.047</v>
       </c>
       <c r="J589">
         <v>6.126</v>
       </c>
       <c r="K589">
         <v>3.427</v>
       </c>
       <c r="L589">
         <v>1.883</v>
       </c>
       <c r="M589">
         <v>11.436</v>
       </c>
       <c r="N589">
         <v>16.444</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>3.038</v>
       </c>
       <c r="C590">
         <v>9.898</v>
       </c>
       <c r="D590">
-        <v>27.371</v>
+        <v>27.34</v>
       </c>
       <c r="E590">
-        <v>40.306</v>
+        <v>40.275</v>
       </c>
       <c r="F590">
         <v>0.074</v>
       </c>
       <c r="G590">
         <v>1.646</v>
       </c>
       <c r="H590">
         <v>3.293</v>
       </c>
       <c r="I590">
         <v>0.043</v>
       </c>
       <c r="J590">
         <v>5.679</v>
       </c>
       <c r="K590">
         <v>2.895</v>
       </c>
       <c r="L590">
         <v>1.77</v>
       </c>
       <c r="M590">
         <v>10.343</v>
       </c>
       <c r="N590">
         <v>15.399</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>3.363</v>
       </c>
       <c r="C591">
         <v>14.135</v>
       </c>
       <c r="D591">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E591">
-        <v>47.802</v>
+        <v>47.767</v>
       </c>
       <c r="F591">
         <v>0.077</v>
       </c>
       <c r="G591">
         <v>1.732</v>
       </c>
       <c r="H591">
         <v>4.545</v>
       </c>
       <c r="I591">
         <v>0.066</v>
       </c>
       <c r="J591">
         <v>6.115</v>
       </c>
       <c r="K591">
         <v>3.319</v>
       </c>
       <c r="L591">
         <v>2.226</v>
       </c>
       <c r="M591">
         <v>11.659</v>
       </c>
       <c r="N591">
         <v>18.079</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>3.255</v>
       </c>
       <c r="C592">
         <v>15.71</v>
       </c>
       <c r="D592">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="E592">
-        <v>48.29</v>
+        <v>48.257</v>
       </c>
       <c r="F592">
         <v>0.073</v>
       </c>
       <c r="G592">
         <v>1.746</v>
       </c>
       <c r="H592">
         <v>5.041</v>
       </c>
       <c r="I592">
         <v>0.056</v>
       </c>
       <c r="J592">
         <v>5.854</v>
       </c>
       <c r="K592">
         <v>3.224</v>
       </c>
       <c r="L592">
         <v>2.102</v>
       </c>
       <c r="M592">
         <v>11.18</v>
       </c>
       <c r="N592">
         <v>18.097</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>3.363</v>
       </c>
       <c r="C593">
         <v>17.317</v>
       </c>
       <c r="D593">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E593">
-        <v>50.983</v>
+        <v>50.949</v>
       </c>
       <c r="F593">
         <v>0.079</v>
       </c>
       <c r="G593">
         <v>1.847</v>
       </c>
       <c r="H593">
         <v>5.46</v>
       </c>
       <c r="I593">
         <v>0.048</v>
       </c>
       <c r="J593">
         <v>6.002</v>
       </c>
       <c r="K593">
         <v>3.149</v>
       </c>
       <c r="L593">
         <v>2.376</v>
       </c>
       <c r="M593">
         <v>11.527</v>
       </c>
       <c r="N593">
         <v>18.96</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>3.255</v>
       </c>
       <c r="C594">
         <v>17.464</v>
       </c>
       <c r="D594">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="E594">
-        <v>50.044</v>
+        <v>50.011</v>
       </c>
       <c r="F594">
         <v>0.082</v>
       </c>
       <c r="G594">
         <v>1.757</v>
       </c>
       <c r="H594">
         <v>5.51</v>
       </c>
       <c r="I594">
         <v>0.039</v>
       </c>
       <c r="J594">
         <v>6.017</v>
       </c>
       <c r="K594">
         <v>3.22</v>
       </c>
       <c r="L594">
         <v>2.329</v>
       </c>
       <c r="M594">
         <v>11.565</v>
       </c>
       <c r="N594">
         <v>18.953</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>3.363</v>
       </c>
       <c r="C595">
         <v>17.667</v>
       </c>
       <c r="D595">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E595">
-        <v>51.333</v>
+        <v>51.299</v>
       </c>
       <c r="F595">
         <v>0.077</v>
       </c>
       <c r="G595">
         <v>1.807</v>
       </c>
       <c r="H595">
         <v>5.677</v>
       </c>
       <c r="I595">
         <v>0.028</v>
       </c>
       <c r="J595">
         <v>6.251</v>
       </c>
       <c r="K595">
         <v>3.52</v>
       </c>
       <c r="L595">
         <v>2.396</v>
       </c>
       <c r="M595">
         <v>12.167</v>
       </c>
       <c r="N595">
         <v>19.757</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>3.363</v>
       </c>
       <c r="C596">
         <v>16.656</v>
       </c>
       <c r="D596">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E596">
-        <v>50.322</v>
+        <v>50.288</v>
       </c>
       <c r="F596">
         <v>0.073</v>
       </c>
       <c r="G596">
         <v>1.815</v>
       </c>
       <c r="H596">
         <v>5.456</v>
       </c>
       <c r="I596">
         <v>0.04</v>
       </c>
       <c r="J596">
         <v>6.257</v>
       </c>
       <c r="K596">
         <v>3.487</v>
       </c>
       <c r="L596">
         <v>2.325</v>
       </c>
       <c r="M596">
         <v>12.068</v>
       </c>
       <c r="N596">
         <v>19.452</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>3.255</v>
       </c>
       <c r="C597">
         <v>14.731</v>
       </c>
       <c r="D597">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="E597">
-        <v>47.311</v>
+        <v>47.278</v>
       </c>
       <c r="F597">
         <v>0.063</v>
       </c>
       <c r="G597">
         <v>1.765</v>
       </c>
       <c r="H597">
         <v>4.872</v>
       </c>
       <c r="I597">
         <v>0.046</v>
       </c>
       <c r="J597">
         <v>6.049</v>
       </c>
       <c r="K597">
         <v>3.363</v>
       </c>
       <c r="L597">
         <v>2.196</v>
       </c>
       <c r="M597">
         <v>11.608</v>
       </c>
       <c r="N597">
         <v>18.355</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>3.363</v>
       </c>
       <c r="C598">
         <v>12.871</v>
       </c>
       <c r="D598">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E598">
-        <v>46.538</v>
+        <v>46.504</v>
       </c>
       <c r="F598">
         <v>0.059</v>
       </c>
       <c r="G598">
         <v>1.838</v>
       </c>
       <c r="H598">
         <v>4.229</v>
       </c>
       <c r="I598">
         <v>0.05</v>
       </c>
       <c r="J598">
         <v>6.125</v>
       </c>
       <c r="K598">
         <v>3.113</v>
       </c>
       <c r="L598">
         <v>2.426</v>
       </c>
       <c r="M598">
         <v>11.664</v>
       </c>
       <c r="N598">
         <v>17.84</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>3.255</v>
       </c>
       <c r="C599">
         <v>11.318</v>
       </c>
       <c r="D599">
-        <v>29.326</v>
+        <v>29.292</v>
       </c>
       <c r="E599">
-        <v>43.898</v>
+        <v>43.865</v>
       </c>
       <c r="F599">
         <v>0.062</v>
       </c>
       <c r="G599">
         <v>1.769</v>
       </c>
       <c r="H599">
         <v>3.355</v>
       </c>
       <c r="I599">
         <v>0.057</v>
       </c>
       <c r="J599">
         <v>5.927</v>
       </c>
       <c r="K599">
         <v>3.218</v>
       </c>
       <c r="L599">
         <v>2.306</v>
       </c>
       <c r="M599">
         <v>11.451</v>
       </c>
       <c r="N599">
         <v>16.693</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>3.363</v>
       </c>
       <c r="C600">
         <v>10.22</v>
       </c>
       <c r="D600">
-        <v>30.303</v>
+        <v>30.269</v>
       </c>
       <c r="E600">
-        <v>43.886</v>
+        <v>43.852</v>
       </c>
       <c r="F600">
         <v>0.076</v>
       </c>
       <c r="G600">
         <v>1.867</v>
       </c>
       <c r="H600">
         <v>3.152</v>
       </c>
       <c r="I600">
         <v>0.054</v>
       </c>
       <c r="J600">
         <v>6.233</v>
       </c>
       <c r="K600">
         <v>3.373</v>
       </c>
       <c r="L600">
         <v>2.288</v>
       </c>
       <c r="M600">
         <v>11.894</v>
       </c>
       <c r="N600">
         <v>17.043</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>3.363</v>
       </c>
       <c r="C601">
         <v>10.826</v>
       </c>
       <c r="D601">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E601">
-        <v>52.367</v>
+        <v>52.324</v>
       </c>
       <c r="F601">
         <v>0.082</v>
       </c>
       <c r="G601">
         <v>1.673</v>
       </c>
       <c r="H601">
         <v>3.576</v>
       </c>
       <c r="I601">
         <v>0.06</v>
       </c>
       <c r="J601">
         <v>6.217</v>
       </c>
       <c r="K601">
         <v>6.27</v>
       </c>
       <c r="L601">
         <v>2.451</v>
       </c>
       <c r="M601">
         <v>14.938</v>
       </c>
       <c r="N601">
         <v>20.33</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>3.038</v>
       </c>
       <c r="C602">
         <v>11.941</v>
       </c>
       <c r="D602">
-        <v>34.483</v>
+        <v>34.444</v>
       </c>
       <c r="E602">
-        <v>49.461</v>
+        <v>49.423</v>
       </c>
       <c r="F602">
         <v>0.073</v>
       </c>
       <c r="G602">
         <v>1.511</v>
       </c>
       <c r="H602">
         <v>3.952</v>
       </c>
       <c r="I602">
         <v>0.059</v>
       </c>
       <c r="J602">
         <v>5.644</v>
       </c>
       <c r="K602">
         <v>5.822</v>
       </c>
       <c r="L602">
         <v>2.284</v>
       </c>
       <c r="M602">
         <v>13.751</v>
       </c>
       <c r="N602">
         <v>19.345</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>3.363</v>
       </c>
       <c r="C603">
         <v>16.468</v>
       </c>
       <c r="D603">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E603">
-        <v>58.009</v>
+        <v>57.967</v>
       </c>
       <c r="F603">
         <v>0.083</v>
       </c>
       <c r="G603">
         <v>1.673</v>
       </c>
       <c r="H603">
         <v>5.379</v>
       </c>
       <c r="I603">
         <v>0.064</v>
       </c>
       <c r="J603">
         <v>6.13</v>
       </c>
       <c r="K603">
         <v>6.111</v>
       </c>
       <c r="L603">
         <v>2.708</v>
       </c>
       <c r="M603">
         <v>14.949</v>
       </c>
       <c r="N603">
         <v>22.148</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>3.255</v>
       </c>
       <c r="C604">
         <v>18.342</v>
       </c>
       <c r="D604">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="E604">
-        <v>58.542</v>
+        <v>58.501</v>
       </c>
       <c r="F604">
         <v>0.07</v>
       </c>
       <c r="G604">
         <v>1.619</v>
       </c>
       <c r="H604">
         <v>5.896</v>
       </c>
       <c r="I604">
         <v>0.066</v>
       </c>
       <c r="J604">
         <v>5.889</v>
       </c>
       <c r="K604">
         <v>6.111</v>
       </c>
       <c r="L604">
         <v>2.526</v>
       </c>
       <c r="M604">
         <v>14.526</v>
       </c>
       <c r="N604">
         <v>22.177</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>3.363</v>
       </c>
       <c r="C605">
         <v>20.212</v>
       </c>
       <c r="D605">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E605">
-        <v>61.753</v>
+        <v>61.71</v>
       </c>
       <c r="F605">
         <v>0.089</v>
       </c>
       <c r="G605">
         <v>1.673</v>
       </c>
       <c r="H605">
         <v>6.437</v>
       </c>
       <c r="I605">
         <v>0.054</v>
       </c>
       <c r="J605">
         <v>6.217</v>
       </c>
       <c r="K605">
         <v>6.279</v>
       </c>
       <c r="L605">
         <v>2.744</v>
       </c>
       <c r="M605">
         <v>15.241</v>
       </c>
       <c r="N605">
         <v>23.494</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>3.255</v>
       </c>
       <c r="C606">
         <v>20.172</v>
       </c>
       <c r="D606">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="E606">
-        <v>60.373</v>
+        <v>60.332</v>
       </c>
       <c r="F606">
         <v>0.093</v>
       </c>
       <c r="G606">
         <v>1.619</v>
       </c>
       <c r="H606">
         <v>6.459</v>
       </c>
       <c r="I606">
         <v>0.044</v>
       </c>
       <c r="J606">
         <v>6.14</v>
       </c>
       <c r="K606">
         <v>6.413</v>
       </c>
       <c r="L606">
         <v>2.735</v>
       </c>
       <c r="M606">
         <v>15.288</v>
       </c>
       <c r="N606">
         <v>23.502</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>3.363</v>
       </c>
       <c r="C607">
         <v>20.802</v>
       </c>
       <c r="D607">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E607">
-        <v>62.343</v>
+        <v>62.3</v>
       </c>
       <c r="F607">
         <v>0.089</v>
       </c>
       <c r="G607">
         <v>1.673</v>
       </c>
       <c r="H607">
         <v>6.707</v>
       </c>
       <c r="I607">
         <v>0.031</v>
       </c>
       <c r="J607">
         <v>6.279</v>
       </c>
       <c r="K607">
         <v>6.54</v>
       </c>
       <c r="L607">
         <v>2.652</v>
       </c>
       <c r="M607">
         <v>15.471</v>
       </c>
       <c r="N607">
         <v>23.972</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>3.363</v>
       </c>
       <c r="C608">
         <v>20.085</v>
       </c>
       <c r="D608">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E608">
-        <v>61.625</v>
+        <v>61.583</v>
       </c>
       <c r="F608">
         <v>0.076</v>
       </c>
       <c r="G608">
         <v>1.673</v>
       </c>
       <c r="H608">
         <v>6.383</v>
       </c>
       <c r="I608">
         <v>0.025</v>
       </c>
       <c r="J608">
         <v>6.378</v>
       </c>
       <c r="K608">
         <v>6.441</v>
       </c>
       <c r="L608">
         <v>2.809</v>
       </c>
       <c r="M608">
         <v>15.628</v>
       </c>
       <c r="N608">
         <v>23.785</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>3.255</v>
       </c>
       <c r="C609">
         <v>17.992</v>
       </c>
       <c r="D609">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="E609">
-        <v>58.192</v>
+        <v>58.151</v>
       </c>
       <c r="F609">
         <v>0.062</v>
       </c>
       <c r="G609">
         <v>1.619</v>
       </c>
       <c r="H609">
         <v>5.692</v>
       </c>
       <c r="I609">
         <v>0.033</v>
       </c>
       <c r="J609">
         <v>5.924</v>
       </c>
       <c r="K609">
         <v>6.204</v>
       </c>
       <c r="L609">
         <v>2.541</v>
       </c>
       <c r="M609">
         <v>14.67</v>
       </c>
       <c r="N609">
         <v>22.075</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>3.363</v>
       </c>
       <c r="C610">
         <v>16.548</v>
       </c>
       <c r="D610">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E610">
-        <v>58.089</v>
+        <v>58.046</v>
       </c>
       <c r="F610">
         <v>0.052</v>
       </c>
       <c r="G610">
         <v>1.673</v>
       </c>
       <c r="H610">
         <v>4.896</v>
       </c>
       <c r="I610">
         <v>0.043</v>
       </c>
       <c r="J610">
         <v>6.024</v>
       </c>
       <c r="K610">
         <v>6.352</v>
       </c>
       <c r="L610">
         <v>2.778</v>
       </c>
       <c r="M610">
         <v>15.154</v>
       </c>
       <c r="N610">
         <v>21.819</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>3.255</v>
       </c>
       <c r="C611">
         <v>13.423</v>
       </c>
       <c r="D611">
-        <v>36.946</v>
+        <v>36.905</v>
       </c>
       <c r="E611">
-        <v>53.623</v>
+        <v>53.582</v>
       </c>
       <c r="F611">
         <v>0.061</v>
       </c>
       <c r="G611">
         <v>1.619</v>
       </c>
       <c r="H611">
         <v>3.841</v>
       </c>
       <c r="I611">
         <v>0.06</v>
       </c>
       <c r="J611">
         <v>5.967</v>
       </c>
       <c r="K611">
         <v>6.367</v>
       </c>
       <c r="L611">
         <v>2.668</v>
       </c>
       <c r="M611">
         <v>15.001</v>
       </c>
       <c r="N611">
         <v>20.583</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>3.363</v>
       </c>
       <c r="C612">
         <v>12.28</v>
       </c>
       <c r="D612">
-        <v>38.177</v>
+        <v>38.135</v>
       </c>
       <c r="E612">
-        <v>53.82</v>
+        <v>53.778</v>
       </c>
       <c r="F612">
         <v>0.068</v>
       </c>
       <c r="G612">
         <v>1.673</v>
       </c>
       <c r="H612">
         <v>3.538</v>
       </c>
       <c r="I612">
         <v>0.051</v>
       </c>
       <c r="J612">
         <v>6.166</v>
       </c>
       <c r="K612">
         <v>6.149</v>
       </c>
       <c r="L612">
         <v>2.612</v>
       </c>
       <c r="M612">
         <v>14.928</v>
       </c>
       <c r="N612">
         <v>20.258</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>3.363</v>
       </c>
       <c r="C613">
-        <v>12.39</v>
+        <v>12.382</v>
       </c>
       <c r="D613">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E613">
-        <v>48.208</v>
+        <v>48.108</v>
       </c>
       <c r="F613">
         <v>0.098</v>
       </c>
       <c r="G613">
         <v>1.673</v>
       </c>
       <c r="H613">
         <v>3.914</v>
       </c>
       <c r="I613">
         <v>0.044</v>
       </c>
       <c r="J613">
         <v>6.157</v>
       </c>
       <c r="K613">
         <v>6.065</v>
       </c>
       <c r="L613">
         <v>2.224</v>
       </c>
       <c r="M613">
         <v>14.447</v>
       </c>
       <c r="N613">
         <v>20.175</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>3.038</v>
       </c>
       <c r="C614">
-        <v>13.648</v>
+        <v>13.64</v>
       </c>
       <c r="D614">
-        <v>29.314</v>
+        <v>29.231</v>
       </c>
       <c r="E614">
-        <v>46</v>
+        <v>45.908</v>
       </c>
       <c r="F614">
         <v>0.087</v>
       </c>
       <c r="G614">
         <v>1.511</v>
       </c>
       <c r="H614">
         <v>4.34</v>
       </c>
       <c r="I614">
         <v>0.052</v>
       </c>
       <c r="J614">
         <v>5.478</v>
       </c>
       <c r="K614">
         <v>5.481</v>
       </c>
       <c r="L614">
         <v>1.989</v>
       </c>
       <c r="M614">
         <v>12.949</v>
       </c>
       <c r="N614">
         <v>18.939</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>3.363</v>
       </c>
       <c r="C615">
-        <v>18.658</v>
+        <v>18.646</v>
       </c>
       <c r="D615">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E615">
-        <v>54.476</v>
+        <v>54.372</v>
       </c>
       <c r="F615">
         <v>0.103</v>
       </c>
       <c r="G615">
         <v>1.673</v>
       </c>
       <c r="H615">
         <v>5.907</v>
       </c>
       <c r="I615">
         <v>0.054</v>
       </c>
       <c r="J615">
         <v>6.111</v>
       </c>
       <c r="K615">
         <v>5.763</v>
       </c>
       <c r="L615">
         <v>2.375</v>
       </c>
       <c r="M615">
         <v>14.248</v>
       </c>
       <c r="N615">
         <v>21.986</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>3.255</v>
       </c>
       <c r="C616">
-        <v>21.081</v>
+        <v>21.068</v>
       </c>
       <c r="D616">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="E616">
-        <v>55.743</v>
+        <v>55.641</v>
       </c>
       <c r="F616">
         <v>0.101</v>
       </c>
       <c r="G616">
         <v>1.619</v>
       </c>
       <c r="H616">
         <v>6.56</v>
       </c>
       <c r="I616">
         <v>0.055</v>
       </c>
       <c r="J616">
         <v>5.853</v>
       </c>
       <c r="K616">
         <v>5.621</v>
       </c>
       <c r="L616">
         <v>2.211</v>
       </c>
       <c r="M616">
         <v>13.685</v>
       </c>
       <c r="N616">
         <v>22.02</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>3.363</v>
       </c>
       <c r="C617">
-        <v>23.801</v>
+        <v>23.787</v>
       </c>
       <c r="D617">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E617">
-        <v>59.619</v>
+        <v>59.513</v>
       </c>
       <c r="F617">
         <v>0.089</v>
       </c>
       <c r="G617">
         <v>1.673</v>
       </c>
       <c r="H617">
         <v>7.147</v>
       </c>
       <c r="I617">
         <v>0.043</v>
       </c>
       <c r="J617">
         <v>5.938</v>
       </c>
       <c r="K617">
         <v>6.148</v>
       </c>
       <c r="L617">
         <v>2.382</v>
       </c>
       <c r="M617">
         <v>14.468</v>
       </c>
       <c r="N617">
         <v>23.42</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>3.255</v>
       </c>
       <c r="C618">
-        <v>23.256</v>
+        <v>23.241</v>
       </c>
       <c r="D618">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="E618">
-        <v>57.918</v>
+        <v>57.815</v>
       </c>
       <c r="F618">
         <v>0.066</v>
       </c>
       <c r="G618">
         <v>1.619</v>
       </c>
       <c r="H618">
         <v>7.087</v>
       </c>
       <c r="I618">
         <v>0.025</v>
       </c>
       <c r="J618">
         <v>5.967</v>
       </c>
       <c r="K618">
         <v>6.123</v>
       </c>
       <c r="L618">
         <v>2.384</v>
       </c>
       <c r="M618">
         <v>14.474</v>
       </c>
       <c r="N618">
         <v>23.271</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>3.363</v>
       </c>
       <c r="C619">
-        <v>24.292</v>
+        <v>24.278</v>
       </c>
       <c r="D619">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E619">
-        <v>60.11</v>
+        <v>60.003</v>
       </c>
       <c r="F619">
         <v>0.081</v>
       </c>
       <c r="G619">
         <v>1.673</v>
       </c>
       <c r="H619">
         <v>7.357</v>
       </c>
       <c r="I619">
         <v>0.014</v>
       </c>
       <c r="J619">
         <v>6.02</v>
       </c>
       <c r="K619">
         <v>6.402</v>
       </c>
       <c r="L619">
         <v>2.333</v>
       </c>
       <c r="M619">
         <v>14.755</v>
       </c>
       <c r="N619">
         <v>23.88</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>3.363</v>
       </c>
       <c r="C620">
-        <v>23.684</v>
+        <v>23.67</v>
       </c>
       <c r="D620">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E620">
-        <v>59.502</v>
+        <v>59.396</v>
       </c>
       <c r="F620">
         <v>0.082</v>
       </c>
       <c r="G620">
         <v>1.673</v>
       </c>
       <c r="H620">
         <v>7.07</v>
       </c>
       <c r="I620">
         <v>0.022</v>
       </c>
       <c r="J620">
         <v>6.139</v>
       </c>
       <c r="K620">
         <v>6.359</v>
       </c>
       <c r="L620">
         <v>2.466</v>
       </c>
       <c r="M620">
         <v>14.965</v>
       </c>
       <c r="N620">
         <v>23.812</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>3.255</v>
       </c>
       <c r="C621">
-        <v>20.725</v>
+        <v>20.712</v>
       </c>
       <c r="D621">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="E621">
-        <v>55.388</v>
+        <v>55.286</v>
       </c>
       <c r="F621">
         <v>0.062</v>
       </c>
       <c r="G621">
         <v>1.619</v>
       </c>
       <c r="H621">
         <v>6.309</v>
       </c>
       <c r="I621">
         <v>0.024</v>
       </c>
       <c r="J621">
         <v>5.983</v>
       </c>
       <c r="K621">
         <v>5.888</v>
       </c>
       <c r="L621">
         <v>2.224</v>
       </c>
       <c r="M621">
         <v>14.095</v>
       </c>
       <c r="N621">
         <v>22.109</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>3.363</v>
       </c>
       <c r="C622">
-        <v>19.404</v>
+        <v>19.392</v>
       </c>
       <c r="D622">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E622">
-        <v>55.222</v>
+        <v>55.118</v>
       </c>
       <c r="F622">
         <v>0.079</v>
       </c>
       <c r="G622">
         <v>1.673</v>
       </c>
       <c r="H622">
         <v>5.473</v>
       </c>
       <c r="I622">
         <v>0.032</v>
       </c>
       <c r="J622">
         <v>6.079</v>
       </c>
       <c r="K622">
         <v>5.988</v>
       </c>
       <c r="L622">
         <v>2.45</v>
       </c>
       <c r="M622">
         <v>14.517</v>
       </c>
       <c r="N622">
         <v>21.774</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>3.255</v>
       </c>
       <c r="C623">
-        <v>15.944</v>
+        <v>15.935</v>
       </c>
       <c r="D623">
-        <v>31.408</v>
+        <v>31.319</v>
       </c>
       <c r="E623">
-        <v>50.607</v>
+        <v>50.508</v>
       </c>
       <c r="F623">
         <v>0.073</v>
       </c>
       <c r="G623">
         <v>1.619</v>
       </c>
       <c r="H623">
         <v>4.305</v>
       </c>
       <c r="I623">
         <v>0.036</v>
       </c>
       <c r="J623">
         <v>5.88</v>
       </c>
       <c r="K623">
         <v>6.113</v>
       </c>
       <c r="L623">
         <v>2.306</v>
       </c>
       <c r="M623">
         <v>14.299</v>
       </c>
       <c r="N623">
         <v>20.333</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>3.363</v>
       </c>
       <c r="C624">
-        <v>14.398</v>
+        <v>14.39</v>
       </c>
       <c r="D624">
-        <v>32.455</v>
+        <v>32.363</v>
       </c>
       <c r="E624">
-        <v>50.216</v>
+        <v>50.116</v>
       </c>
       <c r="F624">
         <v>0.078</v>
       </c>
       <c r="G624">
         <v>1.673</v>
       </c>
       <c r="H624">
         <v>4.021</v>
       </c>
       <c r="I624">
         <v>0.042</v>
       </c>
       <c r="J624">
         <v>6.147</v>
       </c>
       <c r="K624">
         <v>6.528</v>
       </c>
       <c r="L624">
         <v>2.295</v>
       </c>
       <c r="M624">
         <v>14.97</v>
       </c>
       <c r="N624">
         <v>20.784</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>3.354</v>
       </c>
       <c r="C625">
-        <v>14.679</v>
+        <v>14.627</v>
       </c>
       <c r="D625">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E625">
-        <v>48.374</v>
+        <v>47.388</v>
       </c>
       <c r="F625">
         <v>0.102</v>
       </c>
       <c r="G625">
         <v>1.669</v>
       </c>
       <c r="H625">
         <v>4.234</v>
       </c>
       <c r="I625">
         <v>0.034</v>
       </c>
       <c r="J625">
         <v>6.201</v>
       </c>
       <c r="K625">
         <v>6.37</v>
       </c>
       <c r="L625">
-        <v>2.121</v>
+        <v>1.772</v>
       </c>
       <c r="M625">
-        <v>14.692</v>
+        <v>14.342</v>
       </c>
       <c r="N625">
-        <v>20.732</v>
+        <v>20.382</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>3.138</v>
       </c>
       <c r="C626">
-        <v>16.578</v>
+        <v>16.523</v>
       </c>
       <c r="D626">
-        <v>28.383</v>
+        <v>27.51</v>
       </c>
       <c r="E626">
-        <v>48.1</v>
+        <v>47.171</v>
       </c>
       <c r="F626">
         <v>0.097</v>
       </c>
       <c r="G626">
         <v>1.561</v>
       </c>
       <c r="H626">
         <v>4.845</v>
       </c>
       <c r="I626">
         <v>0.035</v>
       </c>
       <c r="J626">
         <v>5.616</v>
       </c>
       <c r="K626">
         <v>5.801</v>
       </c>
       <c r="L626">
-        <v>2.172</v>
+        <v>1.814</v>
       </c>
       <c r="M626">
-        <v>13.59</v>
+        <v>13.232</v>
       </c>
       <c r="N626">
-        <v>20.127</v>
+        <v>19.769</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>3.354</v>
       </c>
       <c r="C627">
-        <v>22.055</v>
+        <v>22.044</v>
       </c>
       <c r="D627">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E627">
-        <v>55.75</v>
+        <v>54.806</v>
       </c>
       <c r="F627">
         <v>0.106</v>
       </c>
       <c r="G627">
         <v>1.669</v>
       </c>
       <c r="H627">
         <v>6.379</v>
       </c>
       <c r="I627">
         <v>0.047</v>
       </c>
       <c r="J627">
         <v>5.915</v>
       </c>
       <c r="K627">
         <v>5.992</v>
       </c>
       <c r="L627">
-        <v>2.323</v>
+        <v>1.94</v>
       </c>
       <c r="M627">
-        <v>14.23</v>
+        <v>13.847</v>
       </c>
       <c r="N627">
-        <v>22.43</v>
+        <v>22.047</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>3.246</v>
       </c>
       <c r="C628">
-        <v>24.33</v>
+        <v>24.294</v>
       </c>
       <c r="D628">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="E628">
-        <v>56.938</v>
+        <v>55.998</v>
       </c>
       <c r="F628">
         <v>0.104</v>
       </c>
       <c r="G628">
         <v>1.615</v>
       </c>
       <c r="H628">
         <v>7.039</v>
       </c>
       <c r="I628">
         <v>0.056</v>
       </c>
       <c r="J628">
         <v>5.703</v>
       </c>
       <c r="K628">
         <v>5.801</v>
       </c>
       <c r="L628">
-        <v>2.147</v>
+        <v>1.793</v>
       </c>
       <c r="M628">
-        <v>13.652</v>
+        <v>13.298</v>
       </c>
       <c r="N628">
-        <v>22.466</v>
+        <v>22.112</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>3.354</v>
       </c>
       <c r="C629">
-        <v>26.437</v>
+        <v>26.397</v>
       </c>
       <c r="D629">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E629">
-        <v>60.132</v>
+        <v>59.159</v>
       </c>
       <c r="F629">
         <v>0.108</v>
       </c>
       <c r="G629">
         <v>1.669</v>
       </c>
       <c r="H629">
         <v>7.779</v>
       </c>
       <c r="I629">
         <v>0.044</v>
       </c>
       <c r="J629">
         <v>5.997</v>
       </c>
       <c r="K629">
         <v>6.306</v>
       </c>
       <c r="L629">
-        <v>2.493</v>
+        <v>2.082</v>
       </c>
       <c r="M629">
-        <v>14.796</v>
+        <v>14.385</v>
       </c>
       <c r="N629">
-        <v>24.396</v>
+        <v>23.985</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>3.246</v>
       </c>
       <c r="C630">
-        <v>26.508</v>
+        <v>26.467</v>
       </c>
       <c r="D630">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="E630">
-        <v>59.116</v>
+        <v>58.172</v>
       </c>
       <c r="F630">
         <v>0.079</v>
       </c>
       <c r="G630">
         <v>1.615</v>
       </c>
       <c r="H630">
         <v>7.78</v>
       </c>
       <c r="I630">
         <v>0.04</v>
       </c>
       <c r="J630">
         <v>5.918</v>
       </c>
       <c r="K630">
         <v>5.964</v>
       </c>
       <c r="L630">
-        <v>2.303</v>
+        <v>1.923</v>
       </c>
       <c r="M630">
-        <v>14.185</v>
+        <v>13.805</v>
       </c>
       <c r="N630">
-        <v>23.699</v>
+        <v>23.319</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>3.354</v>
       </c>
       <c r="C631">
-        <v>27.12</v>
+        <v>27.077</v>
       </c>
       <c r="D631">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E631">
-        <v>60.815</v>
+        <v>59.838</v>
       </c>
       <c r="F631">
         <v>0.082</v>
       </c>
       <c r="G631">
         <v>1.669</v>
       </c>
       <c r="H631">
         <v>8.053</v>
       </c>
       <c r="I631">
         <v>0.028</v>
       </c>
       <c r="J631">
         <v>6.246</v>
       </c>
       <c r="K631">
         <v>6.194</v>
       </c>
       <c r="L631">
-        <v>2.455</v>
+        <v>2.05</v>
       </c>
       <c r="M631">
-        <v>14.895</v>
+        <v>14.49</v>
       </c>
       <c r="N631">
-        <v>24.727</v>
+        <v>24.322</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>3.354</v>
       </c>
       <c r="C632">
-        <v>25.973</v>
+        <v>25.927</v>
       </c>
       <c r="D632">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E632">
-        <v>59.667</v>
+        <v>58.688</v>
       </c>
       <c r="F632">
         <v>0.08</v>
       </c>
       <c r="G632">
         <v>1.669</v>
       </c>
       <c r="H632">
         <v>7.727</v>
       </c>
       <c r="I632">
         <v>0.028</v>
       </c>
       <c r="J632">
         <v>6.062</v>
       </c>
       <c r="K632">
         <v>6.102</v>
       </c>
       <c r="L632">
-        <v>2.402</v>
+        <v>2.006</v>
       </c>
       <c r="M632">
-        <v>14.566</v>
+        <v>14.17</v>
       </c>
       <c r="N632">
-        <v>24.07</v>
+        <v>23.673</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>3.246</v>
       </c>
       <c r="C633">
-        <v>23.15</v>
+        <v>23.104</v>
       </c>
       <c r="D633">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="E633">
-        <v>55.758</v>
+        <v>54.809</v>
       </c>
       <c r="F633">
         <v>0.067</v>
       </c>
       <c r="G633">
         <v>1.615</v>
       </c>
       <c r="H633">
         <v>6.885</v>
       </c>
       <c r="I633">
         <v>0.03</v>
       </c>
       <c r="J633">
         <v>5.945</v>
       </c>
       <c r="K633">
         <v>5.713</v>
       </c>
       <c r="L633">
-        <v>2.258</v>
+        <v>1.885</v>
       </c>
       <c r="M633">
-        <v>13.916</v>
+        <v>13.543</v>
       </c>
       <c r="N633">
-        <v>22.513</v>
+        <v>22.14</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>3.354</v>
       </c>
       <c r="C634">
-        <v>20.951</v>
+        <v>20.914</v>
       </c>
       <c r="D634">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E634">
-        <v>54.646</v>
+        <v>53.676</v>
       </c>
       <c r="F634">
         <v>0.072</v>
       </c>
       <c r="G634">
         <v>1.669</v>
       </c>
       <c r="H634">
         <v>5.988</v>
       </c>
       <c r="I634">
         <v>0.032</v>
       </c>
       <c r="J634">
         <v>6.012</v>
       </c>
       <c r="K634">
         <v>5.944</v>
       </c>
       <c r="L634">
-        <v>2.448</v>
+        <v>2.044</v>
       </c>
       <c r="M634">
-        <v>14.405</v>
+        <v>14.001</v>
       </c>
       <c r="N634">
-        <v>22.164</v>
+        <v>21.761</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>3.246</v>
       </c>
       <c r="C635">
-        <v>16.909</v>
+        <v>16.883</v>
       </c>
       <c r="D635">
-        <v>29.362</v>
+        <v>28.459</v>
       </c>
       <c r="E635">
-        <v>49.517</v>
+        <v>48.588</v>
       </c>
       <c r="F635">
         <v>0.077</v>
       </c>
       <c r="G635">
         <v>1.615</v>
       </c>
       <c r="H635">
         <v>4.663</v>
       </c>
       <c r="I635">
         <v>0.036</v>
       </c>
       <c r="J635">
         <v>5.923</v>
       </c>
       <c r="K635">
         <v>5.919</v>
       </c>
       <c r="L635">
-        <v>2.286</v>
+        <v>1.909</v>
       </c>
       <c r="M635">
-        <v>14.128</v>
+        <v>13.751</v>
       </c>
       <c r="N635">
-        <v>20.519</v>
+        <v>20.142</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>3.354</v>
       </c>
       <c r="C636">
-        <v>15.503</v>
+        <v>15.51</v>
       </c>
       <c r="D636">
-        <v>30.341</v>
+        <v>29.407</v>
       </c>
       <c r="E636">
-        <v>49.198</v>
+        <v>48.271</v>
       </c>
       <c r="F636">
         <v>0.086</v>
       </c>
       <c r="G636">
         <v>1.669</v>
       </c>
       <c r="H636">
         <v>4.437</v>
       </c>
       <c r="I636">
         <v>0.044</v>
       </c>
       <c r="J636">
         <v>6.143</v>
       </c>
       <c r="K636">
         <v>6.05</v>
       </c>
       <c r="L636">
-        <v>2.291</v>
+        <v>1.913</v>
       </c>
       <c r="M636">
-        <v>14.484</v>
+        <v>14.107</v>
       </c>
       <c r="N636">
-        <v>20.72</v>
+        <v>20.342</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3.363</v>
       </c>
       <c r="C637">
-        <v>16.126</v>
+        <v>16.309</v>
       </c>
       <c r="D637">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E637">
-        <v>50.55</v>
+        <v>51.27</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>6.159</v>
       </c>
       <c r="K637">
         <v>5.879</v>
       </c>
       <c r="L637">
-        <v>2.239</v>
+        <v>1.87</v>
       </c>
       <c r="M637">
-        <v>14.277</v>
+        <v>13.907</v>
       </c>
       <c r="N637">
-        <v>21.04</v>
+        <v>20.671</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3.038</v>
       </c>
       <c r="C638">
-        <v>17.475</v>
+        <v>17.484</v>
       </c>
       <c r="D638">
-        <v>28.055</v>
+        <v>28.54</v>
       </c>
       <c r="E638">
-        <v>48.567</v>
+        <v>49.063</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>5.571</v>
       </c>
       <c r="K638">
         <v>5.328</v>
       </c>
       <c r="L638">
-        <v>2.08</v>
+        <v>1.737</v>
       </c>
       <c r="M638">
-        <v>12.979</v>
+        <v>12.636</v>
       </c>
       <c r="N638">
-        <v>19.983</v>
+        <v>19.639</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>3.363</v>
       </c>
       <c r="C639">
-        <v>23.8</v>
+        <v>24.031</v>
       </c>
       <c r="D639">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E639">
-        <v>58.224</v>
+        <v>58.993</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>6.036</v>
       </c>
       <c r="K639">
         <v>5.87</v>
       </c>
       <c r="L639">
-        <v>2.284</v>
+        <v>1.907</v>
       </c>
       <c r="M639">
-        <v>14.19</v>
+        <v>13.813</v>
       </c>
       <c r="N639">
-        <v>23.28</v>
+        <v>22.903</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3.255</v>
       </c>
       <c r="C640">
-        <v>26.092</v>
+        <v>26.317</v>
       </c>
       <c r="D640">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="E640">
-        <v>59.406</v>
+        <v>60.151</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>5.753</v>
       </c>
       <c r="K640">
         <v>5.615</v>
       </c>
       <c r="L640">
-        <v>2.329</v>
+        <v>1.945</v>
       </c>
       <c r="M640">
-        <v>13.698</v>
+        <v>13.314</v>
       </c>
       <c r="N640">
-        <v>23.626</v>
+        <v>23.242</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>3.363</v>
       </c>
       <c r="C641">
-        <v>27.638</v>
+        <v>27.718</v>
       </c>
       <c r="D641">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E641">
-        <v>62.062</v>
+        <v>62.68</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>6.008</v>
       </c>
       <c r="K641">
         <v>5.211</v>
       </c>
       <c r="L641">
-        <v>2.313</v>
+        <v>1.932</v>
       </c>
       <c r="M641">
-        <v>13.532</v>
+        <v>13.151</v>
       </c>
       <c r="N641">
-        <v>24.194</v>
+        <v>23.813</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3.255</v>
       </c>
       <c r="C642">
-        <v>28.028</v>
+        <v>28.178</v>
       </c>
       <c r="D642">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="E642">
-        <v>61.342</v>
+        <v>62.012</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>6.182</v>
       </c>
       <c r="K642">
         <v>5.474</v>
       </c>
       <c r="L642">
-        <v>2.39</v>
+        <v>1.996</v>
       </c>
       <c r="M642">
-        <v>14.046</v>
+        <v>13.652</v>
       </c>
       <c r="N642">
-        <v>24.688</v>
+        <v>24.294</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>3.363</v>
       </c>
       <c r="C643">
-        <v>29.252</v>
+        <v>29.53</v>
       </c>
       <c r="D643">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E643">
-        <v>63.677</v>
+        <v>64.492</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>6.317</v>
       </c>
       <c r="K643">
         <v>5.599</v>
       </c>
       <c r="L643">
-        <v>2.428</v>
+        <v>2.027</v>
       </c>
       <c r="M643">
-        <v>14.344</v>
+        <v>13.943</v>
       </c>
       <c r="N643">
-        <v>25.4</v>
+        <v>24.999</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>3.363</v>
       </c>
       <c r="C644">
-        <v>27.568</v>
+        <v>27.743</v>
       </c>
       <c r="D644">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E644">
-        <v>61.992</v>
+        <v>62.705</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
         <v>6.213</v>
       </c>
       <c r="K644">
         <v>5.583</v>
       </c>
       <c r="L644">
-        <v>2.412</v>
+        <v>2.014</v>
       </c>
       <c r="M644">
-        <v>14.208</v>
+        <v>13.81</v>
       </c>
       <c r="N644">
-        <v>24.902</v>
+        <v>24.505</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3.255</v>
       </c>
       <c r="C645">
-        <v>24.049</v>
+        <v>24.104</v>
       </c>
       <c r="D645">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="E645">
-        <v>57.363</v>
+        <v>57.937</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
         <v>6.036</v>
       </c>
       <c r="K645">
         <v>5.53</v>
       </c>
       <c r="L645">
-        <v>2.287</v>
+        <v>1.91</v>
       </c>
       <c r="M645">
-        <v>13.853</v>
+        <v>13.476</v>
       </c>
       <c r="N645">
-        <v>23.564</v>
+        <v>23.187</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>3.363</v>
       </c>
       <c r="C646">
-        <v>22.678</v>
+        <v>22.904</v>
       </c>
       <c r="D646">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E646">
-        <v>57.102</v>
+        <v>57.866</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
         <v>6.073</v>
       </c>
       <c r="K646">
         <v>5.526</v>
       </c>
       <c r="L646">
-        <v>2.447</v>
+        <v>2.043</v>
       </c>
       <c r="M646">
-        <v>14.046</v>
+        <v>13.643</v>
       </c>
       <c r="N646">
-        <v>22.754</v>
+        <v>22.35</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>3.255</v>
       </c>
       <c r="C647">
-        <v>18.035</v>
+        <v>18.16</v>
       </c>
       <c r="D647">
-        <v>30.059</v>
+        <v>30.579</v>
       </c>
       <c r="E647">
-        <v>51.348</v>
+        <v>51.993</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>5.833</v>
       </c>
       <c r="K647">
         <v>5.697</v>
       </c>
       <c r="L647">
-        <v>2.213</v>
+        <v>1.848</v>
       </c>
       <c r="M647">
-        <v>13.743</v>
+        <v>13.378</v>
       </c>
       <c r="N647">
-        <v>20.891</v>
+        <v>20.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>3.363</v>
       </c>
       <c r="C648">
-        <v>16.628</v>
+        <v>16.797</v>
       </c>
       <c r="D648">
-        <v>31.061</v>
+        <v>31.598</v>
       </c>
       <c r="E648">
-        <v>51.052</v>
+        <v>51.759</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
         <v>6.202</v>
       </c>
       <c r="K648">
         <v>5.844</v>
       </c>
       <c r="L648">
-        <v>2.435</v>
+        <v>2.033</v>
       </c>
       <c r="M648">
-        <v>14.48</v>
+        <v>14.079</v>
       </c>
       <c r="N648">
-        <v>21.426</v>
+        <v>21.024</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>3.363</v>
+      </c>
+      <c r="C649">
+        <v>17.672</v>
+      </c>
+      <c r="D649">
+        <v>29.174</v>
+      </c>
+      <c r="E649">
+        <v>50.209</v>
+      </c>
+      <c r="F649">
+        <v>0.148</v>
+      </c>
+      <c r="G649">
+        <v>1.673</v>
+      </c>
+      <c r="H649">
+        <v>5.589</v>
+      </c>
+      <c r="I649">
+        <v>0.055</v>
+      </c>
+      <c r="J649">
+        <v>6.214</v>
+      </c>
+      <c r="K649">
+        <v>5.47</v>
+      </c>
+      <c r="L649">
+        <v>1.791</v>
+      </c>
+      <c r="M649">
+        <v>13.475</v>
+      </c>
+      <c r="N649">
+        <v>20.94</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>3.038</v>
+      </c>
+      <c r="C650">
+        <v>18.731</v>
+      </c>
+      <c r="D650">
+        <v>26.35</v>
+      </c>
+      <c r="E650">
+        <v>48.12</v>
+      </c>
+      <c r="F650">
+        <v>0.113</v>
+      </c>
+      <c r="G650">
+        <v>1.511</v>
+      </c>
+      <c r="H650">
+        <v>6.064</v>
+      </c>
+      <c r="I650">
+        <v>0.044</v>
+      </c>
+      <c r="J650">
+        <v>5.533</v>
+      </c>
+      <c r="K650">
+        <v>4.775</v>
+      </c>
+      <c r="L650">
+        <v>1.669</v>
+      </c>
+      <c r="M650">
+        <v>11.977</v>
+      </c>
+      <c r="N650">
+        <v>19.71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31961,257 +32049,257 @@
       </c>
       <c r="K84">
         <v>37.854</v>
       </c>
       <c r="L84">
         <v>26.182</v>
       </c>
       <c r="M84">
         <v>136.917</v>
       </c>
       <c r="N84">
         <v>205.326</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>39.6</v>
       </c>
       <c r="C85">
         <v>167.278</v>
       </c>
       <c r="D85">
-        <v>356.795</v>
+        <v>356.392</v>
       </c>
       <c r="E85">
-        <v>563.673</v>
+        <v>563.27</v>
       </c>
       <c r="F85">
         <v>0.879</v>
       </c>
       <c r="G85">
         <v>21.412</v>
       </c>
       <c r="H85">
         <v>53.645</v>
       </c>
       <c r="I85">
         <v>0.572</v>
       </c>
       <c r="J85">
         <v>72.635</v>
       </c>
       <c r="K85">
         <v>39.306</v>
       </c>
       <c r="L85">
         <v>26.623</v>
       </c>
       <c r="M85">
         <v>138.563</v>
       </c>
       <c r="N85">
         <v>215.072</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>39.6</v>
       </c>
       <c r="C86">
         <v>199.092</v>
       </c>
       <c r="D86">
-        <v>449.504</v>
+        <v>449.006</v>
       </c>
       <c r="E86">
-        <v>688.196</v>
+        <v>687.698</v>
       </c>
       <c r="F86">
         <v>0.898</v>
       </c>
       <c r="G86">
         <v>19.7</v>
       </c>
       <c r="H86">
         <v>62.756</v>
       </c>
       <c r="I86">
         <v>0.59</v>
       </c>
       <c r="J86">
         <v>72.975</v>
       </c>
       <c r="K86">
         <v>75.059</v>
       </c>
       <c r="L86">
         <v>31.507</v>
       </c>
       <c r="M86">
         <v>179.542</v>
       </c>
       <c r="N86">
         <v>263.486</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>39.6</v>
       </c>
       <c r="C87">
-        <v>231.282</v>
+        <v>231.14</v>
       </c>
       <c r="D87">
-        <v>382.127</v>
+        <v>381.043</v>
       </c>
       <c r="E87">
-        <v>653.009</v>
+        <v>651.784</v>
       </c>
       <c r="F87">
         <v>0.999</v>
       </c>
       <c r="G87">
         <v>19.7</v>
       </c>
       <c r="H87">
         <v>69.489</v>
       </c>
       <c r="I87">
         <v>0.443</v>
       </c>
       <c r="J87">
         <v>71.753</v>
       </c>
       <c r="K87">
         <v>72.479</v>
       </c>
       <c r="L87">
         <v>27.64</v>
       </c>
       <c r="M87">
         <v>171.872</v>
       </c>
       <c r="N87">
         <v>262.503</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>39.6</v>
       </c>
       <c r="C88">
-        <v>260.193</v>
+        <v>259.767</v>
       </c>
       <c r="D88">
-        <v>358.217</v>
+        <v>347.196</v>
       </c>
       <c r="E88">
-        <v>658.011</v>
+        <v>646.563</v>
       </c>
       <c r="F88">
         <v>1.06</v>
       </c>
       <c r="G88">
         <v>19.7</v>
       </c>
       <c r="H88">
         <v>75.809</v>
       </c>
       <c r="I88">
         <v>0.455</v>
       </c>
       <c r="J88">
         <v>71.682</v>
       </c>
       <c r="K88">
         <v>72.158</v>
       </c>
       <c r="L88">
-        <v>27.699</v>
+        <v>23.13</v>
       </c>
       <c r="M88">
-        <v>171.539</v>
+        <v>166.97</v>
       </c>
       <c r="N88">
-        <v>268.562</v>
+        <v>263.993</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>39.6</v>
       </c>
       <c r="C89">
-        <v>277.367</v>
+        <v>279.275</v>
       </c>
       <c r="D89">
-        <v>365.719</v>
+        <v>372.046</v>
       </c>
       <c r="E89">
-        <v>682.686</v>
+        <v>690.921</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
         <v>72.383</v>
       </c>
       <c r="K89">
         <v>67.157</v>
       </c>
       <c r="L89">
-        <v>27.856</v>
+        <v>23.262</v>
       </c>
       <c r="M89">
-        <v>167.397</v>
+        <v>162.802</v>
       </c>
       <c r="N89">
-        <v>275.748</v>
+        <v>271.154</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>