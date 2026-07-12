--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 10.2a Renewable Energy Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Renewable Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -20177,8576 +20177,8620 @@
       </c>
       <c r="J456">
         <v>6.174</v>
       </c>
       <c r="K456">
         <v>3.022</v>
       </c>
       <c r="L456">
         <v>0.259</v>
       </c>
       <c r="M456">
         <v>9.455</v>
       </c>
       <c r="N456">
         <v>11.064</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>3.125</v>
       </c>
       <c r="C457">
-        <v>3.197</v>
+        <v>3.2</v>
       </c>
       <c r="D457">
         <v>45.908</v>
       </c>
       <c r="E457">
-        <v>52.23</v>
+        <v>52.233</v>
       </c>
       <c r="F457">
         <v>0.021</v>
       </c>
       <c r="G457">
         <v>1.571</v>
       </c>
       <c r="H457">
         <v>0.209</v>
       </c>
       <c r="I457">
         <v>0.004</v>
       </c>
       <c r="J457">
         <v>6.083</v>
       </c>
       <c r="K457">
         <v>2.969</v>
       </c>
       <c r="L457">
         <v>0.256</v>
       </c>
       <c r="M457">
         <v>9.308</v>
       </c>
       <c r="N457">
         <v>11.114</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>2.823</v>
       </c>
       <c r="C458">
-        <v>3.446</v>
+        <v>3.45</v>
       </c>
       <c r="D458">
         <v>41.465</v>
       </c>
       <c r="E458">
-        <v>47.734</v>
+        <v>47.738</v>
       </c>
       <c r="F458">
         <v>0.021</v>
       </c>
       <c r="G458">
         <v>1.419</v>
       </c>
       <c r="H458">
         <v>0.225</v>
       </c>
       <c r="I458">
         <v>0.003</v>
       </c>
       <c r="J458">
         <v>5.493</v>
       </c>
       <c r="K458">
         <v>2.567</v>
       </c>
       <c r="L458">
         <v>0.24</v>
       </c>
       <c r="M458">
         <v>8.3</v>
       </c>
       <c r="N458">
         <v>9.969</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>3.125</v>
       </c>
       <c r="C459">
-        <v>4.748</v>
+        <v>4.753</v>
       </c>
       <c r="D459">
         <v>45.908</v>
       </c>
       <c r="E459">
-        <v>53.781</v>
+        <v>53.786</v>
       </c>
       <c r="F459">
         <v>0.025</v>
       </c>
       <c r="G459">
         <v>1.571</v>
       </c>
       <c r="H459">
         <v>0.31</v>
       </c>
       <c r="I459">
         <v>0.005</v>
       </c>
       <c r="J459">
         <v>6.077</v>
       </c>
       <c r="K459">
         <v>3.038</v>
       </c>
       <c r="L459">
         <v>0.264</v>
       </c>
       <c r="M459">
         <v>9.379</v>
       </c>
       <c r="N459">
         <v>11.29</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>3.025</v>
       </c>
       <c r="C460">
-        <v>5.233</v>
+        <v>5.239</v>
       </c>
       <c r="D460">
         <v>44.427</v>
       </c>
       <c r="E460">
-        <v>52.684</v>
+        <v>52.69</v>
       </c>
       <c r="F460">
         <v>0.037</v>
       </c>
       <c r="G460">
         <v>1.521</v>
       </c>
       <c r="H460">
         <v>0.342</v>
       </c>
       <c r="I460">
         <v>0.005</v>
       </c>
       <c r="J460">
         <v>5.884</v>
       </c>
       <c r="K460">
         <v>3.221</v>
       </c>
       <c r="L460">
         <v>0.266</v>
       </c>
       <c r="M460">
         <v>9.371</v>
       </c>
       <c r="N460">
         <v>11.276</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>3.125</v>
       </c>
       <c r="C461">
-        <v>5.777</v>
+        <v>5.783</v>
       </c>
       <c r="D461">
         <v>45.908</v>
       </c>
       <c r="E461">
-        <v>54.81</v>
+        <v>54.816</v>
       </c>
       <c r="F461">
         <v>0.04</v>
       </c>
       <c r="G461">
         <v>1.571</v>
       </c>
       <c r="H461">
         <v>0.378</v>
       </c>
       <c r="I461">
         <v>0.005</v>
       </c>
       <c r="J461">
         <v>6.079</v>
       </c>
       <c r="K461">
         <v>3.599</v>
       </c>
       <c r="L461">
         <v>0.282</v>
       </c>
       <c r="M461">
         <v>9.959</v>
       </c>
       <c r="N461">
         <v>11.953</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>3.025</v>
       </c>
       <c r="C462">
-        <v>5.829</v>
+        <v>5.835</v>
       </c>
       <c r="D462">
         <v>44.427</v>
       </c>
       <c r="E462">
-        <v>53.28</v>
+        <v>53.287</v>
       </c>
       <c r="F462">
         <v>0.036</v>
       </c>
       <c r="G462">
         <v>1.521</v>
       </c>
       <c r="H462">
         <v>0.383</v>
       </c>
       <c r="I462">
         <v>0.003</v>
       </c>
       <c r="J462">
         <v>5.887</v>
       </c>
       <c r="K462">
         <v>3.175</v>
       </c>
       <c r="L462">
         <v>0.287</v>
       </c>
       <c r="M462">
         <v>9.35</v>
       </c>
       <c r="N462">
         <v>11.294</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>3.125</v>
       </c>
       <c r="C463">
-        <v>6.119</v>
+        <v>6.126</v>
       </c>
       <c r="D463">
         <v>45.908</v>
       </c>
       <c r="E463">
-        <v>55.152</v>
+        <v>55.159</v>
       </c>
       <c r="F463">
         <v>0.014</v>
       </c>
       <c r="G463">
         <v>1.571</v>
       </c>
       <c r="H463">
         <v>0.402</v>
       </c>
       <c r="I463">
         <v>0.003</v>
       </c>
       <c r="J463">
         <v>6.088</v>
       </c>
       <c r="K463">
         <v>3.099</v>
       </c>
       <c r="L463">
         <v>0.289</v>
       </c>
       <c r="M463">
         <v>9.476</v>
       </c>
       <c r="N463">
         <v>11.468</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>3.125</v>
       </c>
       <c r="C464">
-        <v>6.055</v>
+        <v>6.062</v>
       </c>
       <c r="D464">
         <v>45.908</v>
       </c>
       <c r="E464">
-        <v>55.088</v>
+        <v>55.095</v>
       </c>
       <c r="F464">
         <v>0.003</v>
       </c>
       <c r="G464">
         <v>1.571</v>
       </c>
       <c r="H464">
         <v>0.398</v>
       </c>
       <c r="I464">
         <v>0.004</v>
       </c>
       <c r="J464">
         <v>6.086</v>
       </c>
       <c r="K464">
         <v>3.228</v>
       </c>
       <c r="L464">
         <v>0.289</v>
       </c>
       <c r="M464">
         <v>9.603</v>
       </c>
       <c r="N464">
         <v>11.579</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>3.025</v>
       </c>
       <c r="C465">
-        <v>5.523</v>
+        <v>5.529</v>
       </c>
       <c r="D465">
         <v>44.427</v>
       </c>
       <c r="E465">
-        <v>52.974</v>
+        <v>52.981</v>
       </c>
       <c r="F465">
         <v>0.005</v>
       </c>
       <c r="G465">
         <v>1.521</v>
       </c>
       <c r="H465">
         <v>0.363</v>
       </c>
       <c r="I465">
         <v>0.004</v>
       </c>
       <c r="J465">
         <v>5.886</v>
       </c>
       <c r="K465">
         <v>2.947</v>
       </c>
       <c r="L465">
         <v>0.273</v>
       </c>
       <c r="M465">
         <v>9.105</v>
       </c>
       <c r="N465">
         <v>10.998</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>3.125</v>
       </c>
       <c r="C466">
-        <v>5.033</v>
+        <v>5.039</v>
       </c>
       <c r="D466">
         <v>45.908</v>
       </c>
       <c r="E466">
-        <v>54.067</v>
+        <v>54.072</v>
       </c>
       <c r="F466">
         <v>0.014</v>
       </c>
       <c r="G466">
         <v>1.571</v>
       </c>
       <c r="H466">
         <v>0.33</v>
       </c>
       <c r="I466">
         <v>0.005</v>
       </c>
       <c r="J466">
         <v>6.075</v>
       </c>
       <c r="K466">
         <v>2.693</v>
       </c>
       <c r="L466">
         <v>0.289</v>
       </c>
       <c r="M466">
         <v>9.058</v>
       </c>
       <c r="N466">
         <v>10.978</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>3.025</v>
       </c>
       <c r="C467">
-        <v>4.129</v>
+        <v>4.134</v>
       </c>
       <c r="D467">
         <v>44.427</v>
       </c>
       <c r="E467">
-        <v>51.58</v>
+        <v>51.585</v>
       </c>
       <c r="F467">
         <v>0.021</v>
       </c>
       <c r="G467">
         <v>1.521</v>
       </c>
       <c r="H467">
         <v>0.271</v>
       </c>
       <c r="I467">
         <v>0.006</v>
       </c>
       <c r="J467">
         <v>5.891</v>
       </c>
       <c r="K467">
         <v>2.649</v>
       </c>
       <c r="L467">
         <v>0.28</v>
       </c>
       <c r="M467">
         <v>8.82</v>
       </c>
       <c r="N467">
         <v>10.639</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>3.125</v>
       </c>
       <c r="C468">
-        <v>3.919</v>
+        <v>3.924</v>
       </c>
       <c r="D468">
         <v>45.908</v>
       </c>
       <c r="E468">
-        <v>52.952</v>
+        <v>52.957</v>
       </c>
       <c r="F468">
         <v>0.037</v>
       </c>
       <c r="G468">
         <v>1.571</v>
       </c>
       <c r="H468">
         <v>0.261</v>
       </c>
       <c r="I468">
         <v>0.006</v>
       </c>
       <c r="J468">
         <v>6.089</v>
       </c>
       <c r="K468">
         <v>2.773</v>
       </c>
       <c r="L468">
         <v>0.291</v>
       </c>
       <c r="M468">
         <v>9.153</v>
       </c>
       <c r="N468">
         <v>11.028</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>3.363</v>
       </c>
       <c r="C469">
-        <v>3.371</v>
+        <v>3.379</v>
       </c>
       <c r="D469">
         <v>44.526</v>
       </c>
       <c r="E469">
-        <v>51.261</v>
+        <v>51.269</v>
       </c>
       <c r="F469">
         <v>0.007</v>
       </c>
       <c r="G469">
         <v>1.673</v>
       </c>
       <c r="H469">
         <v>0.349</v>
       </c>
       <c r="I469">
         <v>0.01</v>
       </c>
       <c r="J469">
         <v>5.881</v>
       </c>
       <c r="K469">
         <v>3.346</v>
       </c>
       <c r="L469">
         <v>0.229</v>
       </c>
       <c r="M469">
         <v>9.456</v>
       </c>
       <c r="N469">
         <v>11.496</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>3.038</v>
       </c>
       <c r="C470">
-        <v>3.634</v>
+        <v>3.642</v>
       </c>
       <c r="D470">
         <v>40.217</v>
       </c>
       <c r="E470">
-        <v>46.89</v>
+        <v>46.897</v>
       </c>
       <c r="F470">
         <v>0.006</v>
       </c>
       <c r="G470">
         <v>1.511</v>
       </c>
       <c r="H470">
         <v>0.382</v>
       </c>
       <c r="I470">
         <v>0.013</v>
       </c>
       <c r="J470">
         <v>5.327</v>
       </c>
       <c r="K470">
         <v>3.103</v>
       </c>
       <c r="L470">
         <v>0.223</v>
       </c>
       <c r="M470">
         <v>8.653</v>
       </c>
       <c r="N470">
         <v>10.566</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>3.363</v>
       </c>
       <c r="C471">
-        <v>5.007</v>
+        <v>5.018</v>
       </c>
       <c r="D471">
         <v>44.526</v>
       </c>
       <c r="E471">
-        <v>52.897</v>
+        <v>52.908</v>
       </c>
       <c r="F471">
         <v>0.009</v>
       </c>
       <c r="G471">
         <v>1.673</v>
       </c>
       <c r="H471">
         <v>0.525</v>
       </c>
       <c r="I471">
         <v>0.014</v>
       </c>
       <c r="J471">
         <v>5.859</v>
       </c>
       <c r="K471">
         <v>3.417</v>
       </c>
       <c r="L471">
         <v>0.242</v>
       </c>
       <c r="M471">
         <v>9.517</v>
       </c>
       <c r="N471">
         <v>11.739</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>3.255</v>
       </c>
       <c r="C472">
-        <v>5.519</v>
+        <v>5.531</v>
       </c>
       <c r="D472">
         <v>43.09</v>
       </c>
       <c r="E472">
-        <v>51.864</v>
+        <v>51.876</v>
       </c>
       <c r="F472">
         <v>0.009</v>
       </c>
       <c r="G472">
         <v>1.619</v>
       </c>
       <c r="H472">
         <v>0.586</v>
       </c>
       <c r="I472">
         <v>0.017</v>
       </c>
       <c r="J472">
         <v>5.706</v>
       </c>
       <c r="K472">
         <v>3.309</v>
       </c>
       <c r="L472">
         <v>0.229</v>
       </c>
       <c r="M472">
         <v>9.243</v>
       </c>
       <c r="N472">
         <v>11.474</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>3.363</v>
       </c>
       <c r="C473">
-        <v>6.093</v>
+        <v>6.106</v>
       </c>
       <c r="D473">
         <v>44.526</v>
       </c>
       <c r="E473">
-        <v>53.982</v>
+        <v>53.996</v>
       </c>
       <c r="F473">
         <v>0.009</v>
       </c>
       <c r="G473">
         <v>1.673</v>
       </c>
       <c r="H473">
         <v>0.648</v>
       </c>
       <c r="I473">
         <v>0.016</v>
       </c>
       <c r="J473">
         <v>5.861</v>
       </c>
       <c r="K473">
         <v>3.631</v>
       </c>
       <c r="L473">
         <v>0.25</v>
       </c>
       <c r="M473">
         <v>9.742</v>
       </c>
       <c r="N473">
         <v>12.088</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>3.255</v>
       </c>
       <c r="C474">
-        <v>6.147</v>
+        <v>6.161</v>
       </c>
       <c r="D474">
         <v>43.09</v>
       </c>
       <c r="E474">
-        <v>52.492</v>
+        <v>52.506</v>
       </c>
       <c r="F474">
         <v>0.008</v>
       </c>
       <c r="G474">
         <v>1.619</v>
       </c>
       <c r="H474">
         <v>0.661</v>
       </c>
       <c r="I474">
         <v>0.014</v>
       </c>
       <c r="J474">
         <v>5.697</v>
       </c>
       <c r="K474">
         <v>3.697</v>
       </c>
       <c r="L474">
         <v>0.256</v>
       </c>
       <c r="M474">
         <v>9.65</v>
       </c>
       <c r="N474">
         <v>11.952</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>3.363</v>
       </c>
       <c r="C475">
-        <v>6.453</v>
+        <v>6.468</v>
       </c>
       <c r="D475">
         <v>44.526</v>
       </c>
       <c r="E475">
-        <v>54.343</v>
+        <v>54.357</v>
       </c>
       <c r="F475">
         <v>0.007</v>
       </c>
       <c r="G475">
         <v>1.673</v>
       </c>
       <c r="H475">
         <v>0.686</v>
       </c>
       <c r="I475">
         <v>0.009</v>
       </c>
       <c r="J475">
         <v>5.901</v>
       </c>
       <c r="K475">
         <v>3.73</v>
       </c>
       <c r="L475">
         <v>0.238</v>
       </c>
       <c r="M475">
         <v>9.869</v>
       </c>
       <c r="N475">
         <v>12.244</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>3.363</v>
       </c>
       <c r="C476">
-        <v>6.386</v>
+        <v>6.4</v>
       </c>
       <c r="D476">
         <v>44.526</v>
       </c>
       <c r="E476">
-        <v>54.276</v>
+        <v>54.29</v>
       </c>
       <c r="F476">
         <v>0.006</v>
       </c>
       <c r="G476">
         <v>1.673</v>
       </c>
       <c r="H476">
         <v>0.682</v>
       </c>
       <c r="I476">
         <v>0.009</v>
       </c>
       <c r="J476">
         <v>5.874</v>
       </c>
       <c r="K476">
         <v>3.849</v>
       </c>
       <c r="L476">
         <v>0.264</v>
       </c>
       <c r="M476">
         <v>9.987</v>
       </c>
       <c r="N476">
         <v>12.357</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>3.255</v>
       </c>
       <c r="C477">
-        <v>5.825</v>
+        <v>5.838</v>
       </c>
       <c r="D477">
         <v>43.09</v>
       </c>
       <c r="E477">
-        <v>52.17</v>
+        <v>52.183</v>
       </c>
       <c r="F477">
         <v>0.006</v>
       </c>
       <c r="G477">
         <v>1.619</v>
       </c>
       <c r="H477">
         <v>0.616</v>
       </c>
       <c r="I477">
         <v>0.011</v>
       </c>
       <c r="J477">
         <v>5.665</v>
       </c>
       <c r="K477">
         <v>3.574</v>
       </c>
       <c r="L477">
         <v>0.231</v>
       </c>
       <c r="M477">
         <v>9.47</v>
       </c>
       <c r="N477">
         <v>11.722</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>3.363</v>
       </c>
       <c r="C478">
-        <v>5.309</v>
+        <v>5.32</v>
       </c>
       <c r="D478">
         <v>44.526</v>
       </c>
       <c r="E478">
-        <v>53.199</v>
+        <v>53.21</v>
       </c>
       <c r="F478">
         <v>0.006</v>
       </c>
       <c r="G478">
         <v>1.673</v>
       </c>
       <c r="H478">
         <v>0.561</v>
       </c>
       <c r="I478">
         <v>0.019</v>
       </c>
       <c r="J478">
         <v>5.821</v>
       </c>
       <c r="K478">
         <v>3.527</v>
       </c>
       <c r="L478">
         <v>0.246</v>
       </c>
       <c r="M478">
         <v>9.594</v>
       </c>
       <c r="N478">
         <v>11.854</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>3.255</v>
       </c>
       <c r="C479">
-        <v>4.355</v>
+        <v>4.364</v>
       </c>
       <c r="D479">
         <v>43.09</v>
       </c>
       <c r="E479">
-        <v>50.7</v>
+        <v>50.709</v>
       </c>
       <c r="F479">
         <v>0.006</v>
       </c>
       <c r="G479">
         <v>1.619</v>
       </c>
       <c r="H479">
         <v>0.454</v>
       </c>
       <c r="I479">
         <v>0.022</v>
       </c>
       <c r="J479">
         <v>5.677</v>
       </c>
       <c r="K479">
         <v>3.694</v>
       </c>
       <c r="L479">
         <v>0.238</v>
       </c>
       <c r="M479">
         <v>9.609</v>
       </c>
       <c r="N479">
         <v>11.71</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>3.363</v>
       </c>
       <c r="C480">
-        <v>4.134</v>
+        <v>4.143</v>
       </c>
       <c r="D480">
         <v>44.526</v>
       </c>
       <c r="E480">
-        <v>52.023</v>
+        <v>52.032</v>
       </c>
       <c r="F480">
         <v>0.007</v>
       </c>
       <c r="G480">
         <v>1.673</v>
       </c>
       <c r="H480">
         <v>0.431</v>
       </c>
       <c r="I480">
         <v>0.02</v>
       </c>
       <c r="J480">
         <v>5.892</v>
       </c>
       <c r="K480">
         <v>3.666</v>
       </c>
       <c r="L480">
         <v>0.253</v>
       </c>
       <c r="M480">
         <v>9.81</v>
       </c>
       <c r="N480">
         <v>11.941</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>3.354</v>
       </c>
       <c r="C481">
-        <v>3.59</v>
+        <v>3.601</v>
       </c>
       <c r="D481">
         <v>37.106</v>
       </c>
       <c r="E481">
-        <v>44.051</v>
+        <v>44.061</v>
       </c>
       <c r="F481">
         <v>0.01</v>
       </c>
       <c r="G481">
         <v>1.669</v>
       </c>
       <c r="H481">
         <v>0.578</v>
       </c>
       <c r="I481">
         <v>0.02</v>
       </c>
       <c r="J481">
         <v>5.138</v>
       </c>
       <c r="K481">
         <v>3.777</v>
       </c>
       <c r="L481">
         <v>0.2</v>
       </c>
       <c r="M481">
         <v>9.115</v>
       </c>
       <c r="N481">
         <v>11.392</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>3.138</v>
       </c>
       <c r="C482">
-        <v>3.87</v>
+        <v>3.882</v>
       </c>
       <c r="D482">
         <v>34.712</v>
       </c>
       <c r="E482">
-        <v>41.72</v>
+        <v>41.732</v>
       </c>
       <c r="F482">
         <v>0.008</v>
       </c>
       <c r="G482">
         <v>1.561</v>
       </c>
       <c r="H482">
         <v>0.628</v>
       </c>
       <c r="I482">
         <v>0.016</v>
       </c>
       <c r="J482">
         <v>4.812</v>
       </c>
       <c r="K482">
         <v>3.622</v>
       </c>
       <c r="L482">
         <v>0.199</v>
       </c>
       <c r="M482">
         <v>8.633</v>
       </c>
       <c r="N482">
         <v>10.846</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>3.354</v>
       </c>
       <c r="C483">
-        <v>5.333</v>
+        <v>5.348</v>
       </c>
       <c r="D483">
         <v>37.106</v>
       </c>
       <c r="E483">
-        <v>45.793</v>
+        <v>45.809</v>
       </c>
       <c r="F483">
         <v>0.008</v>
       </c>
       <c r="G483">
         <v>1.669</v>
       </c>
       <c r="H483">
         <v>0.871</v>
       </c>
       <c r="I483">
         <v>0.017</v>
       </c>
       <c r="J483">
         <v>5.122</v>
       </c>
       <c r="K483">
         <v>3.696</v>
       </c>
       <c r="L483">
         <v>0.215</v>
       </c>
       <c r="M483">
         <v>9.033</v>
       </c>
       <c r="N483">
         <v>11.597</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>3.246</v>
       </c>
       <c r="C484">
-        <v>5.877</v>
+        <v>5.894</v>
       </c>
       <c r="D484">
         <v>35.909</v>
       </c>
       <c r="E484">
-        <v>45.033</v>
+        <v>45.05</v>
       </c>
       <c r="F484">
         <v>0.008</v>
       </c>
       <c r="G484">
         <v>1.615</v>
       </c>
       <c r="H484">
         <v>0.969</v>
       </c>
       <c r="I484">
         <v>0.018</v>
       </c>
       <c r="J484">
         <v>4.973</v>
       </c>
       <c r="K484">
         <v>3.67</v>
       </c>
       <c r="L484">
         <v>0.211</v>
       </c>
       <c r="M484">
         <v>8.854</v>
       </c>
       <c r="N484">
         <v>11.464</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>3.354</v>
       </c>
       <c r="C485">
-        <v>6.488</v>
+        <v>6.507</v>
       </c>
       <c r="D485">
         <v>37.106</v>
       </c>
       <c r="E485">
-        <v>46.949</v>
+        <v>46.968</v>
       </c>
       <c r="F485">
         <v>0.01</v>
       </c>
       <c r="G485">
         <v>1.669</v>
       </c>
       <c r="H485">
         <v>1.078</v>
       </c>
       <c r="I485">
         <v>0.015</v>
       </c>
       <c r="J485">
         <v>5.118</v>
       </c>
       <c r="K485">
         <v>3.817</v>
       </c>
       <c r="L485">
         <v>0.225</v>
       </c>
       <c r="M485">
         <v>9.16</v>
       </c>
       <c r="N485">
         <v>11.932</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>3.246</v>
       </c>
       <c r="C486">
-        <v>6.547</v>
+        <v>6.566</v>
       </c>
       <c r="D486">
         <v>35.909</v>
       </c>
       <c r="E486">
-        <v>45.702</v>
+        <v>45.721</v>
       </c>
       <c r="F486">
         <v>0.008</v>
       </c>
       <c r="G486">
         <v>1.615</v>
       </c>
       <c r="H486">
         <v>1.092</v>
       </c>
       <c r="I486">
         <v>0.014</v>
       </c>
       <c r="J486">
         <v>4.985</v>
       </c>
       <c r="K486">
         <v>3.63</v>
       </c>
       <c r="L486">
         <v>0.219</v>
       </c>
       <c r="M486">
         <v>8.834</v>
       </c>
       <c r="N486">
         <v>11.562</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>3.354</v>
       </c>
       <c r="C487">
-        <v>6.873</v>
+        <v>6.893</v>
       </c>
       <c r="D487">
         <v>37.106</v>
       </c>
       <c r="E487">
-        <v>47.333</v>
+        <v>47.353</v>
       </c>
       <c r="F487">
         <v>0.007</v>
       </c>
       <c r="G487">
         <v>1.669</v>
       </c>
       <c r="H487">
         <v>1.138</v>
       </c>
       <c r="I487">
         <v>0.01</v>
       </c>
       <c r="J487">
         <v>5.158</v>
       </c>
       <c r="K487">
         <v>3.818</v>
       </c>
       <c r="L487">
         <v>0.214</v>
       </c>
       <c r="M487">
         <v>9.19</v>
       </c>
       <c r="N487">
         <v>12.014</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>3.354</v>
       </c>
       <c r="C488">
-        <v>6.801</v>
+        <v>6.821</v>
       </c>
       <c r="D488">
         <v>37.106</v>
       </c>
       <c r="E488">
-        <v>47.262</v>
+        <v>47.282</v>
       </c>
       <c r="F488">
         <v>0.007</v>
       </c>
       <c r="G488">
         <v>1.669</v>
       </c>
       <c r="H488">
         <v>1.122</v>
       </c>
       <c r="I488">
         <v>0.01</v>
       </c>
       <c r="J488">
         <v>5.156</v>
       </c>
       <c r="K488">
         <v>3.94</v>
       </c>
       <c r="L488">
         <v>0.231</v>
       </c>
       <c r="M488">
         <v>9.328</v>
       </c>
       <c r="N488">
         <v>12.136</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>3.246</v>
       </c>
       <c r="C489">
-        <v>6.203</v>
+        <v>6.221</v>
       </c>
       <c r="D489">
         <v>35.909</v>
       </c>
       <c r="E489">
-        <v>45.359</v>
+        <v>45.377</v>
       </c>
       <c r="F489">
         <v>0.006</v>
       </c>
       <c r="G489">
         <v>1.615</v>
       </c>
       <c r="H489">
         <v>1.037</v>
       </c>
       <c r="I489">
         <v>0.012</v>
       </c>
       <c r="J489">
         <v>4.966</v>
       </c>
       <c r="K489">
         <v>3.764</v>
       </c>
       <c r="L489">
         <v>0.202</v>
       </c>
       <c r="M489">
         <v>8.932</v>
       </c>
       <c r="N489">
         <v>11.603</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>3.354</v>
       </c>
       <c r="C490">
-        <v>5.654</v>
+        <v>5.67</v>
       </c>
       <c r="D490">
         <v>37.106</v>
       </c>
       <c r="E490">
-        <v>46.114</v>
+        <v>46.13</v>
       </c>
       <c r="F490">
         <v>0.008</v>
       </c>
       <c r="G490">
         <v>1.669</v>
       </c>
       <c r="H490">
         <v>0.943</v>
       </c>
       <c r="I490">
         <v>0.018</v>
       </c>
       <c r="J490">
         <v>5.12</v>
       </c>
       <c r="K490">
         <v>3.898</v>
       </c>
       <c r="L490">
         <v>0.223</v>
       </c>
       <c r="M490">
         <v>9.241</v>
       </c>
       <c r="N490">
         <v>11.878</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>3.246</v>
       </c>
       <c r="C491">
-        <v>4.638</v>
+        <v>4.651</v>
       </c>
       <c r="D491">
         <v>35.909</v>
       </c>
       <c r="E491">
-        <v>43.793</v>
+        <v>43.806</v>
       </c>
       <c r="F491">
         <v>0.007</v>
       </c>
       <c r="G491">
         <v>1.615</v>
       </c>
       <c r="H491">
         <v>0.769</v>
       </c>
       <c r="I491">
         <v>0.016</v>
       </c>
       <c r="J491">
         <v>4.986</v>
       </c>
       <c r="K491">
         <v>3.71</v>
       </c>
       <c r="L491">
         <v>0.203</v>
       </c>
       <c r="M491">
         <v>8.899</v>
       </c>
       <c r="N491">
         <v>11.306</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>3.354</v>
       </c>
       <c r="C492">
-        <v>4.402</v>
+        <v>4.415</v>
       </c>
       <c r="D492">
         <v>37.106</v>
       </c>
       <c r="E492">
-        <v>44.863</v>
+        <v>44.875</v>
       </c>
       <c r="F492">
         <v>0.007</v>
       </c>
       <c r="G492">
         <v>1.669</v>
       </c>
       <c r="H492">
         <v>0.726</v>
       </c>
       <c r="I492">
         <v>0.018</v>
       </c>
       <c r="J492">
         <v>5.148</v>
       </c>
       <c r="K492">
         <v>3.907</v>
       </c>
       <c r="L492">
         <v>0.209</v>
       </c>
       <c r="M492">
         <v>9.264</v>
       </c>
       <c r="N492">
         <v>11.683</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>3.363</v>
       </c>
       <c r="C493">
-        <v>3.885</v>
+        <v>3.898</v>
       </c>
       <c r="D493">
         <v>48.551</v>
       </c>
       <c r="E493">
-        <v>55.799</v>
+        <v>55.813</v>
       </c>
       <c r="F493">
         <v>0.013</v>
       </c>
       <c r="G493">
         <v>1.673</v>
       </c>
       <c r="H493">
         <v>0.79</v>
       </c>
       <c r="I493">
         <v>0.021</v>
       </c>
       <c r="J493">
         <v>5.956</v>
       </c>
       <c r="K493">
         <v>3.811</v>
       </c>
       <c r="L493">
         <v>0.207</v>
       </c>
       <c r="M493">
         <v>9.974</v>
       </c>
       <c r="N493">
         <v>12.472</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>3.038</v>
       </c>
       <c r="C494">
-        <v>4.187</v>
+        <v>4.202</v>
       </c>
       <c r="D494">
         <v>43.853</v>
       </c>
       <c r="E494">
-        <v>51.078</v>
+        <v>51.093</v>
       </c>
       <c r="F494">
         <v>0.014</v>
       </c>
       <c r="G494">
         <v>1.511</v>
       </c>
       <c r="H494">
         <v>0.869</v>
       </c>
       <c r="I494">
         <v>0.017</v>
       </c>
       <c r="J494">
         <v>5.385</v>
       </c>
       <c r="K494">
         <v>3.407</v>
       </c>
       <c r="L494">
         <v>0.192</v>
       </c>
       <c r="M494">
         <v>8.984</v>
       </c>
       <c r="N494">
         <v>11.396</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>3.363</v>
       </c>
       <c r="C495">
-        <v>5.77</v>
+        <v>5.79</v>
       </c>
       <c r="D495">
         <v>48.551</v>
       </c>
       <c r="E495">
-        <v>57.684</v>
+        <v>57.705</v>
       </c>
       <c r="F495">
         <v>0.015</v>
       </c>
       <c r="G495">
         <v>1.673</v>
       </c>
       <c r="H495">
         <v>1.202</v>
       </c>
       <c r="I495">
         <v>0.018</v>
       </c>
       <c r="J495">
         <v>5.965</v>
       </c>
       <c r="K495">
         <v>3.991</v>
       </c>
       <c r="L495">
         <v>0.221</v>
       </c>
       <c r="M495">
         <v>10.177</v>
       </c>
       <c r="N495">
         <v>13.085</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>3.255</v>
       </c>
       <c r="C496">
-        <v>6.359</v>
+        <v>6.381</v>
       </c>
       <c r="D496">
         <v>46.985</v>
       </c>
       <c r="E496">
-        <v>56.599</v>
+        <v>56.622</v>
       </c>
       <c r="F496">
         <v>0.014</v>
       </c>
       <c r="G496">
         <v>1.619</v>
       </c>
       <c r="H496">
         <v>1.328</v>
       </c>
       <c r="I496">
         <v>0.018</v>
       </c>
       <c r="J496">
         <v>5.686</v>
       </c>
       <c r="K496">
         <v>3.853</v>
       </c>
       <c r="L496">
         <v>0.221</v>
       </c>
       <c r="M496">
         <v>9.76</v>
       </c>
       <c r="N496">
         <v>12.74</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>3.363</v>
       </c>
       <c r="C497">
-        <v>7.02</v>
+        <v>7.045</v>
       </c>
       <c r="D497">
         <v>48.551</v>
       </c>
       <c r="E497">
-        <v>58.935</v>
+        <v>58.96</v>
       </c>
       <c r="F497">
         <v>0.016</v>
       </c>
       <c r="G497">
         <v>1.673</v>
       </c>
       <c r="H497">
         <v>1.465</v>
       </c>
       <c r="I497">
         <v>0.017</v>
       </c>
       <c r="J497">
         <v>5.916</v>
       </c>
       <c r="K497">
         <v>4.08</v>
       </c>
       <c r="L497">
         <v>0.232</v>
       </c>
       <c r="M497">
         <v>10.227</v>
       </c>
       <c r="N497">
         <v>13.398</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>3.255</v>
       </c>
       <c r="C498">
-        <v>7.083</v>
+        <v>7.108</v>
       </c>
       <c r="D498">
         <v>46.985</v>
       </c>
       <c r="E498">
-        <v>57.323</v>
+        <v>57.348</v>
       </c>
       <c r="F498">
         <v>0.016</v>
       </c>
       <c r="G498">
         <v>1.619</v>
       </c>
       <c r="H498">
         <v>1.485</v>
       </c>
       <c r="I498">
         <v>0.014</v>
       </c>
       <c r="J498">
         <v>5.764</v>
       </c>
       <c r="K498">
         <v>4.062</v>
       </c>
       <c r="L498">
         <v>0.231</v>
       </c>
       <c r="M498">
         <v>10.057</v>
       </c>
       <c r="N498">
         <v>13.191</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>3.363</v>
       </c>
       <c r="C499">
-        <v>7.436</v>
+        <v>7.462</v>
       </c>
       <c r="D499">
         <v>48.551</v>
       </c>
       <c r="E499">
-        <v>59.351</v>
+        <v>59.377</v>
       </c>
       <c r="F499">
         <v>0.017</v>
       </c>
       <c r="G499">
         <v>1.673</v>
       </c>
       <c r="H499">
         <v>1.548</v>
       </c>
       <c r="I499">
         <v>0.011</v>
       </c>
       <c r="J499">
         <v>5.958</v>
       </c>
       <c r="K499">
         <v>4.126</v>
       </c>
       <c r="L499">
         <v>0.228</v>
       </c>
       <c r="M499">
         <v>10.312</v>
       </c>
       <c r="N499">
         <v>13.562</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>3.363</v>
       </c>
       <c r="C500">
-        <v>7.359</v>
+        <v>7.385</v>
       </c>
       <c r="D500">
         <v>48.551</v>
       </c>
       <c r="E500">
-        <v>59.273</v>
+        <v>59.299</v>
       </c>
       <c r="F500">
         <v>0.012</v>
       </c>
       <c r="G500">
         <v>1.673</v>
       </c>
       <c r="H500">
         <v>1.536</v>
       </c>
       <c r="I500">
         <v>0.009</v>
       </c>
       <c r="J500">
         <v>5.964</v>
       </c>
       <c r="K500">
         <v>4.132</v>
       </c>
       <c r="L500">
         <v>0.227</v>
       </c>
       <c r="M500">
         <v>10.324</v>
       </c>
       <c r="N500">
         <v>13.555</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>3.255</v>
       </c>
       <c r="C501">
-        <v>6.712</v>
+        <v>6.735</v>
       </c>
       <c r="D501">
         <v>46.985</v>
       </c>
       <c r="E501">
-        <v>56.952</v>
+        <v>56.975</v>
       </c>
       <c r="F501">
         <v>0.01</v>
       </c>
       <c r="G501">
         <v>1.619</v>
       </c>
       <c r="H501">
         <v>1.414</v>
       </c>
       <c r="I501">
         <v>0.013</v>
       </c>
       <c r="J501">
         <v>5.723</v>
       </c>
       <c r="K501">
         <v>3.946</v>
       </c>
       <c r="L501">
         <v>0.223</v>
       </c>
       <c r="M501">
         <v>9.892</v>
       </c>
       <c r="N501">
         <v>12.949</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>3.363</v>
       </c>
       <c r="C502">
-        <v>6.117</v>
+        <v>6.139</v>
       </c>
       <c r="D502">
         <v>48.551</v>
       </c>
       <c r="E502">
-        <v>58.032</v>
+        <v>58.053</v>
       </c>
       <c r="F502">
         <v>0.006</v>
       </c>
       <c r="G502">
         <v>1.673</v>
       </c>
       <c r="H502">
         <v>1.303</v>
       </c>
       <c r="I502">
         <v>0.016</v>
       </c>
       <c r="J502">
         <v>5.991</v>
       </c>
       <c r="K502">
         <v>3.889</v>
       </c>
       <c r="L502">
         <v>0.233</v>
       </c>
       <c r="M502">
         <v>10.113</v>
       </c>
       <c r="N502">
         <v>13.111</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>3.255</v>
       </c>
       <c r="C503">
-        <v>5.018</v>
+        <v>5.035</v>
       </c>
       <c r="D503">
         <v>46.985</v>
       </c>
       <c r="E503">
-        <v>55.258</v>
+        <v>55.275</v>
       </c>
       <c r="F503">
         <v>0.007</v>
       </c>
       <c r="G503">
         <v>1.619</v>
       </c>
       <c r="H503">
         <v>1.064</v>
       </c>
       <c r="I503">
         <v>0.027</v>
       </c>
       <c r="J503">
         <v>5.817</v>
       </c>
       <c r="K503">
         <v>3.762</v>
       </c>
       <c r="L503">
         <v>0.222</v>
       </c>
       <c r="M503">
         <v>9.802</v>
       </c>
       <c r="N503">
         <v>12.518</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>3.363</v>
       </c>
       <c r="C504">
-        <v>4.763</v>
+        <v>4.78</v>
       </c>
       <c r="D504">
         <v>48.551</v>
       </c>
       <c r="E504">
-        <v>56.678</v>
+        <v>56.694</v>
       </c>
       <c r="F504">
         <v>0.01</v>
       </c>
       <c r="G504">
         <v>1.673</v>
       </c>
       <c r="H504">
         <v>1.01</v>
       </c>
       <c r="I504">
         <v>0.024</v>
       </c>
       <c r="J504">
         <v>6.04</v>
       </c>
       <c r="K504">
         <v>4.015</v>
       </c>
       <c r="L504">
         <v>0.23</v>
       </c>
       <c r="M504">
         <v>10.284</v>
       </c>
       <c r="N504">
         <v>13.002</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>3.363</v>
       </c>
       <c r="C505">
-        <v>4.361</v>
+        <v>4.379</v>
       </c>
       <c r="D505">
         <v>49.136</v>
       </c>
       <c r="E505">
-        <v>56.86</v>
+        <v>56.878</v>
       </c>
       <c r="F505">
         <v>0.014</v>
       </c>
       <c r="G505">
         <v>1.673</v>
       </c>
       <c r="H505">
         <v>1.078</v>
       </c>
       <c r="I505">
         <v>0.032</v>
       </c>
       <c r="J505">
         <v>6.294</v>
       </c>
       <c r="K505">
         <v>4.469</v>
       </c>
       <c r="L505">
         <v>0.288</v>
       </c>
       <c r="M505">
         <v>11.051</v>
       </c>
       <c r="N505">
         <v>13.849</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>3.038</v>
       </c>
       <c r="C506">
-        <v>4.63</v>
+        <v>4.649</v>
       </c>
       <c r="D506">
         <v>44.381</v>
       </c>
       <c r="E506">
-        <v>52.049</v>
+        <v>52.068</v>
       </c>
       <c r="F506">
         <v>0.012</v>
       </c>
       <c r="G506">
         <v>1.511</v>
       </c>
       <c r="H506">
         <v>1.166</v>
       </c>
       <c r="I506">
         <v>0.026</v>
       </c>
       <c r="J506">
         <v>5.664</v>
       </c>
       <c r="K506">
         <v>3.457</v>
       </c>
       <c r="L506">
         <v>0.273</v>
       </c>
       <c r="M506">
         <v>9.394</v>
       </c>
       <c r="N506">
         <v>12.109</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>3.363</v>
       </c>
       <c r="C507">
-        <v>6.34</v>
+        <v>6.366</v>
       </c>
       <c r="D507">
         <v>49.136</v>
       </c>
       <c r="E507">
-        <v>58.839</v>
+        <v>58.865</v>
       </c>
       <c r="F507">
         <v>0.013</v>
       </c>
       <c r="G507">
         <v>1.673</v>
       </c>
       <c r="H507">
         <v>1.573</v>
       </c>
       <c r="I507">
         <v>0.029</v>
       </c>
       <c r="J507">
         <v>6.262</v>
       </c>
       <c r="K507">
         <v>3.801</v>
       </c>
       <c r="L507">
         <v>0.291</v>
       </c>
       <c r="M507">
         <v>10.354</v>
       </c>
       <c r="N507">
         <v>13.643</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>3.255</v>
       </c>
       <c r="C508">
-        <v>6.923</v>
+        <v>6.951</v>
       </c>
       <c r="D508">
         <v>47.551</v>
       </c>
       <c r="E508">
-        <v>57.728</v>
+        <v>57.757</v>
       </c>
       <c r="F508">
         <v>0.013</v>
       </c>
       <c r="G508">
         <v>1.619</v>
       </c>
       <c r="H508">
         <v>1.704</v>
       </c>
       <c r="I508">
         <v>0.028</v>
       </c>
       <c r="J508">
         <v>5.935</v>
       </c>
       <c r="K508">
         <v>3.756</v>
       </c>
       <c r="L508">
         <v>0.297</v>
       </c>
       <c r="M508">
         <v>9.988</v>
       </c>
       <c r="N508">
         <v>13.352</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>3.363</v>
       </c>
       <c r="C509">
-        <v>7.66</v>
+        <v>7.692</v>
       </c>
       <c r="D509">
         <v>49.136</v>
       </c>
       <c r="E509">
-        <v>60.159</v>
+        <v>60.191</v>
       </c>
       <c r="F509">
         <v>0.013</v>
       </c>
       <c r="G509">
         <v>1.673</v>
       </c>
       <c r="H509">
         <v>1.877</v>
       </c>
       <c r="I509">
         <v>0.022</v>
       </c>
       <c r="J509">
         <v>6.238</v>
       </c>
       <c r="K509">
         <v>3.965</v>
       </c>
       <c r="L509">
         <v>0.311</v>
       </c>
       <c r="M509">
         <v>10.515</v>
       </c>
       <c r="N509">
         <v>14.101</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>3.255</v>
       </c>
       <c r="C510">
-        <v>7.742</v>
+        <v>7.773</v>
       </c>
       <c r="D510">
         <v>47.551</v>
       </c>
       <c r="E510">
-        <v>58.547</v>
+        <v>58.579</v>
       </c>
       <c r="F510">
         <v>0.011</v>
       </c>
       <c r="G510">
         <v>1.619</v>
       </c>
       <c r="H510">
         <v>1.872</v>
       </c>
       <c r="I510">
         <v>0.032</v>
       </c>
       <c r="J510">
         <v>6.169</v>
       </c>
       <c r="K510">
         <v>3.935</v>
       </c>
       <c r="L510">
         <v>0.305</v>
       </c>
       <c r="M510">
         <v>10.409</v>
       </c>
       <c r="N510">
         <v>13.944</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>3.363</v>
       </c>
       <c r="C511">
-        <v>8.091</v>
+        <v>8.124</v>
       </c>
       <c r="D511">
         <v>49.136</v>
       </c>
       <c r="E511">
-        <v>60.59</v>
+        <v>60.623</v>
       </c>
       <c r="F511">
         <v>0.011</v>
       </c>
       <c r="G511">
         <v>1.673</v>
       </c>
       <c r="H511">
         <v>1.933</v>
       </c>
       <c r="I511">
         <v>0.028</v>
       </c>
       <c r="J511">
         <v>6.265</v>
       </c>
       <c r="K511">
         <v>4.203</v>
       </c>
       <c r="L511">
         <v>0.318</v>
       </c>
       <c r="M511">
         <v>10.786</v>
       </c>
       <c r="N511">
         <v>14.432</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>3.363</v>
       </c>
       <c r="C512">
-        <v>8.04</v>
+        <v>8.073</v>
       </c>
       <c r="D512">
         <v>49.136</v>
       </c>
       <c r="E512">
-        <v>60.54</v>
+        <v>60.572</v>
       </c>
       <c r="F512">
         <v>0.009</v>
       </c>
       <c r="G512">
         <v>1.673</v>
       </c>
       <c r="H512">
         <v>1.908</v>
       </c>
       <c r="I512">
         <v>0.022</v>
       </c>
       <c r="J512">
         <v>6.248</v>
       </c>
       <c r="K512">
         <v>4.155</v>
       </c>
       <c r="L512">
         <v>0.316</v>
       </c>
       <c r="M512">
         <v>10.719</v>
       </c>
       <c r="N512">
         <v>14.331</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>3.255</v>
       </c>
       <c r="C513">
-        <v>7.419</v>
+        <v>7.449</v>
       </c>
       <c r="D513">
         <v>47.551</v>
       </c>
       <c r="E513">
-        <v>58.225</v>
+        <v>58.255</v>
       </c>
       <c r="F513">
         <v>0.009</v>
       </c>
       <c r="G513">
         <v>1.619</v>
       </c>
       <c r="H513">
         <v>1.719</v>
       </c>
       <c r="I513">
         <v>0.026</v>
       </c>
       <c r="J513">
         <v>5.994</v>
       </c>
       <c r="K513">
         <v>3.936</v>
       </c>
       <c r="L513">
         <v>0.295</v>
       </c>
       <c r="M513">
         <v>10.224</v>
       </c>
       <c r="N513">
         <v>13.598</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>3.363</v>
       </c>
       <c r="C514">
-        <v>6.877</v>
+        <v>6.904</v>
       </c>
       <c r="D514">
         <v>49.136</v>
       </c>
       <c r="E514">
-        <v>59.376</v>
+        <v>59.403</v>
       </c>
       <c r="F514">
         <v>0.008</v>
       </c>
       <c r="G514">
         <v>1.673</v>
       </c>
       <c r="H514">
         <v>1.552</v>
       </c>
       <c r="I514">
         <v>0.037</v>
       </c>
       <c r="J514">
         <v>6.181</v>
       </c>
       <c r="K514">
         <v>3.8</v>
       </c>
       <c r="L514">
         <v>0.319</v>
       </c>
       <c r="M514">
         <v>10.301</v>
       </c>
       <c r="N514">
         <v>13.571</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>3.255</v>
       </c>
       <c r="C515">
-        <v>5.668</v>
+        <v>5.691</v>
       </c>
       <c r="D515">
         <v>47.551</v>
       </c>
       <c r="E515">
-        <v>56.474</v>
+        <v>56.496</v>
       </c>
       <c r="F515">
         <v>0.007</v>
       </c>
       <c r="G515">
         <v>1.619</v>
       </c>
       <c r="H515">
         <v>1.249</v>
       </c>
       <c r="I515">
         <v>0.045</v>
       </c>
       <c r="J515">
         <v>5.962</v>
       </c>
       <c r="K515">
         <v>3.647</v>
       </c>
       <c r="L515">
         <v>0.304</v>
       </c>
       <c r="M515">
         <v>9.913</v>
       </c>
       <c r="N515">
         <v>12.832</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>3.363</v>
       </c>
       <c r="C516">
-        <v>5.491</v>
+        <v>5.513</v>
       </c>
       <c r="D516">
         <v>49.136</v>
       </c>
       <c r="E516">
-        <v>57.991</v>
+        <v>58.013</v>
       </c>
       <c r="F516">
         <v>0.008</v>
       </c>
       <c r="G516">
         <v>1.673</v>
       </c>
       <c r="H516">
         <v>1.191</v>
       </c>
       <c r="I516">
         <v>0.035</v>
       </c>
       <c r="J516">
         <v>6.193</v>
       </c>
       <c r="K516">
         <v>3.839</v>
       </c>
       <c r="L516">
         <v>0.312</v>
       </c>
       <c r="M516">
         <v>10.344</v>
       </c>
       <c r="N516">
         <v>13.251</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>3.363</v>
       </c>
       <c r="C517">
-        <v>4.485</v>
+        <v>4.505</v>
       </c>
       <c r="D517">
         <v>43.547</v>
       </c>
       <c r="E517">
-        <v>51.396</v>
+        <v>51.416</v>
       </c>
       <c r="F517">
         <v>0.011</v>
       </c>
       <c r="G517">
         <v>1.673</v>
       </c>
       <c r="H517">
         <v>1.185</v>
       </c>
       <c r="I517">
         <v>0.036</v>
       </c>
       <c r="J517">
         <v>6.274</v>
       </c>
       <c r="K517">
         <v>3.858</v>
       </c>
       <c r="L517">
         <v>2.019</v>
       </c>
       <c r="M517">
         <v>12.151</v>
       </c>
       <c r="N517">
         <v>15.057</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>3.038</v>
       </c>
       <c r="C518">
-        <v>4.913</v>
+        <v>4.935</v>
       </c>
       <c r="D518">
         <v>39.333</v>
       </c>
       <c r="E518">
-        <v>47.284</v>
+        <v>47.306</v>
       </c>
       <c r="F518">
         <v>0.009</v>
       </c>
       <c r="G518">
         <v>1.511</v>
       </c>
       <c r="H518">
         <v>1.294</v>
       </c>
       <c r="I518">
         <v>0.032</v>
       </c>
       <c r="J518">
         <v>5.691</v>
       </c>
       <c r="K518">
         <v>3.392</v>
       </c>
       <c r="L518">
         <v>1.907</v>
       </c>
       <c r="M518">
         <v>10.99</v>
       </c>
       <c r="N518">
         <v>13.836</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>3.363</v>
       </c>
       <c r="C519">
-        <v>6.878</v>
+        <v>6.908</v>
       </c>
       <c r="D519">
         <v>43.547</v>
       </c>
       <c r="E519">
-        <v>53.789</v>
+        <v>53.819</v>
       </c>
       <c r="F519">
         <v>0.009</v>
       </c>
       <c r="G519">
         <v>1.673</v>
       </c>
       <c r="H519">
         <v>1.746</v>
       </c>
       <c r="I519">
         <v>0.035</v>
       </c>
       <c r="J519">
         <v>6.194</v>
       </c>
       <c r="K519">
         <v>3.882</v>
       </c>
       <c r="L519">
         <v>2.127</v>
       </c>
       <c r="M519">
         <v>12.203</v>
       </c>
       <c r="N519">
         <v>15.666</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>3.255</v>
       </c>
       <c r="C520">
-        <v>7.709</v>
+        <v>7.743</v>
       </c>
       <c r="D520">
         <v>42.143</v>
       </c>
       <c r="E520">
-        <v>53.107</v>
+        <v>53.14</v>
       </c>
       <c r="F520">
         <v>0.009</v>
       </c>
       <c r="G520">
         <v>1.619</v>
       </c>
       <c r="H520">
         <v>1.924</v>
       </c>
       <c r="I520">
         <v>0.039</v>
       </c>
       <c r="J520">
         <v>5.993</v>
       </c>
       <c r="K520">
         <v>3.859</v>
       </c>
       <c r="L520">
         <v>2.036</v>
       </c>
       <c r="M520">
         <v>11.889</v>
       </c>
       <c r="N520">
         <v>15.48</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>3.363</v>
       </c>
       <c r="C521">
-        <v>8.517</v>
+        <v>8.554</v>
       </c>
       <c r="D521">
         <v>43.547</v>
       </c>
       <c r="E521">
-        <v>55.428</v>
+        <v>55.465</v>
       </c>
       <c r="F521">
         <v>0.009</v>
       </c>
       <c r="G521">
         <v>1.673</v>
       </c>
       <c r="H521">
         <v>2.114</v>
       </c>
       <c r="I521">
         <v>0.035</v>
       </c>
       <c r="J521">
         <v>6.033</v>
       </c>
       <c r="K521">
         <v>4.007</v>
       </c>
       <c r="L521">
         <v>2.226</v>
       </c>
       <c r="M521">
         <v>12.266</v>
       </c>
       <c r="N521">
         <v>16.097</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>3.255</v>
       </c>
       <c r="C522">
-        <v>8.638</v>
+        <v>8.676</v>
       </c>
       <c r="D522">
         <v>42.143</v>
       </c>
       <c r="E522">
-        <v>54.036</v>
+        <v>54.073</v>
       </c>
       <c r="F522">
         <v>0.012</v>
       </c>
       <c r="G522">
         <v>1.619</v>
       </c>
       <c r="H522">
         <v>2.097</v>
       </c>
       <c r="I522">
         <v>0.028</v>
       </c>
       <c r="J522">
         <v>5.944</v>
       </c>
       <c r="K522">
         <v>3.931</v>
       </c>
       <c r="L522">
         <v>2.177</v>
       </c>
       <c r="M522">
         <v>12.052</v>
       </c>
       <c r="N522">
         <v>15.807</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>3.363</v>
       </c>
       <c r="C523">
-        <v>9.151</v>
+        <v>9.191</v>
       </c>
       <c r="D523">
         <v>43.547</v>
       </c>
       <c r="E523">
-        <v>56.062</v>
+        <v>56.101</v>
       </c>
       <c r="F523">
         <v>0.01</v>
       </c>
       <c r="G523">
         <v>1.673</v>
       </c>
       <c r="H523">
         <v>2.188</v>
       </c>
       <c r="I523">
         <v>0.025</v>
       </c>
       <c r="J523">
         <v>6.279</v>
       </c>
       <c r="K523">
         <v>4.268</v>
       </c>
       <c r="L523">
         <v>2.237</v>
       </c>
       <c r="M523">
         <v>12.784</v>
       </c>
       <c r="N523">
         <v>16.681</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>3.363</v>
       </c>
       <c r="C524">
-        <v>9.085</v>
+        <v>9.124</v>
       </c>
       <c r="D524">
         <v>43.547</v>
       </c>
       <c r="E524">
-        <v>55.996</v>
+        <v>56.035</v>
       </c>
       <c r="F524">
         <v>0.008</v>
       </c>
       <c r="G524">
         <v>1.673</v>
       </c>
       <c r="H524">
         <v>2.12</v>
       </c>
       <c r="I524">
         <v>0.025</v>
       </c>
       <c r="J524">
         <v>6.158</v>
       </c>
       <c r="K524">
         <v>4.083</v>
       </c>
       <c r="L524">
         <v>2.25</v>
       </c>
       <c r="M524">
         <v>12.491</v>
       </c>
       <c r="N524">
         <v>16.317</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>3.255</v>
       </c>
       <c r="C525">
-        <v>8.242</v>
+        <v>8.278</v>
       </c>
       <c r="D525">
         <v>42.143</v>
       </c>
       <c r="E525">
-        <v>53.64</v>
+        <v>53.675</v>
       </c>
       <c r="F525">
         <v>0.007</v>
       </c>
       <c r="G525">
         <v>1.619</v>
       </c>
       <c r="H525">
         <v>1.886</v>
       </c>
       <c r="I525">
         <v>0.027</v>
       </c>
       <c r="J525">
         <v>6.014</v>
       </c>
       <c r="K525">
         <v>4.045</v>
       </c>
       <c r="L525">
         <v>2.161</v>
       </c>
       <c r="M525">
         <v>12.22</v>
       </c>
       <c r="N525">
         <v>15.759</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>3.363</v>
       </c>
       <c r="C526">
-        <v>7.444</v>
+        <v>7.476</v>
       </c>
       <c r="D526">
         <v>43.547</v>
       </c>
       <c r="E526">
-        <v>54.355</v>
+        <v>54.387</v>
       </c>
       <c r="F526">
         <v>0.01</v>
       </c>
       <c r="G526">
         <v>1.673</v>
       </c>
       <c r="H526">
         <v>1.664</v>
       </c>
       <c r="I526">
         <v>0.038</v>
       </c>
       <c r="J526">
         <v>6.148</v>
       </c>
       <c r="K526">
         <v>3.776</v>
       </c>
       <c r="L526">
         <v>2.178</v>
       </c>
       <c r="M526">
         <v>12.102</v>
       </c>
       <c r="N526">
         <v>15.487</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>3.255</v>
       </c>
       <c r="C527">
-        <v>6.132</v>
+        <v>6.158</v>
       </c>
       <c r="D527">
         <v>42.143</v>
       </c>
       <c r="E527">
-        <v>51.53</v>
+        <v>51.556</v>
       </c>
       <c r="F527">
         <v>0.01</v>
       </c>
       <c r="G527">
         <v>1.619</v>
       </c>
       <c r="H527">
         <v>1.344</v>
       </c>
       <c r="I527">
         <v>0.043</v>
       </c>
       <c r="J527">
         <v>5.96</v>
       </c>
       <c r="K527">
         <v>3.913</v>
       </c>
       <c r="L527">
         <v>2.128</v>
       </c>
       <c r="M527">
         <v>12</v>
       </c>
       <c r="N527">
         <v>15.016</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>3.363</v>
       </c>
       <c r="C528">
-        <v>5.68</v>
+        <v>5.705</v>
       </c>
       <c r="D528">
         <v>43.547</v>
       </c>
       <c r="E528">
-        <v>52.591</v>
+        <v>52.616</v>
       </c>
       <c r="F528">
         <v>0.014</v>
       </c>
       <c r="G528">
         <v>1.673</v>
       </c>
       <c r="H528">
         <v>1.272</v>
       </c>
       <c r="I528">
         <v>0.041</v>
       </c>
       <c r="J528">
         <v>6.21</v>
       </c>
       <c r="K528">
         <v>4.016</v>
       </c>
       <c r="L528">
         <v>2.141</v>
       </c>
       <c r="M528">
         <v>12.367</v>
       </c>
       <c r="N528">
         <v>15.367</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>3.354</v>
       </c>
       <c r="C529">
-        <v>5.09</v>
+        <v>5.171</v>
       </c>
       <c r="D529">
         <v>37.7</v>
       </c>
       <c r="E529">
-        <v>46.144</v>
+        <v>46.225</v>
       </c>
       <c r="F529">
         <v>0.072</v>
       </c>
       <c r="G529">
         <v>1.669</v>
       </c>
       <c r="H529">
         <v>1.272</v>
       </c>
       <c r="I529">
         <v>0.038</v>
       </c>
       <c r="J529">
         <v>6.317</v>
       </c>
       <c r="K529">
         <v>3.98</v>
       </c>
       <c r="L529">
         <v>1.99</v>
       </c>
       <c r="M529">
         <v>12.287</v>
       </c>
       <c r="N529">
         <v>15.338</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>3.138</v>
       </c>
       <c r="C530">
-        <v>5.996</v>
+        <v>6.09</v>
       </c>
       <c r="D530">
         <v>35.268</v>
       </c>
       <c r="E530">
-        <v>44.402</v>
+        <v>44.496</v>
       </c>
       <c r="F530">
         <v>0.061</v>
       </c>
       <c r="G530">
         <v>1.561</v>
       </c>
       <c r="H530">
         <v>1.492</v>
       </c>
       <c r="I530">
         <v>0.042</v>
       </c>
       <c r="J530">
         <v>5.897</v>
       </c>
       <c r="K530">
         <v>3.614</v>
       </c>
       <c r="L530">
         <v>2.032</v>
       </c>
       <c r="M530">
         <v>11.544</v>
       </c>
       <c r="N530">
         <v>14.7</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>3.354</v>
       </c>
       <c r="C531">
-        <v>8.01</v>
+        <v>8.136</v>
       </c>
       <c r="D531">
         <v>37.7</v>
       </c>
       <c r="E531">
-        <v>49.065</v>
+        <v>49.19</v>
       </c>
       <c r="F531">
         <v>0.075</v>
       </c>
       <c r="G531">
         <v>1.669</v>
       </c>
       <c r="H531">
         <v>1.924</v>
       </c>
       <c r="I531">
         <v>0.043</v>
       </c>
       <c r="J531">
         <v>6.128</v>
       </c>
       <c r="K531">
         <v>4.104</v>
       </c>
       <c r="L531">
         <v>2.171</v>
       </c>
       <c r="M531">
         <v>12.404</v>
       </c>
       <c r="N531">
         <v>16.115</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>3.246</v>
       </c>
       <c r="C532">
-        <v>9.01</v>
+        <v>9.149</v>
       </c>
       <c r="D532">
         <v>36.484</v>
       </c>
       <c r="E532">
-        <v>48.739</v>
+        <v>48.879</v>
       </c>
       <c r="F532">
         <v>0.05</v>
       </c>
       <c r="G532">
         <v>1.615</v>
       </c>
       <c r="H532">
         <v>2.088</v>
       </c>
       <c r="I532">
         <v>0.041</v>
       </c>
       <c r="J532">
         <v>6.013</v>
       </c>
       <c r="K532">
         <v>3.931</v>
       </c>
       <c r="L532">
         <v>2.012</v>
       </c>
       <c r="M532">
         <v>11.956</v>
       </c>
       <c r="N532">
         <v>15.749</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>3.354</v>
       </c>
       <c r="C533">
-        <v>9.969</v>
+        <v>10.124</v>
       </c>
       <c r="D533">
         <v>37.7</v>
       </c>
       <c r="E533">
-        <v>51.024</v>
+        <v>51.178</v>
       </c>
       <c r="F533">
         <v>0.039</v>
       </c>
       <c r="G533">
         <v>1.669</v>
       </c>
       <c r="H533">
         <v>2.263</v>
       </c>
       <c r="I533">
         <v>0.036</v>
       </c>
       <c r="J533">
         <v>6.111</v>
       </c>
       <c r="K533">
         <v>4.051</v>
       </c>
       <c r="L533">
         <v>2.195</v>
       </c>
       <c r="M533">
         <v>12.356</v>
       </c>
       <c r="N533">
         <v>16.363</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>3.246</v>
       </c>
       <c r="C534">
-        <v>10.276</v>
+        <v>10.434</v>
       </c>
       <c r="D534">
         <v>36.484</v>
       </c>
       <c r="E534">
-        <v>50.005</v>
+        <v>50.164</v>
       </c>
       <c r="F534">
         <v>0.043</v>
       </c>
       <c r="G534">
         <v>1.615</v>
       </c>
       <c r="H534">
         <v>2.305</v>
       </c>
       <c r="I534">
         <v>0.031</v>
       </c>
       <c r="J534">
         <v>6.104</v>
       </c>
       <c r="K534">
         <v>3.992</v>
       </c>
       <c r="L534">
         <v>2.195</v>
       </c>
       <c r="M534">
         <v>12.291</v>
       </c>
       <c r="N534">
         <v>16.285</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>3.354</v>
       </c>
       <c r="C535">
-        <v>10.683</v>
+        <v>10.847</v>
       </c>
       <c r="D535">
         <v>37.7</v>
       </c>
       <c r="E535">
-        <v>51.737</v>
+        <v>51.901</v>
       </c>
       <c r="F535">
         <v>0.051</v>
       </c>
       <c r="G535">
         <v>1.669</v>
       </c>
       <c r="H535">
         <v>2.373</v>
       </c>
       <c r="I535">
         <v>0.033</v>
       </c>
       <c r="J535">
         <v>6.252</v>
       </c>
       <c r="K535">
         <v>4.213</v>
       </c>
       <c r="L535">
         <v>2.246</v>
       </c>
       <c r="M535">
         <v>12.711</v>
       </c>
       <c r="N535">
         <v>16.837</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>3.354</v>
       </c>
       <c r="C536">
-        <v>10.37</v>
+        <v>10.529</v>
       </c>
       <c r="D536">
         <v>37.7</v>
       </c>
       <c r="E536">
-        <v>51.424</v>
+        <v>51.583</v>
       </c>
       <c r="F536">
         <v>0.065</v>
       </c>
       <c r="G536">
         <v>1.669</v>
       </c>
       <c r="H536">
         <v>2.311</v>
       </c>
       <c r="I536">
         <v>0.026</v>
       </c>
       <c r="J536">
         <v>6.331</v>
       </c>
       <c r="K536">
         <v>4.169</v>
       </c>
       <c r="L536">
         <v>2.276</v>
       </c>
       <c r="M536">
         <v>12.776</v>
       </c>
       <c r="N536">
         <v>16.847</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>3.246</v>
       </c>
       <c r="C537">
-        <v>9.249</v>
+        <v>9.392</v>
       </c>
       <c r="D537">
         <v>36.484</v>
       </c>
       <c r="E537">
-        <v>48.979</v>
+        <v>49.122</v>
       </c>
       <c r="F537">
         <v>0.08</v>
       </c>
       <c r="G537">
         <v>1.615</v>
       </c>
       <c r="H537">
         <v>2.064</v>
       </c>
       <c r="I537">
         <v>0.031</v>
       </c>
       <c r="J537">
         <v>6.075</v>
       </c>
       <c r="K537">
         <v>3.96</v>
       </c>
       <c r="L537">
         <v>2.131</v>
       </c>
       <c r="M537">
         <v>12.166</v>
       </c>
       <c r="N537">
         <v>15.957</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>3.354</v>
       </c>
       <c r="C538">
-        <v>8.272</v>
+        <v>8.399</v>
       </c>
       <c r="D538">
         <v>37.7</v>
       </c>
       <c r="E538">
-        <v>49.326</v>
+        <v>49.453</v>
       </c>
       <c r="F538">
         <v>0.073</v>
       </c>
       <c r="G538">
         <v>1.669</v>
       </c>
       <c r="H538">
         <v>1.828</v>
       </c>
       <c r="I538">
         <v>0.04</v>
       </c>
       <c r="J538">
         <v>6.193</v>
       </c>
       <c r="K538">
         <v>3.905</v>
       </c>
       <c r="L538">
         <v>2.165</v>
       </c>
       <c r="M538">
         <v>12.262</v>
       </c>
       <c r="N538">
         <v>15.873</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>3.246</v>
       </c>
       <c r="C539">
-        <v>6.731</v>
+        <v>6.834</v>
       </c>
       <c r="D539">
         <v>36.484</v>
       </c>
       <c r="E539">
-        <v>46.461</v>
+        <v>46.564</v>
       </c>
       <c r="F539">
         <v>0.059</v>
       </c>
       <c r="G539">
         <v>1.615</v>
       </c>
       <c r="H539">
         <v>1.462</v>
       </c>
       <c r="I539">
         <v>0.038</v>
       </c>
       <c r="J539">
         <v>5.99</v>
       </c>
       <c r="K539">
         <v>4.076</v>
       </c>
       <c r="L539">
         <v>2.136</v>
       </c>
       <c r="M539">
         <v>12.202</v>
       </c>
       <c r="N539">
         <v>15.376</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>3.354</v>
       </c>
       <c r="C540">
-        <v>6.177</v>
+        <v>6.273</v>
       </c>
       <c r="D540">
         <v>37.7</v>
       </c>
       <c r="E540">
-        <v>47.232</v>
+        <v>47.327</v>
       </c>
       <c r="F540">
         <v>0.071</v>
       </c>
       <c r="G540">
         <v>1.669</v>
       </c>
       <c r="H540">
         <v>1.434</v>
       </c>
       <c r="I540">
         <v>0.048</v>
       </c>
       <c r="J540">
         <v>6.26</v>
       </c>
       <c r="K540">
         <v>4.136</v>
       </c>
       <c r="L540">
         <v>2.25</v>
       </c>
       <c r="M540">
         <v>12.646</v>
       </c>
       <c r="N540">
         <v>15.868</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>3.363</v>
       </c>
       <c r="C541">
-        <v>5.772</v>
+        <v>5.914</v>
       </c>
       <c r="D541">
         <v>36.551</v>
       </c>
       <c r="E541">
-        <v>45.686</v>
+        <v>45.828</v>
       </c>
       <c r="F541">
         <v>0.073</v>
       </c>
       <c r="G541">
         <v>1.673</v>
       </c>
       <c r="H541">
         <v>1.517</v>
       </c>
       <c r="I541">
         <v>0.038</v>
       </c>
       <c r="J541">
         <v>6.414</v>
       </c>
       <c r="K541">
         <v>4.287</v>
       </c>
       <c r="L541">
         <v>1.976</v>
       </c>
       <c r="M541">
         <v>12.677</v>
       </c>
       <c r="N541">
         <v>15.979</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>3.038</v>
       </c>
       <c r="C542">
-        <v>6.441</v>
+        <v>6.599</v>
       </c>
       <c r="D542">
         <v>33.013</v>
       </c>
       <c r="E542">
-        <v>42.492</v>
+        <v>42.651</v>
       </c>
       <c r="F542">
         <v>0.067</v>
       </c>
       <c r="G542">
         <v>1.511</v>
       </c>
       <c r="H542">
         <v>1.672</v>
       </c>
       <c r="I542">
         <v>0.037</v>
       </c>
       <c r="J542">
         <v>5.748</v>
       </c>
       <c r="K542">
         <v>3.792</v>
       </c>
       <c r="L542">
         <v>1.835</v>
       </c>
       <c r="M542">
         <v>11.375</v>
       </c>
       <c r="N542">
         <v>14.663</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>3.363</v>
       </c>
       <c r="C543">
-        <v>9.253</v>
+        <v>9.478</v>
       </c>
       <c r="D543">
         <v>36.551</v>
       </c>
       <c r="E543">
-        <v>49.167</v>
+        <v>49.392</v>
       </c>
       <c r="F543">
         <v>0.083</v>
       </c>
       <c r="G543">
         <v>1.673</v>
       </c>
       <c r="H543">
         <v>2.305</v>
       </c>
       <c r="I543">
         <v>0.057</v>
       </c>
       <c r="J543">
         <v>6.158</v>
       </c>
       <c r="K543">
         <v>4.006</v>
       </c>
       <c r="L543">
         <v>2.082</v>
       </c>
       <c r="M543">
         <v>12.246</v>
       </c>
       <c r="N543">
         <v>16.364</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>3.255</v>
       </c>
       <c r="C544">
-        <v>10.321</v>
+        <v>10.572</v>
       </c>
       <c r="D544">
         <v>35.372</v>
       </c>
       <c r="E544">
-        <v>48.948</v>
+        <v>49.199</v>
       </c>
       <c r="F544">
         <v>0.087</v>
       </c>
       <c r="G544">
         <v>1.619</v>
       </c>
       <c r="H544">
         <v>2.553</v>
       </c>
       <c r="I544">
         <v>0.05</v>
       </c>
       <c r="J544">
         <v>5.973</v>
       </c>
       <c r="K544">
         <v>3.894</v>
       </c>
       <c r="L544">
         <v>2.042</v>
       </c>
       <c r="M544">
         <v>11.909</v>
       </c>
       <c r="N544">
         <v>16.219</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>3.363</v>
       </c>
       <c r="C545">
-        <v>11.388</v>
+        <v>11.665</v>
       </c>
       <c r="D545">
         <v>36.551</v>
       </c>
       <c r="E545">
-        <v>51.302</v>
+        <v>51.579</v>
       </c>
       <c r="F545">
         <v>0.093</v>
       </c>
       <c r="G545">
         <v>1.673</v>
       </c>
       <c r="H545">
         <v>2.817</v>
       </c>
       <c r="I545">
         <v>0.045</v>
       </c>
       <c r="J545">
         <v>6.177</v>
       </c>
       <c r="K545">
         <v>4.049</v>
       </c>
       <c r="L545">
         <v>2.176</v>
       </c>
       <c r="M545">
         <v>12.402</v>
       </c>
       <c r="N545">
         <v>17.029</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>3.255</v>
       </c>
       <c r="C546">
-        <v>11.744</v>
+        <v>12.029</v>
       </c>
       <c r="D546">
         <v>35.372</v>
       </c>
       <c r="E546">
-        <v>50.371</v>
+        <v>50.655</v>
       </c>
       <c r="F546">
         <v>0.083</v>
       </c>
       <c r="G546">
         <v>1.619</v>
       </c>
       <c r="H546">
         <v>2.85</v>
       </c>
       <c r="I546">
         <v>0.036</v>
       </c>
       <c r="J546">
         <v>6.005</v>
       </c>
       <c r="K546">
         <v>3.955</v>
       </c>
       <c r="L546">
         <v>2.175</v>
       </c>
       <c r="M546">
         <v>12.135</v>
       </c>
       <c r="N546">
         <v>16.723</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>3.363</v>
       </c>
       <c r="C547">
-        <v>12.017</v>
+        <v>12.309</v>
       </c>
       <c r="D547">
         <v>36.551</v>
       </c>
       <c r="E547">
-        <v>51.931</v>
+        <v>52.223</v>
       </c>
       <c r="F547">
         <v>0.072</v>
       </c>
       <c r="G547">
         <v>1.673</v>
       </c>
       <c r="H547">
         <v>2.943</v>
       </c>
       <c r="I547">
         <v>0.027</v>
       </c>
       <c r="J547">
         <v>6.228</v>
       </c>
       <c r="K547">
         <v>4.095</v>
       </c>
       <c r="L547">
         <v>2.146</v>
       </c>
       <c r="M547">
         <v>12.47</v>
       </c>
       <c r="N547">
         <v>17.186</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>3.363</v>
       </c>
       <c r="C548">
-        <v>11.647</v>
+        <v>11.93</v>
       </c>
       <c r="D548">
         <v>36.551</v>
       </c>
       <c r="E548">
-        <v>51.561</v>
+        <v>51.844</v>
       </c>
       <c r="F548">
         <v>0.06</v>
       </c>
       <c r="G548">
         <v>1.673</v>
       </c>
       <c r="H548">
         <v>2.869</v>
       </c>
       <c r="I548">
         <v>0.02</v>
       </c>
       <c r="J548">
         <v>6.238</v>
       </c>
       <c r="K548">
         <v>4.11</v>
       </c>
       <c r="L548">
         <v>2.233</v>
       </c>
       <c r="M548">
         <v>12.581</v>
       </c>
       <c r="N548">
         <v>17.203</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>3.255</v>
       </c>
       <c r="C549">
-        <v>10.438</v>
+        <v>10.692</v>
       </c>
       <c r="D549">
         <v>35.372</v>
       </c>
       <c r="E549">
-        <v>49.064</v>
+        <v>49.319</v>
       </c>
       <c r="F549">
         <v>0.052</v>
       </c>
       <c r="G549">
         <v>1.619</v>
       </c>
       <c r="H549">
         <v>2.586</v>
       </c>
       <c r="I549">
         <v>0.038</v>
       </c>
       <c r="J549">
         <v>5.893</v>
       </c>
       <c r="K549">
         <v>3.679</v>
       </c>
       <c r="L549">
         <v>2.088</v>
       </c>
       <c r="M549">
         <v>11.66</v>
       </c>
       <c r="N549">
         <v>15.955</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>3.363</v>
       </c>
       <c r="C550">
-        <v>9.334</v>
+        <v>9.562</v>
       </c>
       <c r="D550">
         <v>36.551</v>
       </c>
       <c r="E550">
-        <v>49.248</v>
+        <v>49.476</v>
       </c>
       <c r="F550">
         <v>0.044</v>
       </c>
       <c r="G550">
         <v>1.673</v>
       </c>
       <c r="H550">
         <v>2.295</v>
       </c>
       <c r="I550">
         <v>0.051</v>
       </c>
       <c r="J550">
         <v>6.268</v>
       </c>
       <c r="K550">
         <v>3.678</v>
       </c>
       <c r="L550">
         <v>2.163</v>
       </c>
       <c r="M550">
         <v>12.109</v>
       </c>
       <c r="N550">
         <v>16.171</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>3.255</v>
       </c>
       <c r="C551">
-        <v>7.31</v>
+        <v>7.489</v>
       </c>
       <c r="D551">
         <v>35.372</v>
       </c>
       <c r="E551">
-        <v>45.937</v>
+        <v>46.115</v>
       </c>
       <c r="F551">
         <v>0.049</v>
       </c>
       <c r="G551">
         <v>1.619</v>
       </c>
       <c r="H551">
         <v>1.821</v>
       </c>
       <c r="I551">
         <v>0.047</v>
       </c>
       <c r="J551">
         <v>6.159</v>
       </c>
       <c r="K551">
         <v>3.907</v>
       </c>
       <c r="L551">
         <v>2.12</v>
       </c>
       <c r="M551">
         <v>12.185</v>
       </c>
       <c r="N551">
         <v>15.723</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>3.363</v>
       </c>
       <c r="C552">
-        <v>6.856</v>
+        <v>7.024</v>
       </c>
       <c r="D552">
         <v>36.551</v>
       </c>
       <c r="E552">
-        <v>46.77</v>
+        <v>46.938</v>
       </c>
       <c r="F552">
         <v>0.056</v>
       </c>
       <c r="G552">
         <v>1.673</v>
       </c>
       <c r="H552">
         <v>1.769</v>
       </c>
       <c r="I552">
         <v>0.044</v>
       </c>
       <c r="J552">
         <v>6.399</v>
       </c>
       <c r="K552">
         <v>4.054</v>
       </c>
       <c r="L552">
         <v>2.113</v>
       </c>
       <c r="M552">
         <v>12.567</v>
       </c>
       <c r="N552">
         <v>16.109</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>3.363</v>
       </c>
       <c r="C553">
-        <v>6.708</v>
+        <v>6.921</v>
       </c>
       <c r="D553">
         <v>44.711</v>
       </c>
       <c r="E553">
-        <v>54.782</v>
+        <v>54.995</v>
       </c>
       <c r="F553">
         <v>0.064</v>
       </c>
       <c r="G553">
         <v>1.673</v>
       </c>
       <c r="H553">
         <v>1.983</v>
       </c>
       <c r="I553">
         <v>0.06</v>
       </c>
       <c r="J553">
         <v>6.349</v>
       </c>
       <c r="K553">
         <v>3.987</v>
       </c>
       <c r="L553">
         <v>2.133</v>
       </c>
       <c r="M553">
         <v>12.47</v>
       </c>
       <c r="N553">
         <v>16.25</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>3.038</v>
       </c>
       <c r="C554">
-        <v>7.326</v>
+        <v>7.557</v>
       </c>
       <c r="D554">
         <v>40.384</v>
       </c>
       <c r="E554">
-        <v>50.747</v>
+        <v>50.979</v>
       </c>
       <c r="F554">
         <v>0.066</v>
       </c>
       <c r="G554">
         <v>1.511</v>
       </c>
       <c r="H554">
         <v>2.169</v>
       </c>
       <c r="I554">
         <v>0.053</v>
       </c>
       <c r="J554">
         <v>5.784</v>
       </c>
       <c r="K554">
         <v>3.709</v>
       </c>
       <c r="L554">
         <v>1.815</v>
       </c>
       <c r="M554">
         <v>11.308</v>
       </c>
       <c r="N554">
         <v>15.106</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>3.363</v>
       </c>
       <c r="C555">
-        <v>10.116</v>
+        <v>10.435</v>
       </c>
       <c r="D555">
         <v>44.711</v>
       </c>
       <c r="E555">
-        <v>58.19</v>
+        <v>58.509</v>
       </c>
       <c r="F555">
         <v>0.073</v>
       </c>
       <c r="G555">
         <v>1.673</v>
       </c>
       <c r="H555">
         <v>2.944</v>
       </c>
       <c r="I555">
         <v>0.063</v>
       </c>
       <c r="J555">
         <v>6.361</v>
       </c>
       <c r="K555">
         <v>3.987</v>
       </c>
       <c r="L555">
         <v>2.116</v>
       </c>
       <c r="M555">
         <v>12.464</v>
       </c>
       <c r="N555">
         <v>17.217</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>3.255</v>
       </c>
       <c r="C556">
-        <v>11.468</v>
+        <v>11.827</v>
       </c>
       <c r="D556">
         <v>43.268</v>
       </c>
       <c r="E556">
-        <v>57.991</v>
+        <v>58.351</v>
       </c>
       <c r="F556">
         <v>0.08</v>
       </c>
       <c r="G556">
         <v>1.619</v>
       </c>
       <c r="H556">
         <v>3.265</v>
       </c>
       <c r="I556">
         <v>0.055</v>
       </c>
       <c r="J556">
         <v>6.001</v>
       </c>
       <c r="K556">
         <v>3.899</v>
       </c>
       <c r="L556">
         <v>1.982</v>
       </c>
       <c r="M556">
         <v>11.881</v>
       </c>
       <c r="N556">
         <v>16.9</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>3.363</v>
       </c>
       <c r="C557">
-        <v>12.614</v>
+        <v>13.009</v>
       </c>
       <c r="D557">
         <v>44.711</v>
       </c>
       <c r="E557">
-        <v>60.688</v>
+        <v>61.083</v>
       </c>
       <c r="F557">
         <v>0.083</v>
       </c>
       <c r="G557">
         <v>1.673</v>
       </c>
       <c r="H557">
         <v>3.577</v>
       </c>
       <c r="I557">
         <v>0.047</v>
       </c>
       <c r="J557">
         <v>6.184</v>
       </c>
       <c r="K557">
         <v>4.041</v>
       </c>
       <c r="L557">
         <v>2.289</v>
       </c>
       <c r="M557">
         <v>12.514</v>
       </c>
       <c r="N557">
         <v>17.894</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>3.255</v>
       </c>
       <c r="C558">
-        <v>12.84</v>
+        <v>13.241</v>
       </c>
       <c r="D558">
         <v>43.268</v>
       </c>
       <c r="E558">
-        <v>59.363</v>
+        <v>59.765</v>
       </c>
       <c r="F558">
         <v>0.072</v>
       </c>
       <c r="G558">
         <v>1.619</v>
       </c>
       <c r="H558">
         <v>3.634</v>
       </c>
       <c r="I558">
         <v>0.047</v>
       </c>
       <c r="J558">
         <v>6.1</v>
       </c>
       <c r="K558">
         <v>3.921</v>
       </c>
       <c r="L558">
         <v>2.161</v>
       </c>
       <c r="M558">
         <v>12.182</v>
       </c>
       <c r="N558">
         <v>17.554</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>3.363</v>
       </c>
       <c r="C559">
-        <v>13.188</v>
+        <v>13.601</v>
       </c>
       <c r="D559">
         <v>44.711</v>
       </c>
       <c r="E559">
-        <v>61.262</v>
+        <v>61.675</v>
       </c>
       <c r="F559">
         <v>0.065</v>
       </c>
       <c r="G559">
         <v>1.673</v>
       </c>
       <c r="H559">
         <v>3.734</v>
       </c>
       <c r="I559">
         <v>0.033</v>
       </c>
       <c r="J559">
         <v>6.274</v>
       </c>
       <c r="K559">
         <v>3.973</v>
       </c>
       <c r="L559">
         <v>2.24</v>
       </c>
       <c r="M559">
         <v>12.487</v>
       </c>
       <c r="N559">
         <v>17.992</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>3.363</v>
       </c>
       <c r="C560">
-        <v>12.639</v>
+        <v>13.035</v>
       </c>
       <c r="D560">
         <v>44.711</v>
       </c>
       <c r="E560">
-        <v>60.713</v>
+        <v>61.109</v>
       </c>
       <c r="F560">
         <v>0.059</v>
       </c>
       <c r="G560">
         <v>1.673</v>
       </c>
       <c r="H560">
         <v>3.579</v>
       </c>
       <c r="I560">
         <v>0.037</v>
       </c>
       <c r="J560">
         <v>6.319</v>
       </c>
       <c r="K560">
         <v>4.049</v>
       </c>
       <c r="L560">
         <v>2.308</v>
       </c>
       <c r="M560">
         <v>12.677</v>
       </c>
       <c r="N560">
         <v>18.026</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>3.255</v>
       </c>
       <c r="C561">
-        <v>11.143</v>
+        <v>11.494</v>
       </c>
       <c r="D561">
         <v>43.268</v>
       </c>
       <c r="E561">
-        <v>57.666</v>
+        <v>58.017</v>
       </c>
       <c r="F561">
         <v>0.053</v>
       </c>
       <c r="G561">
         <v>1.619</v>
       </c>
       <c r="H561">
         <v>3.202</v>
       </c>
       <c r="I561">
         <v>0.041</v>
       </c>
       <c r="J561">
         <v>6.033</v>
       </c>
       <c r="K561">
         <v>3.602</v>
       </c>
       <c r="L561">
         <v>1.986</v>
       </c>
       <c r="M561">
         <v>11.62</v>
       </c>
       <c r="N561">
         <v>16.536</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>3.363</v>
       </c>
       <c r="C562">
-        <v>9.996</v>
+        <v>10.31</v>
       </c>
       <c r="D562">
         <v>44.711</v>
       </c>
       <c r="E562">
-        <v>58.07</v>
+        <v>58.384</v>
       </c>
       <c r="F562">
         <v>0.048</v>
       </c>
       <c r="G562">
         <v>1.673</v>
       </c>
       <c r="H562">
         <v>2.818</v>
       </c>
       <c r="I562">
         <v>0.052</v>
       </c>
       <c r="J562">
         <v>6.189</v>
       </c>
       <c r="K562">
         <v>3.868</v>
       </c>
       <c r="L562">
         <v>2.189</v>
       </c>
       <c r="M562">
         <v>12.245</v>
       </c>
       <c r="N562">
         <v>16.836</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>3.255</v>
       </c>
       <c r="C563">
-        <v>7.978</v>
+        <v>8.228</v>
       </c>
       <c r="D563">
         <v>43.268</v>
       </c>
       <c r="E563">
-        <v>54.501</v>
+        <v>54.751</v>
       </c>
       <c r="F563">
         <v>0.054</v>
       </c>
       <c r="G563">
         <v>1.619</v>
       </c>
       <c r="H563">
         <v>2.226</v>
       </c>
       <c r="I563">
         <v>0.055</v>
       </c>
       <c r="J563">
         <v>6.008</v>
       </c>
       <c r="K563">
         <v>3.876</v>
       </c>
       <c r="L563">
         <v>2.106</v>
       </c>
       <c r="M563">
         <v>11.991</v>
       </c>
       <c r="N563">
         <v>15.945</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>3.363</v>
       </c>
       <c r="C564">
-        <v>7.421</v>
+        <v>7.653</v>
       </c>
       <c r="D564">
         <v>44.711</v>
       </c>
       <c r="E564">
-        <v>55.495</v>
+        <v>55.727</v>
       </c>
       <c r="F564">
         <v>0.057</v>
       </c>
       <c r="G564">
         <v>1.787</v>
       </c>
       <c r="H564">
         <v>2.094</v>
       </c>
       <c r="I564">
         <v>0.052</v>
       </c>
       <c r="J564">
         <v>6.402</v>
       </c>
       <c r="K564">
         <v>4.014</v>
       </c>
       <c r="L564">
         <v>2.15</v>
       </c>
       <c r="M564">
         <v>12.566</v>
       </c>
       <c r="N564">
         <v>16.556</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>3.363</v>
       </c>
       <c r="C565">
-        <v>7.316</v>
+        <v>7.587</v>
       </c>
       <c r="D565">
         <v>46.494</v>
       </c>
       <c r="E565">
-        <v>57.173</v>
+        <v>57.445</v>
       </c>
       <c r="F565">
         <v>0.056</v>
       </c>
       <c r="G565">
         <v>1.817</v>
       </c>
       <c r="H565">
         <v>2.249</v>
       </c>
       <c r="I565">
         <v>0.06</v>
       </c>
       <c r="J565">
         <v>6.429</v>
       </c>
       <c r="K565">
         <v>3.725</v>
       </c>
       <c r="L565">
         <v>1.993</v>
       </c>
       <c r="M565">
         <v>12.147</v>
       </c>
       <c r="N565">
         <v>16.328</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>3.038</v>
       </c>
       <c r="C566">
-        <v>7.941</v>
+        <v>8.235</v>
       </c>
       <c r="D566">
         <v>41.994</v>
       </c>
       <c r="E566">
-        <v>52.973</v>
+        <v>53.267</v>
       </c>
       <c r="F566">
         <v>0.051</v>
       </c>
       <c r="G566">
         <v>1.65</v>
       </c>
       <c r="H566">
         <v>2.421</v>
       </c>
       <c r="I566">
         <v>0.053</v>
       </c>
       <c r="J566">
         <v>5.804</v>
       </c>
       <c r="K566">
         <v>3.25</v>
       </c>
       <c r="L566">
         <v>2.013</v>
       </c>
       <c r="M566">
         <v>11.066</v>
       </c>
       <c r="N566">
         <v>15.24</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>3.363</v>
       </c>
       <c r="C567">
-        <v>11.314</v>
+        <v>11.73</v>
       </c>
       <c r="D567">
         <v>46.494</v>
       </c>
       <c r="E567">
-        <v>61.171</v>
+        <v>61.588</v>
       </c>
       <c r="F567">
         <v>0.064</v>
       </c>
       <c r="G567">
         <v>1.824</v>
       </c>
       <c r="H567">
         <v>3.355</v>
       </c>
       <c r="I567">
         <v>0.059</v>
       </c>
       <c r="J567">
         <v>6.341</v>
       </c>
       <c r="K567">
         <v>3.465</v>
       </c>
       <c r="L567">
         <v>2.12</v>
       </c>
       <c r="M567">
         <v>11.926</v>
       </c>
       <c r="N567">
         <v>17.226</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>3.255</v>
       </c>
       <c r="C568">
-        <v>12.638</v>
+        <v>13.102</v>
       </c>
       <c r="D568">
         <v>44.994</v>
       </c>
       <c r="E568">
-        <v>60.887</v>
+        <v>61.351</v>
       </c>
       <c r="F568">
         <v>0.065</v>
       </c>
       <c r="G568">
         <v>1.711</v>
       </c>
       <c r="H568">
         <v>3.707</v>
       </c>
       <c r="I568">
         <v>0.059</v>
       </c>
       <c r="J568">
         <v>6.012</v>
       </c>
       <c r="K568">
         <v>3.014</v>
       </c>
       <c r="L568">
         <v>2.087</v>
       </c>
       <c r="M568">
         <v>11.113</v>
       </c>
       <c r="N568">
         <v>16.655</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>3.363</v>
       </c>
       <c r="C569">
-        <v>13.868</v>
+        <v>14.375</v>
       </c>
       <c r="D569">
         <v>46.494</v>
       </c>
       <c r="E569">
-        <v>63.725</v>
+        <v>64.232</v>
       </c>
       <c r="F569">
         <v>0.074</v>
       </c>
       <c r="G569">
         <v>1.801</v>
       </c>
       <c r="H569">
         <v>3.987</v>
       </c>
       <c r="I569">
         <v>0.049</v>
       </c>
       <c r="J569">
         <v>6.207</v>
       </c>
       <c r="K569">
         <v>2.933</v>
       </c>
       <c r="L569">
         <v>2.294</v>
       </c>
       <c r="M569">
         <v>11.434</v>
       </c>
       <c r="N569">
         <v>17.345</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>3.255</v>
       </c>
       <c r="C570">
-        <v>14.126</v>
+        <v>14.641</v>
       </c>
       <c r="D570">
         <v>44.994</v>
       </c>
       <c r="E570">
-        <v>62.375</v>
+        <v>62.89</v>
       </c>
       <c r="F570">
         <v>0.062</v>
       </c>
       <c r="G570">
         <v>1.735</v>
       </c>
       <c r="H570">
         <v>4.031</v>
       </c>
       <c r="I570">
         <v>0.042</v>
       </c>
       <c r="J570">
         <v>6.017</v>
       </c>
       <c r="K570">
         <v>3.289</v>
       </c>
       <c r="L570">
         <v>2.233</v>
       </c>
       <c r="M570">
         <v>11.539</v>
       </c>
       <c r="N570">
         <v>17.408</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>3.363</v>
       </c>
       <c r="C571">
-        <v>14.733</v>
+        <v>15.27</v>
       </c>
       <c r="D571">
         <v>46.494</v>
       </c>
       <c r="E571">
-        <v>64.59</v>
+        <v>65.127</v>
       </c>
       <c r="F571">
         <v>0.055</v>
       </c>
       <c r="G571">
         <v>1.787</v>
       </c>
       <c r="H571">
         <v>4.234</v>
       </c>
       <c r="I571">
         <v>0.037</v>
       </c>
       <c r="J571">
         <v>6.338</v>
       </c>
       <c r="K571">
         <v>3.189</v>
       </c>
       <c r="L571">
         <v>2.241</v>
       </c>
       <c r="M571">
         <v>11.767</v>
       </c>
       <c r="N571">
         <v>17.88</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>3.363</v>
       </c>
       <c r="C572">
-        <v>14.171</v>
+        <v>14.687</v>
       </c>
       <c r="D572">
         <v>46.494</v>
       </c>
       <c r="E572">
-        <v>64.028</v>
+        <v>64.544</v>
       </c>
       <c r="F572">
         <v>0.051</v>
       </c>
       <c r="G572">
         <v>1.778</v>
       </c>
       <c r="H572">
         <v>4.028</v>
       </c>
       <c r="I572">
         <v>0.032</v>
       </c>
       <c r="J572">
         <v>6.294</v>
       </c>
       <c r="K572">
         <v>3.347</v>
       </c>
       <c r="L572">
         <v>2.223</v>
       </c>
       <c r="M572">
         <v>11.864</v>
       </c>
       <c r="N572">
         <v>17.753</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>3.255</v>
       </c>
       <c r="C573">
-        <v>12.545</v>
+        <v>13.003</v>
       </c>
       <c r="D573">
         <v>44.994</v>
       </c>
       <c r="E573">
-        <v>60.794</v>
+        <v>61.252</v>
       </c>
       <c r="F573">
         <v>0.041</v>
       </c>
       <c r="G573">
         <v>1.72</v>
       </c>
       <c r="H573">
         <v>3.581</v>
       </c>
       <c r="I573">
         <v>0.047</v>
       </c>
       <c r="J573">
         <v>6.09</v>
       </c>
       <c r="K573">
         <v>3.207</v>
       </c>
       <c r="L573">
         <v>2.074</v>
       </c>
       <c r="M573">
         <v>11.371</v>
       </c>
       <c r="N573">
         <v>16.76</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>3.363</v>
       </c>
       <c r="C574">
-        <v>11.06</v>
+        <v>11.465</v>
       </c>
       <c r="D574">
         <v>46.494</v>
       </c>
       <c r="E574">
-        <v>60.917</v>
+        <v>61.322</v>
       </c>
       <c r="F574">
         <v>0.037</v>
       </c>
       <c r="G574">
         <v>1.803</v>
       </c>
       <c r="H574">
         <v>3.163</v>
       </c>
       <c r="I574">
         <v>0.059</v>
       </c>
       <c r="J574">
         <v>6.297</v>
       </c>
       <c r="K574">
         <v>3.179</v>
       </c>
       <c r="L574">
         <v>2.258</v>
       </c>
       <c r="M574">
         <v>11.734</v>
       </c>
       <c r="N574">
         <v>16.796</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>3.255</v>
       </c>
       <c r="C575">
-        <v>8.737</v>
+        <v>9.055</v>
       </c>
       <c r="D575">
         <v>44.994</v>
       </c>
       <c r="E575">
-        <v>56.985</v>
+        <v>57.304</v>
       </c>
       <c r="F575">
         <v>0.042</v>
       </c>
       <c r="G575">
         <v>1.763</v>
       </c>
       <c r="H575">
         <v>2.453</v>
       </c>
       <c r="I575">
         <v>0.056</v>
       </c>
       <c r="J575">
         <v>6.121</v>
       </c>
       <c r="K575">
         <v>3.115</v>
       </c>
       <c r="L575">
         <v>2.204</v>
       </c>
       <c r="M575">
         <v>11.44</v>
       </c>
       <c r="N575">
         <v>15.754</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>3.363</v>
       </c>
       <c r="C576">
-        <v>7.936</v>
+        <v>8.228</v>
       </c>
       <c r="D576">
         <v>46.494</v>
       </c>
       <c r="E576">
-        <v>57.793</v>
+        <v>58.085</v>
       </c>
       <c r="F576">
         <v>0.046</v>
       </c>
       <c r="G576">
         <v>1.819</v>
       </c>
       <c r="H576">
         <v>2.333</v>
       </c>
       <c r="I576">
         <v>0.058</v>
       </c>
       <c r="J576">
         <v>6.28</v>
       </c>
       <c r="K576">
         <v>3.328</v>
       </c>
       <c r="L576">
         <v>2.194</v>
       </c>
       <c r="M576">
         <v>11.802</v>
       </c>
       <c r="N576">
         <v>16.058</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>3.354</v>
       </c>
       <c r="C577">
-        <v>8.321</v>
+        <v>8.644</v>
       </c>
       <c r="D577">
         <v>29.229</v>
       </c>
       <c r="E577">
-        <v>40.905</v>
+        <v>41.227</v>
       </c>
       <c r="F577">
         <v>0.06</v>
       </c>
       <c r="G577">
         <v>1.789</v>
       </c>
       <c r="H577">
         <v>2.617</v>
       </c>
       <c r="I577">
         <v>0.053</v>
       </c>
       <c r="J577">
         <v>6.349</v>
       </c>
       <c r="K577">
         <v>3.309</v>
       </c>
       <c r="L577">
         <v>2.477</v>
       </c>
       <c r="M577">
         <v>12.136</v>
       </c>
       <c r="N577">
         <v>16.656</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>3.138</v>
       </c>
       <c r="C578">
-        <v>9.46</v>
+        <v>9.826</v>
       </c>
       <c r="D578">
         <v>27.343</v>
       </c>
       <c r="E578">
-        <v>39.941</v>
+        <v>40.307</v>
       </c>
       <c r="F578">
         <v>0.062</v>
       </c>
       <c r="G578">
         <v>1.701</v>
       </c>
       <c r="H578">
         <v>2.97</v>
       </c>
       <c r="I578">
         <v>0.055</v>
       </c>
       <c r="J578">
         <v>5.936</v>
       </c>
       <c r="K578">
         <v>3.042</v>
       </c>
       <c r="L578">
         <v>2.274</v>
       </c>
       <c r="M578">
         <v>11.252</v>
       </c>
       <c r="N578">
         <v>16.041</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>3.354</v>
       </c>
       <c r="C579">
-        <v>12.314</v>
+        <v>12.792</v>
       </c>
       <c r="D579">
         <v>29.229</v>
       </c>
       <c r="E579">
-        <v>44.897</v>
+        <v>45.375</v>
       </c>
       <c r="F579">
         <v>0.057</v>
       </c>
       <c r="G579">
         <v>1.816</v>
       </c>
       <c r="H579">
         <v>3.849</v>
       </c>
       <c r="I579">
         <v>0.058</v>
       </c>
       <c r="J579">
         <v>6.202</v>
       </c>
       <c r="K579">
         <v>3.357</v>
       </c>
       <c r="L579">
         <v>1.982</v>
       </c>
       <c r="M579">
         <v>11.542</v>
       </c>
       <c r="N579">
         <v>17.322</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>3.246</v>
       </c>
       <c r="C580">
-        <v>13.814</v>
+        <v>14.346</v>
       </c>
       <c r="D580">
         <v>28.286</v>
       </c>
       <c r="E580">
-        <v>45.346</v>
+        <v>45.878</v>
       </c>
       <c r="F580">
         <v>0.058</v>
       </c>
       <c r="G580">
         <v>1.749</v>
       </c>
       <c r="H580">
         <v>4.244</v>
       </c>
       <c r="I580">
         <v>0.06</v>
       </c>
       <c r="J580">
         <v>5.875</v>
       </c>
       <c r="K580">
         <v>3.099</v>
       </c>
       <c r="L580">
         <v>1.405</v>
       </c>
       <c r="M580">
         <v>10.378</v>
       </c>
       <c r="N580">
         <v>16.489</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>3.354</v>
       </c>
       <c r="C581">
-        <v>15.538</v>
+        <v>16.133</v>
       </c>
       <c r="D581">
         <v>29.229</v>
       </c>
       <c r="E581">
-        <v>48.121</v>
+        <v>48.716</v>
       </c>
       <c r="F581">
         <v>0.079</v>
       </c>
       <c r="G581">
         <v>1.801</v>
       </c>
       <c r="H581">
         <v>4.691</v>
       </c>
       <c r="I581">
         <v>0.051</v>
       </c>
       <c r="J581">
         <v>6.168</v>
       </c>
       <c r="K581">
         <v>3.22</v>
       </c>
       <c r="L581">
         <v>2.028</v>
       </c>
       <c r="M581">
         <v>11.416</v>
       </c>
       <c r="N581">
         <v>18.037</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>3.246</v>
       </c>
       <c r="C582">
-        <v>15.541</v>
+        <v>16.136</v>
       </c>
       <c r="D582">
         <v>28.286</v>
       </c>
       <c r="E582">
-        <v>47.073</v>
+        <v>47.668</v>
       </c>
       <c r="F582">
         <v>0.075</v>
       </c>
       <c r="G582">
         <v>1.73</v>
       </c>
       <c r="H582">
         <v>4.678</v>
       </c>
       <c r="I582">
         <v>0.051</v>
       </c>
       <c r="J582">
         <v>6.078</v>
       </c>
       <c r="K582">
         <v>3.051</v>
       </c>
       <c r="L582">
         <v>2.338</v>
       </c>
       <c r="M582">
         <v>11.467</v>
       </c>
       <c r="N582">
         <v>18.001</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>3.354</v>
       </c>
       <c r="C583">
-        <v>15.993</v>
+        <v>16.607</v>
       </c>
       <c r="D583">
         <v>29.229</v>
       </c>
       <c r="E583">
-        <v>48.576</v>
+        <v>49.19</v>
       </c>
       <c r="F583">
         <v>0.071</v>
       </c>
       <c r="G583">
         <v>1.772</v>
       </c>
       <c r="H583">
         <v>4.86</v>
       </c>
       <c r="I583">
         <v>0.035</v>
       </c>
       <c r="J583">
         <v>6.156</v>
       </c>
       <c r="K583">
         <v>3.265</v>
       </c>
       <c r="L583">
         <v>2.332</v>
       </c>
       <c r="M583">
         <v>11.753</v>
       </c>
       <c r="N583">
         <v>18.492</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>3.354</v>
       </c>
       <c r="C584">
-        <v>15.192</v>
+        <v>15.778</v>
       </c>
       <c r="D584">
         <v>29.229</v>
       </c>
       <c r="E584">
-        <v>47.776</v>
+        <v>48.361</v>
       </c>
       <c r="F584">
         <v>0.061</v>
       </c>
       <c r="G584">
         <v>1.772</v>
       </c>
       <c r="H584">
         <v>4.639</v>
       </c>
       <c r="I584">
         <v>0.038</v>
       </c>
       <c r="J584">
         <v>6.151</v>
       </c>
       <c r="K584">
         <v>3.261</v>
       </c>
       <c r="L584">
         <v>2.307</v>
       </c>
       <c r="M584">
         <v>11.719</v>
       </c>
       <c r="N584">
         <v>18.229</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>3.246</v>
       </c>
       <c r="C585">
-        <v>13.433</v>
+        <v>13.952</v>
       </c>
       <c r="D585">
         <v>28.286</v>
       </c>
       <c r="E585">
-        <v>44.965</v>
+        <v>45.484</v>
       </c>
       <c r="F585">
         <v>0.049</v>
       </c>
       <c r="G585">
         <v>1.73</v>
       </c>
       <c r="H585">
         <v>4.126</v>
       </c>
       <c r="I585">
         <v>0.042</v>
       </c>
       <c r="J585">
         <v>5.839</v>
       </c>
       <c r="K585">
         <v>3.069</v>
       </c>
       <c r="L585">
         <v>2.288</v>
       </c>
       <c r="M585">
         <v>11.197</v>
       </c>
       <c r="N585">
         <v>17.144</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>3.354</v>
       </c>
       <c r="C586">
-        <v>11.996</v>
+        <v>12.458</v>
       </c>
       <c r="D586">
         <v>29.229</v>
       </c>
       <c r="E586">
-        <v>44.579</v>
+        <v>45.041</v>
       </c>
       <c r="F586">
         <v>0.049</v>
       </c>
       <c r="G586">
         <v>1.8</v>
       </c>
       <c r="H586">
         <v>3.598</v>
       </c>
       <c r="I586">
         <v>0.041</v>
       </c>
       <c r="J586">
         <v>6.066</v>
       </c>
       <c r="K586">
         <v>3.096</v>
       </c>
       <c r="L586">
         <v>2.197</v>
       </c>
       <c r="M586">
         <v>11.359</v>
       </c>
       <c r="N586">
         <v>16.847</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>3.246</v>
       </c>
       <c r="C587">
-        <v>9.829</v>
+        <v>10.204</v>
       </c>
       <c r="D587">
         <v>28.286</v>
       </c>
       <c r="E587">
-        <v>41.361</v>
+        <v>41.736</v>
       </c>
       <c r="F587">
         <v>0.053</v>
       </c>
       <c r="G587">
         <v>1.754</v>
       </c>
       <c r="H587">
         <v>2.866</v>
       </c>
       <c r="I587">
         <v>0.047</v>
       </c>
       <c r="J587">
         <v>5.912</v>
       </c>
       <c r="K587">
         <v>3.022</v>
       </c>
       <c r="L587">
         <v>2.256</v>
       </c>
       <c r="M587">
         <v>11.19</v>
       </c>
       <c r="N587">
         <v>15.91</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>3.354</v>
       </c>
       <c r="C588">
-        <v>9.028</v>
+        <v>9.375</v>
       </c>
       <c r="D588">
         <v>29.229</v>
       </c>
       <c r="E588">
-        <v>41.611</v>
+        <v>41.958</v>
       </c>
       <c r="F588">
         <v>0.055</v>
       </c>
       <c r="G588">
         <v>1.819</v>
       </c>
       <c r="H588">
         <v>2.737</v>
       </c>
       <c r="I588">
         <v>0.041</v>
       </c>
       <c r="J588">
         <v>6.149</v>
       </c>
       <c r="K588">
         <v>3.061</v>
       </c>
       <c r="L588">
         <v>2.295</v>
       </c>
       <c r="M588">
         <v>11.506</v>
       </c>
       <c r="N588">
         <v>16.158</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>3.363</v>
       </c>
       <c r="C589">
-        <v>9.292</v>
+        <v>9.91</v>
       </c>
       <c r="D589">
         <v>30.269</v>
       </c>
       <c r="E589">
-        <v>42.924</v>
+        <v>43.542</v>
       </c>
       <c r="F589">
         <v>0.085</v>
       </c>
       <c r="G589">
         <v>1.823</v>
       </c>
       <c r="H589">
         <v>3.053</v>
       </c>
       <c r="I589">
         <v>0.047</v>
       </c>
       <c r="J589">
         <v>6.126</v>
       </c>
       <c r="K589">
         <v>3.427</v>
       </c>
       <c r="L589">
         <v>1.883</v>
       </c>
       <c r="M589">
         <v>11.436</v>
       </c>
       <c r="N589">
         <v>16.444</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>3.038</v>
       </c>
       <c r="C590">
-        <v>9.898</v>
+        <v>10.558</v>
       </c>
       <c r="D590">
         <v>27.34</v>
       </c>
       <c r="E590">
-        <v>40.275</v>
+        <v>40.936</v>
       </c>
       <c r="F590">
         <v>0.074</v>
       </c>
       <c r="G590">
         <v>1.646</v>
       </c>
       <c r="H590">
         <v>3.293</v>
       </c>
       <c r="I590">
         <v>0.043</v>
       </c>
       <c r="J590">
         <v>5.679</v>
       </c>
       <c r="K590">
         <v>2.895</v>
       </c>
       <c r="L590">
         <v>1.77</v>
       </c>
       <c r="M590">
         <v>10.343</v>
       </c>
       <c r="N590">
         <v>15.399</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>3.363</v>
       </c>
       <c r="C591">
-        <v>14.135</v>
+        <v>15.07</v>
       </c>
       <c r="D591">
         <v>30.269</v>
       </c>
       <c r="E591">
-        <v>47.767</v>
+        <v>48.702</v>
       </c>
       <c r="F591">
         <v>0.077</v>
       </c>
       <c r="G591">
         <v>1.732</v>
       </c>
       <c r="H591">
         <v>4.545</v>
       </c>
       <c r="I591">
         <v>0.066</v>
       </c>
       <c r="J591">
         <v>6.115</v>
       </c>
       <c r="K591">
         <v>3.319</v>
       </c>
       <c r="L591">
         <v>2.226</v>
       </c>
       <c r="M591">
         <v>11.659</v>
       </c>
       <c r="N591">
         <v>18.079</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>3.255</v>
       </c>
       <c r="C592">
-        <v>15.71</v>
+        <v>16.745</v>
       </c>
       <c r="D592">
         <v>29.292</v>
       </c>
       <c r="E592">
-        <v>48.257</v>
+        <v>49.293</v>
       </c>
       <c r="F592">
         <v>0.073</v>
       </c>
       <c r="G592">
         <v>1.746</v>
       </c>
       <c r="H592">
         <v>5.041</v>
       </c>
       <c r="I592">
         <v>0.056</v>
       </c>
       <c r="J592">
         <v>5.854</v>
       </c>
       <c r="K592">
         <v>3.224</v>
       </c>
       <c r="L592">
         <v>2.102</v>
       </c>
       <c r="M592">
         <v>11.18</v>
       </c>
       <c r="N592">
         <v>18.097</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>3.363</v>
       </c>
       <c r="C593">
-        <v>17.317</v>
+        <v>18.455</v>
       </c>
       <c r="D593">
         <v>30.269</v>
       </c>
       <c r="E593">
-        <v>50.949</v>
+        <v>52.087</v>
       </c>
       <c r="F593">
         <v>0.079</v>
       </c>
       <c r="G593">
         <v>1.847</v>
       </c>
       <c r="H593">
         <v>5.46</v>
       </c>
       <c r="I593">
         <v>0.048</v>
       </c>
       <c r="J593">
         <v>6.002</v>
       </c>
       <c r="K593">
         <v>3.149</v>
       </c>
       <c r="L593">
         <v>2.376</v>
       </c>
       <c r="M593">
         <v>11.527</v>
       </c>
       <c r="N593">
         <v>18.96</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>3.255</v>
       </c>
       <c r="C594">
-        <v>17.464</v>
+        <v>18.612</v>
       </c>
       <c r="D594">
         <v>29.292</v>
       </c>
       <c r="E594">
-        <v>50.011</v>
+        <v>51.159</v>
       </c>
       <c r="F594">
         <v>0.082</v>
       </c>
       <c r="G594">
         <v>1.757</v>
       </c>
       <c r="H594">
         <v>5.51</v>
       </c>
       <c r="I594">
         <v>0.039</v>
       </c>
       <c r="J594">
         <v>6.017</v>
       </c>
       <c r="K594">
         <v>3.22</v>
       </c>
       <c r="L594">
         <v>2.329</v>
       </c>
       <c r="M594">
         <v>11.565</v>
       </c>
       <c r="N594">
         <v>18.953</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>3.363</v>
       </c>
       <c r="C595">
-        <v>17.667</v>
+        <v>18.834</v>
       </c>
       <c r="D595">
         <v>30.269</v>
       </c>
       <c r="E595">
-        <v>51.299</v>
+        <v>52.466</v>
       </c>
       <c r="F595">
         <v>0.077</v>
       </c>
       <c r="G595">
         <v>1.807</v>
       </c>
       <c r="H595">
         <v>5.677</v>
       </c>
       <c r="I595">
         <v>0.028</v>
       </c>
       <c r="J595">
         <v>6.251</v>
       </c>
       <c r="K595">
         <v>3.52</v>
       </c>
       <c r="L595">
         <v>2.396</v>
       </c>
       <c r="M595">
         <v>12.167</v>
       </c>
       <c r="N595">
         <v>19.757</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>3.363</v>
       </c>
       <c r="C596">
-        <v>16.656</v>
+        <v>17.762</v>
       </c>
       <c r="D596">
         <v>30.269</v>
       </c>
       <c r="E596">
-        <v>50.288</v>
+        <v>51.395</v>
       </c>
       <c r="F596">
         <v>0.073</v>
       </c>
       <c r="G596">
         <v>1.815</v>
       </c>
       <c r="H596">
         <v>5.456</v>
       </c>
       <c r="I596">
         <v>0.04</v>
       </c>
       <c r="J596">
         <v>6.257</v>
       </c>
       <c r="K596">
         <v>3.487</v>
       </c>
       <c r="L596">
         <v>2.325</v>
       </c>
       <c r="M596">
         <v>12.068</v>
       </c>
       <c r="N596">
         <v>19.452</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>3.255</v>
       </c>
       <c r="C597">
-        <v>14.731</v>
+        <v>15.713</v>
       </c>
       <c r="D597">
         <v>29.292</v>
       </c>
       <c r="E597">
-        <v>47.278</v>
+        <v>48.26</v>
       </c>
       <c r="F597">
         <v>0.063</v>
       </c>
       <c r="G597">
         <v>1.765</v>
       </c>
       <c r="H597">
         <v>4.872</v>
       </c>
       <c r="I597">
         <v>0.046</v>
       </c>
       <c r="J597">
         <v>6.049</v>
       </c>
       <c r="K597">
         <v>3.363</v>
       </c>
       <c r="L597">
         <v>2.196</v>
       </c>
       <c r="M597">
         <v>11.608</v>
       </c>
       <c r="N597">
         <v>18.355</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>3.363</v>
       </c>
       <c r="C598">
-        <v>12.871</v>
+        <v>13.73</v>
       </c>
       <c r="D598">
         <v>30.269</v>
       </c>
       <c r="E598">
-        <v>46.504</v>
+        <v>47.362</v>
       </c>
       <c r="F598">
         <v>0.059</v>
       </c>
       <c r="G598">
         <v>1.838</v>
       </c>
       <c r="H598">
         <v>4.229</v>
       </c>
       <c r="I598">
         <v>0.05</v>
       </c>
       <c r="J598">
         <v>6.125</v>
       </c>
       <c r="K598">
         <v>3.113</v>
       </c>
       <c r="L598">
         <v>2.426</v>
       </c>
       <c r="M598">
         <v>11.664</v>
       </c>
       <c r="N598">
         <v>17.84</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>3.255</v>
       </c>
       <c r="C599">
-        <v>11.318</v>
+        <v>12.05</v>
       </c>
       <c r="D599">
         <v>29.292</v>
       </c>
       <c r="E599">
-        <v>43.865</v>
+        <v>44.597</v>
       </c>
       <c r="F599">
         <v>0.062</v>
       </c>
       <c r="G599">
         <v>1.769</v>
       </c>
       <c r="H599">
         <v>3.355</v>
       </c>
       <c r="I599">
         <v>0.057</v>
       </c>
       <c r="J599">
         <v>5.927</v>
       </c>
       <c r="K599">
         <v>3.218</v>
       </c>
       <c r="L599">
         <v>2.306</v>
       </c>
       <c r="M599">
         <v>11.451</v>
       </c>
       <c r="N599">
         <v>16.693</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>3.363</v>
       </c>
       <c r="C600">
-        <v>10.22</v>
+        <v>10.887</v>
       </c>
       <c r="D600">
         <v>30.269</v>
       </c>
       <c r="E600">
-        <v>43.852</v>
+        <v>44.519</v>
       </c>
       <c r="F600">
         <v>0.076</v>
       </c>
       <c r="G600">
         <v>1.867</v>
       </c>
       <c r="H600">
         <v>3.152</v>
       </c>
       <c r="I600">
         <v>0.054</v>
       </c>
       <c r="J600">
         <v>6.233</v>
       </c>
       <c r="K600">
         <v>3.373</v>
       </c>
       <c r="L600">
         <v>2.288</v>
       </c>
       <c r="M600">
         <v>11.894</v>
       </c>
       <c r="N600">
         <v>17.043</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>3.363</v>
       </c>
       <c r="C601">
-        <v>10.826</v>
+        <v>11.927</v>
       </c>
       <c r="D601">
         <v>38.135</v>
       </c>
       <c r="E601">
-        <v>52.324</v>
+        <v>53.425</v>
       </c>
       <c r="F601">
         <v>0.082</v>
       </c>
       <c r="G601">
         <v>1.673</v>
       </c>
       <c r="H601">
         <v>3.576</v>
       </c>
       <c r="I601">
         <v>0.06</v>
       </c>
       <c r="J601">
         <v>6.217</v>
       </c>
       <c r="K601">
         <v>6.27</v>
       </c>
       <c r="L601">
         <v>2.451</v>
       </c>
       <c r="M601">
         <v>14.938</v>
       </c>
       <c r="N601">
         <v>20.33</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>3.038</v>
       </c>
       <c r="C602">
-        <v>11.941</v>
+        <v>13.152</v>
       </c>
       <c r="D602">
         <v>34.444</v>
       </c>
       <c r="E602">
-        <v>49.423</v>
+        <v>50.634</v>
       </c>
       <c r="F602">
         <v>0.073</v>
       </c>
       <c r="G602">
         <v>1.511</v>
       </c>
       <c r="H602">
         <v>3.952</v>
       </c>
       <c r="I602">
         <v>0.059</v>
       </c>
       <c r="J602">
         <v>5.644</v>
       </c>
       <c r="K602">
         <v>5.822</v>
       </c>
       <c r="L602">
         <v>2.284</v>
       </c>
       <c r="M602">
         <v>13.751</v>
       </c>
       <c r="N602">
         <v>19.345</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>3.363</v>
       </c>
       <c r="C603">
-        <v>16.468</v>
+        <v>18.137</v>
       </c>
       <c r="D603">
         <v>38.135</v>
       </c>
       <c r="E603">
-        <v>57.967</v>
+        <v>59.635</v>
       </c>
       <c r="F603">
         <v>0.083</v>
       </c>
       <c r="G603">
         <v>1.673</v>
       </c>
       <c r="H603">
         <v>5.379</v>
       </c>
       <c r="I603">
         <v>0.064</v>
       </c>
       <c r="J603">
         <v>6.13</v>
       </c>
       <c r="K603">
         <v>6.111</v>
       </c>
       <c r="L603">
         <v>2.708</v>
       </c>
       <c r="M603">
         <v>14.949</v>
       </c>
       <c r="N603">
         <v>22.148</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>3.255</v>
       </c>
       <c r="C604">
-        <v>18.342</v>
+        <v>20.19</v>
       </c>
       <c r="D604">
         <v>36.905</v>
       </c>
       <c r="E604">
-        <v>58.501</v>
+        <v>60.349</v>
       </c>
       <c r="F604">
         <v>0.07</v>
       </c>
       <c r="G604">
         <v>1.619</v>
       </c>
       <c r="H604">
         <v>5.896</v>
       </c>
       <c r="I604">
         <v>0.066</v>
       </c>
       <c r="J604">
         <v>5.889</v>
       </c>
       <c r="K604">
         <v>6.111</v>
       </c>
       <c r="L604">
         <v>2.526</v>
       </c>
       <c r="M604">
         <v>14.526</v>
       </c>
       <c r="N604">
         <v>22.177</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>3.363</v>
       </c>
       <c r="C605">
-        <v>20.212</v>
+        <v>22.245</v>
       </c>
       <c r="D605">
         <v>38.135</v>
       </c>
       <c r="E605">
-        <v>61.71</v>
+        <v>63.743</v>
       </c>
       <c r="F605">
         <v>0.089</v>
       </c>
       <c r="G605">
         <v>1.673</v>
       </c>
       <c r="H605">
         <v>6.437</v>
       </c>
       <c r="I605">
         <v>0.054</v>
       </c>
       <c r="J605">
         <v>6.217</v>
       </c>
       <c r="K605">
         <v>6.279</v>
       </c>
       <c r="L605">
         <v>2.744</v>
       </c>
       <c r="M605">
         <v>15.241</v>
       </c>
       <c r="N605">
         <v>23.494</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>3.255</v>
       </c>
       <c r="C606">
-        <v>20.172</v>
+        <v>22.202</v>
       </c>
       <c r="D606">
         <v>36.905</v>
       </c>
       <c r="E606">
-        <v>60.332</v>
+        <v>62.362</v>
       </c>
       <c r="F606">
         <v>0.093</v>
       </c>
       <c r="G606">
         <v>1.619</v>
       </c>
       <c r="H606">
         <v>6.459</v>
       </c>
       <c r="I606">
         <v>0.044</v>
       </c>
       <c r="J606">
         <v>6.14</v>
       </c>
       <c r="K606">
         <v>6.413</v>
       </c>
       <c r="L606">
         <v>2.735</v>
       </c>
       <c r="M606">
         <v>15.288</v>
       </c>
       <c r="N606">
         <v>23.502</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>3.363</v>
       </c>
       <c r="C607">
-        <v>20.802</v>
+        <v>22.9</v>
       </c>
       <c r="D607">
         <v>38.135</v>
       </c>
       <c r="E607">
-        <v>62.3</v>
+        <v>64.398</v>
       </c>
       <c r="F607">
         <v>0.089</v>
       </c>
       <c r="G607">
         <v>1.673</v>
       </c>
       <c r="H607">
         <v>6.707</v>
       </c>
       <c r="I607">
         <v>0.031</v>
       </c>
       <c r="J607">
         <v>6.279</v>
       </c>
       <c r="K607">
         <v>6.54</v>
       </c>
       <c r="L607">
         <v>2.652</v>
       </c>
       <c r="M607">
         <v>15.471</v>
       </c>
       <c r="N607">
         <v>23.972</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>3.363</v>
       </c>
       <c r="C608">
-        <v>20.085</v>
+        <v>22.103</v>
       </c>
       <c r="D608">
         <v>38.135</v>
       </c>
       <c r="E608">
-        <v>61.583</v>
+        <v>63.601</v>
       </c>
       <c r="F608">
         <v>0.076</v>
       </c>
       <c r="G608">
         <v>1.673</v>
       </c>
       <c r="H608">
         <v>6.383</v>
       </c>
       <c r="I608">
         <v>0.025</v>
       </c>
       <c r="J608">
         <v>6.378</v>
       </c>
       <c r="K608">
         <v>6.441</v>
       </c>
       <c r="L608">
         <v>2.809</v>
       </c>
       <c r="M608">
         <v>15.628</v>
       </c>
       <c r="N608">
         <v>23.785</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>3.255</v>
       </c>
       <c r="C609">
-        <v>17.992</v>
+        <v>19.798</v>
       </c>
       <c r="D609">
         <v>36.905</v>
       </c>
       <c r="E609">
-        <v>58.151</v>
+        <v>59.958</v>
       </c>
       <c r="F609">
         <v>0.062</v>
       </c>
       <c r="G609">
         <v>1.619</v>
       </c>
       <c r="H609">
         <v>5.692</v>
       </c>
       <c r="I609">
         <v>0.033</v>
       </c>
       <c r="J609">
         <v>5.924</v>
       </c>
       <c r="K609">
         <v>6.204</v>
       </c>
       <c r="L609">
         <v>2.541</v>
       </c>
       <c r="M609">
         <v>14.67</v>
       </c>
       <c r="N609">
         <v>22.075</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>3.363</v>
       </c>
       <c r="C610">
-        <v>16.548</v>
+        <v>18.185</v>
       </c>
       <c r="D610">
         <v>38.135</v>
       </c>
       <c r="E610">
-        <v>58.046</v>
+        <v>59.683</v>
       </c>
       <c r="F610">
         <v>0.052</v>
       </c>
       <c r="G610">
         <v>1.673</v>
       </c>
       <c r="H610">
         <v>4.896</v>
       </c>
       <c r="I610">
         <v>0.043</v>
       </c>
       <c r="J610">
         <v>6.024</v>
       </c>
       <c r="K610">
         <v>6.352</v>
       </c>
       <c r="L610">
         <v>2.778</v>
       </c>
       <c r="M610">
         <v>15.154</v>
       </c>
       <c r="N610">
         <v>21.819</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>3.255</v>
       </c>
       <c r="C611">
-        <v>13.423</v>
+        <v>14.738</v>
       </c>
       <c r="D611">
         <v>36.905</v>
       </c>
       <c r="E611">
-        <v>53.582</v>
+        <v>54.897</v>
       </c>
       <c r="F611">
         <v>0.061</v>
       </c>
       <c r="G611">
         <v>1.619</v>
       </c>
       <c r="H611">
         <v>3.841</v>
       </c>
       <c r="I611">
         <v>0.06</v>
       </c>
       <c r="J611">
         <v>5.967</v>
       </c>
       <c r="K611">
         <v>6.367</v>
       </c>
       <c r="L611">
         <v>2.668</v>
       </c>
       <c r="M611">
         <v>15.001</v>
       </c>
       <c r="N611">
         <v>20.583</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>3.363</v>
       </c>
       <c r="C612">
-        <v>12.28</v>
+        <v>13.485</v>
       </c>
       <c r="D612">
         <v>38.135</v>
       </c>
       <c r="E612">
-        <v>53.778</v>
+        <v>54.983</v>
       </c>
       <c r="F612">
         <v>0.068</v>
       </c>
       <c r="G612">
         <v>1.673</v>
       </c>
       <c r="H612">
         <v>3.538</v>
       </c>
       <c r="I612">
         <v>0.051</v>
       </c>
       <c r="J612">
         <v>6.166</v>
       </c>
       <c r="K612">
         <v>6.149</v>
       </c>
       <c r="L612">
         <v>2.612</v>
       </c>
       <c r="M612">
         <v>14.928</v>
       </c>
       <c r="N612">
         <v>20.258</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>3.363</v>
       </c>
       <c r="C613">
-        <v>12.382</v>
+        <v>13.952</v>
       </c>
       <c r="D613">
         <v>32.363</v>
       </c>
       <c r="E613">
-        <v>48.108</v>
+        <v>49.678</v>
       </c>
       <c r="F613">
         <v>0.098</v>
       </c>
       <c r="G613">
         <v>1.673</v>
       </c>
       <c r="H613">
         <v>3.914</v>
       </c>
       <c r="I613">
         <v>0.044</v>
       </c>
       <c r="J613">
         <v>6.157</v>
       </c>
       <c r="K613">
         <v>6.065</v>
       </c>
       <c r="L613">
         <v>2.224</v>
       </c>
       <c r="M613">
         <v>14.447</v>
       </c>
       <c r="N613">
         <v>20.175</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>3.038</v>
       </c>
       <c r="C614">
-        <v>13.64</v>
+        <v>15.366</v>
       </c>
       <c r="D614">
         <v>29.231</v>
       </c>
       <c r="E614">
-        <v>45.908</v>
+        <v>47.635</v>
       </c>
       <c r="F614">
         <v>0.087</v>
       </c>
       <c r="G614">
         <v>1.511</v>
       </c>
       <c r="H614">
         <v>4.34</v>
       </c>
       <c r="I614">
         <v>0.052</v>
       </c>
       <c r="J614">
         <v>5.478</v>
       </c>
       <c r="K614">
         <v>5.481</v>
       </c>
       <c r="L614">
         <v>1.989</v>
       </c>
       <c r="M614">
         <v>12.949</v>
       </c>
       <c r="N614">
         <v>18.939</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>3.363</v>
       </c>
       <c r="C615">
-        <v>18.646</v>
+        <v>21.01</v>
       </c>
       <c r="D615">
         <v>32.363</v>
       </c>
       <c r="E615">
-        <v>54.372</v>
+        <v>56.736</v>
       </c>
       <c r="F615">
         <v>0.103</v>
       </c>
       <c r="G615">
         <v>1.673</v>
       </c>
       <c r="H615">
         <v>5.907</v>
       </c>
       <c r="I615">
         <v>0.054</v>
       </c>
       <c r="J615">
         <v>6.111</v>
       </c>
       <c r="K615">
         <v>5.763</v>
       </c>
       <c r="L615">
         <v>2.375</v>
       </c>
       <c r="M615">
         <v>14.248</v>
       </c>
       <c r="N615">
         <v>21.986</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>3.255</v>
       </c>
       <c r="C616">
-        <v>21.068</v>
+        <v>23.721</v>
       </c>
       <c r="D616">
         <v>31.319</v>
       </c>
       <c r="E616">
-        <v>55.641</v>
+        <v>58.295</v>
       </c>
       <c r="F616">
         <v>0.101</v>
       </c>
       <c r="G616">
         <v>1.619</v>
       </c>
       <c r="H616">
         <v>6.56</v>
       </c>
       <c r="I616">
         <v>0.055</v>
       </c>
       <c r="J616">
         <v>5.853</v>
       </c>
       <c r="K616">
         <v>5.621</v>
       </c>
       <c r="L616">
         <v>2.211</v>
       </c>
       <c r="M616">
         <v>13.685</v>
       </c>
       <c r="N616">
         <v>22.02</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>3.363</v>
       </c>
       <c r="C617">
-        <v>23.787</v>
+        <v>26.755</v>
       </c>
       <c r="D617">
         <v>32.363</v>
       </c>
       <c r="E617">
-        <v>59.513</v>
+        <v>62.481</v>
       </c>
       <c r="F617">
         <v>0.089</v>
       </c>
       <c r="G617">
         <v>1.673</v>
       </c>
       <c r="H617">
         <v>7.147</v>
       </c>
       <c r="I617">
         <v>0.043</v>
       </c>
       <c r="J617">
         <v>5.938</v>
       </c>
       <c r="K617">
         <v>6.148</v>
       </c>
       <c r="L617">
         <v>2.382</v>
       </c>
       <c r="M617">
         <v>14.468</v>
       </c>
       <c r="N617">
         <v>23.42</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>3.255</v>
       </c>
       <c r="C618">
-        <v>23.241</v>
+        <v>26.156</v>
       </c>
       <c r="D618">
         <v>31.319</v>
       </c>
       <c r="E618">
-        <v>57.815</v>
+        <v>60.729</v>
       </c>
       <c r="F618">
         <v>0.066</v>
       </c>
       <c r="G618">
         <v>1.619</v>
       </c>
       <c r="H618">
         <v>7.087</v>
       </c>
       <c r="I618">
         <v>0.025</v>
       </c>
       <c r="J618">
         <v>5.967</v>
       </c>
       <c r="K618">
         <v>6.123</v>
       </c>
       <c r="L618">
         <v>2.384</v>
       </c>
       <c r="M618">
         <v>14.474</v>
       </c>
       <c r="N618">
         <v>23.271</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>3.363</v>
       </c>
       <c r="C619">
-        <v>24.278</v>
+        <v>27.316</v>
       </c>
       <c r="D619">
         <v>32.363</v>
       </c>
       <c r="E619">
-        <v>60.003</v>
+        <v>63.042</v>
       </c>
       <c r="F619">
         <v>0.081</v>
       </c>
       <c r="G619">
         <v>1.673</v>
       </c>
       <c r="H619">
         <v>7.357</v>
       </c>
       <c r="I619">
         <v>0.014</v>
       </c>
       <c r="J619">
         <v>6.02</v>
       </c>
       <c r="K619">
         <v>6.402</v>
       </c>
       <c r="L619">
         <v>2.333</v>
       </c>
       <c r="M619">
         <v>14.755</v>
       </c>
       <c r="N619">
         <v>23.88</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>3.363</v>
       </c>
       <c r="C620">
-        <v>23.67</v>
+        <v>26.623</v>
       </c>
       <c r="D620">
         <v>32.363</v>
       </c>
       <c r="E620">
-        <v>59.396</v>
+        <v>62.349</v>
       </c>
       <c r="F620">
         <v>0.082</v>
       </c>
       <c r="G620">
         <v>1.673</v>
       </c>
       <c r="H620">
         <v>7.07</v>
       </c>
       <c r="I620">
         <v>0.022</v>
       </c>
       <c r="J620">
         <v>6.139</v>
       </c>
       <c r="K620">
         <v>6.359</v>
       </c>
       <c r="L620">
         <v>2.466</v>
       </c>
       <c r="M620">
         <v>14.965</v>
       </c>
       <c r="N620">
         <v>23.812</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>3.255</v>
       </c>
       <c r="C621">
-        <v>20.712</v>
+        <v>23.311</v>
       </c>
       <c r="D621">
         <v>31.319</v>
       </c>
       <c r="E621">
-        <v>55.286</v>
+        <v>57.885</v>
       </c>
       <c r="F621">
         <v>0.062</v>
       </c>
       <c r="G621">
         <v>1.619</v>
       </c>
       <c r="H621">
         <v>6.309</v>
       </c>
       <c r="I621">
         <v>0.024</v>
       </c>
       <c r="J621">
         <v>5.983</v>
       </c>
       <c r="K621">
         <v>5.888</v>
       </c>
       <c r="L621">
         <v>2.224</v>
       </c>
       <c r="M621">
         <v>14.095</v>
       </c>
       <c r="N621">
         <v>22.109</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>3.363</v>
       </c>
       <c r="C622">
-        <v>19.392</v>
+        <v>21.783</v>
       </c>
       <c r="D622">
         <v>32.363</v>
       </c>
       <c r="E622">
-        <v>55.118</v>
+        <v>57.509</v>
       </c>
       <c r="F622">
         <v>0.079</v>
       </c>
       <c r="G622">
         <v>1.673</v>
       </c>
       <c r="H622">
         <v>5.473</v>
       </c>
       <c r="I622">
         <v>0.032</v>
       </c>
       <c r="J622">
         <v>6.079</v>
       </c>
       <c r="K622">
         <v>5.988</v>
       </c>
       <c r="L622">
         <v>2.45</v>
       </c>
       <c r="M622">
         <v>14.517</v>
       </c>
       <c r="N622">
         <v>21.774</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>3.255</v>
       </c>
       <c r="C623">
-        <v>15.935</v>
+        <v>17.878</v>
       </c>
       <c r="D623">
         <v>31.319</v>
       </c>
       <c r="E623">
-        <v>50.508</v>
+        <v>52.451</v>
       </c>
       <c r="F623">
         <v>0.073</v>
       </c>
       <c r="G623">
         <v>1.619</v>
       </c>
       <c r="H623">
         <v>4.305</v>
       </c>
       <c r="I623">
         <v>0.036</v>
       </c>
       <c r="J623">
         <v>5.88</v>
       </c>
       <c r="K623">
         <v>6.113</v>
       </c>
       <c r="L623">
         <v>2.306</v>
       </c>
       <c r="M623">
         <v>14.299</v>
       </c>
       <c r="N623">
         <v>20.333</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>3.363</v>
       </c>
       <c r="C624">
-        <v>14.39</v>
+        <v>16.158</v>
       </c>
       <c r="D624">
         <v>32.363</v>
       </c>
       <c r="E624">
-        <v>50.116</v>
+        <v>51.884</v>
       </c>
       <c r="F624">
         <v>0.078</v>
       </c>
       <c r="G624">
         <v>1.673</v>
       </c>
       <c r="H624">
         <v>4.021</v>
       </c>
       <c r="I624">
         <v>0.042</v>
       </c>
       <c r="J624">
         <v>6.147</v>
       </c>
       <c r="K624">
         <v>6.528</v>
       </c>
       <c r="L624">
         <v>2.295</v>
       </c>
       <c r="M624">
         <v>14.97</v>
       </c>
       <c r="N624">
         <v>20.784</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>3.354</v>
       </c>
       <c r="C625">
-        <v>14.627</v>
+        <v>16.773</v>
       </c>
       <c r="D625">
         <v>29.407</v>
       </c>
       <c r="E625">
-        <v>47.388</v>
+        <v>49.534</v>
       </c>
       <c r="F625">
         <v>0.102</v>
       </c>
       <c r="G625">
         <v>1.669</v>
       </c>
       <c r="H625">
         <v>4.234</v>
       </c>
       <c r="I625">
         <v>0.034</v>
       </c>
       <c r="J625">
         <v>6.201</v>
       </c>
       <c r="K625">
         <v>6.37</v>
       </c>
       <c r="L625">
         <v>1.772</v>
       </c>
       <c r="M625">
         <v>14.342</v>
       </c>
       <c r="N625">
         <v>20.382</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>3.138</v>
       </c>
       <c r="C626">
-        <v>16.523</v>
+        <v>18.949</v>
       </c>
       <c r="D626">
         <v>27.51</v>
       </c>
       <c r="E626">
-        <v>47.171</v>
+        <v>49.597</v>
       </c>
       <c r="F626">
         <v>0.097</v>
       </c>
       <c r="G626">
         <v>1.561</v>
       </c>
       <c r="H626">
         <v>4.845</v>
       </c>
       <c r="I626">
         <v>0.035</v>
       </c>
       <c r="J626">
         <v>5.616</v>
       </c>
       <c r="K626">
         <v>5.801</v>
       </c>
       <c r="L626">
         <v>1.814</v>
       </c>
       <c r="M626">
         <v>13.232</v>
       </c>
       <c r="N626">
         <v>19.769</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>3.354</v>
       </c>
       <c r="C627">
-        <v>22.044</v>
+        <v>25.275</v>
       </c>
       <c r="D627">
         <v>29.407</v>
       </c>
       <c r="E627">
-        <v>54.806</v>
+        <v>58.036</v>
       </c>
       <c r="F627">
         <v>0.106</v>
       </c>
       <c r="G627">
         <v>1.669</v>
       </c>
       <c r="H627">
         <v>6.379</v>
       </c>
       <c r="I627">
         <v>0.047</v>
       </c>
       <c r="J627">
         <v>5.915</v>
       </c>
       <c r="K627">
         <v>5.992</v>
       </c>
       <c r="L627">
         <v>1.94</v>
       </c>
       <c r="M627">
         <v>13.847</v>
       </c>
       <c r="N627">
         <v>22.047</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>3.246</v>
       </c>
       <c r="C628">
-        <v>24.294</v>
+        <v>27.851</v>
       </c>
       <c r="D628">
         <v>28.459</v>
       </c>
       <c r="E628">
-        <v>55.998</v>
+        <v>59.555</v>
       </c>
       <c r="F628">
         <v>0.104</v>
       </c>
       <c r="G628">
         <v>1.615</v>
       </c>
       <c r="H628">
         <v>7.039</v>
       </c>
       <c r="I628">
         <v>0.056</v>
       </c>
       <c r="J628">
         <v>5.703</v>
       </c>
       <c r="K628">
         <v>5.801</v>
       </c>
       <c r="L628">
         <v>1.793</v>
       </c>
       <c r="M628">
         <v>13.298</v>
       </c>
       <c r="N628">
         <v>22.112</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>3.354</v>
       </c>
       <c r="C629">
-        <v>26.397</v>
+        <v>30.275</v>
       </c>
       <c r="D629">
         <v>29.407</v>
       </c>
       <c r="E629">
-        <v>59.159</v>
+        <v>63.037</v>
       </c>
       <c r="F629">
         <v>0.108</v>
       </c>
       <c r="G629">
         <v>1.669</v>
       </c>
       <c r="H629">
         <v>7.779</v>
       </c>
       <c r="I629">
         <v>0.044</v>
       </c>
       <c r="J629">
         <v>5.997</v>
       </c>
       <c r="K629">
         <v>6.306</v>
       </c>
       <c r="L629">
         <v>2.082</v>
       </c>
       <c r="M629">
         <v>14.385</v>
       </c>
       <c r="N629">
         <v>23.985</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>3.246</v>
       </c>
       <c r="C630">
-        <v>26.467</v>
+        <v>30.351</v>
       </c>
       <c r="D630">
         <v>28.459</v>
       </c>
       <c r="E630">
-        <v>58.172</v>
+        <v>62.056</v>
       </c>
       <c r="F630">
         <v>0.079</v>
       </c>
       <c r="G630">
         <v>1.615</v>
       </c>
       <c r="H630">
         <v>7.78</v>
       </c>
       <c r="I630">
         <v>0.04</v>
       </c>
       <c r="J630">
         <v>5.918</v>
       </c>
       <c r="K630">
         <v>5.964</v>
       </c>
       <c r="L630">
         <v>1.923</v>
       </c>
       <c r="M630">
         <v>13.805</v>
       </c>
       <c r="N630">
         <v>23.319</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>3.354</v>
       </c>
       <c r="C631">
-        <v>27.077</v>
+        <v>31.064</v>
       </c>
       <c r="D631">
         <v>29.407</v>
       </c>
       <c r="E631">
-        <v>59.838</v>
+        <v>63.825</v>
       </c>
       <c r="F631">
         <v>0.082</v>
       </c>
       <c r="G631">
         <v>1.669</v>
       </c>
       <c r="H631">
         <v>8.053</v>
       </c>
       <c r="I631">
         <v>0.028</v>
       </c>
       <c r="J631">
         <v>6.246</v>
       </c>
       <c r="K631">
         <v>6.194</v>
       </c>
       <c r="L631">
         <v>2.05</v>
       </c>
       <c r="M631">
         <v>14.49</v>
       </c>
       <c r="N631">
         <v>24.322</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>3.354</v>
       </c>
       <c r="C632">
-        <v>25.927</v>
+        <v>29.747</v>
       </c>
       <c r="D632">
         <v>29.407</v>
       </c>
       <c r="E632">
-        <v>58.688</v>
+        <v>62.509</v>
       </c>
       <c r="F632">
         <v>0.08</v>
       </c>
       <c r="G632">
         <v>1.669</v>
       </c>
       <c r="H632">
         <v>7.727</v>
       </c>
       <c r="I632">
         <v>0.028</v>
       </c>
       <c r="J632">
         <v>6.062</v>
       </c>
       <c r="K632">
         <v>6.102</v>
       </c>
       <c r="L632">
         <v>2.006</v>
       </c>
       <c r="M632">
         <v>14.17</v>
       </c>
       <c r="N632">
         <v>23.673</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>3.246</v>
       </c>
       <c r="C633">
-        <v>23.104</v>
+        <v>26.515</v>
       </c>
       <c r="D633">
         <v>28.459</v>
       </c>
       <c r="E633">
-        <v>54.809</v>
+        <v>58.22</v>
       </c>
       <c r="F633">
         <v>0.067</v>
       </c>
       <c r="G633">
         <v>1.615</v>
       </c>
       <c r="H633">
         <v>6.885</v>
       </c>
       <c r="I633">
         <v>0.03</v>
       </c>
       <c r="J633">
         <v>5.945</v>
       </c>
       <c r="K633">
         <v>5.713</v>
       </c>
       <c r="L633">
         <v>1.885</v>
       </c>
       <c r="M633">
         <v>13.543</v>
       </c>
       <c r="N633">
         <v>22.14</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>3.354</v>
       </c>
       <c r="C634">
-        <v>20.914</v>
+        <v>23.974</v>
       </c>
       <c r="D634">
         <v>29.407</v>
       </c>
       <c r="E634">
-        <v>53.676</v>
+        <v>56.735</v>
       </c>
       <c r="F634">
         <v>0.072</v>
       </c>
       <c r="G634">
         <v>1.669</v>
       </c>
       <c r="H634">
         <v>5.988</v>
       </c>
       <c r="I634">
         <v>0.032</v>
       </c>
       <c r="J634">
         <v>6.012</v>
       </c>
       <c r="K634">
         <v>5.944</v>
       </c>
       <c r="L634">
         <v>2.044</v>
       </c>
       <c r="M634">
         <v>14.001</v>
       </c>
       <c r="N634">
         <v>21.761</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>3.246</v>
       </c>
       <c r="C635">
-        <v>16.883</v>
+        <v>19.332</v>
       </c>
       <c r="D635">
         <v>28.459</v>
       </c>
       <c r="E635">
-        <v>48.588</v>
+        <v>51.037</v>
       </c>
       <c r="F635">
         <v>0.077</v>
       </c>
       <c r="G635">
         <v>1.615</v>
       </c>
       <c r="H635">
         <v>4.663</v>
       </c>
       <c r="I635">
         <v>0.036</v>
       </c>
       <c r="J635">
         <v>5.923</v>
       </c>
       <c r="K635">
         <v>5.919</v>
       </c>
       <c r="L635">
         <v>1.909</v>
       </c>
       <c r="M635">
         <v>13.751</v>
       </c>
       <c r="N635">
         <v>20.142</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>3.354</v>
       </c>
       <c r="C636">
-        <v>15.51</v>
+        <v>17.774</v>
       </c>
       <c r="D636">
         <v>29.407</v>
       </c>
       <c r="E636">
-        <v>48.271</v>
+        <v>50.535</v>
       </c>
       <c r="F636">
         <v>0.086</v>
       </c>
       <c r="G636">
         <v>1.669</v>
       </c>
       <c r="H636">
         <v>4.437</v>
       </c>
       <c r="I636">
         <v>0.044</v>
       </c>
       <c r="J636">
         <v>6.143</v>
       </c>
       <c r="K636">
         <v>6.05</v>
       </c>
       <c r="L636">
         <v>1.913</v>
       </c>
       <c r="M636">
         <v>14.107</v>
       </c>
       <c r="N636">
         <v>20.342</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>3.363</v>
       </c>
       <c r="C637">
-        <v>16.309</v>
+        <v>19.065</v>
       </c>
       <c r="D637">
         <v>31.598</v>
       </c>
       <c r="E637">
-        <v>51.27</v>
+        <v>54.027</v>
       </c>
       <c r="F637">
         <v>0.108</v>
       </c>
       <c r="G637">
         <v>1.673</v>
       </c>
       <c r="H637">
         <v>4.935</v>
       </c>
       <c r="I637">
         <v>0.047</v>
       </c>
       <c r="J637">
         <v>6.159</v>
       </c>
       <c r="K637">
         <v>5.879</v>
       </c>
       <c r="L637">
         <v>1.87</v>
       </c>
       <c r="M637">
         <v>13.907</v>
       </c>
       <c r="N637">
         <v>20.671</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>3.038</v>
       </c>
       <c r="C638">
-        <v>17.484</v>
+        <v>20.449</v>
       </c>
       <c r="D638">
         <v>28.54</v>
       </c>
       <c r="E638">
-        <v>49.063</v>
+        <v>52.028</v>
       </c>
       <c r="F638">
         <v>0.088</v>
       </c>
       <c r="G638">
         <v>1.511</v>
       </c>
       <c r="H638">
         <v>5.366</v>
       </c>
       <c r="I638">
         <v>0.038</v>
       </c>
       <c r="J638">
         <v>5.571</v>
       </c>
       <c r="K638">
         <v>5.328</v>
       </c>
       <c r="L638">
         <v>1.737</v>
       </c>
       <c r="M638">
         <v>12.636</v>
       </c>
       <c r="N638">
         <v>19.639</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>3.363</v>
       </c>
       <c r="C639">
-        <v>24.031</v>
+        <v>28.097</v>
       </c>
       <c r="D639">
         <v>31.598</v>
       </c>
       <c r="E639">
-        <v>58.993</v>
+        <v>63.058</v>
       </c>
       <c r="F639">
         <v>0.094</v>
       </c>
       <c r="G639">
         <v>1.673</v>
       </c>
       <c r="H639">
         <v>7.276</v>
       </c>
       <c r="I639">
         <v>0.047</v>
       </c>
       <c r="J639">
         <v>6.036</v>
       </c>
       <c r="K639">
         <v>5.87</v>
       </c>
       <c r="L639">
         <v>1.907</v>
       </c>
       <c r="M639">
         <v>13.813</v>
       </c>
       <c r="N639">
         <v>22.903</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>3.255</v>
       </c>
       <c r="C640">
-        <v>26.317</v>
+        <v>30.789</v>
       </c>
       <c r="D640">
         <v>30.579</v>
       </c>
       <c r="E640">
-        <v>60.151</v>
+        <v>64.623</v>
       </c>
       <c r="F640">
         <v>0.116</v>
       </c>
       <c r="G640">
         <v>1.619</v>
       </c>
       <c r="H640">
         <v>8.15</v>
       </c>
       <c r="I640">
         <v>0.043</v>
       </c>
       <c r="J640">
         <v>5.753</v>
       </c>
       <c r="K640">
         <v>5.615</v>
       </c>
       <c r="L640">
         <v>1.945</v>
       </c>
       <c r="M640">
         <v>13.314</v>
       </c>
       <c r="N640">
         <v>23.242</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>3.363</v>
       </c>
       <c r="C641">
-        <v>27.718</v>
+        <v>32.47</v>
       </c>
       <c r="D641">
         <v>31.598</v>
       </c>
       <c r="E641">
-        <v>62.68</v>
+        <v>67.432</v>
       </c>
       <c r="F641">
         <v>0.112</v>
       </c>
       <c r="G641">
         <v>1.673</v>
       </c>
       <c r="H641">
         <v>8.842</v>
       </c>
       <c r="I641">
         <v>0.035</v>
       </c>
       <c r="J641">
         <v>6.008</v>
       </c>
       <c r="K641">
         <v>5.211</v>
       </c>
       <c r="L641">
         <v>1.932</v>
       </c>
       <c r="M641">
         <v>13.151</v>
       </c>
       <c r="N641">
         <v>23.813</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>3.255</v>
       </c>
       <c r="C642">
-        <v>28.178</v>
+        <v>32.99</v>
       </c>
       <c r="D642">
         <v>30.579</v>
       </c>
       <c r="E642">
-        <v>62.012</v>
+        <v>66.824</v>
       </c>
       <c r="F642">
         <v>0.102</v>
       </c>
       <c r="G642">
         <v>1.619</v>
       </c>
       <c r="H642">
         <v>8.892</v>
       </c>
       <c r="I642">
         <v>0.029</v>
       </c>
       <c r="J642">
         <v>6.182</v>
       </c>
       <c r="K642">
         <v>5.474</v>
       </c>
       <c r="L642">
         <v>1.996</v>
       </c>
       <c r="M642">
         <v>13.652</v>
       </c>
       <c r="N642">
         <v>24.294</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>3.363</v>
       </c>
       <c r="C643">
-        <v>29.53</v>
+        <v>34.564</v>
       </c>
       <c r="D643">
         <v>31.598</v>
       </c>
       <c r="E643">
-        <v>64.492</v>
+        <v>69.526</v>
       </c>
       <c r="F643">
         <v>0.091</v>
       </c>
       <c r="G643">
         <v>1.673</v>
       </c>
       <c r="H643">
         <v>9.266</v>
       </c>
       <c r="I643">
         <v>0.026</v>
       </c>
       <c r="J643">
         <v>6.317</v>
       </c>
       <c r="K643">
         <v>5.599</v>
       </c>
       <c r="L643">
         <v>2.027</v>
       </c>
       <c r="M643">
         <v>13.943</v>
       </c>
       <c r="N643">
         <v>24.999</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>3.363</v>
       </c>
       <c r="C644">
-        <v>27.743</v>
+        <v>32.502</v>
       </c>
       <c r="D644">
         <v>31.598</v>
       </c>
       <c r="E644">
-        <v>62.705</v>
+        <v>67.464</v>
       </c>
       <c r="F644">
         <v>0.099</v>
       </c>
       <c r="G644">
         <v>1.673</v>
       </c>
       <c r="H644">
         <v>8.895</v>
       </c>
       <c r="I644">
         <v>0.028</v>
       </c>
       <c r="J644">
         <v>6.213</v>
       </c>
       <c r="K644">
         <v>5.583</v>
       </c>
       <c r="L644">
         <v>2.014</v>
       </c>
       <c r="M644">
         <v>13.81</v>
       </c>
       <c r="N644">
         <v>24.505</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>3.255</v>
       </c>
       <c r="C645">
-        <v>24.104</v>
+        <v>28.279</v>
       </c>
       <c r="D645">
         <v>30.579</v>
       </c>
       <c r="E645">
-        <v>57.937</v>
+        <v>62.113</v>
       </c>
       <c r="F645">
         <v>0.066</v>
       </c>
       <c r="G645">
         <v>1.619</v>
       </c>
       <c r="H645">
         <v>7.998</v>
       </c>
       <c r="I645">
         <v>0.027</v>
       </c>
       <c r="J645">
         <v>6.036</v>
       </c>
       <c r="K645">
         <v>5.53</v>
       </c>
       <c r="L645">
         <v>1.91</v>
       </c>
       <c r="M645">
         <v>13.476</v>
       </c>
       <c r="N645">
         <v>23.187</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>3.363</v>
       </c>
       <c r="C646">
-        <v>22.904</v>
+        <v>26.78</v>
       </c>
       <c r="D646">
         <v>31.598</v>
       </c>
       <c r="E646">
-        <v>57.866</v>
+        <v>61.742</v>
       </c>
       <c r="F646">
         <v>0.075</v>
       </c>
       <c r="G646">
         <v>1.673</v>
       </c>
       <c r="H646">
         <v>6.908</v>
       </c>
       <c r="I646">
         <v>0.05</v>
       </c>
       <c r="J646">
         <v>6.073</v>
       </c>
       <c r="K646">
         <v>5.526</v>
       </c>
       <c r="L646">
         <v>2.043</v>
       </c>
       <c r="M646">
         <v>13.643</v>
       </c>
       <c r="N646">
         <v>22.35</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>3.255</v>
       </c>
       <c r="C647">
-        <v>18.16</v>
+        <v>21.217</v>
       </c>
       <c r="D647">
         <v>30.579</v>
       </c>
       <c r="E647">
-        <v>51.993</v>
+        <v>55.051</v>
       </c>
       <c r="F647">
         <v>0.09</v>
       </c>
       <c r="G647">
         <v>1.619</v>
       </c>
       <c r="H647">
         <v>5.39</v>
       </c>
       <c r="I647">
         <v>0.05</v>
       </c>
       <c r="J647">
         <v>5.833</v>
       </c>
       <c r="K647">
         <v>5.697</v>
       </c>
       <c r="L647">
         <v>1.848</v>
       </c>
       <c r="M647">
         <v>13.378</v>
       </c>
       <c r="N647">
         <v>20.526</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>3.363</v>
       </c>
       <c r="C648">
-        <v>16.797</v>
+        <v>19.642</v>
       </c>
       <c r="D648">
         <v>31.598</v>
       </c>
       <c r="E648">
-        <v>51.759</v>
+        <v>54.603</v>
       </c>
       <c r="F648">
         <v>0.117</v>
       </c>
       <c r="G648">
         <v>1.673</v>
       </c>
       <c r="H648">
         <v>5.099</v>
       </c>
       <c r="I648">
         <v>0.057</v>
       </c>
       <c r="J648">
         <v>6.202</v>
       </c>
       <c r="K648">
         <v>5.844</v>
       </c>
       <c r="L648">
         <v>2.033</v>
       </c>
       <c r="M648">
         <v>14.079</v>
       </c>
       <c r="N648">
         <v>21.024</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>3.363</v>
       </c>
       <c r="C649">
-        <v>17.672</v>
+        <v>20.379</v>
       </c>
       <c r="D649">
         <v>29.174</v>
       </c>
       <c r="E649">
-        <v>50.209</v>
+        <v>52.916</v>
       </c>
       <c r="F649">
         <v>0.148</v>
       </c>
       <c r="G649">
         <v>1.673</v>
       </c>
       <c r="H649">
         <v>5.589</v>
       </c>
       <c r="I649">
         <v>0.055</v>
       </c>
       <c r="J649">
         <v>6.214</v>
       </c>
       <c r="K649">
         <v>5.47</v>
       </c>
       <c r="L649">
         <v>1.791</v>
       </c>
       <c r="M649">
         <v>13.475</v>
       </c>
       <c r="N649">
         <v>20.94</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>3.038</v>
       </c>
       <c r="C650">
-        <v>18.731</v>
+        <v>21.644</v>
       </c>
       <c r="D650">
         <v>26.35</v>
       </c>
       <c r="E650">
-        <v>48.12</v>
+        <v>51.032</v>
       </c>
       <c r="F650">
         <v>0.113</v>
       </c>
       <c r="G650">
         <v>1.511</v>
       </c>
       <c r="H650">
         <v>6.064</v>
       </c>
       <c r="I650">
         <v>0.044</v>
       </c>
       <c r="J650">
         <v>5.533</v>
       </c>
       <c r="K650">
         <v>4.775</v>
       </c>
       <c r="L650">
         <v>1.669</v>
       </c>
       <c r="M650">
         <v>11.977</v>
       </c>
       <c r="N650">
         <v>19.71</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>3.363</v>
+      </c>
+      <c r="C651">
+        <v>29.927</v>
+      </c>
+      <c r="D651">
+        <v>29.174</v>
+      </c>
+      <c r="E651">
+        <v>62.464</v>
+      </c>
+      <c r="F651">
+        <v>0.129</v>
+      </c>
+      <c r="G651">
+        <v>1.673</v>
+      </c>
+      <c r="H651">
+        <v>8.449</v>
+      </c>
+      <c r="I651">
+        <v>0.051</v>
+      </c>
+      <c r="J651">
+        <v>6.12</v>
+      </c>
+      <c r="K651">
+        <v>5.511</v>
+      </c>
+      <c r="L651">
+        <v>2.008</v>
+      </c>
+      <c r="M651">
+        <v>13.64</v>
+      </c>
+      <c r="N651">
+        <v>23.942</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31562,717 +31606,717 @@
       </c>
       <c r="J73">
         <v>72.595</v>
       </c>
       <c r="K73">
         <v>36.355</v>
       </c>
       <c r="L73">
         <v>2.821</v>
       </c>
       <c r="M73">
         <v>111.771</v>
       </c>
       <c r="N73">
         <v>131.238</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>36.8</v>
       </c>
       <c r="C74">
-        <v>59.007</v>
+        <v>59.074</v>
       </c>
       <c r="D74">
         <v>540.526</v>
       </c>
       <c r="E74">
-        <v>636.333</v>
+        <v>636.401</v>
       </c>
       <c r="F74">
         <v>0.275</v>
       </c>
       <c r="G74">
         <v>18.5</v>
       </c>
       <c r="H74">
         <v>3.873</v>
       </c>
       <c r="I74">
         <v>0.055</v>
       </c>
       <c r="J74">
         <v>71.617</v>
       </c>
       <c r="K74">
         <v>35.959</v>
       </c>
       <c r="L74">
         <v>3.307</v>
       </c>
       <c r="M74">
         <v>110.883</v>
       </c>
       <c r="N74">
         <v>133.584</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>39.6</v>
       </c>
       <c r="C75">
-        <v>62.234</v>
+        <v>62.37</v>
       </c>
       <c r="D75">
         <v>524.264</v>
       </c>
       <c r="E75">
-        <v>626.097</v>
+        <v>626.233</v>
       </c>
       <c r="F75">
         <v>0.087</v>
       </c>
       <c r="G75">
         <v>19.7</v>
       </c>
       <c r="H75">
         <v>6.582</v>
       </c>
       <c r="I75">
         <v>0.173</v>
       </c>
       <c r="J75">
         <v>69.159</v>
       </c>
       <c r="K75">
         <v>42.543</v>
       </c>
       <c r="L75">
         <v>2.899</v>
       </c>
       <c r="M75">
         <v>114.601</v>
       </c>
       <c r="N75">
         <v>141.144</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>39.6</v>
       </c>
       <c r="C76">
-        <v>66.277</v>
+        <v>66.469</v>
       </c>
       <c r="D76">
         <v>438.095</v>
       </c>
       <c r="E76">
-        <v>543.972</v>
+        <v>544.163</v>
       </c>
       <c r="F76">
         <v>0.094</v>
       </c>
       <c r="G76">
         <v>19.7</v>
       </c>
       <c r="H76">
         <v>10.951</v>
       </c>
       <c r="I76">
         <v>0.184</v>
       </c>
       <c r="J76">
         <v>60.683</v>
       </c>
       <c r="K76">
         <v>45.247</v>
       </c>
       <c r="L76">
         <v>2.553</v>
       </c>
       <c r="M76">
         <v>108.483</v>
       </c>
       <c r="N76">
         <v>139.411</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>39.6</v>
       </c>
       <c r="C77">
-        <v>71.707</v>
+        <v>71.961</v>
       </c>
       <c r="D77">
         <v>571.655</v>
       </c>
       <c r="E77">
-        <v>682.962</v>
+        <v>683.216</v>
       </c>
       <c r="F77">
         <v>0.15</v>
       </c>
       <c r="G77">
         <v>19.7</v>
       </c>
       <c r="H77">
         <v>15.014</v>
       </c>
       <c r="I77">
         <v>0.207</v>
       </c>
       <c r="J77">
         <v>70.164</v>
       </c>
       <c r="K77">
         <v>47.076</v>
       </c>
       <c r="L77">
         <v>2.666</v>
       </c>
       <c r="M77">
         <v>119.906</v>
       </c>
       <c r="N77">
         <v>154.977</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>39.6</v>
       </c>
       <c r="C78">
-        <v>79.243</v>
+        <v>79.565</v>
       </c>
       <c r="D78">
         <v>578.535</v>
       </c>
       <c r="E78">
-        <v>697.378</v>
+        <v>697.699</v>
       </c>
       <c r="F78">
         <v>0.131</v>
       </c>
       <c r="G78">
         <v>19.7</v>
       </c>
       <c r="H78">
         <v>18.821</v>
       </c>
       <c r="I78">
         <v>0.363</v>
       </c>
       <c r="J78">
         <v>73.405</v>
       </c>
       <c r="K78">
         <v>46.963</v>
       </c>
       <c r="L78">
         <v>3.631</v>
       </c>
       <c r="M78">
         <v>123.998</v>
       </c>
       <c r="N78">
         <v>163.014</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>39.6</v>
       </c>
       <c r="C79">
-        <v>86.876</v>
+        <v>87.253</v>
       </c>
       <c r="D79">
         <v>512.736</v>
       </c>
       <c r="E79">
-        <v>639.212</v>
+        <v>639.589</v>
       </c>
       <c r="F79">
         <v>0.119</v>
       </c>
       <c r="G79">
         <v>19.7</v>
       </c>
       <c r="H79">
         <v>20.832</v>
       </c>
       <c r="I79">
         <v>0.404</v>
       </c>
       <c r="J79">
         <v>72.897</v>
       </c>
       <c r="K79">
         <v>47.029</v>
       </c>
       <c r="L79">
         <v>25.588</v>
       </c>
       <c r="M79">
         <v>145.514</v>
       </c>
       <c r="N79">
         <v>186.569</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>39.6</v>
       </c>
       <c r="C80">
-        <v>99.834</v>
+        <v>101.379</v>
       </c>
       <c r="D80">
         <v>445.103</v>
       </c>
       <c r="E80">
-        <v>584.537</v>
+        <v>586.083</v>
       </c>
       <c r="F80">
         <v>0.741</v>
       </c>
       <c r="G80">
         <v>19.7</v>
       </c>
       <c r="H80">
         <v>22.816</v>
       </c>
       <c r="I80">
         <v>0.449</v>
       </c>
       <c r="J80">
         <v>73.671</v>
       </c>
       <c r="K80">
         <v>48.131</v>
       </c>
       <c r="L80">
         <v>25.798</v>
       </c>
       <c r="M80">
         <v>147.6</v>
       </c>
       <c r="N80">
         <v>191.306</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>39.6</v>
       </c>
       <c r="C81">
-        <v>112.522</v>
+        <v>115.266</v>
       </c>
       <c r="D81">
         <v>430.355</v>
       </c>
       <c r="E81">
-        <v>582.477</v>
+        <v>585.22</v>
       </c>
       <c r="F81">
         <v>0.818</v>
       </c>
       <c r="G81">
         <v>19.7</v>
       </c>
       <c r="H81">
         <v>27.998</v>
       </c>
       <c r="I81">
         <v>0.492</v>
       </c>
       <c r="J81">
         <v>73.66</v>
       </c>
       <c r="K81">
         <v>47.506</v>
       </c>
       <c r="L81">
         <v>25.15</v>
       </c>
       <c r="M81">
         <v>146.316</v>
       </c>
       <c r="N81">
         <v>195.324</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>39.6</v>
       </c>
       <c r="C82">
-        <v>123.436</v>
+        <v>127.312</v>
       </c>
       <c r="D82">
         <v>526.433</v>
       </c>
       <c r="E82">
-        <v>689.469</v>
+        <v>693.345</v>
       </c>
       <c r="F82">
         <v>0.776</v>
       </c>
       <c r="G82">
         <v>19.814</v>
       </c>
       <c r="H82">
         <v>35.224</v>
       </c>
       <c r="I82">
         <v>0.594</v>
       </c>
       <c r="J82">
         <v>74.004</v>
       </c>
       <c r="K82">
         <v>46.924</v>
       </c>
       <c r="L82">
         <v>25.477</v>
       </c>
       <c r="M82">
         <v>146.405</v>
       </c>
       <c r="N82">
         <v>202.812</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>39.6</v>
       </c>
       <c r="C83">
-        <v>136.384</v>
+        <v>141.379</v>
       </c>
       <c r="D83">
         <v>547.427</v>
       </c>
       <c r="E83">
-        <v>723.411</v>
+        <v>728.407</v>
       </c>
       <c r="F83">
         <v>0.642</v>
       </c>
       <c r="G83">
         <v>21.207</v>
       </c>
       <c r="H83">
         <v>39.54</v>
       </c>
       <c r="I83">
         <v>0.61</v>
       </c>
       <c r="J83">
         <v>74.23</v>
       </c>
       <c r="K83">
         <v>39.04</v>
       </c>
       <c r="L83">
         <v>25.934</v>
       </c>
       <c r="M83">
         <v>139.204</v>
       </c>
       <c r="N83">
         <v>201.203</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>39.6</v>
       </c>
       <c r="C84">
-        <v>150.459</v>
+        <v>156.25</v>
       </c>
       <c r="D84">
         <v>345.091</v>
       </c>
       <c r="E84">
-        <v>535.15</v>
+        <v>540.941</v>
       </c>
       <c r="F84">
         <v>0.729</v>
       </c>
       <c r="G84">
         <v>21.232</v>
       </c>
       <c r="H84">
         <v>45.875</v>
       </c>
       <c r="I84">
         <v>0.573</v>
       </c>
       <c r="J84">
         <v>72.881</v>
       </c>
       <c r="K84">
         <v>37.854</v>
       </c>
       <c r="L84">
         <v>26.182</v>
       </c>
       <c r="M84">
         <v>136.917</v>
       </c>
       <c r="N84">
         <v>205.326</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>39.6</v>
       </c>
       <c r="C85">
-        <v>167.278</v>
+        <v>178.326</v>
       </c>
       <c r="D85">
         <v>356.392</v>
       </c>
       <c r="E85">
-        <v>563.27</v>
+        <v>574.317</v>
       </c>
       <c r="F85">
         <v>0.879</v>
       </c>
       <c r="G85">
         <v>21.412</v>
       </c>
       <c r="H85">
         <v>53.645</v>
       </c>
       <c r="I85">
         <v>0.572</v>
       </c>
       <c r="J85">
         <v>72.635</v>
       </c>
       <c r="K85">
         <v>39.306</v>
       </c>
       <c r="L85">
         <v>26.623</v>
       </c>
       <c r="M85">
         <v>138.563</v>
       </c>
       <c r="N85">
         <v>215.072</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>39.6</v>
       </c>
       <c r="C86">
-        <v>199.092</v>
+        <v>219.063</v>
       </c>
       <c r="D86">
         <v>449.006</v>
       </c>
       <c r="E86">
-        <v>687.698</v>
+        <v>707.67</v>
       </c>
       <c r="F86">
         <v>0.898</v>
       </c>
       <c r="G86">
         <v>19.7</v>
       </c>
       <c r="H86">
         <v>62.756</v>
       </c>
       <c r="I86">
         <v>0.59</v>
       </c>
       <c r="J86">
         <v>72.975</v>
       </c>
       <c r="K86">
         <v>75.059</v>
       </c>
       <c r="L86">
         <v>31.507</v>
       </c>
       <c r="M86">
         <v>179.542</v>
       </c>
       <c r="N86">
         <v>263.486</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>39.6</v>
       </c>
       <c r="C87">
-        <v>231.14</v>
+        <v>260.03</v>
       </c>
       <c r="D87">
         <v>381.043</v>
       </c>
       <c r="E87">
-        <v>651.784</v>
+        <v>680.674</v>
       </c>
       <c r="F87">
         <v>0.999</v>
       </c>
       <c r="G87">
         <v>19.7</v>
       </c>
       <c r="H87">
         <v>69.489</v>
       </c>
       <c r="I87">
         <v>0.443</v>
       </c>
       <c r="J87">
         <v>71.753</v>
       </c>
       <c r="K87">
         <v>72.479</v>
       </c>
       <c r="L87">
         <v>27.64</v>
       </c>
       <c r="M87">
         <v>171.872</v>
       </c>
       <c r="N87">
         <v>262.503</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>39.6</v>
       </c>
       <c r="C88">
-        <v>259.767</v>
+        <v>297.88</v>
       </c>
       <c r="D88">
         <v>347.196</v>
       </c>
       <c r="E88">
-        <v>646.563</v>
+        <v>684.676</v>
       </c>
       <c r="F88">
         <v>1.06</v>
       </c>
       <c r="G88">
         <v>19.7</v>
       </c>
       <c r="H88">
         <v>75.809</v>
       </c>
       <c r="I88">
         <v>0.455</v>
       </c>
       <c r="J88">
         <v>71.682</v>
       </c>
       <c r="K88">
         <v>72.158</v>
       </c>
       <c r="L88">
         <v>23.13</v>
       </c>
       <c r="M88">
         <v>166.97</v>
       </c>
       <c r="N88">
         <v>263.993</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>39.6</v>
       </c>
       <c r="C89">
-        <v>279.275</v>
+        <v>326.845</v>
       </c>
       <c r="D89">
         <v>372.046</v>
       </c>
       <c r="E89">
-        <v>690.921</v>
+        <v>738.49</v>
       </c>
       <c r="F89">
         <v>1.158</v>
       </c>
       <c r="G89">
         <v>19.7</v>
       </c>
       <c r="H89">
         <v>87.017</v>
       </c>
       <c r="I89">
         <v>0.477</v>
       </c>
       <c r="J89">
         <v>72.383</v>
       </c>
       <c r="K89">
         <v>67.157</v>
       </c>
       <c r="L89">
         <v>23.262</v>
       </c>
       <c r="M89">
         <v>162.802</v>
       </c>