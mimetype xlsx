--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 10.2a Renewable Energy Consumption:  Residential and Commercial Sectors</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Solar Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Wood Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Total Renewable Energy Consumed by the Residential Sector</t>
   </si>
   <si>
     <t>Hydroelectric Power Consumed by the Commercial Sector</t>
   </si>
   <si>
     <t>Geothermal Energy Consumed by the Commercial Sector</t>
   </si>
@@ -492,54 +492,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="74.839" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="52.416" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28747,50 +28747,138 @@
         <v>0.129</v>
       </c>
       <c r="G651">
         <v>1.673</v>
       </c>
       <c r="H651">
         <v>8.449</v>
       </c>
       <c r="I651">
         <v>0.051</v>
       </c>
       <c r="J651">
         <v>6.12</v>
       </c>
       <c r="K651">
         <v>5.511</v>
       </c>
       <c r="L651">
         <v>2.008</v>
       </c>
       <c r="M651">
         <v>13.64</v>
       </c>
       <c r="N651">
         <v>23.942</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>3.255</v>
+      </c>
+      <c r="C652">
+        <v>32.74</v>
+      </c>
+      <c r="D652">
+        <v>28.233</v>
+      </c>
+      <c r="E652">
+        <v>64.228</v>
+      </c>
+      <c r="F652">
+        <v>0.118</v>
+      </c>
+      <c r="G652">
+        <v>1.619</v>
+      </c>
+      <c r="H652">
+        <v>9.393</v>
+      </c>
+      <c r="I652">
+        <v>0.056</v>
+      </c>
+      <c r="J652">
+        <v>5.75</v>
+      </c>
+      <c r="K652">
+        <v>5.181</v>
+      </c>
+      <c r="L652">
+        <v>1.901</v>
+      </c>
+      <c r="M652">
+        <v>12.833</v>
+      </c>
+      <c r="N652">
+        <v>24.019</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>3.363</v>
+      </c>
+      <c r="C653">
+        <v>35.398</v>
+      </c>
+      <c r="D653">
+        <v>29.174</v>
+      </c>
+      <c r="E653">
+        <v>67.935</v>
+      </c>
+      <c r="F653">
+        <v>0.122</v>
+      </c>
+      <c r="G653">
+        <v>1.673</v>
+      </c>
+      <c r="H653">
+        <v>10.4</v>
+      </c>
+      <c r="I653">
+        <v>0.044</v>
+      </c>
+      <c r="J653">
+        <v>5.941</v>
+      </c>
+      <c r="K653">
+        <v>5.541</v>
+      </c>
+      <c r="L653">
+        <v>2.072</v>
+      </c>
+      <c r="M653">
+        <v>13.555</v>
+      </c>
+      <c r="N653">
+        <v>25.794</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>