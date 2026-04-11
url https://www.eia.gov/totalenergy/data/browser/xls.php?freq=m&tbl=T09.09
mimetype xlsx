--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 9.9 Cost of Fossil-Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cost of Coal Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Residual Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Distillate Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Petroleum Coke Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Total Petroleum Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Natural Gas Receipts at Electric Generating Plants</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -16814,54 +16814,54 @@
       </c>
       <c r="H636">
         <v>3.38</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>2.41</v>
       </c>
       <c r="C637">
         <v>16.07</v>
       </c>
       <c r="D637">
         <v>18.9</v>
       </c>
       <c r="E637">
         <v>2.81</v>
       </c>
       <c r="F637">
         <v>14.11</v>
       </c>
       <c r="G637">
-        <v>5.87</v>
+        <v>5.88</v>
       </c>
       <c r="H637">
-        <v>4.68</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>2.42</v>
       </c>
       <c r="C638">
         <v>17.06</v>
       </c>
       <c r="D638">
         <v>18.42</v>
       </c>
       <c r="E638">
         <v>2.9</v>
       </c>
       <c r="F638">
         <v>14.77</v>
       </c>
       <c r="G638">
         <v>4.81</v>
       </c>
       <c r="H638">
@@ -16877,51 +16877,51 @@
       </c>
       <c r="C639">
         <v>15.83</v>
       </c>
       <c r="D639">
         <v>17.42</v>
       </c>
       <c r="E639">
         <v>2.99</v>
       </c>
       <c r="F639">
         <v>13.61</v>
       </c>
       <c r="G639">
         <v>4.17</v>
       </c>
       <c r="H639">
         <v>3.49</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>2.47</v>
+        <v>2.48</v>
       </c>
       <c r="C640">
         <v>15.6</v>
       </c>
       <c r="D640">
         <v>17.9</v>
       </c>
       <c r="E640">
         <v>2.54</v>
       </c>
       <c r="F640">
         <v>13.87</v>
       </c>
       <c r="G640">
         <v>3.58</v>
       </c>
       <c r="H640">
         <v>3.18</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
@@ -17007,125 +17007,177 @@
       </c>
       <c r="C644">
         <v>16.12</v>
       </c>
       <c r="D644">
         <v>17.81</v>
       </c>
       <c r="E644">
         <v>2.9</v>
       </c>
       <c r="F644">
         <v>13</v>
       </c>
       <c r="G644">
         <v>3.17</v>
       </c>
       <c r="H644">
         <v>2.96</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>2.4</v>
+        <v>2.41</v>
       </c>
       <c r="C645">
         <v>15.34</v>
       </c>
       <c r="D645">
         <v>18.13</v>
       </c>
       <c r="E645">
         <v>2.73</v>
       </c>
       <c r="F645">
-        <v>12.5</v>
+        <v>12.51</v>
       </c>
       <c r="G645">
         <v>3.04</v>
       </c>
       <c r="H645">
         <v>2.85</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>2.38</v>
+        <v>2.39</v>
       </c>
       <c r="C646">
         <v>15.67</v>
       </c>
       <c r="D646">
-        <v>18.1</v>
+        <v>18.07</v>
       </c>
       <c r="E646">
         <v>2.66</v>
       </c>
       <c r="F646">
-        <v>11.61</v>
+        <v>11.65</v>
       </c>
       <c r="G646">
         <v>3.08</v>
       </c>
       <c r="H646">
         <v>2.85</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>2.39</v>
+      </c>
+      <c r="C647">
+        <v>15.41</v>
+      </c>
+      <c r="D647">
+        <v>18.3</v>
+      </c>
+      <c r="E647">
+        <v>2.51</v>
+      </c>
+      <c r="F647">
+        <v>13.35</v>
+      </c>
+      <c r="G647">
+        <v>3.89</v>
+      </c>
+      <c r="H647">
+        <v>3.33</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>2.38</v>
+      </c>
+      <c r="C648">
+        <v>15.02</v>
+      </c>
+      <c r="D648">
+        <v>17.33</v>
+      </c>
+      <c r="E648">
+        <v>2.85</v>
+      </c>
+      <c r="F648">
+        <v>14.03</v>
+      </c>
+      <c r="G648">
+        <v>5.04</v>
+      </c>
+      <c r="H648">
+        <v>4.07</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -18527,50 +18579,76 @@
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="7">
         <v>2024</v>
       </c>
       <c r="B64">
         <v>2.47</v>
       </c>
       <c r="C64">
         <v>17.82</v>
       </c>
       <c r="D64">
         <v>19.05</v>
       </c>
       <c r="E64">
         <v>2.96</v>
       </c>
       <c r="F64">
         <v>14.7</v>
       </c>
       <c r="G64">
         <v>2.76</v>
       </c>
       <c r="H64">
         <v>2.73</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65">
+        <v>2.42</v>
+      </c>
+      <c r="C65">
+        <v>15.68</v>
+      </c>
+      <c r="D65">
+        <v>18.01</v>
+      </c>
+      <c r="E65">
+        <v>2.8</v>
+      </c>
+      <c r="F65">
+        <v>13.18</v>
+      </c>
+      <c r="G65">
+        <v>3.87</v>
+      </c>
+      <c r="H65">
+        <v>3.37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>