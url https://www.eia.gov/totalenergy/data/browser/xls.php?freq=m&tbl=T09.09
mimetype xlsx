--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.9 Cost of Fossil-Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cost of Coal Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Residual Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Distillate Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Petroleum Coke Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Total Petroleum Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Natural Gas Receipts at Electric Generating Plants</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -17104,50 +17104,102 @@
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>2.38</v>
       </c>
       <c r="C648">
         <v>15.02</v>
       </c>
       <c r="D648">
         <v>17.33</v>
       </c>
       <c r="E648">
         <v>2.85</v>
       </c>
       <c r="F648">
         <v>14.03</v>
       </c>
       <c r="G648">
         <v>5.04</v>
       </c>
       <c r="H648">
         <v>4.07</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>2.45</v>
+      </c>
+      <c r="C649">
+        <v>13.99</v>
+      </c>
+      <c r="D649">
+        <v>17.73</v>
+      </c>
+      <c r="E649">
+        <v>2.81</v>
+      </c>
+      <c r="F649">
+        <v>13.81</v>
+      </c>
+      <c r="G649">
+        <v>9.81</v>
+      </c>
+      <c r="H649">
+        <v>6.93</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>2.39</v>
+      </c>
+      <c r="C650">
+        <v>13.38</v>
+      </c>
+      <c r="D650">
+        <v>17.69</v>
+      </c>
+      <c r="E650">
+        <v>2.69</v>
+      </c>
+      <c r="F650">
+        <v>14.24</v>
+      </c>
+      <c r="G650">
+        <v>6.28</v>
+      </c>
+      <c r="H650">
+        <v>4.86</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>