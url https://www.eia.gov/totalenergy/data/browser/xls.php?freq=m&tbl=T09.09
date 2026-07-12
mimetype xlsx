--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 9.9 Cost of Fossil-Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cost of Coal Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Residual Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Distillate Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Petroleum Coke Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Total Petroleum Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Natural Gas Receipts at Electric Generating Plants</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -14188,51 +14188,51 @@
       </c>
       <c r="H535">
         <v>2.55</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>2.11</v>
       </c>
       <c r="C536">
         <v>8.55</v>
       </c>
       <c r="D536">
         <v>11.41</v>
       </c>
       <c r="E536">
         <v>1.75</v>
       </c>
       <c r="F536">
         <v>5.24</v>
       </c>
       <c r="G536">
-        <v>2.95</v>
+        <v>2.96</v>
       </c>
       <c r="H536">
         <v>2.52</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>2.12</v>
       </c>
       <c r="C537">
         <v>8.42</v>
       </c>
       <c r="D537">
         <v>11.29</v>
       </c>
       <c r="E537">
         <v>2.07</v>
       </c>
       <c r="F537">
         <v>5.23</v>
       </c>
       <c r="G537">
@@ -14812,51 +14812,51 @@
       </c>
       <c r="H559">
         <v>2.73</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>2.06</v>
       </c>
       <c r="C560">
         <v>14.38</v>
       </c>
       <c r="D560">
         <v>16.93</v>
       </c>
       <c r="E560">
         <v>2.79</v>
       </c>
       <c r="F560">
         <v>8.48</v>
       </c>
       <c r="G560">
-        <v>3.28</v>
+        <v>3.27</v>
       </c>
       <c r="H560">
         <v>2.72</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>2.05</v>
       </c>
       <c r="C561">
         <v>13.91</v>
       </c>
       <c r="D561">
         <v>17.39</v>
       </c>
       <c r="E561">
         <v>2.94</v>
       </c>
       <c r="F561">
         <v>9.06</v>
       </c>
       <c r="G561">
@@ -14893,51 +14893,51 @@
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>2.06</v>
       </c>
       <c r="C563">
         <v>15.25</v>
       </c>
       <c r="D563">
         <v>16.39</v>
       </c>
       <c r="E563">
         <v>2.21</v>
       </c>
       <c r="F563">
         <v>9.91</v>
       </c>
       <c r="G563">
         <v>4.18</v>
       </c>
       <c r="H563">
-        <v>3.05</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>2.11</v>
       </c>
       <c r="C564">
         <v>13.56</v>
       </c>
       <c r="D564">
         <v>14.54</v>
       </c>
       <c r="E564">
         <v>2.03</v>
       </c>
       <c r="F564">
         <v>9.51</v>
       </c>
       <c r="G564">
         <v>4.72</v>
       </c>
       <c r="H564">
@@ -15046,51 +15046,51 @@
       </c>
       <c r="H568">
         <v>2.5</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>2.05</v>
       </c>
       <c r="C569">
         <v>13.47</v>
       </c>
       <c r="D569">
         <v>16.19</v>
       </c>
       <c r="E569">
         <v>2.24</v>
       </c>
       <c r="F569">
         <v>9.52</v>
       </c>
       <c r="G569">
-        <v>2.77</v>
+        <v>2.76</v>
       </c>
       <c r="H569">
         <v>2.44</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>2.03</v>
       </c>
       <c r="C570">
         <v>12.92</v>
       </c>
       <c r="D570">
         <v>14.85</v>
       </c>
       <c r="E570">
         <v>2.18</v>
       </c>
       <c r="F570">
         <v>9.64</v>
       </c>
       <c r="G570">
@@ -15124,51 +15124,51 @@
       </c>
       <c r="H571">
         <v>2.34</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>2</v>
       </c>
       <c r="C572">
         <v>13.72</v>
       </c>
       <c r="D572">
         <v>14.82</v>
       </c>
       <c r="E572">
         <v>1.72</v>
       </c>
       <c r="F572">
         <v>6.94</v>
       </c>
       <c r="G572">
-        <v>2.42</v>
+        <v>2.41</v>
       </c>
       <c r="H572">
         <v>2.26</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>1.96</v>
       </c>
       <c r="C573">
         <v>11.53</v>
       </c>
       <c r="D573">
         <v>15.04</v>
       </c>
       <c r="E573">
         <v>1.67</v>
       </c>
       <c r="F573">
         <v>9.23</v>
       </c>
       <c r="G573">
@@ -17156,50 +17156,76 @@
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>2.39</v>
       </c>
       <c r="C650">
         <v>13.38</v>
       </c>
       <c r="D650">
         <v>17.69</v>
       </c>
       <c r="E650">
         <v>2.69</v>
       </c>
       <c r="F650">
         <v>14.24</v>
       </c>
       <c r="G650">
         <v>6.28</v>
       </c>
       <c r="H650">
         <v>4.86</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>2.41</v>
+      </c>
+      <c r="C651">
+        <v>17.93</v>
+      </c>
+      <c r="D651">
+        <v>23.17</v>
+      </c>
+      <c r="E651">
+        <v>2.92</v>
+      </c>
+      <c r="F651">
+        <v>15.68</v>
+      </c>
+      <c r="G651">
+        <v>3.11</v>
+      </c>
+      <c r="H651">
+        <v>2.95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -18497,51 +18523,51 @@
       </c>
       <c r="H58">
         <v>2.83</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="7">
         <v>2019</v>
       </c>
       <c r="B59">
         <v>2.02</v>
       </c>
       <c r="C59">
         <v>12.66</v>
       </c>
       <c r="D59">
         <v>15.19</v>
       </c>
       <c r="E59">
         <v>1.91</v>
       </c>
       <c r="F59">
         <v>9.07</v>
       </c>
       <c r="G59">
-        <v>2.89</v>
+        <v>2.88</v>
       </c>
       <c r="H59">
         <v>2.5</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="7">
         <v>2020</v>
       </c>
       <c r="B60">
         <v>1.92</v>
       </c>
       <c r="C60">
         <v>9.09</v>
       </c>
       <c r="D60">
         <v>10.73</v>
       </c>
       <c r="E60">
         <v>1.7</v>
       </c>
       <c r="F60">
         <v>5.98</v>
       </c>
       <c r="G60">