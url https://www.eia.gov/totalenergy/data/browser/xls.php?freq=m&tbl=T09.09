--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 9.9 Cost of Fossil-Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Cost of Coal Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Residual Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Distillate Fuel Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Petroleum Coke Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Costs of Total Petroleum Receipts at Electric Generating Plants</t>
   </si>
   <si>
     <t>Cost of Natural Gas Receipts at Electric Generating Plants</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="88.55" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="55.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.27" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
@@ -17182,50 +17182,102 @@
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>2.41</v>
       </c>
       <c r="C651">
         <v>17.93</v>
       </c>
       <c r="D651">
         <v>23.17</v>
       </c>
       <c r="E651">
         <v>2.92</v>
       </c>
       <c r="F651">
         <v>15.68</v>
       </c>
       <c r="G651">
         <v>3.11</v>
       </c>
       <c r="H651">
         <v>2.95</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>2.42</v>
+      </c>
+      <c r="C652">
+        <v>26.96</v>
+      </c>
+      <c r="D652">
+        <v>31.5</v>
+      </c>
+      <c r="E652">
+        <v>3.31</v>
+      </c>
+      <c r="F652">
+        <v>22.42</v>
+      </c>
+      <c r="G652">
+        <v>2.78</v>
+      </c>
+      <c r="H652">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>2.43</v>
+      </c>
+      <c r="C653">
+        <v>28.72</v>
+      </c>
+      <c r="D653">
+        <v>32.26</v>
+      </c>
+      <c r="E653">
+        <v>2.86</v>
+      </c>
+      <c r="F653">
+        <v>22.7</v>
+      </c>
+      <c r="G653">
+        <v>2.75</v>
+      </c>
+      <c r="H653">
+        <v>2.77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>