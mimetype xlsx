--- v4 (2026-03-18)
+++ v5 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 9.8 Average Prices of Electricity to Ultimate Customers</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Other</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Total</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z611"/>
+  <dimension ref="A1:Z613"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A611"/>
+      <selection activeCell="A13" sqref="A13:A613"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -14095,323 +14095,369 @@
       </c>
       <c r="C600">
         <v>12.64</v>
       </c>
       <c r="D600">
         <v>7.96</v>
       </c>
       <c r="E600">
         <v>13.38</v>
       </c>
       <c r="F600" t="s">
         <v>14</v>
       </c>
       <c r="G600">
         <v>12.82</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>45658.0</v>
       </c>
       <c r="B601">
         <v>15.94</v>
       </c>
       <c r="C601">
-        <v>12.9</v>
+        <v>12.82</v>
       </c>
       <c r="D601">
-        <v>8.32</v>
+        <v>8.34</v>
       </c>
       <c r="E601">
         <v>12.13</v>
       </c>
       <c r="F601" t="s">
         <v>14</v>
       </c>
       <c r="G601">
-        <v>13.1</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>45689.0</v>
       </c>
       <c r="B602">
-        <v>16.44</v>
+        <v>16.43</v>
       </c>
       <c r="C602">
-        <v>13.07</v>
+        <v>12.98</v>
       </c>
       <c r="D602">
-        <v>8.21</v>
+        <v>8.24</v>
       </c>
       <c r="E602">
         <v>13.58</v>
       </c>
       <c r="F602" t="s">
         <v>14</v>
       </c>
       <c r="G602">
-        <v>13.2</v>
+        <v>13.18</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>45717.0</v>
       </c>
       <c r="B603">
-        <v>17.1</v>
+        <v>17.09</v>
       </c>
       <c r="C603">
-        <v>13.25</v>
+        <v>13.16</v>
       </c>
       <c r="D603">
-        <v>8.23</v>
+        <v>8.26</v>
       </c>
       <c r="E603">
         <v>14.1</v>
       </c>
       <c r="F603" t="s">
         <v>14</v>
       </c>
       <c r="G603">
-        <v>13.25</v>
+        <v>13.23</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>45748.0</v>
       </c>
       <c r="B604">
         <v>17.55</v>
       </c>
       <c r="C604">
-        <v>12.96</v>
+        <v>12.89</v>
       </c>
       <c r="D604">
-        <v>8.16</v>
+        <v>8.21</v>
       </c>
       <c r="E604">
         <v>13.62</v>
       </c>
       <c r="F604" t="s">
         <v>14</v>
       </c>
       <c r="G604">
-        <v>13.1</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>45778.0</v>
       </c>
       <c r="B605">
         <v>17.37</v>
       </c>
       <c r="C605">
-        <v>13.01</v>
+        <v>12.93</v>
       </c>
       <c r="D605">
-        <v>8.26</v>
+        <v>8.29</v>
       </c>
       <c r="E605">
         <v>13.62</v>
       </c>
       <c r="F605" t="s">
         <v>14</v>
       </c>
       <c r="G605">
-        <v>13.14</v>
+        <v>13.13</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>45809.0</v>
       </c>
       <c r="B606">
         <v>17.47</v>
       </c>
       <c r="C606">
-        <v>13.62</v>
+        <v>13.54</v>
       </c>
       <c r="D606">
-        <v>8.87</v>
+        <v>8.9</v>
       </c>
       <c r="E606">
-        <v>13.46</v>
+        <v>13.47</v>
       </c>
       <c r="F606" t="s">
         <v>14</v>
       </c>
       <c r="G606">
-        <v>13.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>45839.0</v>
       </c>
       <c r="B607">
-        <v>17.47</v>
+        <v>17.45</v>
       </c>
       <c r="C607">
-        <v>14.15</v>
+        <v>14.05</v>
       </c>
       <c r="D607">
-        <v>9.31</v>
+        <v>9.33</v>
       </c>
       <c r="E607">
         <v>14.27</v>
       </c>
       <c r="F607" t="s">
         <v>14</v>
       </c>
       <c r="G607">
-        <v>14.39</v>
+        <v>14.36</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>45870.0</v>
       </c>
       <c r="B608">
-        <v>17.62</v>
+        <v>17.61</v>
       </c>
       <c r="C608">
-        <v>14.04</v>
+        <v>13.93</v>
       </c>
       <c r="D608">
-        <v>9.06</v>
+        <v>9.08</v>
       </c>
       <c r="E608">
         <v>14.86</v>
       </c>
       <c r="F608" t="s">
         <v>14</v>
       </c>
       <c r="G608">
-        <v>14.26</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>45901.0</v>
       </c>
       <c r="B609">
-        <v>18.07</v>
+        <v>18.08</v>
       </c>
       <c r="C609">
-        <v>14.06</v>
+        <v>13.99</v>
       </c>
       <c r="D609">
         <v>9.02</v>
       </c>
       <c r="E609">
-        <v>15.26</v>
+        <v>15.25</v>
       </c>
       <c r="F609" t="s">
         <v>14</v>
       </c>
       <c r="G609">
-        <v>14.23</v>
+        <v>14.21</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>45931.0</v>
       </c>
       <c r="B610">
-        <v>17.98</v>
+        <v>17.97</v>
       </c>
       <c r="C610">
-        <v>13.41</v>
+        <v>13.49</v>
       </c>
       <c r="D610">
         <v>8.65</v>
       </c>
       <c r="E610">
-        <v>13.57</v>
+        <v>13.56</v>
       </c>
       <c r="F610" t="s">
         <v>14</v>
       </c>
       <c r="G610">
-        <v>13.63</v>
+        <v>13.66</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>45962.0</v>
       </c>
       <c r="B611">
         <v>17.78</v>
       </c>
       <c r="C611">
         <v>13.19</v>
       </c>
       <c r="D611">
         <v>8.44</v>
       </c>
       <c r="E611">
         <v>13.64</v>
       </c>
       <c r="F611" t="s">
         <v>14</v>
       </c>
       <c r="G611">
         <v>13.43</v>
+      </c>
+    </row>
+    <row r="612" spans="1:26">
+      <c r="A612" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B612">
+        <v>17.24</v>
+      </c>
+      <c r="C612">
+        <v>13.63</v>
+      </c>
+      <c r="D612">
+        <v>8.53</v>
+      </c>
+      <c r="E612">
+        <v>14.04</v>
+      </c>
+      <c r="F612" t="s">
+        <v>14</v>
+      </c>
+      <c r="G612">
+        <v>13.73</v>
+      </c>
+    </row>
+    <row r="613" spans="1:26">
+      <c r="A613" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B613">
+        <v>17.45</v>
+      </c>
+      <c r="C613">
+        <v>13.64</v>
+      </c>
+      <c r="D613">
+        <v>9.29</v>
+      </c>
+      <c r="E613">
+        <v>15.68</v>
+      </c>
+      <c r="F613" t="s">
+        <v>14</v>
+      </c>
+      <c r="G613">
+        <v>14.17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z77"/>
+  <dimension ref="A1:Z78"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A77"/>
+      <selection activeCell="A13" sqref="A13:A78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -15949,50 +15995,73 @@
       <c r="G76">
         <v>12.68</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2024</v>
       </c>
       <c r="B77">
         <v>16.48</v>
       </c>
       <c r="C77">
         <v>12.75</v>
       </c>
       <c r="D77">
         <v>8.13</v>
       </c>
       <c r="E77">
         <v>12.75</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77">
         <v>12.94</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B78">
+        <v>17.3</v>
+      </c>
+      <c r="C78">
+        <v>13.41</v>
+      </c>
+      <c r="D78">
+        <v>8.62</v>
+      </c>
+      <c r="E78">
+        <v>13.83</v>
+      </c>
+      <c r="F78" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78">
+        <v>13.63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>