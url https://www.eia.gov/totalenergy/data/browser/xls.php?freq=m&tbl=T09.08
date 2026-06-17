--- v5 (2026-05-03)
+++ v6 (2026-06-17)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.8 Average Prices of Electricity to Ultimate Customers</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Other</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Total</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z613"/>
+  <dimension ref="A1:Z614"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A613"/>
+      <selection activeCell="A13" sqref="A13:A614"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -14384,50 +14384,73 @@
       <c r="G612">
         <v>13.73</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>46023.0</v>
       </c>
       <c r="B613">
         <v>17.45</v>
       </c>
       <c r="C613">
         <v>13.64</v>
       </c>
       <c r="D613">
         <v>9.29</v>
       </c>
       <c r="E613">
         <v>15.68</v>
       </c>
       <c r="F613" t="s">
         <v>14</v>
       </c>
       <c r="G613">
         <v>14.17</v>
+      </c>
+    </row>
+    <row r="614" spans="1:26">
+      <c r="A614" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B614">
+        <v>17.65</v>
+      </c>
+      <c r="C614">
+        <v>14.37</v>
+      </c>
+      <c r="D614">
+        <v>8.95</v>
+      </c>
+      <c r="E614">
+        <v>16.78</v>
+      </c>
+      <c r="F614" t="s">
+        <v>14</v>
+      </c>
+      <c r="G614">
+        <v>14.36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>