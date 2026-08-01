--- v6 (2026-06-17)
+++ v7 (2026-08-01)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 9.8 Average Prices of Electricity to Ultimate Customers</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Other</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Total</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z614"/>
+  <dimension ref="A1:Z616"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A614"/>
+      <selection activeCell="A13" sqref="A13:A616"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -14407,50 +14407,96 @@
       <c r="G613">
         <v>14.17</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>46054.0</v>
       </c>
       <c r="B614">
         <v>17.65</v>
       </c>
       <c r="C614">
         <v>14.37</v>
       </c>
       <c r="D614">
         <v>8.95</v>
       </c>
       <c r="E614">
         <v>16.78</v>
       </c>
       <c r="F614" t="s">
         <v>14</v>
       </c>
       <c r="G614">
         <v>14.36</v>
+      </c>
+    </row>
+    <row r="615" spans="1:26">
+      <c r="A615" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B615">
+        <v>18.56</v>
+      </c>
+      <c r="C615">
+        <v>13.92</v>
+      </c>
+      <c r="D615">
+        <v>8.58</v>
+      </c>
+      <c r="E615">
+        <v>17.83</v>
+      </c>
+      <c r="F615" t="s">
+        <v>14</v>
+      </c>
+      <c r="G615">
+        <v>14.08</v>
+      </c>
+    </row>
+    <row r="616" spans="1:26">
+      <c r="A616" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B616">
+        <v>18.83</v>
+      </c>
+      <c r="C616">
+        <v>13.51</v>
+      </c>
+      <c r="D616">
+        <v>8.66</v>
+      </c>
+      <c r="E616">
+        <v>15.89</v>
+      </c>
+      <c r="F616" t="s">
+        <v>14</v>
+      </c>
+      <c r="G616">
+        <v>13.88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>