--- v7 (2026-08-01)
+++ v8 (2026-09-16)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 9.8 Average Prices of Electricity to Ultimate Customers</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Residential</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Commercial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Industrial</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Transportation</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Other</t>
   </si>
   <si>
     <t>Average Price of Electricity to Ultimate Customers, Total</t>
   </si>
@@ -471,54 +471,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z616"/>
+  <dimension ref="A1:Z617"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A616"/>
+      <selection activeCell="A13" sqref="A13:A617"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="79.409" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.412" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="67.412" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="71.697" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="3" t="str">
@@ -14453,50 +14453,73 @@
       <c r="G615">
         <v>14.08</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>46113.0</v>
       </c>
       <c r="B616">
         <v>18.83</v>
       </c>
       <c r="C616">
         <v>13.51</v>
       </c>
       <c r="D616">
         <v>8.66</v>
       </c>
       <c r="E616">
         <v>15.89</v>
       </c>
       <c r="F616" t="s">
         <v>14</v>
       </c>
       <c r="G616">
         <v>13.88</v>
+      </c>
+    </row>
+    <row r="617" spans="1:26">
+      <c r="A617" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B617">
+        <v>18.44</v>
+      </c>
+      <c r="C617">
+        <v>13.54</v>
+      </c>
+      <c r="D617">
+        <v>8.71</v>
+      </c>
+      <c r="E617">
+        <v>14.34</v>
+      </c>
+      <c r="F617" t="s">
+        <v>14</v>
+      </c>
+      <c r="G617">
+        <v>13.83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>