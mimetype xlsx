--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 9.6 Refiner Prices of Petroleum Products for Resale</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Refiner Price of Finished Motor Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Finished Aviation Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene-Type Jet Fuel for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Fuel Oil for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Diesel Fuel for Resale</t>
   </si>