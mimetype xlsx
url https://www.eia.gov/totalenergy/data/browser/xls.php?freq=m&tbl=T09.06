--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.6 Refiner Prices of Petroleum Products for Resale</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Refiner Price of Finished Motor Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Finished Aviation Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene-Type Jet Fuel for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Fuel Oil for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Diesel Fuel for Resale</t>
   </si>