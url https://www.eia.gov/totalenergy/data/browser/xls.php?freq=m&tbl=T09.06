--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 9.6 Refiner Prices of Petroleum Products for Resale</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Refiner Price of Finished Motor Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Finished Aviation Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene-Type Jet Fuel for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Fuel Oil for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Diesel Fuel for Resale</t>
   </si>
@@ -584,337 +584,337 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="6">
         <v>29952.0</v>
       </c>
       <c r="B13">
         <v>1.023</v>
       </c>
       <c r="C13">
         <v>1.288</v>
       </c>
       <c r="D13">
-        <v>1.005</v>
+        <v>1.013</v>
       </c>
       <c r="E13">
         <v>1.085</v>
       </c>
       <c r="F13">
         <v>0.98</v>
       </c>
       <c r="G13">
         <v>0.967</v>
       </c>
       <c r="H13">
         <v>0.424</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="6">
         <v>29983.0</v>
       </c>
       <c r="B14">
         <v>0.989</v>
       </c>
       <c r="C14">
         <v>1.284</v>
       </c>
       <c r="D14">
-        <v>0.992</v>
+        <v>1</v>
       </c>
       <c r="E14">
         <v>1.063</v>
       </c>
       <c r="F14">
         <v>0.939</v>
       </c>
       <c r="G14">
         <v>0.935</v>
       </c>
       <c r="H14">
         <v>0.378</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="6">
         <v>30011.0</v>
       </c>
       <c r="B15">
         <v>0.926</v>
       </c>
       <c r="C15">
         <v>1.231</v>
       </c>
       <c r="D15">
-        <v>0.968</v>
+        <v>0.976</v>
       </c>
       <c r="E15">
         <v>0.999</v>
       </c>
       <c r="F15">
         <v>0.866</v>
       </c>
       <c r="G15">
         <v>0.89</v>
       </c>
       <c r="H15">
         <v>0.353</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="6">
         <v>30042.0</v>
       </c>
       <c r="B16">
         <v>0.896</v>
       </c>
       <c r="C16">
         <v>1.193</v>
       </c>
       <c r="D16">
-        <v>0.922</v>
+        <v>0.93</v>
       </c>
       <c r="E16">
         <v>0.951</v>
       </c>
       <c r="F16">
         <v>0.833</v>
       </c>
       <c r="G16">
         <v>0.854</v>
       </c>
       <c r="H16">
         <v>0.344</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="6">
         <v>30072.0</v>
       </c>
       <c r="B17">
         <v>0.941</v>
       </c>
       <c r="C17">
         <v>1.153</v>
       </c>
       <c r="D17">
-        <v>0.91</v>
+        <v>0.917</v>
       </c>
       <c r="E17">
         <v>0.955</v>
       </c>
       <c r="F17">
         <v>0.865</v>
       </c>
       <c r="G17">
         <v>0.879</v>
       </c>
       <c r="H17">
         <v>0.349</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="6">
         <v>30103.0</v>
       </c>
       <c r="B18">
         <v>1.005</v>
       </c>
       <c r="C18">
         <v>1.207</v>
       </c>
       <c r="D18">
-        <v>0.933</v>
+        <v>0.941</v>
       </c>
       <c r="E18">
         <v>0.974</v>
       </c>
       <c r="F18">
         <v>0.898</v>
       </c>
       <c r="G18">
         <v>0.922</v>
       </c>
       <c r="H18">
         <v>0.364</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="6">
         <v>30133.0</v>
       </c>
       <c r="B19">
         <v>1.017</v>
       </c>
       <c r="C19">
         <v>1.267</v>
       </c>
       <c r="D19">
-        <v>0.935</v>
+        <v>0.943</v>
       </c>
       <c r="E19">
         <v>0.97</v>
       </c>
       <c r="F19">
         <v>0.91</v>
       </c>
       <c r="G19">
         <v>0.921</v>
       </c>
       <c r="H19">
         <v>0.392</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="6">
         <v>30164.0</v>
       </c>
       <c r="B20">
         <v>1.01</v>
       </c>
       <c r="C20">
         <v>1.239</v>
       </c>
       <c r="D20">
-        <v>0.942</v>
+        <v>0.95</v>
       </c>
       <c r="E20">
         <v>0.969</v>
       </c>
       <c r="F20">
         <v>0.903</v>
       </c>
       <c r="G20">
         <v>0.91</v>
       </c>
       <c r="H20">
         <v>0.432</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="6">
         <v>30195.0</v>
       </c>
       <c r="B21">
         <v>0.996</v>
       </c>
       <c r="C21">
         <v>1.218</v>
       </c>
       <c r="D21">
-        <v>0.947</v>
+        <v>0.955</v>
       </c>
       <c r="E21">
         <v>1.006</v>
       </c>
       <c r="F21">
         <v>0.92</v>
       </c>
       <c r="G21">
         <v>0.911</v>
       </c>
       <c r="H21">
         <v>0.488</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="6">
         <v>30225.0</v>
       </c>
       <c r="B22">
         <v>0.984</v>
       </c>
       <c r="C22">
         <v>1.227</v>
       </c>
       <c r="D22">
-        <v>0.976</v>
+        <v>0.984</v>
       </c>
       <c r="E22">
         <v>1.057</v>
       </c>
       <c r="F22">
         <v>0.965</v>
       </c>
       <c r="G22">
         <v>0.944</v>
       </c>
       <c r="H22">
         <v>0.504</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="6">
         <v>30256.0</v>
       </c>
       <c r="B23">
         <v>0.964</v>
       </c>
       <c r="C23">
         <v>1.246</v>
       </c>
       <c r="D23">
-        <v>0.973</v>
+        <v>0.982</v>
       </c>
       <c r="E23">
         <v>1.053</v>
       </c>
       <c r="F23">
         <v>0.973</v>
       </c>
       <c r="G23">
         <v>0.961</v>
       </c>
       <c r="H23">
         <v>0.525</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="6">
         <v>30286.0</v>
       </c>
       <c r="B24">
         <v>0.924</v>
       </c>
       <c r="C24">
         <v>1.259</v>
       </c>
       <c r="D24">
-        <v>0.929</v>
+        <v>0.937</v>
       </c>
       <c r="E24">
         <v>0.982</v>
       </c>
       <c r="F24">
         <v>0.895</v>
       </c>
       <c r="G24">
         <v>0.9</v>
       </c>
       <c r="H24">
         <v>0.489</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="6">
         <v>30317.0</v>
       </c>
       <c r="B25">
         <v>0.885</v>
       </c>
       <c r="C25">
         <v>1.248</v>
       </c>
       <c r="D25">