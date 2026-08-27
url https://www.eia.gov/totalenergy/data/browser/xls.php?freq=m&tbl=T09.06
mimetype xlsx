--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 9.6 Refiner Prices of Petroleum Products for Resale</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Refiner Price of Finished Motor Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Finished Aviation Gasoline for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene-Type Jet Fuel for Resale</t>
   </si>
   <si>
     <t>Refiner Price of Kerosene for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Fuel Oil for Resale</t>
   </si>
   <si>
     <t>Refiner Price of No. 2 Diesel Fuel for Resale</t>
   </si>