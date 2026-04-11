--- v3 (2026-02-21)
+++ v4 (2026-04-11)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>January 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: January 27, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: February 24, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 9.2 Free on Board Costs of Crude Oil Imports from Selected Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Angola</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Colombia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Mexico</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Nigeria</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Saudi Arabia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From United Kingdom</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z646"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A646"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.262" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22790,84 +22790,142 @@
       <c r="B646" t="s">
         <v>17</v>
       </c>
       <c r="C646" t="s">
         <v>18</v>
       </c>
       <c r="D646">
         <v>56.25</v>
       </c>
       <c r="E646" t="s">
         <v>18</v>
       </c>
       <c r="F646" t="s">
         <v>17</v>
       </c>
       <c r="G646" t="s">
         <v>17</v>
       </c>
       <c r="H646" t="s">
         <v>18</v>
       </c>
       <c r="I646" t="s">
         <v>18</v>
       </c>
       <c r="J646">
-        <v>59.08</v>
+        <v>63.46</v>
       </c>
       <c r="K646">
-        <v>54.04</v>
+        <v>53.17</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="C647">
+        <v>60.97</v>
+      </c>
+      <c r="D647">
+        <v>56.26</v>
+      </c>
+      <c r="E647" t="s">
+        <v>18</v>
+      </c>
+      <c r="G647" t="s">
+        <v>17</v>
+      </c>
+      <c r="H647" t="s">
+        <v>17</v>
+      </c>
+      <c r="I647" t="s">
+        <v>18</v>
+      </c>
+      <c r="J647">
+        <v>64.13</v>
+      </c>
+      <c r="K647">
+        <v>52.53</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="C648" t="s">
+        <v>18</v>
+      </c>
+      <c r="D648" t="s">
+        <v>18</v>
+      </c>
+      <c r="E648" t="s">
+        <v>17</v>
+      </c>
+      <c r="G648" t="s">
+        <v>17</v>
+      </c>
+      <c r="H648" t="s">
+        <v>17</v>
+      </c>
+      <c r="I648" t="s">
+        <v>18</v>
+      </c>
+      <c r="J648" t="s">
+        <v>18</v>
+      </c>
+      <c r="K648">
+        <v>50.75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z65"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A64"/>
+      <selection activeCell="A13" sqref="A13:A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.262" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -24758,50 +24816,79 @@
         <v>73.28</v>
       </c>
       <c r="D64">
         <v>71.05</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>60.35</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64">
         <v>78.12</v>
       </c>
       <c r="K64">
         <v>67.21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B65" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65">
+        <v>64.14</v>
+      </c>
+      <c r="D65">
+        <v>61.69</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" t="s">
+        <v>18</v>
+      </c>
+      <c r="I65" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65">
+        <v>68.96</v>
+      </c>
+      <c r="K65">
+        <v>58.18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>