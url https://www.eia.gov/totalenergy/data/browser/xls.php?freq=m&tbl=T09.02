--- v4 (2026-04-11)
+++ v5 (2026-05-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>March 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: March 26, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: April 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 9.2 Free on Board Costs of Crude Oil Imports from Selected Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Angola</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Colombia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Mexico</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Nigeria</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Saudi Arabia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From United Kingdom</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z648"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A648"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.262" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22822,80 +22822,144 @@
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="C647">
         <v>60.97</v>
       </c>
       <c r="D647">
         <v>56.26</v>
       </c>
       <c r="E647" t="s">
         <v>18</v>
       </c>
       <c r="G647" t="s">
         <v>17</v>
       </c>
       <c r="H647" t="s">
         <v>17</v>
       </c>
       <c r="I647" t="s">
         <v>18</v>
       </c>
       <c r="J647">
         <v>64.13</v>
       </c>
       <c r="K647">
-        <v>52.53</v>
+        <v>52.73</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
+      <c r="B648" t="s">
+        <v>18</v>
+      </c>
       <c r="C648" t="s">
         <v>18</v>
       </c>
       <c r="D648" t="s">
         <v>18</v>
       </c>
       <c r="E648" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G648" t="s">
         <v>17</v>
       </c>
       <c r="H648" t="s">
         <v>17</v>
       </c>
       <c r="I648" t="s">
         <v>18</v>
       </c>
-      <c r="J648" t="s">
-        <v>18</v>
+      <c r="J648">
+        <v>62.24</v>
       </c>
       <c r="K648">
-        <v>50.75</v>
+        <v>50.34</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="C649" t="s">
+        <v>18</v>
+      </c>
+      <c r="D649">
+        <v>54.12</v>
+      </c>
+      <c r="E649" t="s">
+        <v>17</v>
+      </c>
+      <c r="G649" t="s">
+        <v>17</v>
+      </c>
+      <c r="H649" t="s">
+        <v>17</v>
+      </c>
+      <c r="I649" t="s">
+        <v>18</v>
+      </c>
+      <c r="J649" t="s">
+        <v>18</v>
+      </c>
+      <c r="K649">
+        <v>51.52</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="C650" t="s">
+        <v>18</v>
+      </c>
+      <c r="D650" t="s">
+        <v>18</v>
+      </c>
+      <c r="E650" t="s">
+        <v>18</v>
+      </c>
+      <c r="F650" t="s">
+        <v>18</v>
+      </c>
+      <c r="G650" t="s">
+        <v>17</v>
+      </c>
+      <c r="H650" t="s">
+        <v>17</v>
+      </c>
+      <c r="I650" t="s">
+        <v>18</v>
+      </c>
+      <c r="J650" t="s">
+        <v>18</v>
+      </c>
+      <c r="K650">
+        <v>54.74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -24822,73 +24886,73 @@
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>18</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>60.35</v>
       </c>
       <c r="I64" t="s">
         <v>18</v>
       </c>
       <c r="J64">
         <v>78.12</v>
       </c>
       <c r="K64">
         <v>67.21</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="7">
         <v>2025</v>
       </c>
-      <c r="B65" t="s">
-        <v>18</v>
+      <c r="B65">
+        <v>65.7</v>
       </c>
       <c r="C65">
         <v>64.14</v>
       </c>
       <c r="D65">
-        <v>61.69</v>
+        <v>61.67</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65">
-        <v>68.96</v>
+        <v>68.81</v>
       </c>
       <c r="K65">
-        <v>58.18</v>
+        <v>58.04</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>