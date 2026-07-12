--- v5 (2026-05-27)
+++ v6 (2026-07-12)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>June 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: June 25, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: July 28, 2026</t>
   </si>
   <si>
     <t>Table 9.2 Free on Board Costs of Crude Oil Imports from Selected Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Angola</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Colombia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Mexico</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Nigeria</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Saudi Arabia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From United Kingdom</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z651"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A651"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.262" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22653,121 +22653,121 @@
       <c r="C642">
         <v>64.66</v>
       </c>
       <c r="D642">
         <v>63.63</v>
       </c>
       <c r="E642" t="s">
         <v>18</v>
       </c>
       <c r="F642" t="s">
         <v>17</v>
       </c>
       <c r="G642" t="s">
         <v>17</v>
       </c>
       <c r="H642" t="s">
         <v>17</v>
       </c>
       <c r="I642" t="s">
         <v>18</v>
       </c>
       <c r="J642">
         <v>71.12</v>
       </c>
       <c r="K642">
-        <v>61.49</v>
+        <v>61.48</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643" t="s">
         <v>17</v>
       </c>
       <c r="C643">
         <v>66.71</v>
       </c>
       <c r="D643">
         <v>63.76</v>
       </c>
       <c r="E643" t="s">
         <v>18</v>
       </c>
       <c r="F643" t="s">
         <v>17</v>
       </c>
       <c r="G643" t="s">
         <v>17</v>
       </c>
       <c r="H643" t="s">
         <v>17</v>
       </c>
       <c r="I643" t="s">
         <v>18</v>
       </c>
       <c r="J643" t="s">
         <v>18</v>
       </c>
       <c r="K643">
-        <v>61.04</v>
+        <v>61.21</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644" t="s">
         <v>17</v>
       </c>
       <c r="C644">
         <v>62.45</v>
       </c>
       <c r="D644">
         <v>62.86</v>
       </c>
       <c r="E644" t="s">
         <v>17</v>
       </c>
       <c r="F644" t="s">
         <v>17</v>
       </c>
       <c r="G644" t="s">
         <v>17</v>
       </c>
       <c r="H644" t="s">
         <v>17</v>
       </c>
       <c r="I644" t="s">
         <v>17</v>
       </c>
       <c r="J644" t="s">
         <v>17</v>
       </c>
       <c r="K644">
-        <v>58.96</v>
+        <v>58.35</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645" t="s">
         <v>17</v>
       </c>
       <c r="C645">
         <v>64.49</v>
       </c>
       <c r="D645">
         <v>60.79</v>
       </c>
       <c r="E645" t="s">
         <v>18</v>
       </c>
       <c r="F645" t="s">
         <v>17</v>
       </c>
       <c r="G645" t="s">
         <v>17</v>
       </c>
       <c r="H645" t="s">
@@ -22868,98 +22868,130 @@
       </c>
       <c r="H648" t="s">
         <v>17</v>
       </c>
       <c r="I648" t="s">
         <v>18</v>
       </c>
       <c r="J648">
         <v>62.24</v>
       </c>
       <c r="K648">
         <v>50.34</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="C649" t="s">
         <v>18</v>
       </c>
       <c r="D649">
         <v>54.12</v>
       </c>
       <c r="E649" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G649" t="s">
         <v>17</v>
       </c>
       <c r="H649" t="s">
         <v>17</v>
       </c>
       <c r="I649" t="s">
         <v>18</v>
       </c>
       <c r="J649" t="s">
         <v>18</v>
       </c>
       <c r="K649">
-        <v>51.52</v>
+        <v>51.51</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="C650" t="s">
         <v>18</v>
       </c>
       <c r="D650" t="s">
         <v>18</v>
       </c>
       <c r="E650" t="s">
         <v>18</v>
       </c>
       <c r="F650" t="s">
         <v>18</v>
       </c>
       <c r="G650" t="s">
         <v>17</v>
       </c>
       <c r="H650" t="s">
         <v>17</v>
       </c>
       <c r="I650" t="s">
         <v>18</v>
       </c>
       <c r="J650" t="s">
         <v>18</v>
       </c>
       <c r="K650">
-        <v>54.74</v>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="C651" t="s">
+        <v>18</v>
+      </c>
+      <c r="D651">
+        <v>85.75</v>
+      </c>
+      <c r="E651" t="s">
+        <v>17</v>
+      </c>
+      <c r="F651" t="s">
+        <v>18</v>
+      </c>
+      <c r="G651" t="s">
+        <v>17</v>
+      </c>
+      <c r="H651" t="s">
+        <v>18</v>
+      </c>
+      <c r="I651" t="s">
+        <v>18</v>
+      </c>
+      <c r="J651" t="s">
+        <v>18</v>
+      </c>
+      <c r="K651">
+        <v>74.67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -24908,51 +24940,51 @@
       <c r="A65" s="7">
         <v>2025</v>
       </c>
       <c r="B65">
         <v>65.7</v>
       </c>
       <c r="C65">
         <v>64.14</v>
       </c>
       <c r="D65">
         <v>61.67</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" t="s">
         <v>18</v>
       </c>
       <c r="J65">
         <v>68.81</v>
       </c>
       <c r="K65">
-        <v>58.04</v>
+        <v>58.01</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>