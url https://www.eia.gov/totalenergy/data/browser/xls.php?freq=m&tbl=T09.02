--- v6 (2026-07-12)
+++ v7 (2026-08-27)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>June 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: June 25, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: July 28, 2026</t>
+    <t>Next Update: September 24, 2026</t>
   </si>
   <si>
     <t>Table 9.2 Free on Board Costs of Crude Oil Imports from Selected Countries</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Angola</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Colombia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Mexico</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Nigeria</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From Saudi Arabia</t>
   </si>
   <si>
     <t>F.O.B. Cost of Crude Oil Imports From United Kingdom</t>
   </si>
@@ -486,54 +486,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z651"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A651"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="96.262" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="49.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="54.558" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="56.7" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="51.273" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="63.127" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="60.985" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -22929,69 +22929,121 @@
       </c>
       <c r="H650" t="s">
         <v>17</v>
       </c>
       <c r="I650" t="s">
         <v>18</v>
       </c>
       <c r="J650" t="s">
         <v>18</v>
       </c>
       <c r="K650">
         <v>55</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="C651" t="s">
         <v>18</v>
       </c>
       <c r="D651">
         <v>85.75</v>
       </c>
       <c r="E651" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F651" t="s">
         <v>18</v>
       </c>
       <c r="G651" t="s">
         <v>17</v>
       </c>
       <c r="H651" t="s">
         <v>18</v>
       </c>
       <c r="I651" t="s">
         <v>18</v>
       </c>
-      <c r="J651" t="s">
-        <v>18</v>
+      <c r="J651">
+        <v>110.65</v>
       </c>
       <c r="K651">
-        <v>74.67</v>
+        <v>76.01</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="C652" t="s">
+        <v>18</v>
+      </c>
+      <c r="D652" t="s">
+        <v>18</v>
+      </c>
+      <c r="E652" t="s">
+        <v>18</v>
+      </c>
+      <c r="G652" t="s">
+        <v>17</v>
+      </c>
+      <c r="H652" t="s">
+        <v>18</v>
+      </c>
+      <c r="J652">
+        <v>116.5</v>
+      </c>
+      <c r="K652">
+        <v>86.13</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="C653" t="s">
+        <v>18</v>
+      </c>
+      <c r="D653" t="s">
+        <v>18</v>
+      </c>
+      <c r="E653" t="s">
+        <v>17</v>
+      </c>
+      <c r="G653" t="s">
+        <v>17</v>
+      </c>
+      <c r="H653" t="s">
+        <v>18</v>
+      </c>
+      <c r="J653" t="s">
+        <v>18</v>
+      </c>
+      <c r="K653">
+        <v>88.26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>